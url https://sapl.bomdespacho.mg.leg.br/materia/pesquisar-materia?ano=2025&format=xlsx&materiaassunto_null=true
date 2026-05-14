--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -10,8020 +10,8023 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5062" uniqueCount="2475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5062" uniqueCount="2476">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Igor Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_01-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_01-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito ou Secretaria competente que seja instalada uma grelha na esquina da Avenida Hugo Marques Gontijo com a Rua Cel. Gustavo Lopes, no Bairro Santa Lúcia, no ponto em que a via atravessa um bueiro, de forma que a água das demais ruas escoe diretamente para o sistema de drenagem, prevenindo alagamentos na região.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_02-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_02-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito ou Secretaria competente que se promova a limpeza e revitalização da rotatória que conecta a Praça da Estação à Rua Marechal Floriano Peixoto, em frente ao posto de doação de sangue (ADSBD), com a retirada das espécies vegetais inadequadas, especialmente a espécie “Agave angustifolia”, com sua substituição por plantas rasteiras que favoreçam a segurança e a manutenção do local, além da realização de poda, recolhimento de resíduos e intensificação da fiscalização para coibir o uso indevido do espaço público.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eduardo Estruturas</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_03-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_03-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 Solicita a análise da viabilidade e a reconstrução da Ponte dos Cerqueiros, localizada na zona rural de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_04-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_04-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 Solicita a análise de viabilidade, bem como a reconstrução e revitalização da Ponte dos Ferreiras, situada na zona rural de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_05-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_05-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de meio ambiente para que seja feito um estudo técnico para fins de instalação de lixeiras do tipo containers (lixeiras grandes e com tampa) em locais estratégicos da cidade. A importância dos containers de lixo está relacionada à sua capacidade de manter o ambiente limpo e livre de resíduos, evitando a proliferação de insetos e animais peçonhentos.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_06-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_06-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que seja feito um estudo técnico para:_x000D_
 _x000D_
 1) Fins de reforma da Praça da Liberdade, bairro Calais (pintura, reforma paisagística como um todo, colocação de bancos e lixeiras, dentre outros);_x000D_
 2) Fins de reforma da Praça Antônio Leite, também denominada "Praça São José" (pintura, reforma paisagística como um todo, colocação de bancos e lixeiras, dentre outros);_x000D_
 3) Fins de construção de uma praça na comunidade da Passagem, bem como da colocação de um parquinho e de uma academia ao ar livre;_x000D_
 4) Fins de construção de uma praça no bairro novo São Vicente, ao lado do Centro de Educação Infantil São Vicente, bem como da colocação de um parquinho;_x000D_
 5) Fins de construção de uma praça no bairro Esplanada (entre o cruzamento da Rua Dr. João Mendonça e as ruas TV dois e Mauro Alves Franco),  bem como da colocação de um parquinho e de uma academia ao ar livre;_x000D_
 6) Fins de finalização da construção da Praça Rerum Novarum, no bairro Dom Joaquim (pintura, execução paisagística como um todo, colocação de bancos e lixeiras, dentre outros).</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_07-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_07-25.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada à Secretária de Obras Públicas a seguinte indicação:_x000D_
 _x000D_
 	       Indica ao Secretário Municipal de Obras Públicas que proceda a iluminação e a construção de passeios ao longo da MG 164, do Posto Vap até o Bairro Vale do Amanhecer.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_08-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_08-25.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada à Secretária de Obras Públicas a seguinte indicação:_x000D_
 _x000D_
 	       Indica ao Secretário Municipal de Obras Públicas que proceda a instalação de iluminação em seis postes que se encontram no início do Bairro Jardins, Rua Aurora Solazo cruzamento com Avenida Chico Bernadino.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Chibil</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_09-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_09-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal  que determine ao setor competente a seguinte indicação: Regularização dos imóveis do  bairro Ana Rosa, que se encontram sem escritura  e, portanto, em condição de irregularidade.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_10-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_10-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Meio Ambiente que:_x000D_
 Determine ao setor de fiscalização para proceder a notificação, ou determine a limpeza de um lote localizado na Rua Nikomedes Teixeira Campos, esquina com Av Manoel Pereira, bairro Santa Ângela, em frente o número 71.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Breno Orleans</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_11-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_11-25.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras para que seja feito um estudo técnico para fins de instalação de banheiros públicos na Praça da Matriz. salienta-se que tal instalação visa o bem estar dos cidadãos e transeuntes.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>João da Lotação</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_12-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_12-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Obras, que proceda ao estudo técnico com o objetivo de verificar a viabilidade para a implantação de postes de iluminação pública em frente ao Ipê Campestre Clube, em quantidade suficiente para garantir uma iluminação eficiente no local.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eltinho</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_13-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_13-25.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário responsável que proceda ao estudo técnico com o intuito de verificar a possibilidade de implantação de redutores de velocidade na Avenida Bandeirantes, nas proximidades do número 200.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_14-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_14-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito ou Secretaria competente  que sejam tomadas as seguintes providências na Avenida Doutor Roberto de Melo Queiroz, próximo ao número 3780: substituição da lâmpada queimada no poste, adequação e expansão da rede de iluminação pública, limpeza e capina da via, execução de pavimentação asfáltica e fechamento de buracos existentes na rua.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_15-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_15-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Trânsito, Proteção Patrimonial e Defesa Social, que proceda ao estudo técnico com o intuito de verificar a possibilidade de implantação de redutores de velocidade na Rua Araçuaí - Bairro São Vicente, preferencialmente no trecho compreendido próximo ao número 438.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_16-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_16-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Trânsito, Proteção Patrimonial e Defesa Social, que proceda ao estudo técnico com o intuito de verificar a possibilidade de implantação de lombo-faixa na Avenida Guarujá – Bairro São Vicente, no trecho compreendido próximo ao supermercado Fidelis.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_17-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_17-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito ou Secretaria competente que seja realizada a instalação de iluminação pública nos quatro postes localizados na Rua Iracy Clemente de Jesus, entrada do bairro Jardins, com o objetivo de melhorar as condições de segurança e visibilidade para os moradores e veículos que transitam na região.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_18-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_18-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que seja realizada a instalação de manilhas na Avenida Chico Bernardino, próximo ao número 510, no Bairro Alvorada, como medida definitiva para solucionar os problemas de inundação que afetam as residências da área em períodos de chuva forte.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_19-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que proceda à mudança do ponto de ônibus localizado na Rua Alisson Justino de Souza, em frente à Siderúrgica do Bairro São Vicente, para a Rua Irmã Maria ou para um local próximo que possua uma guarita e um passeio adequado. O local onde o ponto está atualmente não possui passeio, nem guarita, e não há sinalização, causando risco a segurança dos usuários do transporte coletivo. Além disso, o local está tomado por mato e com a presença de animais peçonhentos.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_20-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_20-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar à Secretária de Esportes e ao Secretário de Obras a seguinte indicação:_x000D_
 Que proceda a realização da pintura e manutenção do Poliesportivo Municipal Jaime Martins, bem como a revitalização de seu entorno e a melhoria da iluminação.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_21-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_21-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica ao Secretário de Obras a necessidade urgente de realizar o recapeamento das seguintes ruas:_x000D_
 _x000D_
 1.	 Rua Monte Azul – Bairro JK_x000D_
 2.	Rua Itaiobim – Bairro Santa Marta_x000D_
 3.	Rua Celso Cardoso de Mesquita – Bairro São Vicente_x000D_
 4.	Rua Padre Henrique Hesse – Bairro São Vicente</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_22-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_22-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento da Rua Chico Bernadinho, nas proximidades do n° 680, próximo a motopista Silvana, conforme imagem em anexo. JUSTIFICATIVA: Os moradores procuraram este Vereador subscritor, relatando diversos transtornos decorrentes da poeira excessiva provocada pelo trânsito de veículos. Essa situação compromete a qualidade de vida dos munícipes, afeta a saúde respiratória dos moradores, causando incômodos diários aos frequentadores e trabalhadores da região. Ademais, a pavimentação desse trecho contribuirá para a valorização do local, facilitando o acesso e promovendo melhores condições de trafegabilidade para condutores e pedestres.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_23-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_23-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento da Rua Olegário Maciel em conexão com Rua Padre Libério e Rua Marquês Gontijo, no bairro Esplanada, nas proximidades do nº 0, bem como das mediações da região que funciona como estacionamento do Famorine Esporte Clube. JUSTIFICATIVA: Os moradores procuraram este Vereador subscritor, relatando diversos transtornos decorrentes da poeira excessiva provocada pelo trânsito de veículos. Essa situação compromete a qualidade de vida dos munícipes, afeta a saúde respiratória dos moradores e prejudica o comércio local, causando incômodos diários aos frequentadores e trabalhadores da região. Ademais, a pavimentação desse trecho contribuirá para a valorização do local, facilitando o acesso e promovendo melhores condições de trafegabilidade para condutores e pedestres.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Breno Orleans, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_24-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_24-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que seja realizada a pavimentação asfáltica de um trecho da rua da Linha (mais precisamente na avenida Geralda Lopes, entre a rua Sergipe até a praça do CAIC).</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_25-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que seja feito um estudo técnico para:_x000D_
 _x000D_
 1) Fins de reforma, colocação de novas tábuas e vigas na ponte localizada no retiro dos Agostinhos;_x000D_
 2) Fins de reforma, ampliação e colocação de manilhas na ponte localizada no Engenho (ponte denominada "Rasgão");_x000D_
 3) Fins de reconstrução da ponte que faz divisa com a comunidade da passagem, haja vista que a mesma caiu.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_26-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_26-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vêm perante esta Pasta indicar ao Secretário de Meio Ambiente: Que a Prefeitura avalie a viabilidade da instalação de uma caçamba contentora de lixo na seguinte localização: Avenida Alzira Oliveira Amaral - bairro: Jaraguá, próximo a Praça Aurora.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_27-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_27-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem indicar ao Excelentíssimo Prefeito Municipal, que determine ao setor competente a seguinte indicação:_x000D_
 Proceda a retificação de nome na placa de identificação da rua "Nikomedes T.Campos”, nos termos da Lei nº 2.837/2021, localizada no bairro Santa Ângela, CEP: 35.636-006.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_28-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_28-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a solicitação de Transporte Escolar para o Bairro Geraldo Cesário até a Creche Dr. Hugo, a distância até a creche é considerável e muitas famílias residentes neste bairro enfrentam dificuldades financeiras, o que impede que suas crianças tenham acesso ao transporte privado.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_29-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_29-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a solicitação de  um carro único para o transporte de passageiros de Bom Despacho para o Hospital ICISMEP, localizado na cidade de Igarapé - MG, visto que pacientes passaram por cirurgias ou consultas oftalmológicas, e necessitam de maior conforto e agilidade em seu deslocamento.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_30-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_30-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que encaminhe projeto de lei que legalize os carros de aplicativo do município, com as informações a serem encaminhadas por esse parlamentar e pela categoria dos carros de aplicativo.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_31-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_31-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito que faça um estudo técnico nas dependencias do posto primavera para verificar a possibilidade de instalação de um ponto de onibus.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_32-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_32-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores ora signatários vem perante esta Pasta indicar à Secretária de Esportes ou setor competente: _x000D_
  Indica que a Prefeitura avalie a viabilidade de instalar uma academia ao ar livre no seguinte endereço:_x000D_
 1.	 Povoado da Garça – Zona Rural</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_33-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_33-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de esportes que avalie a viabilidade de instalar uma academia ao ar livre no seguinte endereço: Povoado da Garça – Zona Rural.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_34-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_34-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento da Rua Ziquita Bento, nas proximidades da motopista Bondespachense. JUSTIFICATIVA: Os moradores procuraram este Vereador subscritor, relatando diversos transtornos decorrentes da poeira excessiva provocada pelo trânsito de veículos. Essa situação compromete a qualidade de vida dos munícipes, afeta a saúde respiratória dos moradores, causando incômodos diários aos frequentadores e trabalhadores da região. Ademais, a pavimentação desse trecho contribuirá para a valorização do local, facilitando o acesso e promovendo melhores condições de trafegabilidade para condutores e pedestres.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_35-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_35-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente a necessidade de manutenção das calçadas na Rua Clodoaldo de Oliveira, no centro, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_36-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_36-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira em frente à Escola Municipal Flávio Cançado Filho (CAIC) e a realização de uma ação de limpeza e manutenção no local.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_37-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_37-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente a realização de um estudo técnico para avaliar a viabilidade da adequação da rede pluvial da Rua Santiago – Bairro Jardim América, visando solucionar os recorrentes problemas de alagamento que afetam as residências localizadas na parte mais baixa da via.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_38-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_38-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de saúde para que analise a viabilidade e possibilidade de prestação de atendimento médico duas vezes por semana no povoado do Mato Seco, haja vista que, em decorrência da alta demanda, o profissional da saúde também precisa atender aos povoados do Córrego Areado e Capivari dos Marçal nesse mesmo dia (todas as quartas-feiras).</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_39-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_39-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras:_x000D_
 Realize um estudo sobre o imóvel localizado na Rua Antônio Lopes Cardoso, 31, Babilônia, que apresenta problemas em parte de sua estrutura, que pode ser devido a um outro imóvel ao lado, que segundo informações é da prefeitura, e proceda com as devidas providências.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_40-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_40-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que proceda _x000D_
 a instalação de uma lombofaixa, na Rua Picão Camacho, nas proximidades do número 387, Bairro Santa Lúcia, próximo a Peixaria e Petiscaria do Titito.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_41-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_41-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que proceda a continuação da iluminação e a construção de passeios ao longo da Avenida Maria Guerra, no trecho que liga o Bairro Santa Marta/São Vicente até o início do Bairro Dom Rafael com Dom Joaquim.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_42-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_42-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a Criação ou ampliação de um programa que garanta o Passe Livre no transporte público municipal para crianças com deficiência.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_43-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_43-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a Alteração do Regime de Contratação de Funcionários da Área da Saúde, passando de uma renovação anual para um período de quatro anos.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_44-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_44-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de meio ambiente para que seja realizado um estudo técnico para fins de instalação de Disk entulhos nas saídas dos povoados próximos ao município e em locais estratégicos da cidade (cita-se como exemplos o povoado da Garça,  CAIC, Capivari dos Macedos, na rua da Linha, localizada no bairro Ana Rosa, dentre outros). Salienta-se que o Disk entulho possibilita o manejo adequado de resíduos, garantindo a segurança dos profissionais da limpeza, dos cidadãos e do meio ambiente como um todo.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_45-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_45-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que faça a revitalização da avenida Sandoval Mesquita (Norte Sul), no bairro São Geraldo (haja vista que necessita de reparação dos meios-fios e calçadas, iluminação e pintura adequada, tapar os buracos da pista de ciclismo, dentre outras medidas pertinentes).</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_46-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_46-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que seja realizada a recuperação, pavimentação asfáltica e a limpeza urbana da Rua Venezuela, nas proximidades do número 1320, contemplando também a implantação de um sistema de drenagem eficiente e a limpeza da vegetação densa que se acumula às margens da via. A precariedade atual da rua, evidenciada pela presença de buracos, erosões, falta de escoamento adequado, tem gerado riscos de acidentes, prejuízos aos veículos e transtornos diários aos moradores.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_47-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_47-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que seja realizada a “Operação Tapa-Buraco” nos seguintes trechos:_x000D_
 A) Rua Bolívia, entre os números 1000 e 1241, no Bairro Jardim América; _x000D_
 B) Rua Francisco Ribeiro de Resende, nas proximidades do número 550, no Bairro São José; _x000D_
 C) Esquina da Rua Prosperina Teixeira Leite, próximo ao número 201, no Bairro Jaraguá.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_48-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_48-2025.pdf</t>
   </si>
   <si>
     <t>Indicação à Secretaria de Trânsito_x000D_
 _x000D_
 Indica à secretaria de trânsito que realize um estudo técnico para fins de instalação de redutores de velocidade nas seguintes localidades:_x000D_
 _x000D_
 1) Rua Cruz do Monte (próximo ao escritório da Copasa);_x000D_
 2) Avenida Alzira Oliveira Amaral, bairro Jaraguá (abaixo da Praça Aurora e da padaria).</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_49-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_49-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo e à secretaria competente, para que analisem a possibilidade de realização de concurso público para profissionais do magistério, haja vista a ausência de realização de concursos públicos nos últimos cinco anos (para a função mencionada) e pelo alto número de contratados atualmente.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indicacao_50-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indicacao_50-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de realização da operação tapa buracos em todo o povoado do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/indicacao_51-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/indicacao_51-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria do meio ambiente e de obras para que realizem um estudo técnico para fins de revitalização da Praça Padre João, localizada no povoado do Engenho do Ribeiro (haja vista que necessita da poda das árvores, roçagem de mato, pintura adequada dos meios-fios, pintura dos bancos, reforma paisagística em geral e demais medidas pertinentes).</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_52-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_52-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de instalação de redutores de velocidade no povoado do Engenho do Ribeiro, nas seguintes localidades:_x000D_
 _x000D_
 1) Avenida Orlando Rodrigues;_x000D_
 2) Avenida Guilhermino Rodrigues da Costa;_x000D_
 3) Rua Manoel Ribeiro;_x000D_
 4) Estrada do Periquito.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_53-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras Públicas  da Prefeitura Soluções para  drenagem das ruas Curitiba , próximo ao número 167, Pedro Paiva de Oliveira, _x000D_
  próximo número 100, no  Bairro Ana Rosa, e também na Rua Picão Camacho próximo ao número 324 e na Rua Lolo Araújo no bairro Ozanan.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_54-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de iluminação e limpeza da Rua Cândido José, próximo a residência de nº 1020, Bairro de Fátima , que está enfrentando sérios problemas de acesso devido ao crescimento excessivo de mato na rua.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_55-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_55-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a  Manutenção da Iluminação nas Praças, Amélia Araújo, Bairro Santa Lúcia 2 e  Praça Professor Jacinto Guerra em frente escola Wilson Lopes e Praça JK.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_56-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_56-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que realize estudo técnico para avaliar e viabilizar a implantação de redutores de velocidade nas seguintes ruas : A) Rua Ivonete Resende, próximo ao número 103, no Bairro Belvedere; B) Rua Picão Camacho, nas proximidades do número 810, no Bairro Ozanan;</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_57-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_57-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que sejam realizadas obras de pavimentação asfáltica e implantação de rede de saneamento básico na Rua Nair Souto, Bairro Jardim dos Anjos II, atendendo à necessidade urgente de melhorar as condições de infraestrutura e saúde pública para os moradores do local.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_58-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_58-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito que seja realizado o asfaltamento das seguintes ruas: A) Rua Santo Pio X, próximo ao número 526, Bairro Jardim América B) Rua Castro Alves, próximo ao número 658, Bairro São José. O asfaltamento das ruas mencionadas trará mais segurança, acessibilidade e qualidade de vida para os moradores.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_59-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_59-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras: _x000D_
 Indica ao Secretário de Obras a necessidade urgente de realizar o recapeamento das seguintes ruas:_x000D_
 _x000D_
 1.	 Rua João Goulart Simões – próximo ao nº 695 - Bairro Jardim América_x000D_
 2.	Rua Adão Ferreira da Silva – próximo à ASPRA/SESI (fundos) - Bairro Aeroporto II_x000D_
 3.	Rua Passos – próximo ao nº 06 - Bairro São Vicente_x000D_
 4.	Rua Diamantina – Bairro São Vicente_x000D_
 5.	Rua Arthur Alves Duarte – próximo ao nº 364 – São Vicente</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_60-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_60-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras e Trânsito: _x000D_
 Indica ao Secretário de Obras e Trânsito a realização de um estudo técnico para analisar a viabilidade da conexão da Avenida Lagoa Verde, no bairro Novo São Vicente, ao bairro Babilônia.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_61-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_61-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico para avaliar a viabilidade da reforma do ponto final do transporte coletivo no bairro São Vicente, garantindo melhores condições de infraestrutura e conforto para os usuários que dependem diariamente desse serviço.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_62-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_62-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico para avaliar a viabilidade da instalação de uma academia ao ar livre na praça localizada em frente à Escola Estadual Miguel Gontijo.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_63-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_63-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico para avaliar a viabilidade de instalação de sinalização de trânsito no trevo que liga a Avenida Martinho Campos à MG-164, em frente ao Supermercado Fidelis. O objetivo é melhorar a organização do fluxo de veículos, garantindo uma sinalização mais eficiente e segura.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Eltinho, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_64-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_64-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito ou à secretaria competente que proceda com a adequação das rampas de acessibilidade, bem como com os reparos na academia e no parquinho ao ar livre da Praça Aurora, no bairro Jaraguá. JUSTIFICATIVA: A presente indicação visa atender às necessidades dos moradores do bairro Jaraguá, especificamente na praça Aurora, promovendo mais acessibilidade, segurança e qualidade de vida para a comunidade. A construção de uma rampa de acessibilidade é fundamental para garantir a inclusão e a mobilidade de cadeirantes e pessoas com dificuldades de locomoção, em conformidade com as normas da ABNT (Associação Brasileira de Normas Técnicas). Além disso, os equipamentos da academia ao ar livre e do parquinho necessitam de reparos urgentes. Esses espaços são essenciais para a promoção da saúde, do lazer e do convívio social dos moradores, sendo amplamente utilizados por crianças, jovens, adultos e idosos.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_65-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_65-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal para que determine ao setor competente que sejam realizadas melhorias na iluminação, reparo dos equipamentos da academia “ao ar livre” e a limpeza da vegetação na pracinha localizada nas proximidades da Escola Estadual Professor Wilson Lopes do Couto.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_66-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_66-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se a instalação de um redutor de velocidade (quebra-molas ou lombada) na Rua Olegário Maciel, nas proximidades do Disk Cerveja do Xandin. JUSTIFICATIVA: A presente indicação se faz necessária devido ao tráfego intenso e à alta velocidade praticada por alguns motoristas nessa via, colocando em risco a segurança dos pedestres e demais condutores. Moradores e comerciantes da região relatam constantes situações de risco, especialmente em horários de maior movimento. A instalação de um redutor de velocidade contribuirá significativamente para a redução de acidentes e melhoria da segurança viária, promovendo um trânsito mais seguro para todos.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_67-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_67-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Fernando Andrade, que seja feita a realização de um estudo técnico visando a implementação de bebedouros ao longo da  Avenida Doutor Roberto, local frequentemente utilizado por praticantes de corrida e caminhada.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_68-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_68-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que seja feita uma avaliação técnica, para a implantação de uma faixa_x000D_
 de pedestre em frente à Igreja Batista Betesda, localizada no nº 1119 da  Avenida Doutor Juca, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/inidcacao_69-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/inidcacao_69-2025.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras para que proceda a revitalização da Quadra Esportiva localizada na Rua Padre João, no Bairro de Fátima (haja vista que a mencionada Quadra necessita de limpeza, pintura adequada, revitalização das grades, dentre outras medidas pertinentes.)</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_70-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_70-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se a secretaria de Meio Ambiente para que analise a possibilidade de instalação de duas caçambas de lixo, sendo uma localizada na Rua Santo Antônio do Monte com esquina da Rua 11 e a outra localizada na Rua Santo Antônio do Monte com esquina da Rua 7.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_71-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_71-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas e ao Secretário Municipal do Meio Ambiente que realizem, com urgência, a limpeza do trecho inicial da Rua Montalvânia, no final da Rua Arthur Alves Duarte, nas proximidades do número 648, Bairro São Vicente, que se encontra tomado por mato alto, lixo e animais peçonhentos. Além disso, solicito que seja feito um estudo técnico no local para avaliar a reabertura da via, uma vez que a mesma foi interditada no ano passado devido às fortes chuvas, que ocasionaram risco de desabamento.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_72-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_72-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que seja feita revitalização e conclusão das obras da Praça Irmã Maria, localizada no Bairro São Vicente. A referida praça, negligenciada a anos por administrações passadas e de grande importância para a comunidade, encontra-se em estado de abandono, com áreas de terra onde foi prometido o plantio de grama, além de estar repleta de mato, passeios sujos e sem acabamento adequado.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_73-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_73-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que seja feita a instalação de sinalização vertical e horizontal, faixa de pedestre e a realização de um estudo técnico para a implantação de um redutor de velocidade em frente à escola Dona Íris na Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Eltinho, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_74-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_74-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se que proceda a estudo técnico com o intuito de verificar a possibilidade de implantação de uma guarita de ponto de ônibus na Avenida Piraquara, nas proximidades do n° 520, no bairro Babilônia, bem como da instalação de redutores de velocidade (quebra-molas ou lombada) nos seguintes lugares; Avenida Piraquara, nas proximidades do número 217 e do número 765, no bairro Babilônia.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_75-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_75-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se que proceda a estudo técnico com o intuito de verificar a possibilidade de implantação de uma guarita de ponto de ônibus, bem como sinalização de vagas destinadas a pessoas idosas, e pessoas com deficiência ou com comprometimento de mobilidade, no novo Fórum, localizado na Avenida Doutor Marco Túlio Alves Quirino, n° 240, bairro Grank Park.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_76-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_76-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito e a Secretaria competente que sejam realizadas melhorias na quadra esportiva do Pamonhão, no bairro do Rosário.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_77-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_77-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se que proceda a estudo técnico com o intuito de verificar a possibilidade de implantação de redutores de velocidade (quebra-molas ou lombada) nos seguintes lugares:    • Rua Cisalpino Marques Gontijo, nas proximidades do PSF São José, no bairro São José.    • Avenida Carlos Cardoso de Carvalho, em ambos os lados da via, nas proximidades da Igreja São José, no bairro São José.    • Rua Tiradentes, nas proximidades do n° 186, bairro São João.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_78-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_78-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria Competente a retirada da lixeira danificada localizada na Rua Jerônimo Joaquim da Cunha, próximo ao número 43, no bairro Tabatinga e a instalação de uma nova lixeira do tipo “container” em um ponto mais adequado na Rua Tabatinga. A realocação é necessária devido ao trecho íngreme onde a lixeira atual está situada, o que faz com que, em dias de chuva, os resíduos escorram pela via, prejudicando os moradores. Além disso, o novo local conta com uma câmera de videomonitoramento, o que contribuirá para inibir o descarte irregular de lixo, permitindo um melhor acompanhamento e fiscalização.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_79-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_79-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e as Secretarias competentes a realização de um estudo técnico para viabilizar a construção de uma ciclovia, o alongamento da pista de caminhada e o plantio de espécies adequadas na Avenida Doutor Juca. A proposta visa oferecer mais segurança e conforto aos ciclistas e pedestres, além de promover melhorias ambientais e urbanísticas na região.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_80-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_80-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, com urgência, o asfaltamento da Rua 07 entre o Trecho da Avenida Lalemã Vieira e a Rua Padre Libério, nas proximidades da Justiça do Trabalho, no Bairro Esplanada.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_81-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_81-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar à Secretária de Esportes ou setor competente a seguinte indicação:_x000D_
 _x000D_
 	 Solicita-se que a Prefeitura avalie a viabilidade de instalar uma academia ao ar livre no seguinte endereço:_x000D_
 _x000D_
 _x000D_
 1.	 Praça Irmã Maria, localizada no bairro São Vicente em frente à Escola Estadual Irmã Maria.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_82-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretáriode Obras e Meio Ambiente a seguinte indicação:_x000D_
 _x000D_
 		Solicita a análise de viabilidade e a execução dos seguintes serviços na Avenida Dr. Juca, a partir da entrada do bairro São Vicente:_x000D_
 _x000D_
 1)	Reconstrução do meio-fio para garantir a segurança e a delimitação adequada da via;_x000D_
 _x000D_
 2)	Limpeza das bocas de lobo para melhorar o sistema de drenagem e evitar alagamentos;_x000D_
 _x000D_
 3)	Poda das árvores para a preservação e manutenção da arborização urbana;_x000D_
 _x000D_
 4)	Revitalização do canteiro central, proporcionando um ambiente mais agradável e seguro para a comunidade.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_84-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_84-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de reforço estrutural e pintura de uma faixa de pedestres no quebra-molas já existente em frente à Elétrica Nossa Senhora Aparecida, na avenida Dr. Juca, nº 1876, no bairro São Vicente.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_84-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_84-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de pavimentação asfáltica de um trecho da rua São Dimas (que liga à rua Antônio Inácio), no bairro do Rosário. Para fins de elucidação da indicação em comento, segue um vídeo anexo.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_85-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de instalação de redutores de velocidade nas seguintes localidades:_x000D_
 _x000D_
 1) Próximo à pizzaria “Cheff´s da Massa”, na rua Enfermeira Joana D'arc, no bairro Vila Aurora/ Santa Efigênia;_x000D_
 2) Próximo ao cruzamento existente entre a avenida Padre Augusto e a rua Monsenhor Otaviano, no bairro São José;_x000D_
 3) Próximo ao Pré – Escolar Professor Elvino Paiva, na rua Monsenhor Otaviano, nº 800, no bairro São José.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_86-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_86-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de uma operação tapa-buracos nas ruas do bairro Novo São Vicente e do Conjunto Pedro Tavares Gontijo, a fim de melhorar a infraestrutura viária, garantir mais segurança aos moradores e assegurar a fluidez do tráfego nessas localidades.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_87-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a instalação de guaritas em 25 pontos de ônibus, visando proporcionar maior conforto e segurança aos usuários do transporte público, especialmente durante períodos de chuva ou exposição ao sol, além de melhorar a organização e acessibilidade nos pontos de embarque e desembarque.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_88-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_88-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação do Meio-Fio e da Rua Oriente, Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_89-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_89-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de um braço e luminária no poste localizado na interseção da Rua Paraná com a cruz do Monte, no Bairro Ana Rosa</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_90-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_90-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a instalação de iluminação na Rua Bolívia, Bairro Dom Rafael e Rua Geraldo Queiroz Cançado, Bairro Ana Rosa, há o poste instalado, porém sem iluminação.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_91-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_91-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Meio Ambiente que determine a limpeza de:_x000D_
 1) Dois lotes localizados na Rua Itália, ao lado do nª 64, no bairro Babilônia,_x000D_
 2)Lote situado na Rua 6, esquina com Rua 7, bairro São Bento(fotos anexas)_x000D_
 3) Rua Arthur Alves Duart, esquina com a Montalvânia no bairro São Vicente.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_92-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_92-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras que:  proceda com a limpeza da seguinte Rua: Almenara, que fica entre as ruas Araçuari e a Rua Corinto no bairro Santa Marta, esta referida rua encontra-se intransitável devido ao crescimento excessivo de mato. Faça também um estudo para viabilidade de asfaltar a determinada rua, uma vez que as ruas adjacentes são asfaltadas.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/indicacao_93-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/indicacao_93-2025.pdf</t>
   </si>
   <si>
     <t>Indica para a secretaria do Obras que seja feito um plano de ação “Tapa buracos” em todo o Bairro da Vila Gontijo.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_94-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_94-2025.pdf</t>
   </si>
   <si>
     <t>Indica para a secretaria de Obras que seja feito um plano de ação “Tapa buracos” nas seguintes localidades no Bairro Dona Branca:_x000D_
 _x000D_
 1- Rua Diamantina_x000D_
 _x000D_
 2- Rua 02_x000D_
 _x000D_
 3- Rua Beníguino Fernandes_x000D_
 _x000D_
 4- Rua 13_x000D_
 _x000D_
 5- Antiga Rua 8_x000D_
 _x000D_
 Indica-se também a manutenção das ruas com Paralelepípedo em todo Bairro.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_95-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_95-2025.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a construção e Instalação de banquinhos na Praça do Cristo, no Bairro Babilônia. Indica-se também a Iluminação do Cristo e a revitalização do ponto de Ônibus da Praça.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_96-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_96-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito para que encaminhe a esta Casa Legislativa, o Projeto de Lei para garantir a vacinação em domicílio de portadores de Transtorno do Espectro Autista, conforme anteprojeto encaminhado para vossa excelência.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_97-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que seja a realizada a pavimentação asfáltica da  Avenida Geralda Lopes, localizada no Bairro Monte Castelo, visando melhorar a infraestrutura viária, a segurança dos moradores e a mobilidade urbana na região.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_98-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_98-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas e ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que seja feita a construção de uma passarela e uma (lombofaixa) na Avenida Doutor Roberto de Melo Queiroz, em frente ao número 1515, localizado no Bairro São José, a referida avenida apresenta um fluxo intenso de veículos e pedestres, o que tem gerado preocupação quanto à segurança dos transeuntes, especialmente em frente ao endereço mencionado.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_99-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_99-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, que providencie a pintura e demarcação adequada das vagas de estacionamento de motos, especialmente nos seguintes endereços desta cidade: • Rua Miguel Dias • Rua Lulu Malaquias, Centro • Rua Padre Vilaça • Praça Irmã Albuquerque • Avenida Primeiro de Junho • Rua Alferes Tavares, Centro • Rua Faustino Texeira, Centro• Rua Dr. Miguel Gontijo (próximo ao Cartório Eleitoral) • Rua Gelcira Lopes Amaral, 610, Jardim dos Anjos • Rua Vigário Nicolau (próximo ao Sérgio Calais e próximo aos Correios).</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_100-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, a necessidade urgente de pavimentação, instalação de iluminação pública e implementação de saneamento básico na Rua Oriente, localizada no bairro Monte Castelo.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_101-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_101-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja promovida a revitalização da Praça Milton Campos, localizada no bairro Vila Aurora, em frente a Escola Estadual Miguel Gontijo, incluindo a reforma do espaço que ocorre a prática de basquete.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_102-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_102-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se que sejam realizadas melhorias na quadra esportiva da zona rural do Mato Seco.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_103-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar a Secretária de Esportes que: verifique a possibilidade de Instalação de uma academia ao ar livre no bairro Nossa Senhora Aparecida, nas proximidades da igreja.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_104-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta solicitar que: seja enviado ao Prefeito Municipal ou Secretaria competente, a seguinte indicação: Analise a viabilidade de instalação de um ponto de internet na Praça do povoado do Mato Seco.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_105-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Revitalização da Guarita (Ponto de Ônibus) na Rua Geraldo Xavier, Bairro Esplanada. A condição da guarita é preocupante, pois está se deteriorando e, em sua atual situação, não é seguro para as pessoas permanecerem embaixo dela.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_106-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Limpeza urbana para a retirada de lixo acumulado na Rua Castro Alves, no Bairro São José, especificamente na esquina com a Rua Ana Ismênia, um problema que tem causado preocupação aos moradores com a  presença de resíduos acumulados que atrai insetos, roedores e outras pragas.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_107-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de melhorias como ampliação da área concretada, instalação de bancos e construção de rampas ou passarelas de acesso na pracinha e na academia ao ar livre, localizadas no bairro Esplanada, entre as ruas Dr. João Mendonça e Tenente Laércio.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_108-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico com o objetivo de verificar a viabilidade da implantação de um ponto de ônibus na Praça Altino Teodoro, também conhecida como Praça do Larguinho. Tal medida se faz necessária para atender às demandas de mobilidade urbana e proporcionar maior comodidade aos usuários do transporte público.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_109-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras e Trânsito: _x000D_
 Indica, com urgência, ao Secretário de Obras e Trânsito a realização do asfaltamento, sinalização e adequação da seguinte via:_x000D_
 _x000D_
 1.	Rua 01, paralela à BR-262, na entrada da cidade, nas proximidades do Posto de Combustível CAXUXA (antigo Posto Rodão).</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_110-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras e Trânsito:_x000D_
 Indica, com urgência, ao Secretário de Obras e Trânsito a execução do recapeamento, sinalização e revisão do sistema de escoamento de água na seguinte via:_x000D_
 _x000D_
 1.	Avenida Guarujá, no trecho entre o cruzamento com a Rua Pitangui e o cruzamento com a Avenida Dr. Juca, no bairro Aeroporto I/São Vicente.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Chibil, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_111-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA COM O VEREADOR CHIBIL_x000D_
 _x000D_
 Indica à secretaria de obras para que realize um estudo técnico para fins de revitalização da entrada do cemitério do Engenho do Ribeiro (pavimentação asfáltica, colocação de bancos, dentre outras medidas pertinentes). Para melhor compreensão da demanda, segue anexa uma foto do local.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_112-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize a pavimentação asfáltica da rua A, localizada entre a rua São Dimas e a avenida Roberto de Melo Queiroz.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_113-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de colocação de redutores de velocidade no bairro Periquito, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_114-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras e de meio ambiente para que realizem a pavimentação asfáltica e a manutenção da praça Esmeralda (cita-se, por exemplo, a poda de árvores, a roçagem de mato, dentre outras medidas pertinentes), no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/indicacao_115-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a viabilidade da instalação de uma academia ao ar livre e um parquinho infantil , no Bairro Jardins. A implementação desses espaços trará benefícios significativos à qualidade de vida dos cidadãos do bairro Jardins.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_116-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a viabilidade da Construção de Calçadas (Passeio) na Avenida Ana Rosa ao Lado do Caique e na Avenida Maria Guerra no bairro Dom Joaquim. A falta das calçadas tem gerado diversos problemas, como a dificuldade de locomoção para pedestres, especialmente para crianças, idosos e pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/indicacao_117-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, a Secretaria de Obras que, avalie a viabilidade da instalação de um ponto de iluminação na seguinte localização: Rua Zico Ferreira – Bairro: Pedro Tavares Gontijo, em frente o número 81.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_118-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/indicacao_119-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/indicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a realização de pintura e revitalização das faixas de pedestres na rotatória da Avenida Doutor Roberto de Melo Queiroz. Considerando que as sinalizações horizontais encontram-se apagadas ou com baixa visibilidade.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_120-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a instalação de um redutor de velocidade na via que liga a Rua Monsenhor Otaviano à Avenida Doutor Roberto de Melo Queiroz, especificamente na Rua  ao lado do supermercado Mart Minas, nas proximidades da placa com os dizeres “Devagar Escolar”.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/indicacao_121-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a pavimentação asfáltica das seguintes vias públicas no Bairro Jardim América: A) Rua João Goulart, no trecho entre a Avenida Bandeirantes e a Rua Antônio Odílio da Silva; B) Rua Brasília, entre a Rua Vivalde Brandão e a Rua Odílio Antônio da Silva; C) Rua Vivalde Brandão, no trecho compreendido após a Rua Santo Pio X até a Rua Brasília; D) Rua Bolívia, entre a Avenida Maria Guerra e a Rua Odílio Antônio da Silva; e E) Rua Nossa Senhora de Fátima, entre a Rua Santiago e a Rua Antônio Inácio. Reitera-se, ainda, a indicação de pavimentação da Rua Santo Pio X, nas proximidades do número 526.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/indicacao_122-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/indicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizadas melhorias na iluminação da quadra esportiva localizada na praça da Inconfidência, na região Central desta cidade.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/indicacao_123-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de manutenção das calçadas, bem como que proceda estudo técnico analisando a possibilidade de construção de uma calçada para prática de exercícios aeróbicos como caminhada e corrida, na Avenida Morro Pouso Alto, no bairro Babilônia.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/indicacao_124-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de pavimentação asfáltica da rua José Manoel da Silva, no povoado do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/indicacao_125-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/indicacao_125-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para realização de tapa-buraco e pavimentação da seguinte via: rua Beco do Sr. Lau (localizada na primeira rua à direita, depois do Camberela).</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_126-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de retirada e recolocação das placas de estacionamento de motos instaladas ao lado do Colégio Millenium em outro local mais adequado. Tal medida se mostra pertinente, haja vista o alto fluxo de veículos escolares que por ali trafegam e que não conseguem estacionar próximo à mencionada instituição de ensino.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_127-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Secretário Municipal de Obras Públicas e ao Secretário de Meio Ambiente que procedam à pavimentação asfáltica e à limpeza da Avenida Leste, que se encontra em estado de abandono. A via faz a ligação entre dois importantes bairros de nossa cidade: o Bairro JK e o Aeroporto.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_128-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras: _x000D_
 Indica a realização de análise e estudo técnico para verificar a viabilidade da expansão da rede elétrica no seguinte local:_x000D_
 _x000D_
 1.	 Rua 08, no bairro Rosário II, no trecho compreendido entre os cruzamentos com as ruas 09, 10 e 11, apresenta, em média, 200 metros sem fornecimento de energia, sendo uma via de acesso à Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_129-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar que seja enviado ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se, a análise de viabilidade e a instalação de um Radar Fixo de Velocidade na BR-262, na altura do KM 479, tendo como referência a ponte próxima ao Posto de Combustível Caxuxa.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_130-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico para avaliar a viabilidade da criação de uma praça de lazer com academia ao ar livre no bairro Rosário 2, no espaço público situado nas imediações da Avenida das Palmeiras com a Avenida Dois.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_131-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico com o objetivo de verificar a viabilidade de realizar a pavimentação asfáltica da Rua Um, Bairro São Bento/Rosário Dois.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_133-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de Obras que realize um estudo técnico para fins de revitalização da praça do cemitério (ao lado da praça da Inconfidência). Dentre as medidas pertinentes, cita-se: 1) A manutenção e pintura adequada dos bancos já instalados e da praça em geral; 2) a calagem das árvores e dos troncos; 3) a instalação de um contêiner de lixo.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_132-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de Obras que realize um estudo técnico para fins de revitalização da praça do Rosário. Dentre as medidas pertinentes, cita-se: 1) A manutenção e pintura adequada dos bancos já instalados; 2) a calagem das árvores e dos troncos; 3) a instalação de um contêiner de lixo; 4) a construção de uma mesinha e bancos ao lado da academia ao ar livre presente no local. _x000D_
 Na oportunidade, indica para a mesma secretaria a instalação de uma escada entre o açougue do Dila e a mencionada academia ao ar livre.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_134-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_134-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal ou Secretaria competente a Revitalização dos Bancos na Praça Inconfidência, que têm apresentado desgaste e deterioração.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_135-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_135-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal ou Secretaria competente a Instalação de um braço e luminária no poste localizado na Rua Toinzinho Rodrigues, bairro Jardim dos Anjos, próximo a Avenida Dr. Roberto.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_136-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_136-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal ou Secretaria competente a Pavimentação da Rua Romualdo Simão Vaz, bairro São Geraldo e Rua  Monte Azul, Bairro Santa Marta, faltam aproximadamente 100 metros para a conclusão do asfalto.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_137-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_137-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal ou Secretaria competente  a viabilidade da Implantação de uma Lombo Faixa na Avenida Dr. Miguel Gontijo em frente a Drogaria Araújo.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_138-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_138-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal ou Secretaria competente a Instalação de Bancos na Praça em Frente à Escola Maria Guerra  no Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_139-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_139-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a análise e implantação de sinalização vertical e horizontal para embarque e desembarque de alunos na entrada da APAE – Associação de Pais e Amigos dos Excepcionais – localizada na Rua Antônio Tavares, nº 147, bairro São Lucas, em Bom Despacho/MG._x000D_
 _x000D_
 A presente indicação visa garantir segurança, acessibilidade e organização do tráfego no entorno da instituição, promovendo o desembarque seguro de alunos com deficiência e/ou necessidades específicas, muitos dos quais possuem mobilidade reduzida e demandam atenção especial._x000D_
 _x000D_
 Sugere-se a adoção das seguintes medidas:_x000D_
 _x000D_
 1)	Instalação de placa de sinalização vertical, com os dizeres:_x000D_
 "Desembarque exclusivo de alunos – APAE",_x000D_
 acompanhada dos símbolos internacionais de acessibilidade;_x000D_
 _x000D_
 2)	Sinalização horizontal no solo, demarcando área de parada rápida com os dizeres:_x000D_
 "Zona de Embarque e Desembarque – APAE";_x000D_
 _x000D_
 3)	Proibição de estacionamento no trecho sinalizado, exceto para veículos no ato do embarque ou desembarque, especialmente nos horários escolares._x000D_
 _x000D_
 _x000D_
 Trata-se de uma ação simples, mas de grande impacto, que contribuirá para a segurança dos alunos, acompanhantes e colaboradores, além de facilitar a rotina da instituição.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_140-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_140-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se, a análise e viabilidade da regularização das escrituras dos imóveis e lotes localizados no bairro Santa Marta, em Bom Despacho/MG._x000D_
 _x000D_
 Informa-se que, apesar das tentativas recentes dos proprietários durante o último mutirão promovido pela empresa terceirizada "Legaliza", contratada pela Prefeitura para regularização fundiária, não houve sucesso na formalização dos processos, tampouco alternativas apresentadas para a solução do problema._x000D_
 _x000D_
 Considerando a importância do direito à moradia regularizada, solicita-se atenção especial para a situação relatada.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_141-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_141-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 		Indica-se, com urgência, a execução de obras para implantação e/ou adequação do sistema de drenagem pluvial na seguinte via:_x000D_
 _x000D_
 1.	Rua Formiga, no trecho compreendido entre o cruzamento com a Rua Irmã Maria e o cruzamento com a Rua Perdigão, no bairro São Vicente.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_142-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_142-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a pavimentação asfáltica da Rua Romualdo Simão Vaz, nas proximidades do número 454,Bairro São Geraldo.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_144-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_144-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito a realização da extensão da rede de iluminação pública no Condomínio Cristais, com a instalação de postes e luminárias nas vias internas, considerando que os moradores do local já contribuem com a taxa de iluminação pública, mas não dispõem da infraestrutura necessária.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/indicacao_144-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/indicacao_144-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito a imediata verificação e regularização da situação de esgoto a céu aberto na Rua Francisco Souto, Jardim dos Anjos II, adotando as medidas necessárias para garantir o adequado escoamento sanitário e a correção da infraestrutura existente.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/indicacao_145-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/indicacao_145-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria de Obras a realização de pavimentação asfáltica na Rua Rubi, situada no Condomínio Cristais.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/indicacao_146-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/indicacao_146-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a instalação de quebra-molas e placas de sinalização com a mensagem "Reduza a Velocidade" na Rua Chico da Afonsina, entre os números 368 e 305.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_147-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_147-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira ou dispositivo análogo, na esquina do cruzamento das ruas Zico Ferreira e Roberto Valadares Gontijo, no bairro Pedro Tavares Gontijo.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_148-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_148-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente que realize a pavimentação asfáltica da Rua Chico Marques, no bairro Santa Lucia II, bem como a adequação da rede pluvial no referido local.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_149-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_149-25.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite ao setor competente a realização de um estudo técnico para avaliar a viabilidade da criação de uma academia ao ar livre no bairro Nossa Senhora da Aparecida, antigo vale do amanhecer.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_150-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_150-25.pdf</t>
   </si>
   <si>
     <t>Indica-se que proceda a estudo técnico com o intuito de verificar a possibilidade de implantação de redutores de velocidade (quebra-molas ou lombada) na Praça do Rosário, nas proximidades do número 185.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_151-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_151-25.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de iluminação pública no trecho da Rua Itaobim, no bairro Santa Marta, nas proximidades do número 281.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_152-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_152-25.pdf</t>
   </si>
   <si>
     <t>Indico reparos na iluminação pública e na pavimentação (tapa-buracos) nas vias Rua Toinzinho Rodrigues e Rua José Vilaça, em bifurcação com a Rua B no bairro Jardim dos Anjos.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_153-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_153-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que faça um estudo técnico para fins de revitalização da pracinha do bairro Esplanada (pintura adequada, instalação de bancos, dentre outras medidas pertinentes), em prol do bem-estar dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_154-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_154-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que faça um estudo técnico para fins de revitalização da pracinha localizada no Vale do Amanhecer (pintura adequada, instalação de bancos, dentre outras medidas pertinentes), em prol do bem-estar dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_155-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_155-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que realize um estudo técnico para avaliar a viabilidade de prolongamento da Rua Campinas (trecho sem saída, próximo ao nº 121), com o objetivo de conectá-la à Rua Juca Rufino, no Bairro Novo São José.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_156-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_156-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que realize o recapeamento asfáltico na Rua Travessa Santa, localizada no Bairro Santa Rita._x000D_
 A via  em  questão  apresenta  sérios  danos  em  seu  pavimento,  com  buracos  e irregularidades que comprometem a segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_157-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_157-25.pdf</t>
   </si>
   <si>
     <t>Indica a Senhora Juliana Nascimento, Encarregada de Sistema da COPASA. que seja feito um estudo técnico para Instalação de um Escritório da COPASA, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_158-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_158-25.pdf</t>
   </si>
   <si>
     <t>indica para a secretaria de Obras que seja feita a revitalização da calçada e dos muros do_x000D_
 CEMEI (Centro Municipal de Educação Infantil Dona Liquinha), localizado no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_159-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_159-25.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito a instalação de um radar e um quebra-molas entre o trevo do Bairro Simeão Ferreira e a entrada do Bairro Vale do Amanhecer. Também indica a revitalização das placas de sinalização nesse trecho da MG-164  e melhorias na iluminação dessa via.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_160-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_160-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, ao Secretário de Meio Ambiente que avalie a viabilidade da instalação de caçambas contentoras de lixo em pontos estratégicos nos arredores da praça da Matriz, Centro. Sendo um dos pontos na rua paralela ao lado da loja global.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_161-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_161-25.pdf</t>
   </si>
   <si>
     <t>indica a secretaria de meio ambiente que determine ao setor de fiscalização para proceder a notificação, ou determine a limpeza das ruas e lotes no bairro Mangabeiras</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_162-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_162-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, ao Secretario de Meio Ambiente que determine ao setor de fiscalização para proceder a notificação, ou determine a limpeza de um lote localizado na Rua Luzia Maria de Jesus, lote da esquina, em frente ao n° 82.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/indicacao_163-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/indicacao_163-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, ao executivo ou Secretaria competente que proceda com um estudo técnico junto a empresa de transporte público e avalie a viabilidade da implementação de uma rota de lotação regular nas seguintes localizações: Bairros: Dom Rafael e Dom Joaquim.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_164-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_164-25.pdf</t>
   </si>
   <si>
     <t>Indica a Comandante do Sétimo Batalhão, Major Marianna Atatília Alves Costa, que seja feito um estudo técnico para a reabertura do Posto Policial da PM, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/indicacao_165-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/indicacao_165-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação da Rua Ana Leite, bairro Nossa Senhora do Rosário e Rua Áustria no bairro Babilônia. As ruas citadas não se encontram totalmente pavimentadas.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/indicacao_166-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/indicacao_166-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente o Recapeamento da Rua São José, no trecho que se inicia na esquina da Rua dos Operários e se estende até a esquina da Avenida São Vicente.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/indicacao_167-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/indicacao_167-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente um estudo técnico para instalação de Redutor de Velocidade na Rua Capitão Geraldo Nunes - Vila Aurora  (Trecho do cruzamento com a Rua Júlio César Nunes). Local de muitos acidentes e trânsito intenso.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5641/indicacao_168-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5641/indicacao_168-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a execução de obras de asfaltamento e implantação de iluminação pública na continuação da Rua Cândido José, no bairro de Fátima, bem como a limpeza e adequação da área, promovendo a urbanização do trecho atualmente em terra e tomado por mato, entulho e descarte irregular de resíduos.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5642/indicacao_169-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5642/indicacao_169-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a ativação dos postes de iluminação já instalados na praça do Bairro Simeão Ferreira, bem como a revitalização completa do referido espaço, incluindo limpeza, recuperação do piso, manutenção dos equipamentos de ginástica e brinquedos infantis, além do paisagismo e instalação de lixeiras.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5643/indicacao_170-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5643/indicacao_170-25.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria Municipal de Saúde a viabilização da distribuição do medicamento PrEP (Profilaxia Pré-Exposição ao HIV) na unidade farmacêutica municipal, conhecida como "farmacinha", garantindo seu acesso local aos usuários. Atualmente, o referido medicamento é disponibilizado apenas no município de Divinópolis/MG, o que impõe deslocamentos frequentes e dificuldades logísticas aos cidadãos que dependem deste tratamento preventivo.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5644/indicacao_171-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5644/indicacao_171-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de instalação de uma faixa de pedestres na avenida Rio de Janeiro, próximo ao número 532, no bairro Santa Marta, garantindo maior segurança aos demais motoristas, moradores e transeuntes.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_172-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_172-25.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de recapeamento das seguintes ruas: 1) Beco sô Lau (trecho compreendido entre a rua Picão Camacho e a Rua Faustino Teixeira); 2)rua Dom cabral (trecho compreendido entre a rua Padre Libério e a rua José Lino Pimenta); 3)rua Faustino Teixeira (trecho compreendido entre a rua Gabriel Tavares e a rua Pio XII).</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5646/indicacao_173-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5646/indicacao_173-25.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de uma lixeira, ou dispositivo análogo para o descarte adequado de resíduos na Rua Bambuí, nas proximidades do número 732, bairro São Vicente.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5647/indicacao_174-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5647/indicacao_174-25.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize, com urgência, a vistoria técnica e a devida intervenção na Rua Araxá, no Bairro São Vicente, incluindo a limpeza da via, notificação dos proprietários de lotes abandonados e a inclusão da rua em programas futuros de pavimentação e urbanização, a fim de garantir segurança, acessibilidade e dignidade aos moradores da localidade.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5648/indicacao_175-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5648/indicacao_175-25.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize estudos técnicos e, posteriormente, a instalação de um redutor de velocidade na Rua Antônio Teodolino, no bairro Geraldo Cesário, na altura do número 2236.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5649/indicacao_176-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5649/indicacao_176-25.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize obras de drenagem ou correção de desnível na pracinha localizada em frente à Santa Casa, com o objetivo de eliminar o acúmulo de água e as poças que se formam em períodos de chuva.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5650/indicacao_177-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5650/indicacao_177-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar à Secretária de Educação e ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de análise técnica e posterior instalação de sinalização de acessibilidade, com o símbolo internacional de acesso para cadeirantes e a devida demarcação de área para embarque e desembarque de pessoas com deficiência (PCD), na porta de entrada da Escola Estadual Coronel Robertinho, situada na Rua Dr. Cisalpino Marques Gontijo, nº 475 – Bairro São José.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5651/indicacao_178-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5651/indicacao_178-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a análise para a criação de uma praça de convivência comunitária no bairro Novo São Vicente II, a ser implantada em terreno de propriedade do município já existente na localidade.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5652/indicacao_179-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5652/indicacao_179-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vêm perante esta Pasta indicar ao Secretário de Meio Ambiente que: Avalie a viabilidade para a instalação de caçambas contentoras de lixos nos seguintes locais:_x000D_
 1- Na praça em frente a E. E. Prof. Wilson Lopes do Couto, Bairro de Fátima._x000D_
 2- Em pontos estratégicos nos arredores do Cristo Redentor, no bairro Babilônia.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5653/indicacao_180-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5653/indicacao_180-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vêm perante esta Pasta indicar ao Secretário de Meio Ambiente que: determine ao setor de fiscalização para proceder a notificação, ou a limpeza de um lote localizado na Rua Adriano Bento, próximo a APAE.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5654/indicacao_181-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5654/indicacao_181-25.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de instalação de contêineres, caçambas, lixeiras, ou dispositivo análogo, de forma primordial nos seguintes lugares; • Avenida Morro Pouso Alto, no bairro Babilônia;  • Rua formiga, em bifurcação com a Rua Irmã Maria, próximo ao VAP supermercados, no bairro São Vicente. • Rua Araçuaí, no bairro Santa Marta; • Rua Romeu Marques Gontijo, bairro São Vicente, próximo a escola estadual Irmã Maria; • Rua Padre João, no bairro Nossa Senhora de Fátima, nas proximidades da quadra esportiva comunitária;</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5655/indicacao_182-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5655/indicacao_182-25.pdf</t>
   </si>
   <si>
     <t>Indico que sejam tomadas as devidas providências para a reforma da ponte situada no povoado Retiro dos Agostinhos.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5656/indicacao_183-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5656/indicacao_183-25.pdf</t>
   </si>
   <si>
     <t>Indico que sejam realizadas melhorias na estrada que liga o condomínio Santa Cecília, localizada atrás da Faculdade UNA Bom Despacho e Triunfo Concebra.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5657/indicacao_184-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5657/indicacao_184-25.pdf</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo senhor Prefeito Fernando Andrade a necessidade de retomar a presença da base móvel da Polícia Militar na Praça do Rotariano, bem como solicitar esclarecimentos sobre a irregularidade no funcionamento da iluminação pública no local.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5658/indicacao_185-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5658/indicacao_185-25.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas e ao Secretário Municipal de Meio Ambiente, que proceda a limpeza das vias do Bairro Bela Vista que se encontra tomada por matos, comprometendo a acessibilidade, a segurança e a estética do local.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5665/indicacao_186-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5665/indicacao_186-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar à Secretária de Esportes: _x000D_
 Que elabore e envie a esta Casa Legislativa um projeto de lei para a implantação do Programa Bolsa Atleta no âmbito municipal._x000D_
 _x000D_
 O referido programa tem como objetivo apoiar financeiramente atletas amadores, paratletas e profissionais, bem como equipes esportivas que representem o município em eventos e competições esportivas oficiais.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5666/indicacao_187-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5666/indicacao_187-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente o Recapeamento das Ruas Cruz do Monte e Rua Curitiba no bairro Ana Rosa.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5667/indicacao_188-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5667/indicacao_188-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente Instalação de contêineres, caçambas, lixeiras ou dispositivos análogos, na Rua Cruz do Monte e em Frente ao Caique.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5668/indicacao_189-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5668/indicacao_189-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de um braço e luminária no poste localizado na Avenida Ana Rosa, próximo a Igreja São Benedito.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5669/indicacao_190-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5669/indicacao_190-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas  a necessidade de conclusão do serviço de asfaltamento no trecho final da Rua Nossa Senhora da Piedade, nas proximidades do nº 80, no Bairro Nossa Senhora Aparecida (antigo Vale do Amanhecer).</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_191-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_191-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social que realize um estudo técnico  para implantar pontos específicos de embarque e desembarque para passageiros que utilizam táxis e aplicativos de transporte.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_192-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_192-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja realizado a imediata recuperação do ponto de ônibus situado na Praça da Matriz, ao lado da loja Flash, com atenção especial à estrutura do assento, que se encontra em condições precárias e oferece risco aos usuários. Indico, ainda, que seja promovida a revitalização completa do passeio público no entorno do referido ponto, garantindo melhores condições de acessibilidade, segurança e conforto à população.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_193-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_193-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize estudos técnicos e, posteriormente, a instalação de um redutor de velocidade na Rua Chico Marques, no bairro Nossa Senhora de Fátima, na altura do número 550.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_194-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_194-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira ou dispositivo análogo, na esquina do cruzamento das ruas Maria Isabel de São José e Rua Chico Marques, no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5674/indicacao_195-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5674/indicacao_195-2025.pdf</t>
   </si>
   <si>
     <t>1) Indica à secretaria de obras para que realize um estudo técnico para fins de recapeamento das seguintes ruas: 1) rua 18 (trecho compreendido entre a rua Picão Camacho e a avenida José Lino Pimenta); 2) beco Pereira (trecho compreendido entre a rua Picão Camacho e a rua Faustino Teixeira); 3) rua José Fortunato (trecho compreendido entre a rua Picão Camacho e a rua Faustino Teixeira).</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_196-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_196-2025.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a revitalização e manutenção dos banquinhos da Pracinha da Inconfidência.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_rua_montalvania.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_rua_montalvania.odt</t>
   </si>
   <si>
     <t>Indica ao Senhor prefeito Municipal e a secretaria competente que seja feito um estudo técnico na Rua  Montalvânia, no Bairro Santa Marta, para fins de isolamento da área, bem como da realização da correção e nivelamento do asfalto, haja vista que se abriu uma cratera por causa da erosão do solo.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_198-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_198-2025.pdf</t>
   </si>
   <si>
     <t>Indico a realização da cobertura da área do parquinho com tela sombrit, bem como a reforma do telhado do Centro Municipal de Educação Infantil (CEMEI) Nossa Senhora Auxiliadora, situado no bairro Ozanan.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5678/indicacao_199-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5678/indicacao_199-2025.pdf</t>
   </si>
   <si>
     <t>Indico a realização de melhorias asfálticas na Rua Uberaba, situada no Bairro de Fátima, bem como a notificação dos proprietários dos imóveis lindeiros para que promovam a construção ou adequação dos meio-fios e calçadas, em conformidade com as normas urbanísticas do município. Solicito ainda a instalação de placa(s) com a inscrição 'Proibido Jogar Lixo – Sujeito à Multa', como medida de conscientização e prevenção contra o descarte irregular de resíduos.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5679/indicacao_200-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5679/indicacao_200-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a realização imediata de manutenção geral na estrutura do CEMEI Dona Liquinha, incluindo a reforma dos banheiros, a correção de infiltrações e problemas de mofo, bem como a adequação das salas de aula para garantir iluminação adequada e uso seguro dos espaços.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5680/indicacao_201-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5680/indicacao_201-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito a realização imediata de reparos nas instalações sanitárias e na área externa da Escola Municipal Flávio Cançado Filho (antigo CAIC), compreendendo: a substituição ou conserto das torneiras danificadas nos lavatórios, a correção de vazamentos nos banheiros e a reforma das grades de drenagem pluvial externas, que se encontram danificadas ou fora dos padrões de segurança.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5681/indicacao_202-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5681/indicacao_202-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a retirada parcial do canteiro localizado na esquina da Rua Garimpo dos Cristais com a Avenida Pouso Alto, no Bairro Babilônia, na altura do número 635, com o objetivo de viabilizar a conversão segura de veículos de grande porte.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Igor Soares Silva, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5682/indicacao_203-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5682/indicacao_203-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a realização de obras de infraestrutura urbana na Rua Congadeiros, Bairro Babilônia, com a imediata implantação de pavimentação e drenagem pluvial ao longo de toda a via. A referida rua encontra-se atualmente em estado precário, com leito natural de terra batida, presença de buracos, acúmulo de entulhos e ausência de calçamento, dificultando a circulação segura de moradores e veículos.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5692/indicacao_204-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5692/indicacao_204-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação da Rua Luzia Maria de Jesus, próximo ao número 213,no bairro Jardim dos Anjos, Rua Padre João, no bairro de Fátima, Rua Travessa Raquel Paiva de Oliveira, no bairro Cruz do Monte e também do trecho que liga o CAIC ao Córrego do Souza. Os locais citados não se encontram totalmente pavimentados.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_205-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_205-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Iluminação e Pavimentação da Rua Passos, próximo ao número 04, bairro São Vicente.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5694/indicacao_206-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5694/indicacao_206-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente que viabilizem, junto ao DER-MG, a realização de estudo técnico visando melhorias na entrada do Condomínio Cristais, com o objetivo de garantir maior segurança viária, especialmente no momento da conversão de veículos para acesso ao local.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5695/indicacao_207-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5695/indicacao_207-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização urgente de manutenção na Ponte do Rasgão, localizada no Distrito do Engenho do Ribeiro, com a reconstrução da proteção lateral ausente e a adoção de medidas de contenção e segurança na lateral da via. A ausência desse elemento compromete a segurança de pedestres e motoristas que trafegam pelo local.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_208-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_208-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de estudos junto à empresa responsável pelo transporte coletivo para viabilizar a inclusão de um novo horário de ônibus para o Engenho do Ribeiro, com saída de Bom Despacho às 13h20 e retorno do Engenho às 14h, ao menos em dias úteis. A medida visa adequar o serviço de transporte público às demandas da população local, especialmente trabalhadores que necessitam se deslocar fora do atual horário disponível.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5697/indicacao_209-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5697/indicacao_209-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Fernando Andrade, que solicite informações e providências referentes às constantes interrupções no fornecimento de energia elétrica no bairro Novo São Vicente, que vêm causando transtornos aos moradores, comprometendo a qualidade de vida e o funcionamento de comércios e serviços locais.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5698/indicacao_210-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5698/indicacao_210-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social  que proceda urgentemente a implantação de medidas restritivas (como correntes, cones ou portaria com fiscalização) para impedir o acesso de veículos particulares à área destinada exclusivamente ao embarque/desembarque de ônibus na rodoviária municipal.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5700/indicacao_211-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5700/indicacao_211-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que determine ao setor competente que seja realizada a construção de banheiros e vestiários na quadra do bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_212-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_212-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de intervenções estruturais no canteiro central da Avenida Rio de Janeiro, no bairro São Vicente, no trecho compreendido entre os números 660 e 828, com o objetivo de conter deslizamentos no barranco que separa as duas mãos da via, bem como recuperar o pavimento asfáltico que já foi comprometido em decorrência desses deslizamentos.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_213-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_213-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação da uma faixa de pedestres na Rua Antônio Teodolino, localizada no bairro Geraldo Cesário, especificamente em frente a padaria Pedacinho do Céu</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5703/indicacao_214-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5703/indicacao_214-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, a Secretaria de Obras que, avalie a viabilidade de realizar o serviço de drenagem pluvial ou desobstrução de bueiro na esquina entre as Rua Oswaldo Pereira Ferreira e a Avenida Alzira de Oliveira Souto Amaral – Bairro: Jaraguá, próximo ao N° 500.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5704/indicacao_215-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5704/indicacao_215-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, a Secretaria de Obras que, avalie a possibilidade para asfaltamento de no mínimo 1 km, na saída do antigo CAIC, em sentido da comunidade da Passagem.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_216-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_216-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer ao Secretário de Obras que, avalie a viabilidade de realizar o serviço de drenagem da água ao longo do Beco da Tabatinga 2, bairro Ana Rosa</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/indicacao_217-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/indicacao_217-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a elaboração de um projeto de lei que disponha sobre a concessão de bônus tecnológico e bolsa estímulo à inovação no ambiente produtivo, sendo destinado aos pesquisadores e para fins de realização de atividades de extensão tecnológica. O mencionado projeto visaria fomentar a proteção da propriedade intelectual e impulsionaria o desenvolvimento e a competitividade de empresas, especialmente micro e pequenas empresas, no âmbito da cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5707/indicacao_218-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5707/indicacao_218-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de recapeamento da rua João Goulart Simões (trecho compreendido entre a avenida Bandeirantes e a rua Odílio Antônio da Silva), no bairro Jardim América.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5708/indicacao_219-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5708/indicacao_219-2025.pdf</t>
   </si>
   <si>
     <t>Indica para a secretaria de Meio Ambiente que seja feito um plano de ação “Operação Capina” em todo o Bairro Simeão Ferreira.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_220-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_220-2025.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito que seja feito um estudo técnico para fins da instalação de um redutor de velocidade, em frente ao Centro de Educação Infantil Dona Íris, no Bairro Dona Branca. Em prol da maior segurança para as crianças que ali estudam, funcionários da creche e os pais que buscam seus filhos.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5710/indicacao_221-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5710/indicacao_221-2025.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito que seja feito um estudo técnico para fins da recolocação dos redutores de velocidade que existiam na Rua do Rosário, em prol de maior segurança para os transeuntes, motoristas e moradores do local.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5711/indicacao_222-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5711/indicacao_222-2025.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizado um estudo técnico para avaliar a viabilidade e a necessidade de implantação de uma pista de caminhada no prolongamento da Avenida Dr. Juca, no sentido da comunidade do Povoado da Garça.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_223-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_223-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se ao Secretário Municipal de Obras a necessidade urgente de realizar o recapeamento da Rua Arthur Pontes, popularmente conhecida como Travessa Palmital, localizada no Bairro São João.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_224-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_224-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de construção de um passeio no final da rua Santo Antônio do Monte, bairro Nossa Senhora do Rosário, em prol da segurança dos moradores e transeuntes que passam por ali. Para maior compreensão acerca dessa demanda, se apresentam duas imagens desse local.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5717/indicacao_225-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5717/indicacao_225-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de construção de sarjetas nas seguintes localidades: rua Martinho de Oliveira, bairro São João (trecho compreendido entre a esquina da rua Washington Luiz até a rua Tiradentes); rua Tiradentes, bairro São João (trecho compreendido entre a rua do Rosário até a avenida das Palmeiras); rua Roberto Queiroz Cansado, bairro São José (trecho compreendido entre a avenida Carlos Cardoso de Carvalho até a avenida Doutor Roberto); rua Cisalpino Marques Gontijo, bairro São José (trecho compreendido entre a esquina da rua Benedito Valadares até a avenida Doutor Roberto); avenida Doutor Manoel Pereira, bairro São Francisco (trecho compreendido da esquina da rua 7 de Setembro até a rua Marechal Floriano Peixoto, na esquina do posto do Batalhão).</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5718/indicacao_226-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5718/indicacao_226-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de lixeiras do tipo container nos seguintes locais: A) esquina da Rua Castro Alves com a Rua Ana Ismênia no Bairro São José B) esquina da Avenida Morro Pouso Alto com a Rua Campo Redondo no Bairro Santo Antônio  C) em frente à Escola Estadual Irmã Maria, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5720/indicacao_227-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5720/indicacao_227-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a execução de serviços de manutenção e adequação do sistema de drenagem pluvial na esquina da Rua Ana Ismênia com a Rua Castro Alves.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5723/indicacao_228-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5723/indicacao_228-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas  a instalação de um parquinho infantil com brinquedos adequados na praça pública localizada na Avenida Dr. Juca, início do Bairro São Vicente, nas proximidades do número 977 (próximo à siderúrgica).</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5724/indicacao_229-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5724/indicacao_229-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas a instalação de um parquinho infantil, brinquedos adequados para crianças e uma academia ao ar livre na praça situada na confluência das ruas Dr. João Mendonça, Mauro Alves Franco e Tenente Laercio no Bairro Esplanada.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5725/indicacao_230-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5725/indicacao_230-2025.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de poste com iluminação pública no trecho da Rua 1° de Junho, no bairro Santa Ângela, ao lado do supermercado Fidelis.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5726/indicacao_231-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5726/indicacao_231-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Manutenção das Lâmpadas dos  postes localizados na Avenida Ana Rosa, ao lado da Escola Flávio Cançado Filho (CAIC), nas proximidades dos números 331 e 307.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_232-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_232-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente  a viabilidade da instalação de uma academia ao ar livre, na Rua Tabatinga próxima a quadra de esportes e também a manutenção da iluminação da rua citada.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_233-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_233-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação  Rua Travessa Divino Pimentel, localizada no bairro Cruz do Monte.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5730/indicacao_234-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5730/indicacao_234-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que realize um estudo técnico para fins da passagem do Caminhão Pipa (2 vezes ao mês) e a instalação de paralelepípedos na rua que dá acesso a Escola Estadual Coronel Egídio Benício de Abreu e passa por de trás da garagem da antiga prefeitura, para facilitar o acesso dos funcionários, pais e crianças que passam por esse trecho todos os dias.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5732/indicacao_235-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5732/indicacao_235-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de instalação de um quebra- molas, um “olho vivo”, a colocação de faixa de pedestres e sinalização adequada na rua Abaeté, esquina com a rua Oliveira, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5733/indicacao_236-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5733/indicacao_236-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, que, a Secretaria Municipal de Trânsito faça a análise do local e avalie a viabilidade de implantação de redutor de velocidade, lombo faixa, na Rua Picão Camacho, nª381, em frente a panificadora Art Delícia.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5734/indicacao_237-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5734/indicacao_237-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, que, a Secretaria Municipal de Obras faça o recapeamento das seguintes ruas no bairro São José:_x000D_
 		- Rua Deputado Ribeiro Pena, entre Av. Padre Augusto e Rua Castro Alves;_x000D_
 		- Rua Francisco Ribeiro de Resende, entre Rua Castro Alves e Rua Maria de Resende;_x000D_
 		- Rua Benedito Valadares, entre Av. Padre Augusto e Rua Francisco Lopes Cançado.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5736/indicacao_238-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5736/indicacao_238-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, que, a Secretaria Municipal de Obras tome as providências necessárias para a construção de um passeio público (calçada), ao lado do prédio do Fórum, localizado na Avenida Doutor Marco Túlio Alves Quirino, nº 240, bairro Gran Park.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_239-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_239-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras ou setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de análise e estudo técnico visando verificar a viabilidade da expansão da rede elétrica na Avenida Dr. Juca, no bairro São Vicente, no trecho compreendido entre a Praça do Rotariano e a Praça da Bíblia."</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5739/indicacao_240-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5739/indicacao_240-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores ora signatários vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se que a Prefeitura Municipal notifique os proprietários de terrenos rurais localizados em perímetro urbano, conforme endereços e fotos anexos, e que, paralelamente, realize a análise de viabilidade para a execução de medidas emergenciais de limpeza, como dedetização, capina e outras ações necessárias. O objetivo é combater a presença de animais peçonhentos (como escorpiões), cupins, focos do mosquito da dengue, acúmulo de lixo e demais riscos sanitários a serem identificados no local._x000D_
 _x000D_
  _x000D_
 1.	Rua Ivonete Resende – Bairro Belvedere – terreno rural em divisa/fundos com imóveis com testada para a via;_x000D_
 2.	Av. Guarujá, Quadra II – Próximo ao nº 642 (terreno rural em frente à entrada da UBS JK/Santa Marta)</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5740/indicacao_241-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5740/indicacao_241-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira ou dispositivo análogo, na esquina do cruzamento das ruas Montalvânia e Turmalina, no bairro São Vicente.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5741/indicacao_242-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5741/indicacao_242-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de uma faixa de pedestres e de uma placa de “PARE” na Rua Bambuí, esquina com a Rua Pedra Azul, situada no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5742/indicacao_243-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5742/indicacao_243-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de sinalização de “Proibido Estacionar” na Rua Vereador João Libério do Couto, no bairro Vila Gontijo, no trecho compreendido entre os números 125 e 138, conforme foto em anexo.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_244-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_244-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que determine ao setor competente a realização de estudos técnicos e, posteriormente, a instalação de redutores de velocidade nos dois sentidos da Avenida Doutor Marco Túlio Alves Quirino, na altura do número 240, no bairro Grand Park (Gram Viver), nas proximidades do Fórum da Comarca de Bom Despacho.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5750/indicacao_245-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5750/indicacao_245-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize estudos técnicos e, posteriormente, a instalação de um redutor de velocidade na Rua Pitangui, altura do número 188, no bairro São Vicente.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5751/indicacao_246-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5751/indicacao_246-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira ou dispositivo análogo, na esquina do cruzamento da Rua Major Elen Wilson de Oliveira com a Rua Marcilio José da Silva, no bairro Esplanada.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_247-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_247-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de uma faixa de pedestres na Rua Picão Camacho, nas proximidades do número 836, situada no bairro Santa Lúcia.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_248-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_248-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de asfaltamento ou calçamento das seguintes localidades de chacreamento: 1) Vale do Sol; 2) Recanto das Cascatas; 3) Buritis das Cascatas; 4) Guariba; 5)Nova Canaã; 6) Sítio Ferraz Rodrigues.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5754/indicacao_249-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5754/indicacao_249-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de abertura da continuação da rua Chico Bernardino (rua localizada atrás da improveter). Para maior compreensão acerca dessa demanda, tem-se uma foto anexa do local.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_250-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_250-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de pavimentação asfáltica e de extensão de rede na avenida Onésimo Pontes, no bairro São Bento.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5756/indicacao_251-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5756/indicacao_251-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a viabilidade da instalação de uma academia ao ar livre e um parquinho infantil nos povoados do Capivari dos Marçal e Córrego Areado, considerando a importância da promoção da saúde e bem-estar da população.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5757/indicacao_252-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5757/indicacao_252-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação da Rua Nair Souto, no bairro Jardim dos Anjos 2,próximo ao número 37.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5758/indicacao_253-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5758/indicacao_253-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de poste na Rua Portugal, Bairro Babilônia, nas proximidades do número 848, adotando as providências necessárias para garantir a iluminação adequada no local.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5759/indicacao_254-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5759/indicacao_254-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de obra de drenagem pluvial e pavimentação asfáltica no trecho final da Rua Brasília, visando controlar o escoamento das águas das chuvas e evitar mais prejuízos às residências localizadas na área.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5760/indicacao_255-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5760/indicacao_255-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretaria do Meio Ambiente a realização de serviços de limpeza mecanizada e corte da vegetação alta na Rua 15, no bairro Rosário II, e na continuidade da Avenida Doutor Roberto, situada no bairro Dona Branca.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5761/indicacao_256-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5761/indicacao_256-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de lombofaixa na Avenida Maria Guerra, esquina com a Rua Moçambique, no Bairro Dom Joaquim, adotando as providências necessárias para promover a travessia segura de pedestres e a redução da velocidade dos veículos no local.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5762/indicacao_37-2025_estacao.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5762/indicacao_37-2025_estacao.odt</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de manutenção nas luminárias da escadaria da Praça da Estação, com a substituição das lâmpadas queimadas e verificação do sistema de iluminação.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5763/indicacao_258-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5763/indicacao_258-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a reativação da iluminação nos postes localizados na Avenida Doutor Roberto de Melo Queiroz, nas proximidades da esquina com a Rua João Antunes. Indica-se, ainda, a  recuperação  do calçamento utilizado para caminhada ao longo do mesmo trecho garantindo segurança e acessibilidade aos pedestres.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_259-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_259-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA DOS VEREADORES ELTINHO E RODRIGO CHAPOLA:_x000D_
 _x000D_
 Indicam à secretaria de meio ambiente que realize um estudo técnico para fins de limpeza da pracinha localizada na rua Resende Gontijo, em frente ao número 14, bairro Jardim dos Ipês (ao lado do Ipê Campestre Clube). Ressalta-se que o local está com acúmulo de mato, ocasionando no aparecimento de diversos insetos e animais peçonhentos nas residências próximas (aranhas, escorpiões, cobras, dentre outros) e comprometendo a segurança dos moradores e transeuntes. Para maior compreensão acerca da demanda em comento, seguem fotos anexas do local.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5766/indicacao_260-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5766/indicacao_260-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar que seja enviada ao Secretário de Meio ambiente ou setor competente a seguinte indicação:_x000D_
 		Indica-se a instalação de contêineres, caçambas, lixeiras ou dispositivos similares para o descarte adequado de resíduos, com prioridade nos seguintes locais: _x000D_
 _x000D_
 A)	Rua Pouso Alegre, nas proximidades do nº 51 – Bairro Novo São Vicente;_x000D_
 B)	Esquina da Rua Vereador Crim com a Rua Abaeté, nas imediações da caixa d’água da Copasa.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5768/indicacao_261-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5768/indicacao_261-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar que seja enviada ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de análise técnica, com o objetivo de viabilizar a posterior instalação de sinalização viária adequada para regulamentação do estacionamento de veículos em frente ao Centro Municipal de Educação Infantil Dona Liquinha, localizado na Rua Pitangui, nº 450, Bairro São Vicente, preferencialmente permitindo parada apenas em um dos lados da via.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5770/31_-_indicacao_-_ponte_zona_rural_capela_dos_alves__maique.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5770/31_-_indicacao_-_ponte_zona_rural_capela_dos_alves__maique.docx</t>
   </si>
   <si>
     <t>Indicamos que sejam tomadas as devidas providências para a reforma da ponte situada nas proximidades da Capela no povoado dos Alves.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5771/indicacao_263-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5771/indicacao_263-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos a realização de um estudo técnico visando à implantação de uma placa de orientação/identificação na região que compreende o final da avenida Doutor Roberto em bifurcação com a Rua Francisco Assis Santos Amaral e a Avenida dos Pequis, com o objetivo de orientar os motoristas, especialmente caminhoneiros, sobre o trajeto correto de acesso à BR-262.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5773/indicacao_264-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5773/indicacao_264-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos ao prefeito municipal para que determine ao setor competente que seja realizada a limpeza do córrego situado na Avenida Doutor Roberto</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5774/indicacao_265-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5774/indicacao_265-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, que, a Secretaria de Saúde avalie a possibilidade de atendimento dos seguintes profissionais  no povoado do mato seco: psicólogo, nutricionista e fisioterapeuta. Os mesmos poderão atender a demanda dos povoados do Córrego Areado e Capivari dos Marçal também.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5775/indicacao_266-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5775/indicacao_266-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, que, a Secretaria Municipal de Desenvolvimento Social, em parceria com a Delegacia de Polícia Civil, promova ações itinerantes com o objetivo de realizar a emissão da nova Carteira de Identidade Nacional (RG) para os moradores dos povoados da zona rural deste município.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5776/indicacao_267-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5776/indicacao_267-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, ao Prefeito Municipal e Secretaria competente: Que proceda com a limpeza da seguinte área pública: entre a Rua Chiquinho Venâncio e Fernando Cardoso Cançado, no bairro Jaraguá, para ser utilizada pela população, para fins de lazer.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5777/indicacao_268-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5777/indicacao_268-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e a secretaria competente para que realizem um estudo técnico para fins da reabertura dos banheiros públicos da rodoviária, durante o evento da “FEIRINHA”, que é realizado na Praça da Estação, em prol do bem-estar de toda a população Bom-Despachense.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5778/indicacao_269-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5778/indicacao_269-2025.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito que seja feito um estudo técnico para instalação de um redutor de velocidade na Rua da Chácara (rua localizada atrás do Asilo São José), no Bairro Vila Gontijo. Em prol da maior segurança para os transeuntes, motoristas e moradores do local.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5779/indicacao_270-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5779/indicacao_270-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a construção e Instalação de uma Guarita no ponto de ônibus em frente a Agência da Sicoob na Rua do Rosário, no Bairro São José.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_271-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_271-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de passeio público no lado oposto da rua em frente à Creche Dona Íris, a fim de melhorar a acessibilidade e garantir mais segurança no embarque e desembarque de crianças.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_272-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_272-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de manutenção na estrada rural localizada após a subestação da CEMIG, nas proximidades do Condomínio Laranjeiras, com acesso pela BR-262.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5786/indicacao_273-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5786/indicacao_273-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de serviços de limpeza e manutenção do espaço público situado na Rua Loló Araújo, em frente à UBS Frederico Ozanan, bem como a instalação de equipamentos de academia ao ar livre e brinquedos infantis, promovendo a adequada utilização do local para práticas de lazer e atividades físicas.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5787/indicacao_274-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5787/indicacao_274-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de melhorias na sinalização viária na entrada do Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais (IFMG), unidade de Bom Despacho, com o objetivo de coibir o trânsito de veículos na contramão e reduzir o risco de acidentes.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5788/indicacao_275-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5788/indicacao_275-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Fernando Andrade, que seja realizado um estudo técnico e orçamentário visando ao custeio parcial do valor da alimentação dos funcionários da Santa Casa de Bom Despacho, que atualmente arcam com o valor de R$ 13,00 (treze reais) por refeição, caso o estudo demonstre viabilidade, sejam adotadas as medidas necessárias para a destinação de recursos municipais que auxiliem na redução desse custo, garantindo melhor qualidade de vida aos servidores da instituição, que desempenham papel essencial na saúde pública do município.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5790/indicacao_276-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5790/indicacao_276-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras Públicas que sejam realizados os seguintes serviços:_x000D_
     1. Revitalização da rotatória localizada na Avenida Doutor Juca, no início do Bairro São Vicente, que dá acesso ao Bairro Gran Park ( Granviver) _x000D_
     2. Instalação de uma nova placa de identificação com os dizeres "CIDADE NOVA", a qual já existia no local, mas foi removida ou danificada.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5792/indicacao_277-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5792/indicacao_277-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a viabilidade da Implantação de uma Lombo Faixa na Rua Benedito Valadares, número 415, portão de entrada dos alunos da Escola Estadual Coronel Robertinho.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5793/indicacao_278-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5793/indicacao_278-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de drenagem de água na avenida Dr. Manoel Alves Pereira (rua da linha), nº 216 (ao lado da oficina do Fred motos), no bairro Santa Ângela.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_279-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_279-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de drenagem de água na rua Santo Pio X, nº 274 (em frente a oficina do Fabinho do ar-condicionado), no bairro Jardim América.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_280-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_280-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de recapeamento da rua Passos, próximo ao número 04 (últimas casas da mencionada rua),  no bairro Santa Marta.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_281-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_281-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se ao Secretário Municipal de Obras a urgente necessidade de recapeamento da Rua Formiga, no trecho compreendido entre os cruzamentos com as ruas Espinosa e Bocaiúva, no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_282-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_282-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Meio ambiente ou setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se ao setor competente a instalação, com prioridade, de um contêiner, caçamba, lixeira ou dispositivo similar para o descarte adequado de resíduos na Rua Manga, esquina com a Rua Formiga, no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_283-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_283-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor prefeito Municipal e a secretaria competente que seja feito um estudo técnico para fins de asfaltamento nas seguintes localidades: Rua Diamantina, rua 01 e rua 2  no bairro Dona Branca.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_284-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_284-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, Que a Secretaria Municipal de Saúde avalie a viabilidade de restabelecer o atendimento com profissional especializado para avaliação e ajustes de marcapasso no município de Bom Despacho.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_285-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_285-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, Que seja realizado um estudo técnico de viabilidade com o objetivo de implantar faixas de pedestres em frente a todas as escolas do município que ainda não possuem essa sinalização, bem como o reforço da pintura das faixas já existentes, que se encontram desgastadas ou apagadas.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Chibil, João Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_286-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_286-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a  regularização da parte elétrica do PSF do bairro São Vicente.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_287-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_287-2025.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a pavimentação asfáltica do trecho final da Rua dos Tapuias, no Bairro Dom Joaquim, nas proximidades do número 21, onde ainda não há asfalto.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_288-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_288-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que determine ao setor competente que sejam tomadas as devidas providências para a reforma da ponte situada no povoado da Passagem</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_289-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_289-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente que a necessidade de asfaltamento da Rua Engenho do Ribeiro, no bairro Babilônia, conforme imagem em anexo</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_290-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_290-2025.pdf</t>
   </si>
   <si>
     <t>Indica  ao Secretário Municipal de Trânsito, Proteção Patrimonial e Defesa Social a instalação de placas sinalizadoras que identifiquem a localização da Biblioteca Municipal, visando facilitar o acesso da população a este importante equipamento cultural e educacional.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_291-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_291-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaboração de um projeto de lei que aborde sobre a criação de um programa rural itinerante, nos moldes do modelo anexo.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_292-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_292-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de construção de uma rotatória na rua São José/ esquina com a avenida São Vicente, centro.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_293-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_293-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que realize um estudo técnico para fins de interligação da avenida Maria Lina no trecho localizado no bairro Santa Lúcia, com a continuação dessa mesma avenida, no bairro São Geraldo. Para fins de maior compreensão acerca da demanda em comento, segue foto anexa.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_294-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_294-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Meio ambiente a seguinte medida:_x000D_
 _x000D_
 		Indica-se a instalação, com prioridade, de um contêiner, caçamba, lixeira ou equipamento similar destinado ao descarte adequado de resíduos, na Rua Papagaios, esquina com a Rua Alisson Justino de Souza, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_295-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_295-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras ou setor competente a seguinte medida:_x000D_
 _x000D_
 		Indica-se a realização, com máxima urgência, de análise e estudo técnico visando à substituição do poste de iluminação pública localizado na Avenida Dr. Juca, nas proximidades do nº 1876, no Bairro São Vicente, o qual apresenta avarias graves em sua base estrutural, oferecendo risco iminente à segurança de pedestres, motoristas, residências e estabelecimentos comerciais da região, conforme foto anexo.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_296-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_296-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras e ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social a seguinte medida:_x000D_
 _x000D_
 		Indica-se que seja realizada, com máxima urgência, uma análise técnica da sinalização viária, bem como estudo para adequação e melhorias do trânsito no cruzamento da Avenida Dr. Juca com a Rua Abaeté e Avenida Governador Valadares, nas proximidades da Auto Elétrica Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_297-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_297-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizada a instalação de um redutor de velocidade (quebra-mola) na Avenida Lagoa Verde, localizada no bairro Babilônia, neste município de Bom Despacho/MG, com o devido estudo técnico prévio, visando garantir maior segurança no trânsito.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_298-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_298-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizado levantamento técnico e adotadas medidas corretivas quanto à fiação aérea desorganizada em diversos postes de energia elétrica no município de Bom Despacho, especialmente para a remoção de fios soltos, cabos em desuso e emaranhados visivelmente irregulares.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_299-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_299-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, Que a Secretaria de Obras proceda com a execução de obras de recapeamento asfáltico e tapa-buracos nas vias do bairro Morada do Sol.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_300-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_300-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar, Que o Prefeito ou Secretaria competente avalie a viabilidade de ofertar curso de informática para os moradores do povoado do Mato seco e adjacentes.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_301-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_301-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de pintura da quadra de esportes situada no distrito de Engenho do Ribeiro ao lado do PSF, promovendo a revitalização das demarcações esportivas e a melhoria do espaço público destinado às atividades físicas e recreativas da comunidade.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_302-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_302-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria Municipal de Desenvolvimento Social a instalação de um Centro de Referência de Assistência Social (CRAS) no Distrito do Engenho do Ribeiro, com estrutura adequada para atendimento à população local, garantindo o acesso a serviços socioassistenciais, programas de proteção básica e ações de fortalecimento de vínculos familiares e comunitários.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_303-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_303-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a redução do tamanho da rotatória localizada nas imediações do Supermercado BH e do Fidelis, com o objetivo de melhorar a fluidez do tráfego e facilitar a circulação de veículos no local. Indica-se também a instalação de barreiras físicas na via, em frente ao referido supermercado, a fim de coibir o cruzamento irregular em trecho proibido, promovendo maior segurança e organização do trânsito.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_304-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_304-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de operação tapa-buracos e serviços de capina nas vias do bairro Novo São Vicente, com o objetivo de melhorar as condições de tráfego e promover a limpeza urbana da região.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_305-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_305-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a extensão da rede elétrica na Rua Bocaiúva, situada no bairro Santa Marta, a fim de atender moradores que ainda não dispõem de acesso regular à energia elétrica.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_306-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_306-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de manutenção na pintura das faixas de pedestres localizadas no entorno da Escola Milenium, Armazém Vila Monte, Sagano, Empório Cardume, Farmácia Santa Maria, no bairro Centro, a fim de garantir melhor visibilidade e segurança no trânsito.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_307-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_307-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores ora signatários vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte medida:_x000D_
 _x000D_
 		Indica-se, considerando visita técnica realizada à Estação de Tratamento de Esgoto (ETE) da COPASA – Chácaras, no dia 12 de junho, neste município, que seja promovida uma análise técnica quanto à viabilidade de alteração do ponto de lançamento do “Emissário” para aproximadamente 1,5 km à frente do local atual._x000D_
 		Adicionalmente, indica-se a instalação de um equipamento de monitoramento atmosférico, com o objetivo de avaliar e controlar a emissão de odores, bem como monitorar os parâmetros de qualidade do ar na região.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_308-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_308-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar ao Prefeito Municipal ou secretaria competente: Que seja feito uma análise e intervenção na estrutura da entrada da recepção do Posto de Saúde da Família (PSF) localizado no Bairro de Fátima, tendo em vista a forte incidência de sol que atinge diretamente essa área durante boa parte do dia.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_309-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_309-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar ao Secretário Municipal de Trânsito que: seja realizado um estudo técnico de viabilidade com o objetivo de implantar uma lombofaixa na Avenida Norte Sul, em frente ao churrasquinho, próximo à Avenida Hugo Marques, no sentido Gran Viver.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_310-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_310-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar ao Secretário de Trânsito: Que seja feita uma vistoria técnica para avaliar a viabilidade de instalação de um redutor de velocidade na Rua Vivalde Brandão, esquina com a Rua São Dimas, em frente a igreja São Lucas, no bairro Jardim América.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_311-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_311-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Extensão de rede de iluminação pública na Rua Padre Eustáquio, próximo ao número 1111, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_312-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_312-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação de 180 metros de via no bairro Pedregal do Engenho do Ribeiro, especificamente na saída em direção à Barra.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_313-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_313-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal que determine ao setor competente a  Pavimentação da Rua Bocaiuva, Bairro Santa Marta. A rua citada não se encontram totalmente pavimentada.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_314-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_314-2025.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a viabilidade e, se possível, providenciado o envio a esta Casa Legislativa de um projeto de lei, com base no anteprojeto anexo, que versa sobre a Política Municipal de Gratuidade no Transporte Público para Pessoas com Deficiência, Idosos e Usuários em Tratamento Contínuo em Instituições Públicas ou Associações com Equipe Multiprofissional, proposta esta popularmente conhecida como “Passe-Livre”. _x000D_
 _x000D_
 JUSTIFICATIVA: A proposta visa garantir o acesso efetivo à gratuidade no transporte público municipal, beneficiando PCDs, idosos e crianças em Tratamento Contínuo em Instituições Públicas ou Associações com Equipe Multiprofissional. O anteprojeto anexo busca regulamentar critérios e procedimentos, promovendo inclusão, mobilidade e cumprimento da legislação vigente.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_315-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_315-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem, perante Vossa Excelência, solicitar que seja enviada à Secretaria Municipal de Obras a seguinte INDICAÇÃO:_x000D_
 Que seja realizada a revitalização da praça localizada no Bairro JK, no encontro das ruas Aimorés e Jequitinhonha, bem como a reforma do campinho de futebol existente no local. _x000D_
 _x000D_
 JUSTIFICATIVA: O Bairro JK possui alto índice de vulnerabilidade social e carência de espaços públicos adequados para lazer. A revitalização da praça e a reforma do campinho beneficiarão diretamente os moradores, oferecendo um ambiente mais seguro, funcional e atrativo para a prática esportiva e convivência comunitária.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_316-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_316-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte medida:_x000D_
 		Indica-se a análise técnica e a revitalização do telhado e do entorno da Maria Fumaça, localizada na Praça da Estação, em razão de sua relevância histórica e cultural para o município de Bom Despacho.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_317-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_317-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de asfaltamento da Rua Itália, no bairro Babilônia, nas proximidades do nº 58 conforme imagem em anexo.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_318-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_318-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Senhor Prefeito Municipal que, por meio da secretaria competente, seja realizada a limpeza do lote de propriedade do Município, localizado na Rua Zico Ferreira, nº 171, no bairro Pedro Tavares, neste município de Bom Despacho/MG, conforme demonstram as fotos anexas.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_319-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_319-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizada a troca das manilhas e a devida limpeza das mesmas, localizadas na Rua Getúlio Vargas (conhecida como "rua da Chácara"), no bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_320-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_320-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretária Municipal de Cultura e Turismo que seja realizada a ornamentação natalina na Avenida Dona Joana, localizada no bairro Vila Gontijo, bem como a instalação de iluminação natalina no Conjunto Habitacional Dona Branca.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_321-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_321-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Senhor Prefeito Municipal que, por meio da secretaria competente, seja realizada a revitalização do atual campinho de futebol localizado na Rua Altivo Teodoro da Silva no Bairro São Bento (antigo Rosário 2), bem como a possibilidade de implantação de um novo campo de futebol na região.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_322-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_322-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizada operação tapa-buracos na Rua Getúlio Vargas (conhecida como "rua da Chácara"), no bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_323-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_323-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizada a instalação de um redutor de velocidade (quebra-mola) na Avenida Lagoa Verde, localizada no bairro Babilônia, neste município de Bom Despacho/MG, com o devido estudo técnico prévio, visando garantir maior segurança no trânsito</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_324-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_324-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Senhor Prefeito Municipal que, por meio da secretaria competente, seja realizada a instalação de contêineres de lixo nos seguintes pontos do Bairro Vila Gontijo, neste município de Bom Despacho/MG:_x000D_
 _x000D_
     • Avenida Dona Joana, em frente ao nº 65;_x000D_
     • Rua Capitão Marques com Rua Geraldo Magela, próximo ao nº 183;_x000D_
     • Rua São João, próximo ao nº 291.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_325-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_325-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a imediata instalação de placas de sinalização para redução de velocidade, bem como a placa de advertência A-34 (Crianças), nas proximidades do número 290 da Praça Rerum Novarum, no bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_326-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_326-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a execução de obras de pavimentação asfáltica no trecho não pavimentado da Rua Chico Bernadino, visando garantir melhores condições de tráfego, segurança e acessibilidade aos moradores e transeuntes da localidade.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_327-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_327-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a construção de um ponto de ônibus com guarita no Bairro Simeão Ferreira, contemplando estrutura adequada para abrigo dos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_328-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_328-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de capina e limpeza na Rua Januária, no bairro Santa Marta, com o objetivo de melhorar a conservação do espaço público e garantir melhores condições de trânsito e segurança aos moradores.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_329-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_329-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a abertura e continuidade da Rua Padre João, no Bairro de Fátima, com o objetivo de integrar o trecho atualmente sem saída à malha viária da região.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_330-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_330-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de passeio público em apenas um dos lados da Avenida Maria Guerra, bem como a extensão da rede elétrica com a instalação de luminária, visando oferecer melhores condições de mobilidade e segurança para os pedestres que circulam pela região.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_331-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_331-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de quebra-molas na esquina da Rua Araçuaí com a Rua Espinosa, no bairro São Vicente, como medida para conter a força da enxurrada proveniente das chuvas.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5882/indciacao_332-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5882/indciacao_332-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que sejam realizadas as adequações necessárias na Rua Cabo Verde, no bairro Dom Joaquim, incluindo o alargamento da via, pavimentação, implantação de meio-fio e extensão da rede elétrica, a fim de garantir infraestrutura adequada aos moradores</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_333-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_333-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de instalação de contêineres, caçambas, lixeiras, ou dispositivo análogo, de forma primordial nos seguintes lugares; _x000D_
     • Avenida dos Pequis, nas proximidades do n° 527, no Jardim dos Anjos 2;_x000D_
     • Avenida dos Pequis, nas proximidades do n° 750, no bairro Conjunto Habitacional Maria de Melo Queiroz;_x000D_
     • Avenida Chico Bernardinho, nas proximidades do n° 110, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_334-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_334-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se, com urgência, a realização de serviços de manutenção e aplicação de cascalho nas seguintes estradas rurais localizadas na zona rural de Bom Despacho/MG:_x000D_
  	_x000D_
 •	Estrada da Garça - – em diversos trechos, especialmente nas proximidades da obra de abertura do Anel Viário e no sentido da Fazenda do Cardoso._x000D_
 _x000D_
 •	Saída da MG-164 - no trecho que dá acesso à comunidade da Extrema e à Ponte de Dores.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_335-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_335-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de placas de sinalização de parada obrigatória em todas as vias transversais à Rua Odílio Antônio da Silva, desde a Avenida Maria Guerra até as proximidades da Delegacia, a fim de disciplinar o trânsito e aumentar a segurança no local.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_336-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_336-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de cercamento ou sistema de proteção na quadra esportiva localizada no Bairro Calais, de forma a garantir a contenção das bolas durante as atividades e aumentar a segurança dos usuários, especialmente crianças que utilizam o espaço para a prática de futebol e outras modalidades.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_337-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_337-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de placas de redução de velocidade e de dispositivos redutores de velocidade na Avenida Manoel da Costa Gontijo, Bairro de Fátima, com o objetivo de ordenar o fluxo de veículos e reforçar a segurança viária, especialmente no período de maior movimento entre 17h e 18h, quando há intensa circulação de crianças retornando da escola.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_338-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_338-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras e Trânsito a Realização de um estudo técnico para analisar a viabilidade da interligação da Avenida Maria Lina entre os bairros São Geraldo e Santa Lúcia.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_339-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_339-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Pavimentação de 100 metros de via na saída do povoado do Mato Seco em direção ao povoado Sacramento.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_340-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_340-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a extensão de rede de iluminação pública na Rua Leito da Linha Férrea ao lado da Escola Flávio Cançado Filho (CAIC), a partir do número 345.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_341-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_341-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de contêineres, caçambas, lixeiras ou dispositivos análogos, na Avenida dos Pequis, próximo ao número 721, Bairro Jardim dos Anjos.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_342-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_342-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Trânsito que, avalie a viabilidade de substituição das placas de trânsito, "proibido estacionar" localizadas em frente à Creche, CEI Professora Valdira Rezende da Silva, na Rua Adalton Ferreira Gontijo, 2775- Conjunto Habitacional Simeão Ferreira, por placas de “vaga de curta duração (embarque e desembarque)”. Atualmente, os pais e responsáveis que acompanham seus filhos até a unidade escolar estão sendo multados ao parar brevemente para o desembarque das crianças. Tal situação tem causado transtornos e insegurança, especialmente considerando a idade dos alunos e a necessidade de acompanhamento até a entrada da creche.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_343-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_343-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Obras que, verifique a possibilidade de execução de obras de pavimentação asfáltica no trecho não pavimentado da Rua Moçambique, próximo aos números 563, 575 e 588, no bairro Dom Joaquim, visando garantir melhores condições de tráfego, segurança e acessibilidade aos moradores da localidade.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_344-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_344-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Obras que, verifique a possibilidade de recapeamento asfáltico da Avenida do Contorno, no bairro Nossa Senhora de Fátima, no trecho compreendido entre os números 581 ao 1026.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_345-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_345-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de desenvolvimento econômico para que realize um estudo técnico para regularizar a transferência de imóveis do município que foram cedidos para empresas que estão em funcionamento há mais de 10 anos, gerando empregos, renda e contribuindo para a movimentação da economia local.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_346-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_346-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras para que realize um estudo técnico para fins de revitalização da praça final do campo (construção de um campinho de futebol, instalação de iluminação, colocação de bancos, construção de um passeio, dentre outras medidas pertinentes), no bairro Novo São Vicente.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_347-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_347-2025.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma faixa de pedestres em frente ao número 54 da Rua Olegário Maciel – Centro, nas proximidades da Igreja Assembleia de Deus Missão. _x000D_
 _x000D_
 JUSTIFICATIVA: A via em questão possui fluxo intenso de veículos, além de ser uma região com tráfego frequente de pessoas idosas, crianças e fiéis da igreja, muitos com mobilidade reduzida. A ausência de faixa de pedestres compromete a segurança da população local. A implantação da sinalização adequada garantirá mais proteção e melhor organização do trânsito, atendendo ao interesse público e à promoção da acessibilidade.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_348-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_348-2025.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma faixa de pedestres na Rua da Olaria, nº 273, em frente à saída dos alunos do Colégio da Vince. _x000D_
 _x000D_
 JUSTIFICATIVA: A via mencionada apresenta movimento significativo de veículos, especialmente em horários de entrada e saída escolar. A ausência de faixa de pedestres coloca em risco a segurança dos alunos, pais e funcionários da instituição de ensino. A sinalização horizontal contribuirá para a organização do tráfego e para a preservação da integridade física dos transeuntes, especialmente das crianças.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_349-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_349-2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalada uma placa de sinalização de “PARE” na esquina da Rua Nossa Senhora Aparecida com a Rua Faustino Teixeira, nas proximidades da Escola Municipal João Dornas, no município de Bom Despacho/MG._x000D_
 _x000D_
 JUSTIFICATIVA: Moradores da região relataram frequentes episódios de freadas bruscas e risco iminente de colisões nesse cruzamento, devido à ausência de sinalização adequada. A instalação da placa de “PARE” se faz necessária para garantir maior segurança no trânsito local, principalmente em horário escolar, evitando acidentes e protegendo pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_350-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_350-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente o levantamento das ruas do Bairro Ana Rosa que ainda não possuem placas de identificação e providenciar, a instalação das referidas placas.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_351-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_351-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo que determine aos setores competentes a realização de estudo técnico visando analisar a viabilidade de concessão de isenção do pagamento do IPTU, pelo prazo de dois anos, em favor dos proprietários de loteamentos e chacreamentos que se encontram em fase inicial de construção, possibilitando a redução dos custos iniciais das obras, maior investimento em infraestrutura, segurança e qualidade dos empreendimentos.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_352-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_352-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de instalação e pintura de uma lombofaixa em frente à igreja São Vicente de Paulo, localizada na rua Bambuí, s/ nº, bairro São Vicente.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_353-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_353-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de instalação e pintura de uma lombofaixa na rua Espinosa, próximo ao número 2393, bairro JK.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_354-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_354-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito para que realize um estudo técnico para fins de instalação de um redutor de velocidade na rua Maria Resende (rua após a Escola Municipal Professor Elvino Paiva e empresa ARPA), no bairro São José.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_355-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_355-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de análise técnica com vistas à posterior instalação de sinalização viária adequada para regulamentar o estacionamento de veículos em frente à Casa das Irmãs de Caridade e à Escola Irmã Maria, situadas na Praça Irmã Maria, Bairro São Vicente. Recomenda-se, preferencialmente, que a parada seja autorizada apenas em um dos lados da via, especificamente no trecho correspondente ao lado arborizado da praça.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_356-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_356-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura da lombofaixa situada em frente à Igreja Assembleia de Deus, localizada na Avenida Dr. Juca, 940, Bairro Realengo, visando garantir a segurança de pedestres e motoristas na região devido à baixa visibilidade da sinalização existente. _x000D_
 _x000D_
 JUSTIFICATIVA: Moradores, frequentadores da igreja e pedestres que circulam pela região relataram a dificuldade de visibilidade da lombofaixa existente, o que aumenta o risco de acidentes, principalmente em horários de maior movimento. A pintura adequada da lombofaixa contribuirá para a segurança de pedestres e motoristas, garantindo maior atenção e respeito à sinalização viária.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_357-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_357-2025.pdf</t>
   </si>
   <si>
     <t>Que seja construído meio-fio no lote ao lado da residência situada na Rua Águas Formosas, nº 400, Bairro Novo São Vicente, visando evitar o acúmulo de água da chuva que entra por baixo da casa do morador devido à ausência de drenagem adequada. _x000D_
 _x000D_
 JUSTIFICATIVA: O morador da Rua Águas Formosas, nº 400, Bairro Novo São Vicente, relatou que, sempre que chove, a água se acumula e invade sua residência, causando transtornos e riscos estruturais. A construção do meio-fio no lote vizinho permitirá o correto escoamento da água da chuva, prevenindo danos ao imóvel e garantindo mais segurança e conforto aos moradores da região.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_358-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_358-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo técnico para adoção de medidas que contenham a velocidade dos veículos na porta do Novo Fórum, localizado na Avenida Doutor Marco Túlio Alves Quirino, 240, Bairro Gran Park, visando garantir a segurança de pedestres e frequentadores do local. _x000D_
 _x000D_
 JUSTIFICATIVA: A Avenida Doutor Marco Túlio Alves Quirino é uma via onde os veículos frequentemente trafegam em alta velocidade, colocando em risco pedestres, funcionários e visitantes do Novo Fórum. Um estudo técnico permitirá identificar e implementar as medidas mais adequadas para reduzir a velocidade dos veículos, prevenindo acidentes e promovendo maior segurança na região.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_359-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_359-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que sejam realizadas as adequações necessárias na Rua Cabo Verde, no bairro Dom Joaquim, incluindo o alargamento da via, pavimentação, implantação de meio-fio e extensão da rede elétrica, a fim de garantir infraestrutura adequada aos moradores.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_360-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_360-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente, que seja instalado uma lixeira ou dispositivo análogo, na esquina do cruzamento da Avenida Padre Augusto com a Rua Benedito Valadares, no bairro São José.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_361-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_361-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Obras e Meio Ambiente, Que seja feita a desobstrução de todos os bueiros ao longo da Avenida Alzira Maria Lopes de Jesus, especialmente no trecho em frente à residência nº 138, abaixo da Mercearia Jaraguá, localizada no bairro Jaraguá.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_362-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_362-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Trânsito: Que seja realizado um estudo técnico de viabilidade com o objetivo de implantar duas lombofaixas na Avenida 1, bairro Gran Park, próximo ao novo fórum, em locais como demonstrados na foto em anexo.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_363-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_363-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizada a pavimentação asfáltica do trecho da Rua Oriente, a partir do nº 332, localizado no bairro Monte Castelo. JUSTIFICATIVA: Moradores da região relatam a necessidade urgente de pavimentação asfáltica no local, destacando que a via apresenta condições precárias que dificultam a mobilidade, comprometem a segurança de pedestres e motoristas e acarretam desgaste de veículos. A pavimentação adequada proporcionará maior segurança, acessibilidade e bem-estar à comunidade, além de valorizar o bairro, incentivar o desenvolvimento local e fortalecer a infraestrutura urbana, conforme evidenciam as fotos anexadas a esta indicação.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_364-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_364-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizada a instalação de faixas de sinalização para redução de velocidade na Avenida Doutor Marco Túlio Alves Quirino, no bairro Gran Park, próximo ao Fórum. JUSTIFICATIVA: O local apresenta intenso fluxo de pedestres, especialmente após a inauguração do novo Fórum, e já conta com faixas de pedestres. No entanto, a instalação de faixas de redução de velocidade é de extrema importância, visto que a via recebe um grande número de veículos que transitam em alta velocidade, oferecendo risco à segurança de pedestres e condutores. A medida contribuirá para prevenir acidentes e garantir maior segurança a todos que circulam pelo local.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_365-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_365-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizada a ampliação e a instalação de uma estrutura fixa e coberta no palco já existente na Praça do Rosário. JUSTIFICATIVA: A ampliação proporcionará um espaço mais adequado para apresentações, evitando gastos frequentes com a contratação de palco terceirizado. Além disso, a instalação de uma estrutura fixa e coberta garantirá melhores condições para a realização de eventos em diferentes períodos do ano, independentemente das variações climáticas. Trata-se de uma iniciativa de grande importância para os eventos promovidos na Praça do Rosário, em especial a tradicional festa cultural e religiosa do Reinado de Nossa Senhora do Rosário, reconhecida como patrimônio cultural, além de atender de forma mais eficiente a outras atividades artísticas, religiosas e comunitárias que ocorrem no local.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_366-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_366-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja implantada uma farmacinha popular nas dependências da UPA 24h. JUSTIFICATIVA: A presente proposição visa atender uma demanda recorrente da população, que muitas vezes busca atendimento médico durante a noite e madrugada, mas encontra dificuldades para adquirir os medicamentos prescritos, diante da ausência de farmácias abertas nesse período. A instalação de uma farmacinha popular dentro da UPA 24h proporcionará maior dignidade e agilidade no tratamento dos pacientes, garantindo acesso imediato aos medicamentos básicos após a consulta, evitando deslocamentos desnecessários e assegurando o cuidado integral com a saúde da comunidade. Assim, trata-se de medida simples, mas de grande relevância social, que contribuirá significativamente para a melhoria do atendimento e para a promoção da saúde pública em nosso município.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_367-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_367-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja realizada a pavimentação asfáltica na Rua Juventina Raimunda Gontijo, situada entre as ruas Chico Marques e Pedro Tavares Gontijo, no Bairro Nossa Senhora de Fátima.  _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 As ruas Chico Marques e Pedro Tavares Gontijo já se encontram asfaltadas, restando apenas a Rua Juventina Raimunda Gontijo sem pavimentação, o que causa transtornos significativos aos moradores. Durante o período de estiagem, a poeira em excesso prejudica a qualidade de vida das famílias locais; já em época chuvosa, a via se torna lamacenta e de difícil circulação, trazendo riscos de acidentes e comprometendo a mobilidade. A pavimentação desse pequeno trecho é medida necessária para assegurar melhores condições de tráfego, conforto e segurança para os moradores e transeuntes, além de promover a valorização do bairro e a integração viária da região.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_368-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_368-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras e a Secretaria de Trânsito que seja realizado o Recapeamento asfáltico das Ruas, Presidente Dutra, Travessa Santa Rita e Juscelino Kubitschek, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_01.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_01.docx</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico de viabilidade para regularização e posterior instalação de placas de sinalização vertical e horizontal no centro do povoado do Engenho do Ribeiro, contribuindo para a segurança de pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_02.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_02.docx</t>
   </si>
   <si>
     <t>Indica à secretaria competente que realize um estudo técnico para fins de limpeza do final da rua Guilhermino Rodrigues, no povoado do Engenho do Ribeiro. Ressalta-se que o local está com acúmulo de mato, ocasionando no aparecimento de diversos insetos e animais peçonhentos nas residências próximas (aranhas, escorpiões, cobras, dentre outros) e comprometendo a segurança dos moradores e transeuntes. Para maior compreensão acerca da demanda em comento, segue um vídeo do local mencionado.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_03.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_03.docx</t>
   </si>
   <si>
     <t>Indica à secretaria de obras públicas que realize um estudo técnico visando à extensão da rede elétrica e asfaltamento da rua Papagaios, em frente ao número 55, bairro Bela Vista, no povoado do Engenho do Ribeiro, em prol dos moradores e transeuntes. Para maior compreensão acerca da demanda em comento, seguem duas fotos anexas do local.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_17_-_secretaria_transito_quebramolas_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_17_-_secretaria_transito_quebramolas_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx</t>
   </si>
   <si>
     <t>Indica-se à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social que seja realizado um estudo técnico e, posteriormente, providenciada a instalação de quebra-molas ou faixas de redução de velocidade, bem como a devida sinalização, na Rua Getúlio Vargas (popularmente conhecida como ‘Rua da Chácara’), no bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_18_-_secretaria_obras_iluminacao_e_calcamento_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_18_-_secretaria_obras_iluminacao_e_calcamento_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx</t>
   </si>
   <si>
     <t>Indica-se à Secretaria de Obras Públicas que seja realizado um estudo técnico e, posteriormente, a instalação de postes e iluminação pública, bem como a construção de calçadas (passeios) em ambos os lados da Rua Getúlio Vargas (conhecida como “Rua da Chácara”), no bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_374-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_374-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretaria de Obra que seja realizada a pavimentação asfáltica do trecho remanescente da Rua Gelcira Lopes de Amaral, localizada no centro. Moradores têm solicitado a conclusão da pavimentação, visto que apenas um pequeno trecho da via permanece sem o devido asfaltamento, comprometendo a uniformidade da rua. A ausência de asfalto nesse ponto gera desconforto a pedestres e veículos, favorece a formação de poeira em períodos de estiagem, acúmulo de água em dias chuvosos e dificulta a acessibilidade de pessoas idosas ou com mobilidade reduzida. A execução da obra trará melhores condições de tráfego, valorização do espaço urbano e qualidade de vida para os moradores.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_375-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_375-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de instalação de contêineres, caçambas, lixeiras, ou dispositivo análogo, de forma primordial na rua Monsenhor Otaviano, nas proximidades do centro educacional Pré-Escolar Professor Elvino Paiva, no bairro São José;</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_376-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_376-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pintura do quebra-molas recentemente instalado na Avenida Carlos Cardoso, no bairro São José, com o objetivo de aumentar a visibilidade e a segurança viária no local. _x000D_
 JUSTIFICATIVA: A pintura adequada do quebra-molas é fundamental para alertar os motoristas e reduzir o risco de acidentes, principalmente em horários de maior fluxo de veículos. Além disso, contribui para a proteção de pedestres e moradores da região, garantindo maior segurança e organização no trânsito local.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_377-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_377-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo técnico para implantação de redutor de velocidade na Rua Espinosa, esquina com a Rua Aimorés, devido ao aumento do tráfego de veículos e ao risco de acidentes na região. _x000D_
 JUSTIFICATIVA: O tráfego nesse cruzamento apresenta risco elevado para pedestres e moradores, especialmente em horários de maior fluxo. A instalação de um redutor de velocidade contribuirá para a segurança viária, prevenindo acidentes e garantindo maior proteção à comunidade local, incluindo crianças e idosos que frequentam a região.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_378-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_378-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria competente que, seja realizada uma inspeção e as devidas providências quanto ao esgoto a céu aberto, bem como a limpeza do local, situado no final da Rua Francisco Souto, bairro Jardim dos Anjos 2.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_379-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_379-2025.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a pavimentação asfáltica do trecho final da Rua Almenara com a Rua Araçuaí, no Bairro Santa Marta, onde ainda não há asfalto, conforme imagem anexo.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_380-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_380-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudo técnico para abertura de canteiro na Avenida Professor Elvino Paiva, próximo ao nº 235 (Casa Galdino – materiais de construção), visando melhorar a organização do tráfego e facilitar o acesso de veículos e pedestres na região._x000D_
 JUSTIFICATIVA: A abertura do canteiro nesse ponto é necessária para otimizar o fluxo de veículos e aumentar a segurança de pedestres e motoristas. A medida também contribuirá para o bom funcionamento do comércio local, garantindo acessibilidade adequada e promovendo maior conforto à população que circula pela avenida.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_381-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_381-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de manutenção e revitalização da pintura das faixas de pedestres em diversas vias públicas do município;</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_382-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_382-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, bem como ao Secretário de obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de estudo técnico de viabilidade visando à implantação de uma lombofaixa na Rua Espinosa, no trecho compreendido entre o cruzamento com a Rua Aimorés, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_383-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_383-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, bem como ao Secretário de obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização da substituição e manutenção das grelhas de escoamento de água pluvial na Rua Araçuaí, nas proximidades do nº 1864, no bairro São Vicente/Santa Marta.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_384-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_384-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar enviada ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, bem como ao Secretário de obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de melhorias na Estrada do Pica-Pau, principal via de entrada e saída da cidade, especialmente no trecho que compreende os acessos aos chacreamentos, com a devida implantação de acostamento e sinalização adequada.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_385-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_385-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a instalação de rede para contenção de bolas na lateral da quadra poliesportiva da Escola Municipal Coronel Praxedes.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_386-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_386-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e a Secretaria competente a realização de estudo técnico nas proximidades da Rua do Rosário, número 104, no bairro Santa Ângela, com a finalidade de verificar a viabilidade para a instalação de uma lombofaixa, visando a redução de riscos de acidentes e o aumento da segurança para os pedestres que transitam no local.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_387-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_387-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize estudos técnicos e, posteriormente, a instalação de um redutor de velocidade na Rua Nossa Senhora de Fátima, no bairro Jardim América, entre os números 281 e 285.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5964/indicacao_388-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5964/indicacao_388-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a alteração da rota da linha de lotação Nossa Senhora Aparecida, que atende o bairro Santa Marta, de modo a tornar o itinerário mais eficiente e adequado às necessidades dos moradores.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_389-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_389-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a alteração da rota do itinerário da lotação no bairro São Vicente, para que volte a trafegar pela Rua Irmã Maria, restabelecendo os pontos de parada em frente à Padaria São Vicente e à Escola Irmã Maria, de modo que todas as linhas que utilizam esse trajeto retornem a circular pela referida via.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_390-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_390-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a retirada do tronco de árvore remanescente na Rua José Madureira, no bairro Alvorada, e que, de imediato, seja instalada sinalização adequada no local até que o serviço seja concluído, a fim de evitar acidentes e prejuízos aos motoristas.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>João da Lotação, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_391-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_391-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUTA - VEREADORES: JOÃO DA LOTAÇÃO E MAIQUE._x000D_
 _x000D_
 	Indicamos ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a alteração da rota da lotação que atende o bairro Ana Rosa, para que passe a circular também dentro do bairro Jardim dos Anjos II, conforme sugestão de trajeto apresentada na imagem em anexo.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_392-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_392-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretária de Trânsito, Proteção Patrimonial e Defesa Civil que realize uma fiscalização e adoção de medidas corretivas na Rua Lambari, no bairro Jardim dos Anjos, em razão de desrespeito à sinalização de sentido único.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_393-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_393-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretaria de Obras Públicas que realize os serviços de manutenção e reparo nos bueiros situados entre a Rua Lambari e a Avenida Amazonas, no bairro Jardim dos Anjos (conforme imagens anexa).</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_394-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_394-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, a necessidade da realização, com urgência, dos serviços de manutenção da ponte localizada no Retiro dos Agostinho.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_395-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_395-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretaria de Obras Públicas a necessidade de reparo da Rua Campos Altos, no Bairro Novo São Vicente 2, bem como a realização de estudo técnico para a instalação de bueiros (bocas de lobo), a fim de reduzir o acúmulo de água ocasionado pelas chuvas.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_396-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_396-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de instalação de placa de “Proibido Jogar Lixo” ou sinalização equivalente, bem como a limpeza e pavimentação asfáltica da Rua Gustavo Lopes com Rua Maria Isabel, próximo ao nº 295, no Bairro Nossa Senhora de Fátima, conforme imagem anexo;</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5981/indicacao_397-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5981/indicacao_397-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de implantação de uma guarita de ponto de ônibus com assentos, na Avenida Ari Marquês, próximo ao INSS, para maior conforto e suporte aos idosos e às pessoas com comorbidades que frequentam o local;</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_398-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_398-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de instalação de contêineres, caçambas, lixeiras, ou dispositivo análogo, de forma primordial na Rua Jequitinhonha em esquina com a Rua Monte Azul, nas proximidades do bairro JK;</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_399-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_399-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de estudo técnico para a instalação de sinalização de “PARE” (placa e pintura de solo) na Avenida Maria Lina, esquina com a Rua Picão Camacho, no Bairro Santo Agostinho, em razão de diversos acidentes ocorridos, conforme imagem anexo;</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_400-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_400-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento em trecho da Rua José Delgado Chaves, no bairro Dom Joaquim, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_401-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_401-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de contêineres, caçambas, lixeiras ou dispositivos análogos, na Rua José Vilaça, próximo ao número 101 e Rua Nova Iguaçu, próximo ao número 251, Bairro Ana Rosa.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_402-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_402-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente o recapeamento da Rua Capitão Jaime Gotelip, no trecho compreendido entre os números 64 e 159, localizada na Vila Aurora, a fim de melhorar as condições de tráfego e segurança da via.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_403-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_403-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a implantação de um ponto de ônibus na esquina da Rua Ana Leite com a Rua João Pereira, nas proximidades do número 111, visando oferecer local adequado para embarque e desembarque dos usuários do transporte coletivo que utilizam o trajeto existente na região.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_404-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_404-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a melhoria da sinalização viária no cruzamento da Rua Sergipe com a Rua Paraná, no Bairro Ana Rosa, nas proximidades do número 283, a fim de orientar corretamente o tráfego de caminhões para a via adequada de acesso, evitando que adentrem na rua onde não conseguem realizar a manobra de conversão.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_405-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_405-2025.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a viabilidade e, se possível, providenciado o envio a esta Casa Legislativa de um projeto de lei, com base no anteprojeto anexo, que versa sobre “a disponibilização gratuita do sensor de monitoramento contínuo de glicose FreeStyle Libre 2 Plus para crianças até 12 anos com Diabetes Mellitus tipo 1 ou 2 atendidas pelo Sistema Público de Saúde Municipal.” _x000D_
 JUSTIFICATIVA: A proposta visa ampliar a política pública de saúde municipal, garantindo às crianças com diagnóstico de Diabetes Mellitus Tipo 1 ou 2 acesso gratuito a sensores de monitoramento contínuo de glicose. O dispositivo oferece maior precisão no controle da glicemia, evita as constantes perfurações nos dedos e reduz riscos de crises, proporcionando maior qualidade de vida às crianças e tranquilidade às famílias._x000D_
 Trata-se de medida já adotada em outros municípios brasileiros, que alia tecnologia, prevenção e cuidado no tratamento do diabetes infantil, e que poderá trazer benefícios significativos à saúde da população de Bom Despacho.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6009/indicacao_406-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6009/indicacao_406-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a Instalação de contêineres, caçambas, lixeiras ou dispositivos análogos, na Rua Gabriel Tavares Gontijo, próximo número 286, no bairro Nossa Senhora de Fátima e na Rua Palmital, próximo ao número 159, no Bairro Santa Ângela.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6012/indicacao_407-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6012/indicacao_407-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a pavimentação da Rua Um, que liga a Rua Nova Iguaçu à Rua Oriente, no Bairro Ana Rosa.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_408-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_408-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, bem como ao Secretário de obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de estudo técnico de viabilidade para a implantação de uma lombofaixa na Avenida Dr. Juca, nas proximidades do nº 1991, bairro São Vicente.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_409-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_409-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicarao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, bem como ao Secretário de obras a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de operação tapa-buracos, bem como a revitalização dos passeios e meios-fios na Avenida Geraldo Cesário (antiga Avenida Leste), especialmente no trecho do loteamento em divisa com a zona rural, nas proximidades da empresa Rebocar Veículos.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_410-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_410-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade instalação de bancos na Praça Amélia Araújo Gontijo, no bairro Santa Lúcia II.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_411-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_411-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar a construção de uma ponte de travessia sobre o córrego localizado na Avenida Doutor Roberto, nas proximidades do Presídio, a fim de garantir mobilidade, segurança e acessibilidade aos pedestres da região.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_412-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_412-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a revitalização dos bancos e mesas de concreto situados no espaço de eventos da Praça da Estação, compreendendo a recuperação das estruturas danificadas, a restauração das superfícies e a aplicação de pintura adequada, de modo a assegurar segurança, conforto e funcionalidade ao local. Recomenda-se, ainda, a adoção de manutenção periódica, garantindo a conservação do espaço público, a valorização do ambiente e melhores condições de uso para a comunidade.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_413-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_413-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente que realize um estudo técnico visando à limpeza e asfaltamento da rua Waldemar Albino de Oliveira, no povoado do Engenho do Ribeiro, em prol dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_414-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_414-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Saúde que, seja feita análise técnica e viabilidade para a instalação de um toldo ou cobertura na área externa em frente à sala onde atualmente funciona o setor de atendimentos da Secretaria de Saúde, responsável pelos serviços de Regulação e Transportes.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6030/indicacao_415-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6030/indicacao_415-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de viabilizar a instalação de um bebedouro na quadra esportiva do Pamonhão.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_416-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_416-2025.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de reparo na sinalização de trânsito horizontal (sinalização de chão apagada), reestruturação do quebra-molas, e que seja analisada a possibilidade de implantação de melhorias adicionais na sinalização, por meio de placas ou outras medidas para evitar acidentes, na Rua Maria Isabel de São José, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6032/indicacao_417-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6032/indicacao_417-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente a realização de um estudo técnico para fins de construção de uma mini praça, na rua dr. Miguel Gontijo, próximo ao número 270, haja vista que trará benefícios sociais, ambientais e urbanísticos a todos os cidadãos. Para fins de maior compreensão da presente demanda, segue foto anexa do local.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6033/indicacao_418-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6033/indicacao_418-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de instalação de um quebra-molas ou lombada na avenida Carlos Cardoso de Carvalho (em frente à Policlínica), nº 239, no bairro São José,  haja vista o intenso fluxo de pedestres, incluindo crianças, idosos e trabalhadores que passam por esse local.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6034/indicacao_419-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6034/indicacao_419-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente, a realização do asfaltamento da Rua Anicésio de Mendonça, localizada no bairro do Rosário, com o objetivo de melhorar as condições de tráfego e garantir mais segurança e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6035/indicacao_420-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6035/indicacao_420-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de operação tapa-buracos na Rua Chico Marques, na altura do número 398, no prolongamento do Bairro de Fátima, a fim de melhorar as condições de tráfego e segurança viária.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6036/indicacao_421-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6036/indicacao_421-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a extensão da rede elétrica e a instalação de iluminação pública na Rua Getúlio Vargas (Rua da Chácara), no trecho compreendido entre a Rua São Pedro e a Rua Marcilio José da Silva, a fim de oferecer melhores condições de segurança e qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6038/indicacao_422-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6038/indicacao_422-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de estudo técnico visando a viabilidade de implantação de um “jardim de chuva” na área alagável situada nas proximidades do Mart Minas, aproveitando o espaço para drenagem e desaceleração do escoamento pluvial proveniente do Bairro São José e que se concentra na Avenida Doutor Roberto.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6039/indicacao_423-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6039/indicacao_423-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de operação tapa-buracos na Rua Gustavo Capanema, Bairro São José, especialmente nas proximidades dos números 57 e 75, promovendo a recomposição do pavimento danificado e a melhoria das condições de tráfego no local.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6041/indicacao_424-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6041/indicacao_424-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar ao Prefeito e Secretarias competentes que,  analisem a viabilidade de conceder a extensão da licença maternidade das servidoras contratadas de 4 meses para 6 meses, garantindo os mesmos direitos que as servidoras efetivas atualmente possuem, com base no princípio da isonomia.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_425-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_425-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, que realize a pavimentação asfáltica na altura do número 870 a 1025 da Rua Chico Marques, no bairro Santa Lúcia 2, e a colocação de postes de iluminação pública (conforme imagens anexa).</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_426-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_426-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizado o cascalhamento da estrada marginal da Vila Militar, localizada atrás da Escola Estadual Coronel Egídio Benício de Abreu.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6046/indicacao_427-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6046/indicacao_427-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja providenciada a instalação de um redutor de velocidade (quebra-molas) na Rua Major Ellen Wilson de Oliveira, no Bairro Esplanada, nas proximidades do Centro Municipal de Educação Infantil Professora Eraída Alves.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6047/indicacao_428-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6047/indicacao_428-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizado estudo técnico para a implantação de lombofaixa na Rua Januária, nas proximidades do nº 1612, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_429-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_429-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras ou setor competente a seguinte medida:_x000D_
 _x000D_
 		Indica-se a realização de análise e estudo técnico a fim de viabilizar a instalação de um braço de iluminação pública no poste localizado na Rua Monte Azul, nas proximidades do nº 235, Bairro JK/Santa Marta, no trecho compreendido entre o pasto e a igreja evangélica, divisa com a UBS JK.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_430-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_430-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicarao Secretário de Obras ou setor competente a seguinte medida:_x000D_
 _x000D_
 		Indica-se, com urgência, a realização de análise e estudo técnico para substituição do poste de iluminação pública localizado na Avenida Manoel Pereira, esquina com a Rua Célio Lamonier, nº de identificação do poste 06979-5, no Bairro Santa Ângela. O referido poste apresenta avarias significativas em sua base estrutural, oferecendo risco iminente à segurança de pedestres, motoristas, residências e estabelecimentos comerciais nas proximidades, conforme registro fotográfico anexo.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_431-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_431-2025.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que realize um estudo técnico para fins de recapeamento da rua Papagaios, no bairro São Vicente.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_432-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_432-2025.pdf</t>
   </si>
   <si>
     <t>Indico que sejam adotadas as providências necessárias para instalar placas de sinalização de “Proibido Estacionar” em frente e atrás da Igreja Cruz do Monte, importante cartão-postal do município.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6059/51_-_indicacao_-_estacionamento_saude_bucal.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6059/51_-_indicacao_-_estacionamento_saude_bucal.docx</t>
   </si>
   <si>
     <t>Indico que sejam realizadas melhorias no estacionamento da Unidade de Saúde Bucal, com foco em acessibilidade e adequação do piso de pedras, considerando o grande fluxo de pessoas que frequentam o local.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_434-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_434-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente  a pavimentação de aproximadamente 100 (cem) metros da Rua José Delgado Chaves, no Bairro Gameleira, trecho que ainda não se encontra pavimentado.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_435-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_435-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar a Secretaria de Obras que proceda com as medidas necessárias com o intuito de solucionar o problema referente a drenagem pluvial entre as ruas Chico Marques e Pedro Tavares Gontijo, no bairro Nossa Senhora de Fátima, conforme fotos anexas.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_436-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_436-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja providenciada a operação tapa-buracos na Rua José Januário da Silva, nas proximidades do número 466, no Bairro Esplanada.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_437-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_437-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja realizado estudo técnico para a implantação de lombofaixa na Rua Januária, nas proximidades do nº 1612, no bairro Santa Marta</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_438-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_438-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente que realize estudos técnicos e, posteriormente, a instalação de um redutor de velocidade na Rua Irmã Maria, no bairro São Vicente, na altura dos números 265 e 285.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_439-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_439-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a implantação de uma faixa de pedestres na Avenida Guarujá, esquina com a Rua G, em frente ao nº 386, no bairro São Vicente, com o objetivo de garantir mais segurança na travessia dos pedestres, especialmente das crianças que frequentam a escola localizada nas proximidades.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_440-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_440-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de sistema de drenagem pluvial na esquina da Rua Santiago com a Rua São Dimas, no Bairro Jardim América, nas proximidades do número 200, adotando as medidas necessárias para o escoamento adequado das águas das chuvas e a prevenção de alagamentos e danos nas residências e calçadas da localidade.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_441-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_441-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de ao Secretário de Obras e ao Secretário de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Solicita-se a realização de análise técnica e, posteriormente, a execução dos seguintes serviços na rotatória localizada na Avenida Norte Sul com Avenida Dr. Juca, em frente ao Posto de Combustível Norte Sul, conforme fotos anexas:_x000D_
 _x000D_
     1) Reconstrução em todo o entorno da rotatória, visando garantir maior segurança viária e a correta delimitação da pista;_x000D_
 _x000D_
     2) Recuperação ou substituição das bocas de lobo, a fim de melhorar o sistema de drenagem pluvial, evitando alagamentos e reduzindo riscos de acidentes, inclusive automobilísticos.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_442-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_442-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de ao Secretário de Obras e ao Secretário de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Solicita-se a realização de análise técnica e, posteriormente, o recapeamento ou a reconstrução do pavimento asfáltico na Rua Corinto, nas proximidades do nº 799, no bairro Santa Marta, em trecho onde o asfalto cedeu, apresentando risco iminente de formação de cratera e comprometendo a segurança de motoristas e pedestres, conforme fotos anexas:</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_443-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_443-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de meio ambiente que seja disponibilizado um contêiner para coleta de resíduos na Rua do Rosário, próximo ao nº 1409, área de concentração comercial, visando à adequada destinação do lixo produzido diariamente pelos estabelecimentos locais</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_444-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_444-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine ao setor competente a instalação de corrimão, bem como colocação de manilhas na Barreira de gado popularmente conhecido como mata-burro, na Estrada do Povoado Vilaça, próximo à Fazenda Salitre, conforme imagem anexo.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_445-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_445-2025.pdf</t>
   </si>
   <si>
     <t>Indico que determine ao setor competente a reforma da ponte sobre o Córrego da Avenida Doutor Roberto, no trecho compreendido próximo a pista de skate (imagem anexo), bem como a instalação de sinalização provisória para alertar pedestres sobre os riscos existentes até que as obras de reforma sejam concluídas.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_446-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_446-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Solicita-se a realização de análise técnica e, posteriormente, a execução dos serviços de reconstrução do meio-fio nos seguintes trechos, conforme fotos anexas:_x000D_
 _x000D_
     1) Avenida Lagoa Verde – trecho entre os nº 2540 e 2550, bairro Novo São Vicente II;_x000D_
        _x000D_
     2) Rua Pouso Alegre – trecho próximo ao nº 500, bairro Novo São Vicente II._x000D_
 _x000D_
 A medida tem como objetivo restaurar a estrutura danificada, garantindo melhor conservação da via, maior segurança para pedestres e melhoria na drenagem pluvial</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_447-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_447-2025.pdf</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_448-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_448-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de obras de recuperação e revitalização do passeio público localizado na Praça da Matriz, especificamente no trecho ao lado da loja Flash, garantindo melhores condições de acessibilidade, segurança e conforto aos pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_449-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_449-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a construção de passarelas de passagem ao longo da pista de caminhada da Avenida Doutor Roberto de Melo Queiroz, visando facilitar a travessia segura de pedestres. Sugere-se a celebração de parcerias público-privadas para viabilizar a execução das referidas estruturas, adotando-se como referência o modelo arquitetônico da passarela existente nas proximidades do Mart Minas, reconhecido por sua adequação, segurança e acessibilidade.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao.docx</t>
   </si>
   <si>
     <t>Indica à secretaria de obras públicas que realize um estudo técnico para fins de interligação da rua Gerônimo da Cunha (bairro Jardim dos Anjos) até a avenida dos Pequis (próximo à quadra da Tabatinga e a pracinha da Laüt). Para fins de maior compreensão acerca da demanda em comento, segue foto anexa.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6100/indicacao_451-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6100/indicacao_451-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente a realização de melhorias na sinalização viária, tanto horizontal quanto vertical, em frente a Escola Wilsom Lopes, visando garantir maior segurança para os alunos, pais e demais pedestres que circulam pelo local.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6101/indicacao_452-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6101/indicacao_452-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, realize a pavimentação asfáltica na altura do número 526 da Rua Áustria, no Babilônia.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6102/indicacao_453-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6102/indicacao_453-2025.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a viabilidade e, se possível, providenciado o envio a esta Casa Legislativa de um projeto de lei, com base no anteprojeto anexo, que cria o Mercado Municipal de Bom Despacho, destinado à valorização da agricultura familiar, do artesanato e da gastronomia regional. JUSTIFICATIVA: A proposta tem por objetivo fomentar o desenvolvimento econômico local, criando um espaço permanente para o escoamento da produção da agricultura familiar, a exposição e comercialização do artesanato e a valorização da gastronomia típica de Bom Despacho. O Mercado Municipal fortalecerá a identidade cultural do município, incentivará o turismo e contribuirá para a geração de renda, promovendo a integração entre produtores, comerciantes e consumidores. Trata-se de iniciativa que une tradição, sustentabilidade e incentivo à economia solidária, trazendo benefícios diretos à população e ao comércio local.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6103/indicacao_454-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6103/indicacao_454-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da secretaria competente, seja providenciada a dedetização do Cemitério Municipal Parque da Esperança e do Cemitério Velho, preferencialmente antes do período chuvoso.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6104/indicacao_455-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6104/indicacao_455-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da Secretaria competente, seja providenciada a instalação de um contêiner de lixo na Rua Pedro Luquine, bairro Jardim dos Anjos, nas proximidades da pista de skate (conforme imagens anexas).</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6105/indicacao_456-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6105/indicacao_456-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a poda do pé de manga localizado na Rua Odílio Antônio da Silva, em frente à Delegacia da Polícia Civil, no bairro Jardim América.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6106/indicacao_457-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6106/indicacao_457-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a varrição e limpeza da Rua das Pedreiras, na esquina com a Rua São Paulo, Bairro Santa Ângela.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6107/indicacao_458-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6107/indicacao_458-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja providenciada a instalação de um redutor de velocidade (quebra-molas) na Rua Mantiqueira, próximo ao nº 212, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6108/indicacao_459-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6108/indicacao_459-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a poda da árvore localizada em frente ao Centro Municipal de Educação Infantil (CEIM) Nossa Senhora Auxiliadora, situado na Rua Padre Eustáquio, nº 405, Bairro Ozanan (conforme imagem anexa).</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6109/indicacao_460-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6109/indicacao_460-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Excelentíssimo Prefeito Municipal que, por meio da secretaria competente, seja providenciada a instalação de um contêiner de lixo na Rua Mantiqueira, próximo ao nº 212, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6110/indicacao_461-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6110/indicacao_461-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de estudo técnico visando à relocação do Presídio de Bom Despacho para área mais adequada e segura, considerando a inadequação da atual localização, que expõe risco à população e compromete as condições de segurança dos Policiais Penais e demais servidores.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6111/indicacao_462-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6111/indicacao_462-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a revitalização completa da praça localizada no bairro Geraldo Cesário II, compreendendo a reforma integral do piso de concreto,  a execução de pintura em geral e a instalação de equipamentos, como uma academia ao ar livre, uma câmera de videomonitoramento e acesso à internet, a fim de proporcionar um espaço seguro, acessível e adequado ao lazer da comunidade local.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6112/indicacao_463-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6112/indicacao_463-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a substituição imediata das luminárias atualmente instaladas na praça do  bairro Geraldo Cesário II, por postes de iluminação pública padrão CEMIG, que assegurem luminosidade adequada e segurança para os moradores e frequentadores do Bairro Geraldo Cesário.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6113/indicacao_464-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6113/indicacao_464-2025.pdf</t>
   </si>
   <si>
     <t>Indico a realização de reparos nas estruturas de drenagem urbana popularmente conhecidas como bocas de lobo, que se encontram danificadas ao longo da Avenida Doutor Juca, conforme imagens anexo.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6114/indicacao_465-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6114/indicacao_465-2025.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada uma operação tapa-buracos e, se tecnicamente viável, o recapeamento completo da Avenida das Palmeiras na região do Bairro São Bento, local de grande quantidade de buracos e deformações no pavimento, com afundamentos naturais do asfalto e desníveis acentuados.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_466-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_466-2025_1.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação:_x000D_
 _x000D_
 		Indica-se a realização de avaliação técnica e, posteriormente, a instalação de Espaços ou Praças Sensoriais em pontos estratégicos do município. Trata-se de ambientes acessíveis e inclusivos, concebidos para estimular os sentidos: tato, audição, visão, olfato e equilíbrio, promovendo o bem-estar de crianças, idosos e pessoas com deficiência, especialmente pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_467-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_467-2025_1.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta indicar ao Secretário de Obras e ao Secretário de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Indica-se que seja realizada a instalação de sinalização adequada para alertar sobre o risco de presença de animais na pista, especialmente no trecho compreendido entre a Rua Araçuaí e a Avenida Maria Guerra, via que interliga o Bairro São Vicente ao Jardim América. Trata-se de uma rota extensa e de grande importância, por constituir acesso relevante à saída do município, motivo pelo qual a sinalização se faz necessária para promover maior segurança aos usuários da via.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_63-2025_-_indicacao_lombofaixa_rua_chiquinho_soares.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_63-2025_-_indicacao_lombofaixa_rua_chiquinho_soares.docx</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de uma faixa de pedestres elevada em frente à Escola Chiquinho Soares, localizada na Rua Martinho de Oliveira, nº 44, no bairro São João, com o objetivo de garantir maior segurança na travessia de pedestres, especialmente dos alunos da unidade escolar.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_469-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_469-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização de estudo técnico e análise de viabilidade para a construção de um salão comunitário no  bairro Geraldo Cesário II, destinado à realização de reuniões, eventos e confraternizações da comunidade local. O espaço deverá ser público, acessível e adequado para atividades sociais, culturais e comemorativas promovidas pelos moradores.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_470-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_470-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização imediata da limpeza e desobstrução do canal de drenagem pluvial localizado na Avenida Doutor Roberto de Melo Queiroz, antes que o acúmulo de resíduos e vegetação comprometa o escoamento das águas e agrave as condições de higiene e segurança na via pública.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_471-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_471-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a realização da operação tapa-buracos na Rua José Januário da Silva, no bairro Esplanada, especialmente no trecho localizado em frente ao condomínio Boulevard, a fim de corrigir as irregularidades no pavimento que vêm dificultando o acesso, entrada e saída de veículos na garagem do referido prédio.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_472-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_472-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realização de obras de manutenção e melhoria da drenagem da praça situada em frente à Escola Miguel Gontijo, tendo em vista que, em dias chuvosos, a praça acumula grande quantidade de água, formando poças e áreas alagadas conforme imagens anexo.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_473-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_473-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente a realização de um estudo técnico para fins de construção de uma pracinha no bairro Jardins/ Liberdade, haja vista que o bairro está em constante crescimento e a obra trará benefícios sociais, ambientais e urbanísticos a todos os cidadãos.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6144/indicacao_474-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6144/indicacao_474-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a recuperação urgente do muro localizado na Rua do Cemitério, no Bairro Novo São José, incluindo reparos estruturais, retirada da vegetação invasora, limpeza geral e demais intervenções necessárias para garantir a segurança e a conservação do local (conforme imagem anexa).</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6145/indicacao_475-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6145/indicacao_475-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a limpeza e o desentupimento da boca de lobo existente na Avenida Orlando Rodrigues Primo, nº 240, Bairro Esmeralda, no Distrito do Engenho do Ribeiro (conforme imagem anexa).</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6146/indicacao_476-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6146/indicacao_476-2025.pdf</t>
   </si>
   <si>
     <t>Indico a realização de estudo técnico visando à melhoria do escoamento de águas pluviais na Rua Sergipe, nas proximidades do nº 369, bairro Ana Rosa, tendo em vista que, em períodos de chuva, a água acumulada acaba invadindo as residências, causando transtornos e prejuízos aos moradores.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6147/indicacao_477-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6147/indicacao_477-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a elaboração e execução de um projeto de arborização adequado para a praça localizada no  bairro Geraldo Cesário II, contemplando o plantio de espécies arbóreas compatíveis com o ambiente urbano e a implementação de um plano de manutenção que inclua sistema de irrigação.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_478-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_478-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a instalação de placas indicativas nas vias públicas em que o uso do cartão de estacionamento rotativo é obrigatório, bem como a devida sinalização dos pontos de venda desses cartões, de forma clara e visível aos usuários. Indica-se, ainda, a realização de estudo técnico visando à implantação de um sistema rotativo digital, que permita maior controle, praticidade e transparência na utilização das vagas de estacionamento regulamentado no município.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_479-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_479-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de operação tapa-buracos na Avenida Piraquara, localizada no bairro Babilônia, com o objetivo de restaurar as condições de trafegabilidade e garantir mais segurança aos motoristas e pedestres que utilizam a via.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6161/indicacao_480-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6161/indicacao_480-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizada a instalação de aproximadamente 200 metros de meio-fio na Avenida Antônio Leite, no povoado de Mato Seco, em frente ao campo de futebol, conforme imagem anexo.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_481-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_481-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras  que seja realizada a pavimentação de aproximadamente 50 (cinquenta)metros da Rua Joventina Raimunda Gontijo, no Bairro de Fátima, trecho que ainda não se encontra  pavimentado.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_482-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_482-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito a revisão e atualização do Plano Diretor de Bom Despacho, com ênfase específica na readequação do zoneamento urbano industrial. Solicita-se a realização de estudos técnicos visando à modernização dos parâmetros de uso e ocupação do solo, compatibilizando a legislação com a atual dinâmica socioeconômica e a expansão territorial do município.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_483-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_483-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria competente a criação e estruturação de um serviço de apoio técnico voltado às instituições sem fins lucrativos do município. A iniciativa deve ter por objetivo prestar auxílio na organização administrativa, na regularização de documentos e na orientação para a participação em editais públicos e celebração de termos de fomento.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_484-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_484-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito e à Secretaria Municipal competente a realização imediata da operação "tapa-buracos" e a recuperação da pavimentação asfáltica na Avenida São Vicente, nas proximidades do número 203.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_485-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_485-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Prefeito Municipal que, por meio da Secretaria competente, seja realizada a recuperação urgente do trecho quebrado ao lado do meio-fio na Rua Santo Antônio do Monte, próximo ao nº 965, no Conjunto Habitacional Dona Branca /  Rosário, incluindo refazer o concreto, corrigir o buraco, nivelar o local e realizar todas as melhorias necessárias para garantir a segurança e o bom escoamento da água da chuva (conforme imagem anexa).</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_486-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_486-2025_1.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, indicar ao Prefeito ou Secretaria competente que: realize um estudo técnico e vistoria na Rua Francisco Souto, nº 160, Bairro Jardim dos Anjos, tendo em vista a existência de um buraco na via que também afeta o passeio da residência localizada no endereço. O problema vem se agravando, aumentando de tamanho e profundidade, representando riscos aos moradores, pedestres e motoristas que transitam pelo local. Solicita-se que, após avaliação técnica, sejam adotadas as medidas cabíveis para garantir a segurança e a integridade da via pública. JUSTIFICATIVA: A presente indicação se faz necessária diante dos riscos iminentes que o buraco oferece à população, podendo causar acidentes e danos a veículos, além de comprometer a segurança dos moradores.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_487-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_487-2025_1.pdf</t>
   </si>
   <si>
     <t>Que, quando da renovação e/ou celebração de novos contratos com empresas responsáveis pelos serviços de coleta de lixo e varrição de vias públicas no Município de Bom Despacho, seja prevista cláusula contratual que assegure a disponibilização de pontos de apoio adequados aos garis e varredores de rua, contemplando:_x000D_
 I – local apropriado (ponto de apoio) para descanso e realização de refeições;_x000D_
 _x000D_
 II – disponibilização de banheiros em pontos estratégicos da cidade, especialmente para atender às necessidades das colaboradoras do sexo feminino que atuam na varrição de ruas._x000D_
 _x000D_
 JUSTIFICATIVA: Os referidos profissionais desempenham função essencial para a limpeza urbana, saúde pública e qualidade de vida da população. Contudo, estão exercendo suas atividades sem condições mínimas de apoio durante a jornada de trabalho, não dispondo de local adequado para alimentação, descanso ou utilização de sanitários._x000D_
 _x000D_
 Ressalta-se que a ausência de banheiros afeta de forma ainda mais sensível as mulheres que atuam na varrição de ruas, ferindo princípios de dignidade da pessoa humana, saúde do trabalhador e igualdade de condições no ambiente laboral._x000D_
 _x000D_
 A previsão de pontos de apoio nos contratos de prestação de serviços representa medida simples, de baixo impacto financeiro e de grande relevância social, contribuindo para a valorização dos trabalhadores, melhores condições de trabalho e maior eficiência na execução dos serviços públicos.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_488-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_488-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente que seja realizada a instalação de um corta águas (canaleta ou dispositivo similar) na esquina da Rua Montalvânia com a Avenida Governador Valadares, nas proximidades do nº 1674 da Rua Montalvânia.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_489-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_489-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente a realização de um estudo técnico para fins de construção de um passeio na avenida Orlando Rodrigues, na entrada do distrito do Engenho do Ribeiro, promovendo acessibilidade e melhor qualidade de vida à população.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/plc_no_03-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/plc_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cobrança da dívida ativa tributária e não tributária da Fazenda Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a cooperação entre Proprietários de imóveis Rurais e o Município de Bom Despacho para a manutenção das estradas rurais e a gestão das águas pluviais e dá outras providências.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_n87-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_n87-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°2.678/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais n° 2.211, de 7 junho de 2011, e n°2.457, de 16 de dezembro de 2014, autoriza a desafetação e a doação de imóveis ao Estado de Minas Gerais, para fins de construção da sede da 2ª Delegacia Regional de Polícia Civil de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_n88-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_n88-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4° da Lei Orçamentária Municipal n°3.001, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5719/projeto_de_resolucao_n12-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5719/projeto_de_resolucao_n12-2025.pdf</t>
   </si>
   <si>
     <t>A Resolução Institui o PASE - Programa de Auxílio ao Servidor Efetivo, com o objetivo de promover repasse pecuniário a todos os servidores municipais efetivos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Bom Despacho a "Comenda Mérito Empresarial", destinada a homenagear empresários e empresas que se destacam pelo desenvolvimento econômico e social do município, e dá outras providências.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_01-25_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_01-25_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação ao Sr. Padre Antônio Carlos Ferreira do Couto, pela magnífica celebração da missa de posse dos vereadores, realizada no dia 28/12/2024 na Paróquia Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/requerimento_02-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/requerimento_02-25.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta requisitar ao Secretario de obras:_x000D_
 Requer ao Secretário de Obras, junto ao setor competente, informações sobre a obra de recapeamento das ruas dos bairros JK e Santa Marta, iniciada em dezembro de 2023 e ainda não concluída, gerando transtornos para os moradores da região e áreas próximas._x000D_
 _x000D_
                        01) Qual o plano de ação para a execução da obra, incluindo valores e a respectiva planilha de execução?_x000D_
                       02) Qual a previsão de conclusão, com as datas estimadas?_x000D_
                       03) Qual a situação atual da obra?_x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 _x000D_
 		Este vereador foi procurado por cidadãos que relataram diversos transtornos decorrentes da demora na execução da obra, incluindo excesso de poeira, ruídos intensos, vibrações causadas pela movimentação de máquinas pesadas que podem comprometer a estrutura das residências, acúmulo de lama em dias chuvosos e dificuldades de acesso para pedestres e veículos, entre outros impactos que precisam ser avaliados.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_03-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_03-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à 13 (Treze) atletas da academia Kumite de Karatê Shotokan – AKKS.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_04-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_04-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta requisitar ao Excelentíssimo Prefeito Municipal que encaminhe ao setor competente o seguinte requerimento:_x000D_
 Requer, junto ao setor competente, informações sobre a regulamentação dos critérios e procedimentos para o pagamento das Emendas Impositivas estabelecidas para o ano de 2025._x000D_
 _x000D_
 01)	Qual a previsão de conclusão, incluindo as datas estimadas para o início dos pagamentos às instituições, órgãos e demais beneficiários?_x000D_
 _x000D_
 02)	O valor será pago integralmente ou parcelado? Em caso de parcelamento, quais serão os critérios adotados?_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 _x000D_
 		Este vereador foi procurado por beneficiários das Emendas Impositivas, que relataram a falta de informações sobre o processo de pagamento. Destaca-se a importância e a necessidade desses recursos para instituições, órgãos e demais beneficiários, especialmente porque muitos serão utilizados para custeio de suas atividades.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/requerimento_05-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/requerimento_05-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Senhores Ivan Rinaldo da Costa e José _x000D_
 Amilton Costa, proprietários da Panificadora Nossa Senhora do Rosário, em virtude dos relevantes serviços prestados aos cidadãos de Bom Despacho/MG e do Capivari dos Macedos/MG.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>Eltinho, João Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_06-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_06-2025.pdf</t>
   </si>
   <si>
     <t>Requer, junto ao setor competente, cópia integral do contrato firmado entre a Prefeitura Municipal de Bom Despacho e a atual empresa terceirizada responsável pela manutenção da iluminação pública. JUSTIFICATIVA:  Estes vereadores foram procurados por diversos munícipes, que relataram falhas na prestação de serviço de iluminação pública. A presente solicitação tem como objetivo assegurar a transparência pública e permitir o conhecimento detalhado sobre os serviços contratados, valores envolvidos e obrigações assumidas pela empresa prestadora do serviço.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_de_congratulacao_-_carnaval.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_de_congratulacao_-_carnaval.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Senhor Eduardo Ludugel de Almeida (Assessor de Comunicação), e a Senhora Bárbara Silva Freitas (Secretaria de Cultura e Turismo), em virtude dos relevantes serviços prestados aos cidadãos de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/requerimento_08-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/requerimento_08-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Os vereadores ora signatários vem perante esta Pasta, requererem que seja encaminhada, Moção de congratulação a Sra.  Elisângela Aparecida Soares Santos, pelos relevantes serviços prestados em atendimento às demandas dos moradores dos povoados do Mato Seco, Capivari Marçal, Córrego Areado e o Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_09-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_09-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer, ao Prefeito ou Secretaria competente, que: Justifique a razão pela qual ainda não foi encaminhado para apreciação desta Casa o Projeto de Lei de revisão e reajuste salarial dos profissionais do magistério e dos servidores dos setores administrativos.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/requerimento_10-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/requerimento_10-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Umbelina Rodrigues Alves, em virtude de seu trabalho reconhecido por toda a população Bondespachense. Justificativa: Dona Umbelina, conhecida em toda a cidade por seu carrinho de pipoca, é uma guerreira que, com muitas dificuldades, criou seus filhos. Recentemente, foi homenageada pela população de Bom Despacho por meio de uma campanha para a compra de um carrinho de pipoca novo, organizada pela loja Efeito Borboleta. A iniciativa alcançou seu objetivo e, em breve, ela terá seu novo carrinho.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/requerimento_11-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/requerimento_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal e a Secretária de saúde Tamara Hicálio, a possibilidade de contratação de um pediatra para atender na UPA.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/requerimento_12-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/requerimento_12-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para os seguintes servidores públicos e prestadores de serviços em prol do nosso município:_x000D_
 _x000D_
 Terezinha de Jesus Ferreira (secretaria de meio ambiente), Kátia Vanessa Alves Tiradentes (Secretária de meio ambiente), Rogério Aparecido de Mesquita (secretaria de meio ambiente), Laércio Antônio Azevedo Borges (secretaria de meio ambiente), José Ascânio da Silva (secretaria de meio ambiente), Aderson Correia da Costa (secretaria de meio ambiente).</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/requerimento_13-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/requerimento_13-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação ao Sr. Gilliard Cristian Lopes do Couto, assessor de povoados e distritos, pelos relevantes serviços prestados nas estradas rurais dos povoados e do Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/requerimento_14-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/requerimento_14-25.pdf</t>
   </si>
   <si>
     <t>Requer informações atualizadas sobre a situação do Posto de Saúde da Família (PSF) Aeroporto e São Vicente, em especial quanto aos serviços odontológicos, que se encontram paralisados._x000D_
  Solicita-se, ainda, que sejam informados:_x000D_
 1. O valor investido no consultório odontológico do local;_x000D_
 2. A previsão para a retomada do funcionamento dos serviços.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/requerimento_15-25_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/requerimento_15-25_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr.Mateus Elias Vidal, em virtude do serviços prestados  ao município, através do setor de obras da Prefeitura, com comprometimento, dedicação e eficiência, trabalhando sempre em prol do bem-estar coletivo.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Igor Soares Silva, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_16-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_16-25.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscritores, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretária de Desenvolvimento Social , nos seguintes termos:_x000D_
 _x000D_
 	Requer, a Secretária de Desenvolvimento Social, informações sobre a regulamentação dos critérios e procedimentos adotados para a emissão da declaração de pessoa com deficiência, documento necessário para que o cidadão possa usufruir do benefício de gratuidade no transporte coletivo urbano, conforme previsto no §2º do art. 153 da Lei Orgânica Municipal. _x000D_
 _x000D_
 _x000D_
 _x000D_
     01) Qual o procedimento atualmente adotado pela Secretaria para emissão da declaração que comprove a deficiência da pessoa interessada em obter o benefício da gratuidade no transporte coletivo urbano? _x000D_
        _x000D_
     02) Quais documentos são exigidos das pessoas com deficiência para obter tal declaração ou comprovação? _x000D_
        _x000D_
     03) Existe algum fluxo de atendimento padronizado, formulário específico ou equipe técnica responsável pela emissão dessa declaração? _x000D_
        _x000D_
     04) A Secretaria utiliza critérios próprios ou adota critérios técnicos emitidos por outros órgãos públicos, como INSS, SUS ou laudos médicos particulares? _x000D_
        _x000D_
     05) Quantas declarações com essa finalidade foram emitidas no último ano?_x000D_
        _x000D_
     06) Existem registros de pedidos indeferidos? Em caso positivo, quais os motivos mais recorrentes para o indeferimento?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 	O §2º do art. 153 da Lei Orgânica Municipal, incluído pela Emenda nº 14, de 1999, estabelece que:_x000D_
 _x000D_
  “aos deficientes, assim declarados pelo órgão competente, e aos maiores de sessenta e cinco anos é garantida a gratuidade dos transportes coletivos, nas linhas urbanas e municipais, sendo que, quanto às linhas municipais, será garantida nas condições a serem estabelecidas em lei ordinária.”_x000D_
 _x000D_
 A redação do dispositivo evidencia uma distinção clara entre as linhas urbanas e as linhas municipais. A gratuidade nas linhas urbanas é assegurada de forma imediata e direta, desde que a pessoa com deficiência esteja formalmente declarada por órgão competente. _x000D_
 Já para as linhas municipais (interurbanas dentro do território local), a gratuidade depende de regulamentação posterior por lei ordinária._x000D_
 Nesse contexto, torna-se essencial compreender como o Município tem operacionalizado o reconhecimento formal da deficiência, uma vez que esse reconhecimento é condição suficiente para garantir o exercício do direito ao passe livre nas linhas urbanas, independentemente de regulamentação por lei ordinária._x000D_
 Considerando que a previsão legal está em vigor desde 1999 e representa um direito fundamental relacionado à inclusão, mobilidade e acessibilidade, a ausência de procedimentos claros ou a adoção de critérios excessivamente restritivos pode configurar barreira institucional ao exercício de um direito._x000D_
 Assim, o presente requerimento visa colher informações precisas sobre os critérios técnicos, administrativos e operacionais utilizados para fins de emissão da declaração de deficiência, de modo a permitir o controle legislativo e a fiscalização quanto ao cumprimento da norma local._x000D_
 _x000D_
 _x000D_
 _x000D_
 Bom Despacho/MG, 28 de abril de 2025._x000D_
 _x000D_
 Igor Soares_x000D_
 Vereador_x000D_
 _x000D_
 Eduardo Estruturas _x000D_
 Vereador</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_17-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_17-25.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 143 do Regimento Interno, apresento a Vossa Excelência esta Moção de Congratulação em homenagem aos senhores José Geraldo da Silva; Alvimar Caetano e Gilberto Reni, em reconhecimento às suas trajetórias de comprometimento e dedicação ao transporte público ao longo de aproximadamente 30 anos. Durante esse período, demonstraram não apenas profissionalismo e responsabilidade, mas também um profundo respeito pelos passageiros e pela missão de oferecer um serviço essencial à população. Suas atuações incansáveis foram determinantes para garantir um transporte seguro e eficiente, contribuindo diretamente para a mobilidade urbana de nossa comunidade.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>Breno Orleans, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_18-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_18-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Erivelto Chagas, Gerente da Circullare (Bom Despacho), que informe se há possibilidade de implantar uma rota da linha da lotação no Bairro Jaraguá.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_19-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_19-25.pdf</t>
   </si>
   <si>
     <t>Requer que a secretaria competente realize um estudo técnico, para fins de averiguação da viabilidade de instalação de um olho vivo no cruzamento existente entre a rua Iraci Clemente de Jesus com a rua Chico Bernadinho, na entrada do bairro Jardins.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_20-25_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_20-25_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao ex-secretário de obras, Fábio Rodrigo de Souza Santos, em virtude dos relevantes serviços prestados à população de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_21-25_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_21-25_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação a todas as servidoras que trabalham na gerência da folha de pagamento: Grazielle, Patrícia, Letícia, Franciane, Raquel, Lenir, Luciene, Ismara, Maysa, pelos relevantes serviços prestados diretamente a todos os servidores públicos e também a população em geral.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_22-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_22-2025.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde informações sobre a aplicação da Lei Municipal nº 2.757 de 2020. _x000D_
 _x000D_
 JUSTIFICATIVA: A Lei Municipal nº 2.757/2020 representa um instrumento normativo essencial para a política pública de proteção animal no Município de Bom Despacho. Seu conteúdo abrange obrigações relativas ao registro e identificação de cães e gatos, controle populacional por meio de castração, promoção de campanhas educativas e aplicação de penalidades administrativas, especialmente nos casos de maus-tratos._x000D_
 _x000D_
 Passados mais de quatro anos desde sua promulgação, é necessário avaliar em que medida a legislação tem sido efetivamente aplicada pela administração municipal, especialmente no que se refere às ações coordenadas pela Secretaria Municipal de Saúde, órgão ao qual está vinculado o setor de controle de zoonoses._x000D_
 _x000D_
 A ausência de medidas práticas pode comprometer os objetivos centrais da norma, como a prevenção do abandono, a proteção da saúde coletiva, o controle de zoonoses e o bem-estar dos animais. Além disso, a fiscalização do cumprimento legal é dever constitucional do Poder Legislativo._x000D_
 _x000D_
 Dessa forma, o presente requerimento visa obter informações atualizadas e objetivas que permitam à Câmara Municipal exercer seu papel fiscalizador de forma responsável e embasada, assegurando transparência na gestão pública e a efetividade dos dispositivos legais que protegem os animais e a população.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5660/requerimento_23-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5660/requerimento_23-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de Congratulação em homenagem ao Senhor Coronel Geraldo Elias de Araújo.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_24-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_24-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações atualizadas sobre as seguintes informações referentes à Santa Casa:_x000D_
 _x000D_
     1. Quantos funcionários estão atualmente contratados, seja por regime CLT, contratos temporários ou outros vínculos ativos;_x000D_
     2. Qual o valor do custo mensal dos funcionários e como está o padrão do ticket alimentação?_x000D_
     3. Qual é o valor do repasse mensal feito pelo município?_x000D_
     4. Há convênio com outros municípios? Quais são e qual o valor do repasse de cada um?_x000D_
     5. Qual o valor da dívida do FGTS com os funcionários?_x000D_
     6. Quais imóveis alugados pela Santa Casa estão em uso, qual o valor dos aluguéis e a finalidade de cada um?_x000D_
     7. Quantos associados tem hoje no plano amigos da Santa Casa?</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5684/requerimento_25-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5684/requerimento_25-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para os seguintes servidores públicos e prestadores de serviços  que atuam no âmbito da secretaria de meio ambiente do nosso município: Danilo José Pinto; Cristiano Henrique Gontijo Silva; Everson José de Azevedo; Túlio Silva.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>Eltinho, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_26-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_26-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção de Congratulação em homenagem ao Senhor Geraldo Júnior de Sousa. Em reconhecimento ao seu comprometimento com à educação há décadas, cuja trajetória é marcada pelo compromisso com o ensino da Língua Portuguesa, Literatura e Redação. Atuou em diversas instituições de ensino de relevância no município, entre elas o Colégio Darwin — onde faz parte do corpo docente desde sua fundação —, a Escola Estadual Wilson Lopes do Couto, e na Escola Estadual Maria Guerra. Durante os anos em que lecionou no Colégio Tiradentes, o professor idealizou e deu início a projetos teatrais escolares que se tornaram referência em toda a região. Com sensibilidade artística e profundo domínio literário, passou a escrever roteiros originais e a dirigir peças que envolvem alunos, valorizando a arte como ferramenta de aprendizado e transformação social. Além disso, seu compromisso com a formação dos estudantes, sua paixão pelo ensino e sua atuação inspiradora são exemplos de como a educação pode ser transformadora quando conduzida com vocação e amor pela profissão.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5686/requerimento_27-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5686/requerimento_27-2025.pdf</t>
   </si>
   <si>
     <t>Requer, junto a secretaria de educação, informações referentes ao setor responsável pela "rede física e manutenção" das escolas da rede municipal de ensino.    • Quantos servidores compõem atualmente a equipe de "rede física e manutenção" da Secretaria Municipal de Educação?    • Quais são as funções específicas desempenhadas por esses profissionais?    • Existe uma planilha ou outro tipo de controle de atendimentos realizados por essa equipe nas escolas municipais?    • Como é feito o controle de tempo entre o chamado da escola e o atendimento efetivo da equipe de manutenção?    • Existe algum protocolo ou critério estabelecido para definir a prioridade de atendimento entre as diferentes demandas?    • Há alguma previsão de reforço na equipe ou na estrutura de atendimento, tendo em vista as recorrentes reclamações de morosidade e não atendimento de solicitações?    • Como as escolas devem proceder formalmente para registrar suas demandas junto ao setor de manutenção da Secretaria?  JUSTIFICATIVA:  Estes vereadores foram procurados por por pais, professores e membros da comunidade escolar de diversas unidades da rede municipal de ensino, relatando problemas de morosidade estruturais recorrentes, como bebedouros quebrados, torneiras danificadas, problemas elétricos e hidráulicos, entre outros pequenos reparos que dificultam o pleno funcionamento das unidades escolares e comprometem a segurança e o bem-estar dos alunos e servidores. Diante da relevância do tema, torna-se necessário compreender como está estruturado o suporte da Secretaria de Educação para a manutenção da rede física das escolas.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5687/requerimento_28-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5687/requerimento_28-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção de Congratulação em homenagem ao Senhora Vitória Maria Silva, que trabalha na função de Agente de Endemias, desempenhando com excelências suas funções no monitoramento, prevenção e combate a doenças endêmicas, cuja atuação tem se destacado de forma notável no enfrentamento e controle das demandas relacionadas à saúde pública em nosso município. Sua eficiência no atendimento às demandas, agilidade nas ações de campo e precisão técnica têm contribuído significativamente para a contenção de surtos e a manutenção de baixos índices de infestação por vetores.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_29-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_29-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer ao Prefeito Municipal e Secretaria de Educação, as seguintes informações:_x000D_
 - Quantos cargos vagos atualmente possui no magistério, professor: PEB 1 e PEB 2 e Especialista em Educação Básica?_x000D_
 - Tem previsão para a realização de Concurso Público esse ano para os profissionais do magistério?_x000D_
 JUSTIFICATIVA: _x000D_
 Em maio de 2024, foi publicado o decreto nº 10.375 nomeando uma comissão para a elaboração de termo de referência, acompanhamento, fiscalização e avaliação do Concurso Público do Município de Bom Despacho nº 1-2.024 e até o momento não foi divulgado mais nenhuma informação.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Igor Soares Silva, João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5689/requerimento-_reunioes_com_entidades.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5689/requerimento-_reunioes_com_entidades.odt</t>
   </si>
   <si>
     <t>Os Vereadores que estes subscrevem, vem com a aquiescência do plenário requererem que sejam agendadas reuniões solenes nos termos do art. 57, III, do Regimento Interno desta Casa, com objetivo de prestar homenagem a entidades de nossa cidade que prestam atividades de relevante interesse público nas mais diversas áreas de atuação.	_x000D_
 JUSTIFICATIVA: _x000D_
 As entidades mencionadas em anexo prestam relevantes atividades em nossa cidade. Formada em sua grande maioria por voluntários que doam seu tempo e seu trabalho em prol de uma sociedade mais justa e igualitária. Por essa razão, solicito dos meus pares a aprovação do mencionado requerimento.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Eltinho, Igor Soares Silva, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5713/requerimento_31-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5713/requerimento_31-2025_mocao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE MOÇÃO DE CONGRATULAÇÃO EM CONJUNTO COM OS VEREADORES ELTINHO E JOÃO EDUARDO_x000D_
 _x000D_
 _x000D_
 Requer que seja concedida uma moção de congratulação aos idealizadores e a toda a equipe do espaço equilíbrio – Clínica do Corpo e da Mente, haja vista a promoção de um curso de capacitação intitulado: “Prevenção e Enfrentamento aos crimes de pedofilia: abuso e exploração sexual contra crianças e adolescentes”.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>Breno Orleans, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5714/requerimento_32-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5714/requerimento_32-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Padre José Estevam de Paiva, Vigário da Paróquia Nossa Senhora do Bom Despacho.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5715/requerimento_33-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5715/requerimento_33-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção de Congratulação em homenagem ao Senhor Tiago Sabino júnior, à sua notável trajetória e relevante contribuição ao esporte e à comunicação em nosso município. Tiago Sabino iniciou sua história no futebol aos 9 anos, no tradicional Cruzeirinho do Divininho, no campo do Cascalho. Posteriormente, destacou-se como atleta do Famorine, onde atuou por vários anos, chegando a integrar equipes juniores de clubes profissionais como o Uracan de Itajubá, Aparecida de São Paulo e Esportiva de Guaratinguetá. Continuou sua dedicação ao esporte, atuando como treinador das categorias de base e do time feminino do Famorine, sempre promovendo e incentivando campeonatos. Foi presidente da Liga Municipal de Desportos de Bom Despacho (LMDBD) entre 2008 e 2010, sendo eleito pela Federação Mineira de Futebol como Presidente de Liga Destaque no interior. Como árbitro, prestou serviços relevantes à LMDBD e à FMF, e há mais de uma década exerce com seriedade a função de Diretor do Quadro de Árbitros da cidade, Tiago também contribui para a comunicação local como Diretor da Rádio Ativa 87.9 FM desde a sua fundação.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_de_mocao_de_congratulacao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_de_mocao_de_congratulacao.docx</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos componentes da banda do 7º BPM, em virtude dos relevantes serviços prestados à população de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_35-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_35-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao 3º Sargento da Polícia Militar Geraldo Vinícius de Oliveira Couto e ao 3º Sargento da Polícia Militar Vitor Teixeira Vilaça, em relação aos relevantes trabalhos prestados à comunidade rural de nossa cidade, levando segurança, proteção e tranquilidade aos moradores do meio rural._x000D_
 _x000D_
 	Destaco, ainda, o brilhante desenvolvimento do projeto “Canto no Campo”, que promove a integração social e cultural entre os membros da comunidade rural, fortalecendo os laços entre a Polícia Militar e a população._x000D_
 _x000D_
 	Assim, esta Casa Legislativa possa externar o seu reconhecimento e congratulações pelo empenho, dedicação e excelência nos serviços prestados pelos referidos militares.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_36-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_36-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção de Congratulação em homenagem ao Senhor João Eudes dos Santos, à sua notável trajetória e relevante trabalho prestado a frente da gloriosa Polícia Militar de Minas Gerais e ao Esporte Municipal, em especial ao Famorine Esporte Clube. João ainda é escritor, além de prestar diversos serviços voluntários para Santa Casa.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5780/requerimento_37-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5780/requerimento_37-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos senhores Carlos Fabiano da Silva e Gerbert Ariel Delfino, precursores do projeto intitulado “voleimania”, pelos relevantes serviços prestados à população bondespachense.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5781/requerimento_38-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5781/requerimento_38-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Geraldo Magela da Silva em virtude de seu trabalho frente a escolinha de futebol do CAIC. Há mais de 27 anos, ele atua como voluntário no CAIC, onde ministra aulas de futebol para mais de 200 crianças. Além de seu trabalho como educador, o Sr. Ladinho é funcionário público, evidenciando seu compromisso com a cidadania. Sua paixão pelo esporte faz dele uma referência para todos nós. Através de sua atuação, tem contribuído significativamente para a formação de jovens que, sob sua orientação, se tornam não apenas atletas, mas também cidadãos melhores.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5782/requerimento_39-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5782/requerimento_39-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Dra. Raíssa Fonseca Teixeira Cardoso, médica especialista em Clínica Médica, pela sua atuação exemplar e pelo compromisso com a saúde e o cuidado ao próximo. _x000D_
 _x000D_
 Dra. Raissa é reconhecida por sua competência, sensibilidade e ética no exercício da medicina, atuando com destaque no Pronto Atendimento, na Clínica Médica e no CTI. Foi figura central durante os momentos mais críticos da pandemia da COVID-19, estando na linha de frente com coragem, empatia e dedicação._x000D_
 _x000D_
 Atualmente, integra a equipe médica responsável pelo acompanhamento direto de pacientes internados, articulando o cuidado integral com dedicação e responsabilidade. Sua atuação incansável e comprometida com a vida a torna merecedora deste reconhecimento por parte desta Casa Legislativa.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_40-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_40-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação ao Senhor Jornalista e Comunicador Dênis Pereira, profissional atuante na Rádio Web Central e no Jornal da Central, pelo trabalho sério, ético e comprometido com a informação de qualidade. Dênis Pereira tem se destacado pela maneira profissional com que conduz suas reportagens, entrevistas e coberturas, contribuindo significativamente para a democratização da informação, o fortalecimento da comunicação local e o exercício da cidadania.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_41-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_41-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 143 do Regimento Interno, apresento a Vossa Excelência esta Moção de Congratulação em homenagem à senhora Joelma Priscilla Bobbia Teixeira, em reconhecimento à sua atuação como Secretária de Desenvolvimento Social. A homenageada tem se destacado pelo seu comprometimento, dedicação e competência na condução da Secretária de Desenvolvimento Social. Esta Moção é um reconhecimento público ao trabalho sério, sensível e transformador que a senhora Joelma Priscilla Bobbia Teixeira tem desempenhado em prol da população de Bom Despacho, especialmente daqueles que mais necessitam do amparo do poder público.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5804/requerimento_42-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5804/requerimento_42-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Carlos Botelho, atual presidente do Rotary Club Arraial, pelos relevantes serviços prestados à sociedade de Bom Despacho. _x000D_
 _x000D_
 Carlos Botelho tem se destacado pela dedicação às causas sociais, liderando com excelência o Rotary Club Arraial e atuando ativamente como voluntário em diversas instituições do município. Sua atuação solidária e seu compromisso com o bem comum são reconhecidos por todos que convivem com seu trabalho._x000D_
 _x000D_
 Por sua liderança, espírito colaborativo e contribuição constante ao fortalecimento das ações comunitárias, é justo e necessário que esta Casa Legislativa manifeste seu reconhecimento público.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Igor Soares Silva, João da Lotação, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5805/requerimento_43-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5805/requerimento_43-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de moção de congratulação ao Capitão Almir Geraldo Campos, em reconhecimento aos relevantes serviços prestados à segurança pública e à população bondespachense.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_44-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_44-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos professores, treinador, auxiliar técnico, diretora e vice diretora da Escola Coronel Robertinho, além dos alunos e atletas que fazem parte dessa instituição de ensino, pela participação e obtenção do título de campeões municipais em 2024 da décima primeira edição dos Jogos Escolares de Bom Despacho(JEBD), no Futsal Módulo I Masculino. Tratam-se dos seguintes homenageados: Guilherme Alex – Guilito (professor e treinador), Bruna Bárbara (professora), Jhonathan Araújo (auxiliar técnico), Zaira Cristina  (diretora), Adriana Araújo (vice-diretora), Carlos Eduardo, Miguel Costa, Bryan Lucas, Davy Gabriel, João Pedro, Davy Lucas, Miguel Henrique, Wesley Gutembergue, Luciano Anthony, Lucas Gabriel e Pedro Henrique (alunos e atletas pertencentes à referida escola).</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>Chibil, Eltinho, Igor Soares Silva, João da Lotação, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_45-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_45-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação ao LEO Clube de Bom Despacho, clube de serviço juvenil vinculado ao Lions Clube, em reconhecimento ao trabalho relevante desenvolvido por seus membros, jovens com idades entre 12 e 30 anos, por meio de projetos sociais. O grupo tem se destacado pela realização de diversas iniciativas, como a recente doação de ovos de Páscoa a mais de 200 crianças de baixa renda de uma escola pública municipal, o apoio ao plantio de mudas de árvores na mata do Batalhão, além de ações solidárias em benefício de crianças em tratamento contra o câncer.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>Chibil, Eltinho</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5808/requerimento_46-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5808/requerimento_46-2025.pdf</t>
   </si>
   <si>
     <t>Requer, a inclusão dos vereadores subscritores no requerimento de n° 30/2025 desta Casa.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5809/requerimento_47-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5809/requerimento_47-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos médicos, Dr. Eduardo da Silva Campos, Dra. Maria Rita Costa Bernardes e Dra. Cora Coralina Silva Gontijo, equipe responsável pela ala Pediátrica da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5835/requerimento_48-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5835/requerimento_48-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação a ser encaminhada ao Dr. Luiz Carlos Severiano Coelho em virtude de seu trabalho frente a Santa Casa de Bom Despacho. Dr. Luiz Carlos Severiano Coelho, é um profissional de excelência. Sua trajetória na medicina tem sido marcada por um profundo compromisso com a saúde e o bem-estar da população de Bom Despacho, onde se tornou uma referência em atendimento médico. Sua habilidade técnica, aliada ao carinho e à atenção que dedica a cada paciente, faz dele um médico muito querido e respeitado pela comunidade. Sendo assim, solicito esta moção de aplauso e reconhecimento, como forma de gratidão por sua dedicação à saúde de nossa comunidade.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5836/requerimento_49-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5836/requerimento_49-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação aos senhores Ítalo Afonso Milo Pinto Ferreira, Djalma Rodrigues da Costa e à senhora Janaina Ferreira da Silva, pela brilhante organização do 21º Torneio de Futebol Society da Lagoa do Zé Luís. O tradicional campeonato, é amplamente valorizado pela população de Bom Despacho, sendo um dos eventos esportivos mais aguardados do município. Sua importância vai além da prática esportiva, pois promove a integração entre as equipes da cidade e dos povoados, reforçando o espírito comunitário e valorizando os talentos locais. A dedicação, o comprometimento e a competência demonstrados por Ítalo, Djalma e Janaina na condução da organização deste torneio merecem todo reconhecimento, pois contribui diretamente para o fortalecimento do esporte amador.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>Chibil, Igor Soares Silva, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5837/requerimento_50-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5837/requerimento_50-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de moção de congratulação a Clederson dos Santos, conhecido como "Maninho do Gás", em reconhecimento aos seus relevantes serviços prestados ao comércio de nossa cidade.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_51-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_51-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos integrantes da Congada Vital Macota, pela sua importância no âmbito de preservação cultural, religiosa e de tradições em nosso município.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Igor Soares Silva, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_52-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_52-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta requisitar:_x000D_
 _x000D_
 Apresento à Vossa Excelência, nos termos do artigo 143 do Regimento Interno, a presente Moção de Congratulações, a ser encaminhada ao senhor Chaster Pereira, competidor de rodeio profissional, atleta da Associação dos Campeões de Rodeio (ACR) e do Campeonato de Rodeio Bull (CRB), em reconhecimento à sua brilhante trajetória e, especialmente, pela conquista do título de Campeão no Rodeio de Tupaciguara/MG (EXPOCAPITU), realizado no final do mês de maio._x000D_
 _x000D_
 Após superar uma grave lesão, Chaster retornou às arenas com desempenho exemplar, participando de cinco finais consecutivas, nas cidades de Jataí/GO, Tupaciguara, Guimarânia e Santa Juliana, em Minas Gerais, além de conquistar o 3º lugar no Rodeio de Lagoa da Prata (EXPOLAGOA). Atualmente, segue sua preparação para mais um importante desafio no Campeonato de Campina Verde/MG._x000D_
 _x000D_
 Seu desempenho na elite do rodeio brasileiro, aliado à técnica, resiliência e determinação, tem projetado seu nome não apenas na nossa região, mas também no cenário nacional, levando consigo, com orgulho, o nome da nossa cidade._x000D_
 _x000D_
 Por todo esse mérito, apresento esta Moção como forma de reconhecimento e incentivo, desejando-lhe ainda mais êxito em sua carreira e que continue sendo motivo de orgulho para Bom Despacho e para todos que acompanham sua trajetória.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_53-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_53-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação ao Senhor Ricardo Antônio Corgosinho, servidor de carreira e, há mais de 10 anos, gerente do Transporte Escolar em nosso município._x000D_
 Durante sua gestão, o Senhor Ricardo tem se destacado pela dedicação e eficiência na organização e execução do transporte escolar, garantindo segurança e qualidade no atendimento aos estudantes. Seu trabalho tem sido fundamental para o bom funcionamento desse serviço essencial à educação pública, contribuindo diretamente para o bem-estar das famílias e a tranquilidade da comunidade._x000D_
 Com esta moção, reconhecemos e parabenizamos sua trajetória de compromisso e excelência no serviço público.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eltinho, Igor Soares Silva, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_53-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_53-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção e congratulação aos servos do Ministério da Caridade e Visitação do Movimento Curados para Amar, vinculado à Paróquia Nossa Senhora do Rosário, na pessoa da Coordenadora Kátia Maria da Silva e da Vice-Coordenadora Valéria Araújo Soares, pelo relevante trabalho social desenvolvido em nosso município. Por meio de ações concretas de caridade, acolhimento e assistência aos mais vulneráveis e necessitados, este ministério tem se destacado pelo testemunho cristão e pelo compromisso com a promoção da dignidade humana. Sua atuação junto às comunidades, especialmente nas visitas fraternas, no cuidado com os enfermos, idosos e famílias em situação de vulnerabilidade, expressa de forma concreta o amor ao próximo e a solidariedade que transformam realidades.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5868/requerimento_55-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5868/requerimento_55-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação aos organizadores da 3º Festa do Polvilho do Mato Seco, são eles: Vespasiano Lúcio Ferreira, Patrick Brauner Resende Silva, Isabella Leite Souza, Neide Aparecida Braga Lopes, Letícia da Mata Fernandes Pio, Vinícius Alexandre F. Resende Elisângela Aparecida Soares dos Santos, Silvia Maria Cardoso Gontijo,Wellington Anapolis Rosa ( Pagil ) Agente de serviços gerais/Eletricista, em reconhecimento pelo brilhante trabalho e dedicação na realização do evento, que valoriza a cultura local, fortalece os laços comunitários e contribui para a preservação das tradições da região.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5869/requerimento_56-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5869/requerimento_56-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Luiz Alberto e demais integrantes da Congada Estrela do Oriente, pela sua importância no âmbito de preservação cultural, religiosa e de tradições em nosso município.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5870/requerimento_57-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5870/requerimento_57-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação ao Sr. Arlen Oliveira, radialista e comunicador de nossa cidade, pelos relevantes serviços prestados à comunicação local._x000D_
 Homem de grande caráter e enorme coração, Arlen Oliveira destaca-se pela dedicação à informação de qualidade, pelo compromisso com a ética e pela atuação constante em prol da comunidade bom-despachense._x000D_
 Que esta honraria seja o reconhecimento formal e público ao Sr. Arlen Oliveira, legítimo representante da comunicação e do rádio em Bom Despacho, símbolo de profissionalismo e cidadania.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5871/requerimento_58-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5871/requerimento_58-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que informe: _x000D_
 1. A Lei Municipal nº 2.857, de 29 de março de 2022, está sendo efetivamente fiscalizada e aplicada pelo Poder Executivo?_x000D_
 2. Quais setores ou secretarias municipais estão responsáveis pela fiscalização e aplicação desta Lei?_x000D_
 3. Quantas notificações e/ou multas foram aplicadas desde a promulgação da referida lei até a presente data?_x000D_
 4. As empresas concessionárias ou permissionárias de energia, telefonia e internet estão enviando, conforme prevê o art. 4º da Lei, os relatórios mensais de notificações realizadas? Caso afirmativo, favor anexar cópia dos últimos 3 (três) relatórios recebidos._x000D_
 5. Existe algum cronograma municipal de fiscalização e ordenamento da fiação em postes? Se sim, favor encaminhar.	_x000D_
 JUSTIFICATIVA: A Lei nº 2.857/2022 trata de tema diretamente ligado à segurança urbana, ao ordenamento público e à estética da cidade, uma vez que fios abandonados e emaranhados em postes representam riscos à população e poluição visual._x000D_
 Diante das constantes reclamações da população e da visível omissão das empresas responsáveis, torna-se urgente e necessário o esclarecimento dos pontos acima, de forma a garantir a correta aplicação da legislação vigente e a transparência da gestão pública.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5872/requerimento_59-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5872/requerimento_59-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação à Comunidade São Pedro e São Paulo, bem como aos senhores Ricardo Costinha, Leonardo Couto e Frederico Pinto, pela brilhante organização na realização da festa em prol da construção da Igreja da referida comunidade. O evento, realizado com grande empenho e dedicação, contou com a participação ativa dos moradores e voluntários, que, unidos, demonstraram espírito de cooperação, fé e solidariedade, fortalecendo os laços comunitários e contribuindo para a concretização de um sonho coletivo.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Igor Soares Silva, João da Lotação, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5874/requerimento_60-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5874/requerimento_60-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção e congratulação ao Sr. Geovane Alisson da Silva, em reconhecimento aos relevantes serviços prestados à população bom-despachense por meio de sua dedicação à arte, à cultura e ao embelezamento de nossa cidade._x000D_
 O Sr. Geovane Alisson da Silva, tem contribuído de forma significativa para o desenvolvimento cultural de Bom Despacho, por meio de sua atuação nos projetos coordenados pelo vereador Breno Orleans. Seu talento em pintura e desenho tem transformado espaços públicos e comunitários em verdadeiras expressões de arte, levando alegria, cor e identidade aos diversos bairros de nosso município. Sua dedicação e sensibilidade artística não apenas embelezam o ambiente urbano, mas também promovem inclusão, valorização cultural e fortalecimento do sentimento de pertencimento entre os cidadãos. Geovane é, portanto, digno de nosso reconhecimento e aplauso público.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação à Sra. Stephane Sabrina da Silva Cunha Ribeiro, moradora do Conjunto Habitacional Dona Branca, em reconhecimento ao relevante trabalho social e cultural desenvolvido em sua comunidade. A Sra. Stephane Sabrina da Silva Cunha Ribeiro tem se destacado como liderança comunitária, promovendo ações que fortalecem o convívio social, a cultura popular e o senso de pertencimento no Conjunto Dona Branca. Sua dedicação e protagonismo na organização do 3º Arraiá Dona Branca, também conhecido como Arraiá da Mercearia da Stephane, são exemplos claros de seu comprometimento com a valorização das tradições e com o bem-estar da população local. Por meio de seu trabalho voluntário, Stephane contribui para o resgate da cultura junina, proporcionando momentos de lazer, união e identidade comunitária. Sua atuação é digna de reconhecimento público, pois inspira outras lideranças e fortalece a cidadania ativa. Diante do exposto, é justa e necessária a presente</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5901/requerimento_62-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5901/requerimento_62-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação à Robert Vieira Pontes, popularmente conhecido como Robinho, em reconhecimento aos relevantes serviços prestados à comunidade, especialmente nas áreas esportiva, cultural e tradicional. Robert iniciou, aos 18 anos de idade, sua trajetória de dedicação ao esporte e à cultura de nossa cidade. Ao lado do então presidente Taquinho, colaborou ativamente para o fortalecimento da Praça de Esportes. Posteriormente, como presidente do clube, cargo que exerceu com competência e compromisso por 16 anos (2007 a 2023). Atuou como presidente da Associação dos Reinadeiros, função que desempenhou por 8 anos, ao longo de quatro mandatos de dois anos cada, contribuindo para a preservação e valorização de uma das mais importantes manifestações culturais de nossa região. Além disso, há 14 anos exerce, com orgulho e respeito, o papel de Rei Congo da Festa do Reinado, mantendo vivo o legado e o simbolismo dessa tradição religiosa cultural.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Igor Soares Silva, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5902/requerimento_63-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5902/requerimento_63-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Educação que preste informações acerca do funcionamento da rede física e do setor de manutenção que apoia as diretoras das escolas municipais, especificamente: De que forma é realizado o atendimento às demandas de manutenção, como por exemplo a substituição de torneiras quebradas, reparos em portas, janelas, iluminação e demais itens de infraestrutura. Quantos funcionários atualmente compõem a equipe responsável pela manutenção da rede física das escolas municipais, informando a função de cada um. Se há equipe própria ou se os serviços são realizados por meio de contratos terceirizados. Qual é o prazo médio de atendimento das demandas registradas pelas diretoras das unidades escolares. Qual o prazo máximo estabelecido para que a rede de manutenção solucione os problemas após a solicitação formal pela escola. JUSTIFICATIVA: A presente solicitação visa obter informações detalhadas sobre o funcionamento da rede física e do setor de manutenção que presta ap</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5903/requerimento_64-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5903/requerimento_64-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação ao Sr. Jaime Nazário, morador do Bairro São Vicente, pelos relevantes serviços sociais prestados à comunidade de Bom Despacho._x000D_
 Filho de Antônio Nazário (in memoriam) e Dona Dica, o Sr. Jaime reside há mais de 50 anos no bairro e se destaca por ações como o Natal Solidário, que beneficia anualmente cerca de 2.000 (duas mil) crianças com brinquedos, lanches e recreação, além da organização de atividades no Dia das Crianças, com ações voltadas ao cuidado, lazer e cidadania._x000D_
 Participa ativamente do Centro de Acolhimento à Criança e ao Adolescente (CEAC) e já integrou o Grupo de Amparo aos Carentes (GAC), contribuindo com doações, apoio a famílias em situação de vulnerabilidade e promoção da integração comunitária._x000D_
 Que esta honraria seja o reconhecimento formal e público ao Sr. Jaime Nazário, verdadeiro símbolo de solidariedade, empatia e compromisso com o bem comum.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5904/requerimento_65-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5904/requerimento_65-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação à Sra. Lígia Mara Costa Couto, em reconhecimento à relevante contribuição prestada à população de Bom Despacho e região.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5934/requerimento_66-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5934/requerimento_66-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado à companhia de energia elétrica responsável pelo fornecimento de energia elétrica no município, para que preste esclarecimentos e adote as providências necessárias quanto à constatada falta de potência no fornecimento de energia elétrica na região do Bairro Santa Marta, especificamente na Rua Jequitinhonha, nº 889, onde se encontra a instalação de nº 3014348202, e também em residências vizinhas. que tem gerado transtornos aos munícipes, tais como queda frequente do disjuntor, queima de eletrodomésticos, faturas de energia apresentando valores elevados. Diante disso, solicito ainda que Companhia responda aos seguintes questionamentos: 1. Qual a real capacidade da rede elétrica instalada no Bairro Santa Marta e se ela é suficiente para atender à atual demanda dos moradores? 2. Existe algum planejamento de reforço, ampliação ou modernização da rede elétrica na região? Em caso positivo, qual o prazo previsto para execução? 3. Quais medidas imediatas serão adotadas</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_67-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_67-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao corte de reinado Rosário de Prata, na pessoa dos Capitães Eltinho e Saulo. Em 2022, Eltinho movido por um sonho de criança, decidiu fundar sua própria congada. Para tanto, buscou o apoio do pároco da Paróquia do Rosário, Padre Antônio, que prontamente abraçou o projeto, e iniciou-se em 2023. O nome da congada surgiu através de um sonho no qual Nossa Senhora do Rosário lhe revelou o nome “Rosário de Prata’. No ano de 2024, a Congada Rosário de Prata ganhou ainda mais força, alcançando quase 80 dançadores e recolhendo o maior valor de ofertas dentre todas as congadas. Atualmente o corte possui aproximadamente 120 dançadores. Diante de tamanha dedicação, fé, organização, esta Casa Legislativa não poderia deixar de registrar sua homenagem e reconhecimento.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>Eltinho, Igor Soares Silva, João da Lotação, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_68-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_68-2025_mocao.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida Moção de congratulação ao ao estudante Gabriel Henrique de Oliveira Neves, aluno do Colégio Darwin – Roberto Carneiro, que tem se destacado de maneira notável na área científica, sendo motivo de grande orgulho para toda a nossa comunidade educacional. Justificativa:  Recentemente, Gabriel obteve a medalha de ouro na Olimpíada Brasileira de Astronomia e Astronáutica (OBA), sendo o único aluno de nossa cidade a alcançar tal conquista na edição de 2025. A OBA é uma das competições científicas mais importantes do país, e contou com a participação de mais de 800 mil estudantes. Esse feito é um reflexo da competência acadêmica de Gabriel, seu esforço contínuo e a paixão pelas ciências espaciais. Além disso, Gabriel e sua equipe se destacaram na Mostra Brasileira de Foguetes (OBAFOG), sendo convidados a participar da Jornada de Foguetes em Barra do Piraí/RJ, um evento de grande importância para a divulgação científica no Brasil. Gabriel também faz parte do Projeto</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, João da Lotação, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5937/requerimento_69-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5937/requerimento_69-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação à Associação dos Reinadeiros de Bom Despacho, na pessoa do Presidente Sr. Lucimar dos Santos, do Vice-presidente Sr. Cácio Faria e de toda a Diretoria, pelo brilhante trabalho realizado na organização da tradicional Festa do Reinado de Nossa Senhora do Rosário, a maior e mais significativa manifestação cultural e religiosa de nosso município._x000D_
 É digno de registro que, neste ano, a Festa alcançou patamares ainda mais expressivos, destacando-se pela ampla visibilidade, pela organização exemplar, pela valorização de nossa herança cultural e pelo fortalecimento da fé e devoção a Nossa Senhora do Rosário. A estruturação, a divulgação e o envolvimento da comunidade reafirmaram não apenas a grandiosidade do evento, mas também a dedicação incansável da Associação em manter viva uma tradição que é patrimônio cultural imaterial do Brasil, reconhecido pelo IPHAN. Diante do exposto, esta Casa Legislativa manifesta seu reconhecimento e gratidão pela notável atuação da Associação dos Reinadeiros, que, com zelo e compromisso, preserva e promove a cultura, a religiosidade e a identidade de nosso povo, elevando o nome de Bom Despacho em todo o território nacional.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5938/requerimento_70-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5938/requerimento_70-2025_mocao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO CONJUNTO DOS VEREADORES RODRIGO CHAPOLA E IGOR SOARES:_x000D_
 Requerem que seja concedida uma moção de congratulação a todos os servidores que atuam no âmbito da secretaria de cultura e turismo de nosso município, em virtude dos relevantes serviços prestados à população de Bom Despacho/MG, sobremodo pela realização/participação na festa de Reinado, no Bom Despacho Rodeio Show, dentre outros eventos.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5968/requerimento_71-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5968/requerimento_71-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Sebastião Antônio dos Santos, mais conhecido como ( Bijinho), em reconhecimento aos relevantes serviços prestados ao povoado do Mato Seco ao longo de 35 anos de dedicação pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5969/requerimento_72-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5969/requerimento_72-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para o sr. Getúlio Azevedo, atual gerente de habitação social, em virtude dos relevantes serviços prestados à população de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5970/requerimento_73-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5970/requerimento_73-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação à Assessoria de Comunicação da Festa do Rosário, representada pela equipe que esteve à frente da cobertura em tempo real nas redes sociais: Filipe Augusto Costa, João Pedro Gomes Couto, Carolina Silva Pinto, Laura Camargos da Silva Santos, Laís Camargos da Silva, Alexandre Elias Corgosinho Júnior, Marco Antônio Ferreira e Fernanda Cristina das Dores Silva Rocha. A Assessoria de Comunicação da Festa do Rosário, fundada em 2024, nasceu com o propósito de dar visibilidade e eternizar, também no ambiente digital, a mais tradicional expressão de fé e cultura do nosso povo: a Festa do Reinado. Neste ano, o perfil oficial no Instagram, @festadorosariobd, alcançou a impressionante marca de mais de 2,2 milhões de visualizações em apenas um mês, levando a devoção, a tradição e a beleza da festa para milhares de pessoas dentro e fora de Bom Despacho. Importa ressaltar que todo o trabalho foi realizado de forma voluntária, com dedicação incansável da equipe, que assumiu a missão de comunicar e preservar, através de registros fotográficos, vídeos e transmissões ao vivo, a memória e o brilho da Festa do Rosário. Diante disso, esta Casa Legislativa, em nome de toda a comunidade bondespachense, congratula e reconhece publicamente o valoroso empenho desta equipe, que, com talento e generosidade, contribuiu para fortalecer e difundir ainda mais a nossa história, a nossa fé e a nossa cultura.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5971/requerimento_74-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5971/requerimento_74-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação à senhora Gisele Cristina Alves Moreira Vasconcellos, coordenadora da Farmácia Municipal, em reconhecimento e gratidão pelos relevantes serviços prestados à população._x000D_
 A homenageada se destaca pela forma humana e acolhedora no trato com os usuários, aliando empatia, profissionalismo e dedicação. Sua postura tem contribuído para transformar a Farmacinha em um espaço de atendimento digno, eficiente e voltado ao bem-estar da comunidade._x000D_
 Diante de sua dedicação e compromisso com a saúde pública, esta Casa Legislativa registra publicamente o apreço e a admiração pelo trabalho desenvolvido, parabenizando a servidora pelo exemplo de excelência em sua função.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>Igor Soares Silva, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5972/requerimento_75-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5972/requerimento_75-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador ora subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem, perante Vossa Excelência, solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja encaminhado à Secretaria Municipal de Administração, nos seguintes termos:_x000D_
 _x000D_
 Requer à Secretaria Municipal de Administração que preste as seguintes informações e providências em relação ao Cemitério Municipal Parque da Esperança, situado em Bom Despacho/MG:_x000D_
     1. Existe sistema de vigilância e monitoramento no local, a fim de evitar furtos e depredações, considerando que essa é uma reclamação frequente de familiares e visitantes?_x000D_
     2. Há algum projeto ou estudo técnico em andamento visando a reforma, melhorias de infraestrutura e ações para garantir melhores condições de conservação e segurança no cemitério? _x000D_
     3. Qual empresa é responsável atualmente pela manutenção do Cemitério Municipal Parque da Esperança e sob qual contrato se dá a prestação desse serviço?_x000D_
     4. Existem estudos ou planos para uma futura expansão do Cemitério Municipal Parque da Esperança, considerando a demanda da população e o crescimento do município? _x000D_
 JUSTIFICATIVA: Os fatos levantados neste requerimento integram a atuação fiscalizadora do Vereador, tendo como objetivo apurar a situação do Cemitério Municipal Parque da Esperança, sua infraestrutura, segurança e gestão, garantindo transparência e cobrando providências da Prefeitura em benefício da população.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5973/requerimento_76-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5973/requerimento_76-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação aos estudantes Antônio Gonçalves Souza, João Miguel e Davi Luis, alunos da Escola Estadual "Coronel Egidio Benício de Abreu", que se destacaram de maneira notável na área científica, sendo motivo de grande orgulho para toda a nossa comunidade educacional.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5974/requerimento_77-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5974/requerimento_77-2025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação à Rejaine Helena Costa Chaves. Rejaine possui mais de 20 anos de trajetória no rádio, destacando-se como locutora e apresentadora em importantes emissoras locais, como Rádio Cidade FM, Rádio Nova Veredas FM e Rádio Ativa FM. Com passagem pela Assessoria de Comunicação da Prefeitura Municipal de Bom Despacho, atuou na cobertura de eventos, na produção de conteúdos midiáticos e como mestre de cerimônias em solenidades oficiais. Seu profissionalismo, também a tornaram presença requisitada em festas beneficentes e religiosas da cidade. Entre os reconhecimentos recebidos, destacam-se o Prêmio Mulher Destaque 2023, concedido pela Câmara Municipal de Bom Despacho, e o Prêmio Foguete Digital, em que foi eleita pelo público, por três anos consecutivos, como melhor locutora e apresentadora.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5975/requerimento_78-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5975/requerimento_78-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à atleta Luna Rosado Rocha, pela brilhante e histórica conquista do título de campeã na Categoria Adulto Avançado na etapa de São Paulo das classificatórias Latino-Americanas para o ADCC (Abu Dhabi Combat Club), o maior evento de Grappling do mundo. _x000D_
 _x000D_
 O feito de Luna Rosado Rocha é ainda mais notável por ser uma atleta da categoria Juvenil (faixa azul) que, competindo contra adversárias de elite, incluindo faixas preta, saiu campeã. Com este resultado extraordinário, Luna agora detém os títulos de campeã no Juvenil, no Adulto Intermediário e no Adulto Avançado, demonstrando um talento, uma técnica e uma maturidade competitiva raras. _x000D_
 	Sua dedicação, disciplina e as conquistas expressivas são uma grande inspiração para todos os jovens e atletas de Bom Despacho. Por sua trajetória vitoriosa e por levar com tanto brilhantismo o nome de nosso município ao cenário mundial, é importante que esta Casa Legislativa manifeste seu reconhecimento público.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Eltinho, Igor Soares Silva, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5990/requerimento_79-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5990/requerimento_79-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação aos professores e alunos da Academia Chok Dee Muay Thai de Bom Despacho, pela brilhante vitória conquistada na 15ª Edição do Campeonato Mineiro de Esporte de Contato, realizada em 27 de julho de 2025, na cidade de Santa Luzia – MG._x000D_
 _x000D_
 Destacamos a dedicação e o empenho dos seguintes homenageados:_x000D_
     • Wellington da Costa Faustino, Mestre “Negão”;_x000D_
     • Gease Duarte Ricardo Vital, Treinador;_x000D_
     • Gabriel Aparecido Silva, aluno – Campeão (Cinturão);_x000D_
     • Thales Henrique Nascimento Soares, aluno - Campeão (Cinturão);_x000D_
     • Pedro Henrique Gonçalves de Carvalho, aluno - Campeão (Cinturão);_x000D_
     • Matheus Maximus Miragaia Borges, aluno - Campeão (Cinturão);_x000D_
     • Paulo Henrique Batista, aluno - Campeão (Cinturão);_x000D_
     • Izaque Adilson da Silva Pessoa, aluno - Campeão (Cinturão)._x000D_
 _x000D_
 A conquista alcançada é motivo de orgulho para o município, pois evidencia o talento, a disciplina e o compromisso desses atletas e treinadores, que dignificam o nome de Bom Despacho em competições esportivas de grande relevância.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5991/requerimento_80-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5991/requerimento_80-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação à Igor Cardoso Venâncio. Em 2023, Igor iniciou sua trajetória como treinador do aspirante do Operário, destacando-se pela dedicação ao clube e ao fortalecimento do futebol de Bom Despacho. No ano seguinte, assumiu a equipe amadora do Operário e foi um dos fundadores da Liga Independente de Bom Despacho. Sob sua liderança, foi realizada a 1ª Copa Bom Despacho, reunindo nove equipes, revelando novos talentos. Com esforço e dedicação, mesmo sem apoio público inicial, surgiram diversas revelações no primeiro ano de trabalho. Em 2025, com apoio da Prefeitura, foi realizada a 2ª Copa Bom Despacho, marcada pela volta da tradicional equipe do Ipiranga, que hoje participa ativamente das competições. Atualmente treinador do Operário, Igor reafirma sua vocação e compromisso diário: trabalhar pelo fortalecimento do futebol de Bom Despacho, valorizando a união entre clubes, atletas e comunidade esportiva.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5992/requerimento_81-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5992/requerimento_81-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 143 do Regimento Interno desta Casa, apresento a Vossa Excelência a presente Moção de Congratulação, para homenagear as senhoras Janaína Felícia da Silva, Ana Francisca da Silva (“Donana”), Ana Lúcia Silva Gonçalves e Silene Ferreira dos Santos, cidadãs exemplares que, por meio de suas trajetórias pessoais e voluntárias na Pastoral da Criança, representam o melhor do espírito comunitário e solidário do nosso município._x000D_
 _x000D_
 		A senhora Janaína Felícia da Silva, moradora do Bairro Santa Marta, casada com o senhor Geraldo Antônio da Fonseca, mãe de três filhos e prestes a celebrar a chegada de sua primeira neta, atua como liderança desde 2016 à frente do bazar da Pastoral. Além de organizar e conduzir essa importante ação social, prepara com zelo o lanche das crianças, sendo voluntária incansável e amiga das mães, reconhecida por sua habilidade em conciliar e fortalecer os laços entre as famílias atendidas._x000D_
 _x000D_
 		A senhora Ana Francisca da Silva, carinhosamente conhecida como “Donana”, casada com o senhor Geraldo Magela da Silva, mãe de quatro filhos e avó de oito netos, é moradora também do Bairro Santa Marta. Líder na Pastoral desde 2008, sempre esteve presente em todas as ações realizadas, dedicando tempo, carinho e atenção às famílias mais vulneráveis. Mesmo enfrentando dificuldades de locomoção, jamais mediu esforços para ajudar os mais necessitados, tornando-se referência de altruísmo e compromisso comunitário._x000D_
 _x000D_
 		A senhora Ana Lúcia Silva Gonçalves, casada com o senhor Vicente de Paula Gonçalves, mãe de dois filhos e avó de dois netos, é pioneira na Pastoral do Bairro São Vicente, onde atua há 25 anos. Sua história remonta ao tempo em que as crianças eram pesadas em balanças manuais improvisadas e se fabricava e distribuía farinha para complementar a alimentação. Com visitas domiciliares, conhecia de perto a realidade das famílias, cumprindo de forma exemplar seu chamado como líder. Até hoje permanece ativa, trabalhando e servindo o próximo com dedicação e amor._x000D_
 _x000D_
 		A senhora Silene Ferreira dos Santos, casada com o senhor Clodoaldo Inácio Rodrigues, mãe de quatro filhos e avó de três netos, conheceu as atividades da Pastoral da Criança em 2015, por intermédio da saudosa Silvane Freitas — exemplo de amor e dedicação ao movimento. Desde então, Silene vem se destacando na busca constante por melhorias tanto para o espaço físico da sede quanto para a qualidade de vida das crianças e famílias atendidas, imprimindo energia e renovação à atuação comunitária._x000D_
 _x000D_
 		Esta Moção de Congratulação, portanto, não é apenas um gesto formal; é o reconhecimento público desta Casa Legislativa ao trabalho sério, sensível e transformador que essas quatro cidadãs desempenham em prol das crianças, das famílias e do tecido social de Bom Despacho. Elas personificam o voluntariado solidário que fortalece comunidades e inspira novas gerações.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Igor Soares Silva, João da Lotação, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5993/requerimento_82-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5993/requerimento_82-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Que seja concedida Moção de Congratulação à senhora Alcione Elaine Silva Bessas, em reconhecimento à sua trajetória marcada por determinação, coragem e dedicação._x000D_
 _x000D_
 Mulher guerreira, que inspira pela sua força de vontade e exemplo de perseverança, Alcione Elaine demonstra que, com esforço e comprometimento, é possível superar desafios e conquistar espaços de destaque. Sua caminhada é motivo de orgulho para nossa comunidade, servindo como referência de trabalho, resiliência e fé no futuro._x000D_
 Diante disso, esta Casa Legislativa expressa seu respeito e admiração, estendendo votos de felicitações e o reconhecimento público à homenageada.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5995/requerimento_83-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5995/requerimento_83-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos militares 3º Sargento Tiago Geraldo de Oliveira, 3º Sargento Hudson Couto dos Santos e Cabo Iago Vital Belizário, todos integrantes do 1º Pelotão da 306ª Companhia Tático Móvel do 7º Batalhão de Polícia Militar de Minas Gerais. _x000D_
 _x000D_
 	O motivo da presente moção se deve à ação rápida, eficiente e exemplar realizada no dia 08 de setembro de 2025, quando, durante patrulhamento no bairro São Vicente, os militares depararam-se com um pai que pedia socorro para sua filha de apenas dois anos, que havia se engasgado. _x000D_
 _x000D_
 	De imediato, a equipe prestou os primeiros socorros, realizando a manobra de “heimlich”, logrando êxito em desobstruir parcialmente as vias respiratórias da criança, que ainda apresentava dificuldades para respirar e sinais de convulsão. Com preparo técnico e sensibilidade humana, os militares realizaram o transporte da criança até o Pronto Atendimento de Bom Despacho._x000D_
 _x000D_
 	No trajeto, encontraram uma ambulância do SAMU, ocasião em que a criança recebeu atendimento médico e foi encaminhada para os cuidados necessários. Graças à pronta intervenção dos militares, a vida da criança foi preservada._x000D_
 _x000D_
 	Assim, por sua dedicação, coragem e profissionalismo, é justo que esta Casa Legislativa reconheça publicamente os militares que honraram sua farda e valorizaram o nome da Polícia Militar e de Bom Despacho.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5997/requerimento_84-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5997/requerimento_84-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação ao Vitor Augusto Antunes Santana, pelos relevantes serviços prestados à Câmara Municipal durante os dois anos e 3 meses em que dedicou o seu trabalho com proatividade e eficiência em prol da população de Bom Despacho.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5998/requerimento_85-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5998/requerimento_85-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer ao Prefeito Municipal ou Secretaria competente, as seguintes informações:_x000D_
 Qual o motivo de não ter encaminhado até a presente data para apreciação desta Casa, as alterações referentes à Lei Complementar 10, de 6 de agosto de 2009, no qual garanta o direito da professora receber o salário-maternidade equivalente à remuneração integral sem prejuízo do valor do cargo efetivo durante a licença,conforme previsto em Lei. Justificativa: este vereador recebeu algumas professoras, que estão de licença maternidade, e que não tem recebido a sua remuneração integral, o que contraria os dispositivos legais aprovados e sancionados este ano._x000D_
 Diante do exposto._x000D_
 Qual a previsão do encaminhamento deste PL com as alterações?</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6020/requerimento_86-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6020/requerimento_86-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação aos servidores e funcionários da Secretaria de Esportes, pela brilhante organização da 12ª Edição dos Jogos Escolares, evento que se consolidou como um dos mais relevantes do calendário esportivo e educacional de nosso município. A edição deste ano foi marcada pela diversidade de modalidades esportivas, destacando-se por incluir, pela primeira vez, a modalidade de Arremesso de Peso, o que ampliou as oportunidades de participação e incentivou ainda mais a prática esportiva entre os jovens. Destacamos, de forma especial, a dedicação e o empenho dos servidores: Roberta Fabiana Neves, Aliny Diana da Silva, Robert Vieira Pontes, Thais Cristina da Silva Cabral, Gerbert Ariel Delfino, Franciane Margarida Mota, Ludimila Karen Magalhães da Silva, Rafaela Mírian Xavier, profissionais que, com comprometimento, contribuíram de maneira decisiva para o sucesso da competição.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6021/requerimento_87-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6021/requerimento_87-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Professora e Pesquisadora Sônia Maria de Melo Queiroz, pelo desenvolvimento e difusão do Projeto Cumbara, que resgata, valoriza e divulga a memória histórica e cultural das comunidades negras em Minas Gerais. _x000D_
 		O Projeto Cumbara, idealizado por Sônia Queiroz com curadoria de Fabrício Fernandino, reúne registros iconográficos e linguísticos de povoamentos de negros livres entre os séculos XVIII e XX, evidenciando tradições de matriz africana ainda vivas em nossa região, como a Língua do Negro da Costa (Língua da Tabatinga), os vissungos, o candomblé e o Reinado de Nossa Senhora do Rosário. Por meio de imagens, textos e estudos de profundo valor acadêmico e social, o projeto possibilita que a população conheça e reconheça a contribuição fundamental da cultura africana na formação de Minas Gerais, em especial no município de Bom Despacho, onde há registros e memórias preservadas. _x000D_
 		Diante disso, é importante que esta Casa Legislativa manifeste publicamente seu reconhecimento à Professora Sônia Queiroz, cuja trajetória intelectual, dedicação à pesquisa e contribuição cultural enriquecem a educação, a história e a memória coletiva do nosso povo.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6022/requerimento_88-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6022/requerimento_88-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à família do saudoso Sr. Benedito Alves, carinhosamente conhecido como “Bené Peão”, em reconhecimento à sua notável trajetória e aos relevantes serviços prestados à cultura e às tradições de Bom Despacho. Bicampeão do Rodeio de Barretos (1968 e 1972), participante de 156 campeonatos e representante do Brasil no Uruguai, Argentina e Paraguai, Bené Peão projetou o nome de nossa cidade com talento, coragem e dedicação às tradições sertanejas. Foi também um dos idealizadores da Cavalgada de Padre Libério, fortalecendo a fé e a identidade cultural do povo bom-despachense. A inauguração de sua estátua na Praça Bené Peão (Praça do CAIC), no bairro Ana Rosa, eterniza sua imagem e representa um motivo de legítimo orgulho para todos nós. Por todo esse legado, esta Casa Legislativa rende homenagem à sua memória e manifesta à família votos de profundo respeito, admiração e gratidão.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6023/requerimento_89-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6023/requerimento_89-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao Clube de Mães do Lions Clube de Bom Despacho, haja vista os relevantes trabalhos sociais realizados por elas, em prol da população bondespachense.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6024/requerimento_90-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6024/requerimento_90-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a Sra. Andréia Morais Dias Livramento, para manifestar congratulação desta Câmara  em reconhecimento  à sua dedicação e relevantes serviços prestados ao município de Bom Despacho.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Igor Soares Silva, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6025/requerimento_91-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6025/requerimento_91-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação à senhora Valnice Geralda Alves Silva, em reconhecimento à sua trajetória marcada por dedicação à educação, amor à família e compromisso com o desenvolvimento da comunidade._x000D_
 _x000D_
 		Pedagoga de formação, Valnice é idealizadora do espaço pedagógico “Mundo do Saber”, onde desenvolve com excelência seu trabalho com crianças, oferecendo um ambiente de aprendizado, acolhimento e crescimento. Casada, mãe de três filhos e avó de quatro netos, alia sua vida pessoal e profissional com sensibilidade, sendo exemplo de cuidado, determinação e inspiração._x000D_
 _x000D_
 		Sua história é motivo de orgulho para nossa cidade, pois representa o valor da educação como caminho de transformação social e humana._x000D_
 _x000D_
 		Diante disso, esta Casa Legislativa expressa seu respeito e admiração, estendendo votos de felicitações e o reconhecimento público à homenageada.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6026/requerimento_92-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6026/requerimento_92-2025.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos e providências quanto às denúncias recebidas por este gabinete sobre o atendimento da linha de ônibus responsável pelo Bairro Geraldo Cesário._x000D_
 Segundo relatos dos moradores, quando não há passageiro no veículo com destino ao referido bairro, a linha deixa de realizar o percurso completo, retornando antes para o ponto final. Essa prática tem causado prejuízos à população local, especialmente àqueles que necessitam utilizar o transporte coletivo para embarcar no bairro em direção a outras regiões da cidade._x000D_
 Diante disso, solicita-se que a Secretaria informe:_x000D_
     1. Qual a razão de a linha deixar de adentrar ao Bairro Geraldo Cesário quando não há passageiro para desembarque;_x000D_
     2. De que forma está sendo garantido o direito de acesso ao transporte público aos moradores que pretendem embarcar no referido bairro;_x000D_
     3. Quais providências estão sendo adotadas para assegurar que o itinerário seja cumprido de forma regular e sem prejuízos aos usuários;_x000D_
     4. A possibilidade de realização de estudo técnico para viabilizar a criação de mais um ponto de ônibus que atenda diretamente aos moradores dos bairros Geraldo Cesário II, III e IV, ampliando o acesso ao transporte coletivo naquela região._x000D_
 JUSTIFICATIVA: A presente solicitação busca assegurar que os moradores do Conjunto Habitacional Geraldo Cesário e adjacências tenham pleno direito de acesso ao transporte público, sem restrições decorrentes de práticas que inviabilizam a utilização do serviço. Além disso, o estudo para implantação de um novo ponto de ônibus atenderá à demanda crescente da população, promovendo mobilidade, inclusão e melhores condições de deslocamento. Trata-se de medida de interesse coletivo, que reforça a função fiscalizadora e representativa do mandato parlamentar em benefício dos cidadãos.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6050/requerimento_93-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6050/requerimento_93-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação à Senhora Sheyla Azevedo Assunção pelos seus 40 anos dedicados à educação. Graduada em Letras e Pedagogia, com diversas especializações, atuou como professora em escolas públicas e privadas, lecionando Língua Portuguesa, Redação e Literatura, além de secretária escolar da rede estadual por 30 anos, em especial na E.E. Chiquinha Soares. Atualmente é diretora do Colégio Darwin Roberto Carneiro, desde 2019, promovendo projetos inovadores e de inclusão social. Também realiza palestras voluntárias para educadores e integra o projeto “Amar e Cuidar”, em apoio a gestantes e recém-nascidos carentes. Destaca-se ainda por sua atuação cultural, tendo participado de simpósios acadêmicos e recebido prêmios como o da Academia Municipalista de Letras de Minas Gerais, pelo poema “Máscaras”, e a menção honrosa no concurso Professor Nota 10, da Fundação Victor Civita.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6051/requerimento_94-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6051/requerimento_94-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Wesley Geraldo Rodrigues da Silva e demais integrantes da Congada Congo Real, em reconhecimento à sua história, tradição e contribuição cultural e religiosa para o município de Bom Despacho.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_95-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_95-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao sr. Paulo Henrique Mesquita, popularmente conhecido como Miúdo, pelos relevantes feitos no âmbito da agricultura local e pelo destaque nacional alcançado na modalidade esportiva ranch sorting.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_96-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_96-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Equipe de Carrinhos de Rolimã de Bom Despacho, representada pelos senhores Andelvan Silva e Marco Antônio Marinho, pela brilhante realização do 3º Encontro de Carrinhos de Rolimã, ocorrido no dia 28 de setembro de 2025. O evento, que já se consolida como tradição em nosso município, foi marcado pela alegria, criatividade e pelo resgate de uma prática cultural e esportiva que une gerações. Mais que uma competição, o encontro se tornou símbolo de confraternização, lazer saudável e valorização da memória afetiva de tantas famílias de Bom Despacho. A dedicação e o empenho dos organizadores, Andelvan e Marco Antônio, merecem destaque, pois com esforço e espírito comunitário proporcionaram momentos de emoção, integração e diversão, contribuindo para o fortalecimento da cultura local e para o orgulho de nossa cidade. Assim, esta Casa Legislativa expressa seu reconhecimento e congratulações pela relevante iniciativa e pelo sucesso do 3º Encontro de Carrinhos de Rolimã de Bom Despacho.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6054/requerimento_97-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6054/requerimento_97-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação a Cibele Regina Maciel, Dyene Aparecida Rodrigues Oliveira e Igor Gustavo de Oliveira, pela organização e realização do VI Festival de Capoeira Afro Minas Bom Despacho, ocorrido em 27 de setembro de 2025, no município de Bom Despacho._x000D_
 		O evento reuniu mestres, professores, instrutores e alunos em uma programação rica e diversificada, incluindo apresentações culturais, exposição de trabalhos, roda de capoeira, batizado e troca de cordas. Além de valorizar a tradição da capoeira, patrimônio cultural brasileiro, o festival promoveu a integração comunitária, o incentivo ao esporte, a preservação da cultura afro-brasileira e a formação cidadã dos jovens participantes.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6055/requerimento_98-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6055/requerimento_98-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação ao senhor Francisco Carlos Ferreira, popularmente conhecido como “Chico do Lino”, em reconhecimento à sua trajetória de trabalho, dedicação e contribuição para o desenvolvimento do bairro São Vicente e de toda a comunidade de Bom Despacho._x000D_
 _x000D_
 		Filho de Angelino Carlos Ferreira, carinhosamente chamado de “Lino”, Chico herdou do pai o espírito empreendedor e o amor pelo comércio. Ao lado de sua esposa, Janine Vieira Ferreira, fundou em 1985 o tradicional Supermercado Cruzeiro, que por 40 anos serviu com excelência e proximidade os moradores do bairro São Vicente e região, tornando-se um verdadeiro ponto de referência local._x000D_
 _x000D_
 		Ao longo dessa caminhada, Chico do Lino consolidou um legado de honestidade, comprometimento e respeito, valores que sempre marcaram suas relações pessoais e profissionais. Pai dedicado de Leonardo Vieira Ferreira e Ricardo Vieira Ferreira, é exemplo de homem de família, trabalhador e cidadão que ajudou a construir a história de nossa cidade._x000D_
 		Diante disso, esta Casa Legislativa expressa seu reconhecimento, admiração e gratidão pelos relevantes serviços prestados, estendendo votos de felicitações ao homenageado por sua exemplar trajetória._x000D_
 _x000D_
 Bom Despacho, 06 de Outubro de 2025.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6056/requerimento_99-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6056/requerimento_99-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações e providências acerca do funcionamento e resultados do projeto “Cidade Inteligente / Olho Vivo” em Bom Despacho._x000D_
 		Segundo notícia oficial da Prefeitura, o projeto “Cidade Inteligente” foi lançado em abril de 2024, com implantação de infraestrutura tecnológica, rede de fibra óptica, instalação de câmeras com reconhecimento de placas, criação de Centro Integrado de Videomonitoramento e parceria com as polícias Militar e Civil._x000D_
 Diante disso, solicita-se que se informe:_x000D_
     1. Quantas câmeras estão atualmente em operação e qual o alcance do sistema implantado;_x000D_
     2. Quantas ocorrências relevantes foram registradas com apoio do sistema, incluindo apreensão de veículos, localização de pessoas procuradas e demais ações de segurança;_x000D_
     3. Qual o quantitativo atual de operadores e técnicos atuando no Centro Integrado de Monitoramento;_x000D_
     4. Qual é o custo mensal de operação (manutenção, software, pessoal, energia, conectividade) do sistema “Cidade Inteligente / Olho Vivo”;_x000D_
     5. Quais indicadores de eficácia já foram apurados (redução de crimes, furtos, roubos, depredações) desde a implantação do sistema;_x000D_
     6. Se há relatório técnico ou balanço semestral ou anual do desempenho do sistema, e se pode ser disponibilizado à Câmara e à população;_x000D_
     7. Se há previsão de expansão do sistema de câmeras e de reconhecimento veicular para novos bairros e vias, indicando prazos e locais contemplados._x000D_
 JUSTIFICATIVA: A presente solicitação visa exercer a função de fiscalização deste Poder Legislativo, assegurando transparência e eficiência no uso dos recursos públicos e no funcionamento do sistema de segurança inteligente.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Igor Soares Silva, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6070/requerimento_100-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6070/requerimento_100-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao sr. Walsiley Rodrigues Lopes (Batatinha), haja vista os relevantes trabalhos voluntários desempenhados em prol da população bondespachense.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6072/requerimento_101-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6072/requerimento_101-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação ao Encontro de Jovens com Cristo (EJC) da Paróquia São Vicente de Paulo, pelos relevantes serviços prestados à evangelização e ao fortalecimento da juventude cristã em nosso município. Na Diocese de Luz, à qual pertence Bom Despacho, o EJC São Vicente de Paulo nasceu em 2022, atualmente se encontra em sua IV edição, sob a direção espiritual do Padre Marco Túlio. A cada edição, cerca de 80 jovens participam intensamente do encontro, cujos recursos são angariados pelos próprios jovens, com o apoio da comunidade local. Essa vivência fortalece não apenas a fé, mas também o senso de responsabilidade e solidariedade, uma vez que, após o encontro, os jovens se engajam em diversas ações sociais como o Dia das Crianças, Natal Solidário e Páscoa, além de contribuírem com as missas, terços e adorações ao Santíssimo.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6074/requerimento_102-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6074/requerimento_102-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos professores Jesemar Patrícia Simão Vaz, Fernanda Cançado Pereira Alves e Gelvane de Melo Cardoso, da Escola Estadual Irmã Maria, em reconhecimento à dedicação e relevante contribuição prestada ao acompanhamento dos alunos no projeto “Crianças no Parque”, realizado no Parque Guabara, em Belo Horizonte, no dia 25/09, promovido pelo Deputado Estadual Professor Wendel Mesquita e por este Vereador, Breno Orleans. Os professores se destacam pelo compromisso com a educação e pelo cuidado com os alunos, proporcionando experiências enriquecedoras que contribuem para seu desenvolvimento integral, segurança e bem-estar. Por sua entrega, zelo e contribuição significativa à educação e ao bem-estar das crianças de Bom Despacho, esta Casa Legislativa rende justa homenagem e manifesta votos de admiração, gratidão e reconhecimento pelo trabalho exemplar desses profissionais da educação.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6076/requerimento_103-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6076/requerimento_103-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao senhor Mauro Marques Gontijo, personalidade de destacada presença na vida social e comunitária de Bom Despacho. Sua trajetória é marcada por valores de ética, dedicação e compromisso com o bem comum, refletindo o espírito de cidadania e respeito que inspira aqueles ao seu redor. Com uma história construída sobre o trabalho e o exemplo, Mauro Marques tornou-se referência de integridade e contribuição para o fortalecimento da identidade e dos laços comunitários do município</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6077/requerimento_104-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6077/requerimento_104-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida Moção de Congratulação ao senhor Amilson Adriano Campos, em reconhecimento aos seus 34 anos de dedicação ao serviço público municipal, atuando com zelo e compromisso na área da saúde como Técnico de Enfermagem. _x000D_
 Filho do saudoso Antônio Elias Campos (Bodoque) e de Terezinha Rosa Campos, Amilson construiu uma trajetória marcada pela humildade, competência e espírito de serviço, sendo exemplo de profissionalismo e perseverança. Casado com Márcia Ramos, pai de dois filhos e avô dedicado, é motivo de orgulho para sua família e para todos que reconhecem seu inestimável trabalho em prol da população de Bom Despacho. _x000D_
 Bom Despacho, 13 de Outubro de 2025.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6079/requerimento_105-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6079/requerimento_105-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador ora subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem, perante Vossa Excelência, solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja encaminhado ao Secretário de Trânsito, nos seguintes termos:_x000D_
 _x000D_
 		Requer informações sobre os motivos pelos quais o Município de Bom Despacho ainda não dispõe de um sistema de semáforos instalado, tendo em vista o crescimento populacional, o aumento expressivo da frota de veículos e o número de acidentes registrados em diversos cruzamentos da cidade._x000D_
       Atualmente, o único semáforo existente — localizado na Praça da Matriz — encontra-se fora de contexto e sem função prática relevante, não contribuindo efetivamente para a organização do tráfego local._x000D_
       Cruzamentos como o da Rua da Fábrica com a Avenida das Palmeiras, Avenida Dr. Roberto com a Rua Pernambuco, Avenida Manoel Alves Pereira com a Rua Sete de Setembro e Rua Maria Isabel com a Rua Gabriel Tavares têm se mostrado críticos e de difícil controle, especialmente nos horários de maior movimento._x000D_
       Diante desse cenário, solicita-se também que a Secretaria informe se há estudos, projetos ou planejamentos em andamento para a instalação de semáforos em pontos estratégicos da cidade, visando maior segurança e fluidez no trânsito urbano._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:    A inexistência de um sistema semafórico adequado contribui para a desorganização do trânsito, aumentando o risco de colisões e dificultando a travessia de pedestres. A instalação de semáforos é medida urgente e necessária para melhorar a mobilidade urbana e preservar vidas, além de representar um passo importante para o ordenamento e a modernização do tráfego municipal.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6089/requerimento_106-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6089/requerimento_106-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação ao senhor Sebastião Pedro Filho, pelos relevantes serviços prestados à comunidade e pela sua trajetória de trabalho, dedicação e exemplo de vida. Trabalhou como pedreiro, além de ser apaixonado pelo esporte, onde atuou como árbitro de futebol por 25 anos. Há cerca de 30 anos, Sebastião dedica-se ao ramo do entretenimento eletrônico, sendo proprietário da MCV Games Lan House, um espaço que se tornou ponto de encontro de gerações, estimulando a convivência saudável, o lazer de jovens e adultos, fruto de trabalho, perseverança e humanidade.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6090/requerimento_107-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6090/requerimento_107-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida ao plenário Moção de Congratulação à equipe da Pastoral do Batismo da Paróquia Nossa Senhora do Rosário, pelo relevante trabalho de evangelização, acolhimento e acompanhamento das famílias assistidas pela pastoral, contribuindo de forma significativa para o fortalecimento da fé e da vida comunitária em nosso município. Por sua entrega generosa, testemunho de fé e valiosa contribuição à vida espiritual e social de Bom Despacho, esta Casa Legislativa rende justa homenagem e manifesta votos de admiração, gratidão e encorajamento em sua missão evangelizadora.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Igor Soares Silva, João da Lotação, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6091/requerimento_108-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6091/requerimento_108-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 143 do Regimento Interno desta Casa, apresento a Vossa Excelência a presente Moção de Congratulação, para homenagear as senhoras Maria Calistene Santos Fiusa, Ana Maria Santos, Marlene Pinto Matias, Aline Teixeira Gomes e Michele Conceição Pereira, colaboradoras da empresa Auto Ômnibus Circullare Bom Despacho, pelo exemplo de dedicação, responsabilidade e compromisso com a qualidade do transporte público em nosso município._x000D_
 _x000D_
 Essas profissionais desempenham suas atividades com excelência, gentileza e respeito, contribuindo para o bom funcionamento de um serviço essencial à população. Sua atuação diária representa a força, a competência e a sensibilidade das mulheres que fazem a diferença na mobilidade urbana e no desenvolvimento de Bom Despacho.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6092/requerimento_109-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6092/requerimento_109-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos membros da equipe Rebaixados Bom Despacho, haja vista os relevantes trabalhos sociais realizados por eles, em prol da população bondespachense.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>Breno Orleans, Igor Soares Silva, João da Lotação, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6093/requerimento_110-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6093/requerimento_110-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao senhor Antônio Gomes de Oliveira, por sua notável trajetória pessoal e profissional, marcada pelo comprometimento e pela profunda ligação com Bom Despacho. Vindo à cidade em 1970 para um trabalho temporário, fez dela seu lar definitivo, construindo amizades, raízes e contribuições que ultrapassam o campo profissional. Sua história traduz o espírito acolhedor e o sentimento de pertencimento que caracterizam os cidadãos que ajudam a formar a identidade de nossa comunidade.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6094/requerimento_111-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6094/requerimento_111-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer ao Prefeito Municipal ou Secretaria competente, as seguintes informações: 1. A Prefeitura Municipal possui atualmente alguma empresa contratada para realizar a limpeza de bueiros? 2. Caso não possua, esse serviço é realizado por servidores da própria administração municipal? 3. Se o serviço não está sendo executado atualmente, há processo de contratação em andamento?   4. Qual a previsão para o início da execução deste serviço?  JUSTIFICATIVA: Este vereador tem recebido diversas reclamações da população quanto à situação de bueiros entupidos e, em alguns casos, com acúmulo de água parada, o que pode contribuir para a proliferação de insetos e doenças, além de causar alagamentos. Ressalto que já foram feitas indicações anteriores a respeito do tema, sem que fossem tomadas providências até o momento. Diante da proximidade do período chuvoso, é fundamental que medidas urgentes sejam adotadas para que as situações não se tornem mais graves.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6115/requerimento_112-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6115/requerimento_112-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos organizadores da Festa de Nossa Senhora do Rosário do Distrito do Engenho do Ribeiro, Cíntia, Carina, Lílian, Giselle, Gilzânea, Glória e Emerson, em reconhecimento a dedicação que mantêm viva essa tradição.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6116/requerimento_113-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6116/requerimento_113-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida Moção de Congratulação ao senhor João Pacífico Trindade, nascido em 8 de maio de 1932, pela trajetória exemplar dedicada à família, à comunidade e ao serviço público. Ingressou na Polícia Militar em 1953, onde atuou como oficial e professor de português, servindo em diversas cidades mineiras. Também presidiu a Loja Maçônica Ação e Dignidade e a cooperativa COPERBOM, exercendo liderança ética e comprometida. Aos 93 anos, permanece como referência de integridade, fé e dedicação a Bom Despacho.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6117/requerimento_114-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6117/requerimento_114-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao Corte do Tãozico, pelo relevante trabalho de preservação da tradição, da fé e da cultura do Reinado de Nossa Senhora do Rosário em Bom Despacho. O Corte do Tãozico tem suas raízes ligadas em 1908  no Corte do seu pai Aprígio Bento do Amaral, que, desde 1908, transitou do Moçambique para o Congo a pedido do pároco da época. Sebastião Antônio Tãozico permaneceu por anos no Corte de seu pai, como dançador e depois Capitão. Após breve afastamento em 1992, fundou, em 1994, seu próprio Corte, com apoio essencial de seu irmão Pedro Aprígio e de seu sobrinho José Pedro, sanfoneiro. Ao longo de três décadas, o Corte consolidou-se pela devoção, disciplina e união familiar. Hoje, sua condução conta com o apoio dos Capitães: Tiago José da Silva, Lucas Amaral Gontijo, Felipe Amaral Gontijo e José Felipe dos Santos Silva, além dos filhos e filhas do Capitão Tãozico, que mantêm viva a missão de levar o nome do Corte e de Nossa Senhora por onde passa</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Eltinho, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6118/requerimento_115-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6118/requerimento_115-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulações, a ser encaminhada à Alvorada São Vicente/Cruzeiro, na pessoa de seus capitães, em reconhecimento à sua história, tradição e relevante contribuição cultural e religiosa para o município de Bom Despacho e para a Festa do Reinado, manifestação que representa com orgulho a identidade e a devoção do nosso povo. Justificativa: A  Alvorada São Vicente/Cruzeiro tem se destacado ao longo dos anos pela preservação das tradições do Reinado, símbolo de fé, cultura e resistência histórica em Bom Despacho. Com dedicação e compromisso, seus integrantes mantêm viva a memória de gerações que, por meio da música, da dança e da religiosidade, fortalecem os laços comunitários e reafirmam valores de união, respeito e espiritualidade. Reconhecer o trabalho e a devoção da Alvorada São Vicente/Cruzeiro é valorizar uma das expressões mais genuínas da cultura popular de nosso município, que contribui significativamente para o enriquecimento do patrimônio imater</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_116-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_116-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Sra. Sueli Maria de Assis Correia (Lili), pelos seus 37 anos de dedicação à ABAP – Aliança Bondespachense de Assistência e Promoção, instituição de grande relevância social em Bom Despacho.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>Breno Orleans, Eduardo Estruturas, Eltinho, Igor Soares Silva, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6120/requerimento_117-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6120/requerimento_117-2025_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer que seja encaminhada, Moção de congratulação a Liliana Alzira cunha, palhaça Beringela. Lili Cunha é psicóloga, atriz e palhaça, com mais de 15 anos de experiência na arte da palhaçaria. Dá vida à Palhaça Beringela, personagem irreverente e afetuosa, que já marcou presença em festivais, eventos culturais, convenções e ações formativas por diversas regiões do país._x000D_
 _x000D_
 		 Lili ministra vivências e oficinas de palhaçaria com foco na escuta, na presença e na potência do riso como ferramenta de transformação. Sua pesquisa conecta teatro e psicologia, investigando o papel do riso no cuidado, no acolhimento e na construção de vínculos._x000D_
 _x000D_
 		 Com linguagem acessível e presença cênica marcante, Lili cria cenas, espetáculos, intervenções e atividades formativas que promovem o encontro entre o cômico e o poético, sempre guiadas pela escuta e pelo afeto.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6121/requerimento_118-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6121/requerimento_118-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ora signatário vem perante esta Pasta, requerer ao Prefeito Municipal ou Secretaria competente, as seguintes informações:              _x000D_
   1. Povoado Capivari dos Marçal_x000D_
     • Quais medidas foram tomadas até o momento para solucionar o problema da falta de água em algumas residências do povoado?_x000D_
     • Os moradores informaram que, desde abril deste ano, uma das soluções sugeridas foi a perfuração de um novo poço artesiano. Já foi realizado algum estudo técnico para avaliar a viabilidade dessa proposta?_x000D_
       2. Povoado Córrego Areado_x000D_
     • Os moradores também enfrentam problemas recorrentes de falta de água potável, especialmente quando ocorre a quebra da bomba d’água, o que os deixa sem abastecimento para as necessidades básicas._x000D_
     • A comunidade solicitou a disponibilização de uma bomba reserva, a fim de evitar interrupções no fornecimento, sobretudo aos finais de semana, quando é mais difícil realizar consertos. Já foi adotada alguma providência nesse sentido?_x000D_
 JUSTIFICATIVA: _x000D_
 		Os moradores dos povoados de Capivari dos Marçal e Córrego Areado vêm enfrentando sérias dificuldades em razão da irregularidade no fornecimento de água, situação que compromete as condições de higiene, saúde e dignidade das famílias locais._x000D_
 		Dessa forma, este requerimento busca transparência nas ações do Executivo e a adoção de medidas urgentes que assegurem o pleno restabelecimento e a continuidade do abastecimento de água para essas comunidades.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>Eduardo Estruturas, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6122/requerimento_119-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6122/requerimento_119-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde que informe a esta Casa Legislativa se há um cronograma previsto para a aplicação do fumacê no Município de Bom Despacho, tendo em vista o aumento expressivo na presença do mosquito Aedes aegypti e as constantes demandas encaminhadas pela população. Sabe-se que a utilização do fumacê não é recomendada em períodos chuvosos, contudo, diante das condições climáticas atuais e da percepção crescente de mosquitos nas residências, é necessário esclarecer quais medidas de controle e combate estão sendo adotadas e se há previsão para a retomada ou intensificação das ações de pulverização em locais de maior incidência. JUSTIFICATIVA: O presente requerimento se justifica diante das diversas manifestações populares recebidas em nosso gabinete, relatando o aumento significativo de mosquitos transmissores da dengue em diferentes bairros do Município. A informação sobre o planejamento das ações de fumacê é essencial para tranquilizar a população e garantir a tra</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6123/requerimento_120-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6123/requerimento_120-2025.pdf</t>
   </si>
   <si>
     <t>Requer, que sejam prestadas informações acerca da obra de recapeamento da pista de caminhada localizada na Avenida Doutor Roberto._x000D_
     • Qual o cronograma oficial da obra e a previsão para sua conclusão?_x000D_
     • Qual a empresa responsável pela execução e o valor total contratado?_x000D_
     • A pista será totalmente reformada ou apenas parcialmente recapeada?_x000D_
     • Qual o motivo do atraso na conclusão dos trabalhos?_x000D_
     • Há fiscalização técnica municipal sobre as etapas já executadas?_x000D_
     • Quais medidas de segurança estão sendo adotadas para evitar acidentes com pessoas que utilizam a pista para corrida?_x000D_
     • Quais ações corretivas estão sendo planejadas para garantir a entrega da obra dentro do padrão de qualidade esperado pela população?_x000D_
 JUSTIFICATIVA: _x000D_
 Este vereador foi procurado por cidadãos que frequentam a pista de caminhada, A referida obra tem gerado diversos transtornos aos frequentadores, incluindo quedas e acidentes provocados pelas condições irregulares do piso. Além disso, nota-se uma demora considerável na execução dos serviços, o que tem causado preocupação entre os usuários e moradores da região.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6124/requerimento_121-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6124/requerimento_121-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação ao senhor Jorcelino Aparecido da Silva, popularmente conhecido como Tebinha. Aos 61 anos, Jorcelino soma mais de três décadas de trabalho exemplar, tendo atuado por 33 anos como vigilante patrimonial e, atualmente, há 4 anos e meio, como fiscal de loja no Supermercado Fidelis. No esporte, destacou-se desde os 14 anos no futebol, defendendo clubes como, Famorine, Cristalino e Abadia de Martinho Campos. Foi eleito melhor ponta-esquerda da Seleção do Século de Bom Despacho, conquistando diversos títulos regionais. No fisiculturismo, tornou-se o primeiro atleta da modalidade em Bom Despacho, conquistando importantes resultados, Campeão Mineiro (2000 e 2016), Campeão Overall (2016), 4º lugar no Campeonato Brasileiro (2000 e 2016), 2º lugar no Mister Minas Brasil (2019). Exemplo de disciplina e determinação, Jorcelino inspira gerações com sua história de trabalho e paixão pelo esporte.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6139/requerimento_122-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6139/requerimento_122-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer, ao Chefe do Poder Executivo Municipal, informações detalhadas sobre as providências adotadas pela Prefeitura para fiscalizar e fazer cumprir a Lei Municipal nº 2.857, de 29 de março de 2022, que "Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica _x000D_
 _x000D_
 Especificamente, solicita as seguintes informações:_x000D_
 _x000D_
     1. Quais medidas efetivas e rotinas de fiscalização a Prefeitura implementou para assegurar o cumprimento da Lei nº 2.857/2022 por parte das empresas concessionárias e permissionárias (energia elétrica, telefonia, internet, etc.)?_x000D_
     2. Considerando que o prazo de 180 dias estipulado pelo Art. 7º da lei para a adequação da fiação existente expirou em setembro de 2022, o Executivo realizou algum diagnóstico ou levantamento da situação atual dos postes no Município?_x000D_
     3. O Poder Executivo Municipal tem recebido os relatórios mensais da empresa concessionária de energia elétrica, conforme determinado pelo Art. 4º da referida lei, detalhando as notificações enviadas às demais empresas ocupantes dos postes?_x000D_
     4. Em caso positivo, solicita-se o envio a esta Casa Legislativa das cópias dos relatórios de notificação recebidos nos últimos 12 (doze) meses._x000D_
     5. Quantas multas (conforme previsto no Art. 6º) foram efetivamente aplicadas às empresas (seja a concessionária de energia ou as demais permissionárias) pelo descumprimento dos prazos e obrigações da lei desde sua entrada em vigor?_x000D_
     6. Quais canais oficiais a população pode utilizar para denunciar situações de risco evidente, como cabos soltos, rompidos ou caídos em vias públicas? Qual é o fluxo de atendimento e solução para essas denúncias?_x000D_
     7. Existe, por parte do Executivo, um plano de ação ou cronograma de curto prazo para notificar e obrigar as empresas a solucionar os casos mais graves de desordem e risco de acidentes, visivelmente identificados na área central e bairros da cidade?_x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 _x000D_
 	A situação da fiação aérea em Bom Despacho tem se tornado motivo de grande preocupação. Além da evidente poluição visual, que degrada a paisagem urbana, há um crescente número de relatos de cabos e fios soltos, desordenados e, em casos graves, lançados dos postes até o chão._x000D_
 Este cenário gera um risco iminente e severo de acidentes à população, sejam pedestres, ciclistas, motociclistas ou veículos, além de sobrecarregar as estruturas dos postes._x000D_
 O Município dispõe da Lei nº 2.857, de 29 de março de 2022, que estabelece regras claras para o alinhamento, identificação e retirada de fiação em desuso, bem como define responsabilidades, prazos e penalidades. Contudo, a percepção é que a lei não está sendo cumprida, visto que o prazo de adequação (Art. 7º) já se esgotou há mais de dois anos e os problemas persistem e se agravam._x000D_
 Portanto, este requerimento é fundamental para que o Poder Legislativo exerça sua função fiscalizadora e compreenda quais ações o Poder Executivo tem tomado para garantir a aplicação efetiva da referida lei, visando a segurança, o ordenamento urbano e o bem-estar dos cidadãos._x000D_
 _x000D_
 Bom Despacho/MG, 17 de novembro de 2025.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6140/requerimento_123-2025_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6140/requerimento_123-2025_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao senhor Márcio Araújo Gontijo, cuja trajetória se destaca pela dedicação à educação, ao serviço público e ao desenvolvimento de Bom Despacho. Com ampla formação em Contabilidade, Pedagogia, Administração Escolar e Direito, atuou como professor em diversas instituições, lecionando Matemática, Inglês e Educação Artística. Exerceu funções como advogado, comerciante, escrivão, tabelião, conciliador e chefe de secretaria da Comarca. É um dos vinte e dois fundadores da Cooperativa Agropecuária de Bom Despacho, sendo o único ainda vivo. Reconhecido por sua sabedoria, trabalho e profundo senso familiar, tornou-se referência de ética, dedicação comunitária e formação humana.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Eltinho, Igor Soares Silva, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6141/requerimento_124-2025_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6141/requerimento_124-2025_mocao_1.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação ao aos atletas do Play Beach; Bárbara Antoniazzi Moura, Gabriel Victor Silva Otoni e Eduardo Henrique Balbino, pela brilhante trajetória esportiva e pelos relevantes resultados conquistados na Liga 37 de Futevôlei e em diversas competições regionais, estaduais e nacionais. A atleta Bárbara Antoniazzi Moura tem se destacado como uma das principais representantes do futevôlei regional, com um currículo notável que inclui: 10 títulos de campeã regional, 9 vezes vice-campeã regional, 1 título de campeã do Centro-Oeste Mineiro, 2 vezes vice-campeã do Centro-Oeste Mineiro, e 5 títulos de campeã municipal. O atleta Gabriel Victor Silva Otoni também demonstra excelência esportiva, sendo reconhecido por sua dedicação e conquistas expressivas, entre as quais: 3º lugar no Campeonato Brasileiro, Vice-campeão mineiro, e 3 títulos do Centro-Oeste Mineiro, além de 30 títulos regionais. Por sua vez, o atleta Eduardo Henrique Balbino acumula um currículo igualmente admirável, com conquistas de grande relevância: Vice-campeão brasileiro, 2 vezes campeão mineiro, 1 título Estação Open, 3 títulos do Centro-Oeste Mineiro, e 29 títulos regionais. A dedicação desses atletas pelo futevôlei elevam o nome do município, servindo de exemplo de disciplina e superação para toda a comunidade esportiva e para os jovens que aspiram seguir no esporte. Diante disso, esta Casa Legislativa registra publicamente seu reconhecimento e aplauso a esses atletas pelo brilhante desempenho, desejando-lhes ainda mais sucesso em suas trajetórias esportivas.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6142/requerimento_125-2025_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6142/requerimento_125-2025_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao sr. Anderson Luís Coelho, para manifestar congratulação desta Câmara, pela sua marcante trajetória dedicada à melhoria da saúde, ao progresso da educação e ao desenvolvimento das profissões em Minas Gerais.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6143/requerimento_126-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6143/requerimento_126-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe qual é o cronograma de ações previsto para manutenção, limpeza, desobstrução e melhoria do sistema de escoamento pluvial de Bom Despacho, tendo em vista que o período chuvoso ainda não se iniciou e diversos pontos críticos de alagamento já preocupam a população._x000D_
       Requer-se, ainda, que sejam detalhadas as medidas planejadas para solucionar ou minimizar os alagamentos recorrentes em locais historicamente afetados, bem como os bairros e vias que serão contemplados no planejamento municipal._x000D_
 _x000D_
 JUSTIFICATIVA:    O presente requerimento se fundamenta nas preocupações da população quanto aos pontos críticos de alagamento registrados no Município em anos anteriores. Mesmo antes do início do período chuvoso, já se faz necessária a apresentação do cronograma de manutenção e melhorias do escoamento pluvial, para que a comunidade tenha clareza sobre as providências planejadas pelo Executivo e pela Secretaria Municipal de Obras diante dos problemas recorrentes de drenagem.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6150/requerimento_127-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6150/requerimento_127-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao 2º Pelotão de Bombeiros Militar de Bom Despacho, representado pelo Capitão BM Márcio Túlio de Oliveira Silva (Comandante da 3ª Companhia, que abrange o 2º Pelotão de Bom Despacho e o 1º Pelotão de Nova Serrana), pela 2º Tenente BM Carolina Lúcia Simões Ramos (Comandante do 2º Pelotão de Bom Despacho) e pelos demais Bombeiros Militares que integram o referido Pelotão.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6151/requerimento_128-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6151/requerimento_128-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida ao plenário Moção de Congratulação ao jovem Liverson Felipe de Carvalho – Lipe, pelo relevante trabalho social desenvolvido em Bom Despacho. Lipe tem se destacado pelo espírito solidário e pelo compromisso com a comunidade, promovendo ações como 3 anos consecutivos de Dia das Crianças, 2 anos de Futebol Beneficente (com nova edição prevista para dezembro), distribuição de mais de 500 ovos de Páscoa em parceria com a BF Imports, entrega de brinquedos no Natal, doação de cestas básicas, realização da Copa Ouro nas categorias masculino adulto, feminino adulto, juvenil e mirim, além de 2 anos distribuindo pipas. Suas iniciativas demonstram dedicação, liderança e impacto social positivo, motivo pelo qual esta Casa manifesta seus votos de reconhecimento e gratidão pelos serviços prestados.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6152/requerimento_129-2025_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6152/requerimento_129-2025_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao senhor Luciano Marcelo de Oliveira, Policial Militar e atual Comandante do Colégio Tiradentes de Bom Despacho, pela destacada trajetória profissional e compromisso com a segurança pública e a educação. Ingressou na PMMG em 1993, concluindo com êxito os cursos de formação e aperfeiçoamento de sargentos, bem como o Curso de Habilitação de Oficiais. Atuou em diversas funções operacionais e administrativas, incluindo comando de pelotão e companhia na 7ª Companhia Independente de Meio Ambiente e Trânsito. Detentor das medalhas Alferes Tiradentes e Mérito Profissional Militar, possui formação em Letras e especializações na área ambiental, tendo integrado conselhos e entidades de proteção ambiental. Sua atuação firme, dedicada e tecnicamente qualificada contribuiu de forma expressiva para o fortalecimento institucional e para o desenvolvimento da nossa cidade.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6153/requerimento_131-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6153/requerimento_131-2025.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação Carolina Morais de Araújo é mestre em Educação Física pela Universidade Federal do Triângulo Mineiro (UFTM) e licenciada em Educação Física pela Universidade Federal dos Vales do Jequitinhonha e Mucuri (UFVJM). Atuou como membro do Núcleo de Estudos e Pesquisas em Corporeidade e Pedagogia do Movimento (NUCORPO/UFTM)._x000D_
 Exerce atualmente a docência nos cursos de Pedagogia e Educação Física do Centro Universitário UNA, a função de Gerente de Desenvolvimento da Educação Infantil na Secretaria Municipal de Educação de Bom Despacho e integra o Conselho Municipal de Esportes. Possui ampla experiência profissional, tendo atuado em diversas instituições, entre elas a UFVJM, o PROJOVEM Trabalhador, a APAE de Diamantina, as Secretarias Municipais de Esportes e de Educação de Bom Despacho. Coordenou projetos de extensão universitária em parceria com o Centro Universitário UNA, a Secretaria Municipal de Educação e a Secretaria de Esportes de Bom Despacho. Foi agraciada com a Medalha Honra ao Mérito Professor Majela, em reconhecimento à sua relevante contribuição à formação dos alunos da Escola Municipal Flávio Cançado Filho.Carolina conta com publicações em revistas científicas, além de apresentações em seminários, fóruns e congressos. Ministra cursos, minicursos e palestras nas áreas de Educação, Educação Física Escolar e Infância, com destaque para a formação de professores da Educação Infantil e do Ensino Fundamental.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>Chibil, Eduardo Estruturas, Eltinho, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6154/requerimento_131-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6154/requerimento_131-2025.pdf</t>
   </si>
   <si>
     <t>Requer, que sejam prestadas informações referentes à quadra esportiva localizada no Bairro de Fátima:_x000D_
     1. Houve repasse de verba nos últimos 5 anos, especialmente por meio de emenda parlamentar, destinada à reforma da referida quadra esportiva. _x000D_
            a)Em caso positivo, esclarecer:_x000D_
         ◦ Qual foi o valor total repassado;_x000D_
         ◦ Se existe previsão de início das obras;_x000D_
         ◦ Qual a destinação atual dos recursos recebidos;_x000D_
         ◦ Se há projeto ou planejamento já formulado para a execução da reforma._x000D_
     2. Em caso negativo, informar:_x000D_
         ◦ Mesmo sem emenda parlamentar específica, existe previsão por parte do Município para realização da reforma da quadra?_x000D_
         ◦ Havendo previsão, indicar o prazo estimado para início das intervenções._x000D_
 	JUSTIFICATIVA: _x000D_
 _x000D_
 		Este vereador foi procurado por cidadãos que frequentam o local. A quadra esportiva do Bairro de Fátima é um importante espaço público de convivência, lazer e promoção de práticas esportivas para crianças, jovens e demais moradores. Diante de sua evidente necessidade de melhorias estruturais, torna-se essencial obter informações oficiais sobre eventuais repasses de recursos e sobre o planejamento municipal para sua revitalização.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6155/requerimento_132-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6155/requerimento_132-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária Municipal de Cultura que encaminhe a esta Casa Legislativa a Ordem de Serviço e/ou os Empenhos emitidos referentes à montagem, instalação, construção cenográfica ou quaisquer serviços vinculados à “Casa Encantada – Casa de Doces” e aos demais itens decorativos e artísticos do Natal 2025, previstos nos Contratos nº 108/2025, 109/2025 e 117/2025. JUSTIFICATIVA:    A solicitação se justifica pela necessidade de garantir transparência e controle legislativo sobre as despesas realizadas com a execução da decoração natalina de 2025, especialmente considerando o vultoso montante empregado e a importância de se confirmar a regularidade dos atos administrativos que autorizaram tais serviços.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6171/requerimento_133-2025_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6171/requerimento_133-2025_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Administração que preste as seguintes informações sobre o Contrato Administrativo nº 132/2025, no valor total de R$ 1.033.548,00 (um milhão, trinta e três mil, quinhentos e quarenta e oito reais):_x000D_
 _x000D_
     1. Encaminhar cópia do estudo de vantajosidade econômica que embasou a adesão à Ata de Registro de Preços do CISPARÁ, justificando a não realização de licitação própria pelo Município;_x000D_
     2. Informar o custo mensal total e por tipo de equipamento, bem como a projeção de gastos em caso de prorrogação contratual;_x000D_
     3. Esclarecer por qual motivo não foi exigida garantia contratual da execução;_x000D_
     4. Informar se o Poder Executivo realizou estudo comparativo entre locação e aquisição direta dos bebedouros e purificadores, esclarecendo se a compra não seria economicamente mais vantajosa para o Município.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6172/requerimento_134-2025_mocao_1.pdf</t>
+  </si>
+  <si>
     <t>Requer que seja concedida uma moção a ser encaminhada ao Sr. Eduardo de Oliveira Fidelis, para manifestar congratulação desta Câmara  em reconhecimento  à sua dedicação e relevantes serviços prestados à comunidade. Justificativa: Há quase 12 anos lotado na 2ª Delegacia Regional de Bom Despacho, atuando na 28ª Ciretran, Eduardo se destaca pela dedicação, organização e excelente atendimento ao público, tendo assumido o setor de Carteira Nacional de Habilitação e auxiliando 12 cidades da região, garantindo qualidade no atendimento ao cidadão. Entre 2008 e 2012, também contribuiu com a Prefeitura Municipal no setor de compras e licitações, desempenhando suas funções com  competência. Seu compromisso e profissionalismo fazem dele um servidor exemplar. Esta moção é concedida como forma de reconhecimento e gratidão por sua importante atuação</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6173/requerimento_135-2025_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6173/requerimento_135-2025_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida ao plenário Moção de Congratulação aos servidores da Biblioteca Municipal de Bom Despacho, vinculada à Secretaria de Cultura e Turismo, pelo relevante trabalho prestado à comunidade. A Biblioteca Municipal exerce papel fundamental na promoção da leitura, no acesso ao conhecimento e no fortalecimento da cultura em nosso município. Esse trabalho só se realiza graças à dedicação e ao profissionalismo de sua equipe, que acolhe diariamente estudantes, leitores e pesquisadores com atenção e compromisso público. Assim, registramos nossos votos de congratulação a: Juliana Maria da Silva Rodrigues, Maura Pinto de Carvalho, Ronan Nunes, Éder Alexandre Oliveira, Silvana Dias Campos e Maria de Fátima de Araújo. Pelo empenho, pela qualidade no atendimento e pela contribuição indispensável ao desenvolvimento cultural de Bom Despacho. Esta Casa Legislativa manifesta seus votos de reconhecimento e gratidão pelo serviço prestado.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6174/requerimento_136-2025_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6174/requerimento_136-2025_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação aos representantes e idealizadores da Feira Livre da Cidade Nova: Mateus Elias Vidal (Presidente), Alcides José martins (vice – presidente), Breno Henrique Tavares Bento (tesoureiro), Walison Donizeti da Silva (secretário), Edna Petronilha Rodrigues Batista (secretária) e Fábio Gonçalves Campos (representante da Emater), pela contribuição de forma significativa para o desenvolvimento social e econômico da comunidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8330,67 +8333,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_24-2025_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/inidcacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_134-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_135-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_136-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_137-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_138-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_139-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_140-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_141-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_142-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/indicacao_145-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/indicacao_146-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_147-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_148-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_149-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_150-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_152-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_153-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_154-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_155-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_156-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_157-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_158-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_159-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_160-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_161-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_162-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/indicacao_163-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_164-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/indicacao_165-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/indicacao_166-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/indicacao_167-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5641/indicacao_168-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5642/indicacao_169-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5643/indicacao_170-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5644/indicacao_171-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_172-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5646/indicacao_173-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5647/indicacao_174-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5648/indicacao_175-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5649/indicacao_176-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5650/indicacao_177-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5651/indicacao_178-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5652/indicacao_179-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5653/indicacao_180-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5654/indicacao_181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5655/indicacao_182-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5656/indicacao_183-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5657/indicacao_184-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5658/indicacao_185-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5665/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5666/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5667/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5668/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5669/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5674/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_rua_montalvania.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5678/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5679/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5680/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5681/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5682/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5692/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5694/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5695/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5697/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5698/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5700/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5703/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5704/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5707/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5708/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5710/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5711/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5717/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5718/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5720/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5723/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5724/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5725/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5726/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5730/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5732/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5733/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5734/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5736/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5739/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5740/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5741/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5742/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5750/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5751/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5754/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5756/indicacao_251-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5757/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5758/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5759/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5760/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5761/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5762/indicacao_37-2025_estacao.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5763/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5766/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5768/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5770/31_-_indicacao_-_ponte_zona_rural_capela_dos_alves__maique.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5771/indicacao_263-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5773/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5774/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5775/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5776/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5777/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5778/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5779/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5786/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5787/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5788/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5790/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5792/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5793/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_287-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_303-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_307-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_308-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_309-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_310-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_311-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_312-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_313-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_314-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_315-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_316-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_318-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_319-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_320-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_321-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_322-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_323-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_324-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_325-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_326-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_327-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_328-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_329-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_330-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_331-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5882/indciacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_334-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_336-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_338-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_339-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_340-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_341-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_342-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_343-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_344-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_345-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_346-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_347-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_348-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_349-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_350-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_351-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_352-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_353-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_354-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_355-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_356-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_357-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_358-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_359-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_360-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_361-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_362-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_363-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_364-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_365-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_366-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_367-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_368-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_17_-_secretaria_transito_quebramolas_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_18_-_secretaria_obras_iluminacao_e_calcamento_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_374-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_375-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_376-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_377-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_378-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_379-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_380-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_381-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_382-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_383-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_384-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_385-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_386-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_387-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5964/indicacao_388-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_389-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_390-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_391-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_392-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_393-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_394-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_395-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_396-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5981/indicacao_397-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_398-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_399-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_400-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_401-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_402-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_403-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_404-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_405-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6009/indicacao_406-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6012/indicacao_407-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_408-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_409-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_410-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_411-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_412-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_413-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_414-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6030/indicacao_415-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_416-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6032/indicacao_417-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6033/indicacao_418-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6034/indicacao_419-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6035/indicacao_420-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6036/indicacao_421-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6038/indicacao_422-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6039/indicacao_423-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6041/indicacao_424-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_425-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_426-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6046/indicacao_427-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6047/indicacao_428-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_429-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_430-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_431-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_432-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6059/51_-_indicacao_-_estacionamento_saude_bucal.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_434-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_435-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_436-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_437-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_438-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_439-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_440-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_441-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_442-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_443-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_444-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_445-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_446-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_447-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_448-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_449-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6100/indicacao_451-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6101/indicacao_452-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6102/indicacao_453-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6103/indicacao_454-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6104/indicacao_455-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6105/indicacao_456-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6106/indicacao_457-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6107/indicacao_458-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6108/indicacao_459-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6109/indicacao_460-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6110/indicacao_461-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6111/indicacao_462-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6112/indicacao_463-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6113/indicacao_464-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6114/indicacao_465-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_466-2025_1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_467-2025_1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_63-2025_-_indicacao_lombofaixa_rua_chiquinho_soares.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_469-2025_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_470-2025_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_471-2025_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_472-2025_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_473-2025_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6144/indicacao_474-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6145/indicacao_475-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6146/indicacao_476-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6147/indicacao_477-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_478-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_479-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6161/indicacao_480-2025_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_481-2025_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_482-2025_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_483-2025_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_484-2025_1.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_485-2025_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_486-2025_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_487-2025_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_488-2025_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_489-2025_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/plc_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_n87-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_n88-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5719/projeto_de_resolucao_n12-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_01-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_03-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/requerimento_05-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_de_congratulacao_-_carnaval.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/requerimento_08-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/requerimento_10-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/requerimento_12-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/requerimento_13-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/requerimento_14-25.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/requerimento_15-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_17-25.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_18-25.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_19-25.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_20-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_21-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5660/requerimento_23-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5684/requerimento_25-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_26-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5686/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5687/requerimento_28-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5689/requerimento-_reunioes_com_entidades.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5713/requerimento_31-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5714/requerimento_32-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5715/requerimento_33-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_de_mocao_de_congratulacao.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_35-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_36-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5780/requerimento_37-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5781/requerimento_38-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5782/requerimento_39-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_40-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_41-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5804/requerimento_42-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5805/requerimento_43-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_44-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_45-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5808/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5809/requerimento_47-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5835/requerimento_48-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5836/requerimento_49-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5837/requerimento_50-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_51-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_52-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_53-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_53-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5868/requerimento_55-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5869/requerimento_56-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5870/requerimento_57-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5871/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5872/requerimento_59-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5874/requerimento_60-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5901/requerimento_62-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5902/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5903/requerimento_64-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5904/requerimento_65-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5934/requerimento_66-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_67-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_68-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5937/requerimento_69-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5938/requerimento_70-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5968/requerimento_71-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5969/requerimento_72-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5970/requerimento_73-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5971/requerimento_74-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5972/requerimento_75-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5973/requerimento_76-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5974/requerimento_77-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5975/requerimento_78-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5990/requerimento_79-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5991/requerimento_80-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5992/requerimento_81-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5993/requerimento_82-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5995/requerimento_83-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5997/requerimento_84-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5998/requerimento_85-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6020/requerimento_86-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6021/requerimento_87-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6022/requerimento_88-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6023/requerimento_89-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6024/requerimento_90-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6025/requerimento_91-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6026/requerimento_92-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6050/requerimento_93-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6051/requerimento_94-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_95-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_96-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6054/requerimento_97-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6055/requerimento_98-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6056/requerimento_99-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6070/requerimento_100-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6072/requerimento_101-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6074/requerimento_102-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6076/requerimento_103-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6077/requerimento_104-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6079/requerimento_105-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6089/requerimento_106-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6090/requerimento_107-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6091/requerimento_108-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6092/requerimento_109-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6093/requerimento_110-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6094/requerimento_111-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6115/requerimento_112-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6116/requerimento_113-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6117/requerimento_114-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6118/requerimento_115-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_116-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6120/requerimento_117-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6121/requerimento_118-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6122/requerimento_119-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6123/requerimento_120-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6124/requerimento_121-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6139/requerimento_122-2025_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6140/requerimento_123-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6141/requerimento_124-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6142/requerimento_125-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6143/requerimento_126-2025_1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6150/requerimento_127-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6151/requerimento_128-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6152/requerimento_129-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6153/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6154/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6155/requerimento_132-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6171/requerimento_133-2025_1.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6173/requerimento_135-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6174/requerimento_136-2025_mocao_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5414/indicacao_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5415/indicacao_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5416/indicacao_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5417/indicacao_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5418/indicacao_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5419/indicacao_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5420/indicacao_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5421/indicacao_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5422/indicacao_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5423/indicacao_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5424/indicacao_11-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5425/indicacao_12-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5426/indicacao_13-25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5427/indicacao_14-25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5430/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5431/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5432/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5433/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5434/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5435/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5437/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5438/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5439/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5441/indicacao_24-2025_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5442/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5443/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5444/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5445/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5447/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5449/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5450/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5451/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5452/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5453/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5454/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5455/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5456/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5457/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5458/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5460/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5461/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5464/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5465/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5466/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5467/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5468/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5469/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5471/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5472/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5473/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5474/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5475/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5476/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5477/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5478/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5479/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5480/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5481/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5482/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5483/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5484/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5485/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5486/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5487/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5488/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5489/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5495/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5496/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5497/inidcacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5498/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5505/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5506/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5507/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5508/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5509/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5510/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5511/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5512/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5513/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5514/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5515/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5516/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5517/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5518/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5519/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5520/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5521/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5522/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5523/indicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5524/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5525/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5526/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5527/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5528/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5529/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5535/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5536/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5537/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5538/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5539/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5540/indicacao_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5541/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5542/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5543/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5544/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5545/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5546/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5547/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5548/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5549/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5551/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5552/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5553/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5554/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5566/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5567/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5568/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5569/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5570/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5571/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5572/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5573/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5574/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5575/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5576/indicacao_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5577/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5578/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5579/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5580/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5582/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5581/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5583/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5584/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5593/indicacao_134-25.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5594/indicacao_135-25.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5595/indicacao_136-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5596/indicacao_137-25.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5597/indicacao_138-25.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5599/indicacao_139-25.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5600/indicacao_140-25.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5601/indicacao_141-25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5602/indicacao_142-25.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5603/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5604/indicacao_144-25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5605/indicacao_145-25.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5606/indicacao_146-25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5607/indicacao_147-25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5608/indicacao_148-25.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5610/indicacao_149-25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5611/indicacao_150-25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5612/indicacao_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5613/indicacao_152-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5615/indicacao_153-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5616/indicacao_154-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5617/indicacao_155-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5618/indicacao_156-25.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5619/indicacao_157-25.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5620/indicacao_158-25.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5621/indicacao_159-25.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5622/indicacao_160-25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5624/indicacao_161-25.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5625/indicacao_162-25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5626/indicacao_163-25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5637/indicacao_164-25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5638/indicacao_165-25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5639/indicacao_166-25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5640/indicacao_167-25.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5641/indicacao_168-25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5642/indicacao_169-25.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5643/indicacao_170-25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5644/indicacao_171-25.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5645/indicacao_172-25.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5646/indicacao_173-25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5647/indicacao_174-25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5648/indicacao_175-25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5649/indicacao_176-25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5650/indicacao_177-25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5651/indicacao_178-25.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5652/indicacao_179-25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5653/indicacao_180-25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5654/indicacao_181-25.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5655/indicacao_182-25.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5656/indicacao_183-25.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5657/indicacao_184-25.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5658/indicacao_185-25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5665/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5666/indicacao_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5667/indicacao_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5668/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5669/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5670/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5671/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5672/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5673/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5674/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5675/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5676/indicacao_rua_montalvania.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5677/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5678/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5679/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5680/indicacao_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5681/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5682/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5692/indicacao_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5693/indicacao_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5694/indicacao_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5695/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5696/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5697/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5698/indicacao_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5700/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5701/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5702/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5703/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5704/indicacao_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5705/indicacao_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5706/indicacao_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5707/indicacao_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5708/indicacao_219-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5709/indicacao_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5710/indicacao_221-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5711/indicacao_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5712/indicacao_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5716/indicacao_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5717/indicacao_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5718/indicacao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5720/indicacao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5723/indicacao_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5724/indicacao_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5725/indicacao_230-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5726/indicacao_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5728/indicacao_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5729/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5730/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5732/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5733/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5734/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5736/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5737/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5739/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5740/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5741/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5742/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5749/indicacao_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5750/indicacao_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5751/indicacao_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5752/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5753/indicacao_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5754/indicacao_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5755/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5756/indicacao_251-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5757/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5758/indicacao_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5759/indicacao_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5760/indicacao_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5761/indicacao_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5762/indicacao_37-2025_estacao.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5763/indicacao_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5765/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5766/indicacao_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5768/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5770/31_-_indicacao_-_ponte_zona_rural_capela_dos_alves__maique.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5771/indicacao_263-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5773/indicacao_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5774/indicacao_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5775/indicacao_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5776/indicacao_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5777/indicacao_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5778/indicacao_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5779/indicacao_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5784/indicacao_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5785/indicacao_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5786/indicacao_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5787/indicacao_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5788/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5790/indicacao_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5792/indicacao_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5793/indicacao_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5795/indicacao_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5796/indicacao_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5798/indicacao_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5799/indicacao_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5800/indicacao_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5801/indicacao_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5802/indicacao_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5812/indicacao_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5813/indicacao_287-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5815/indicacao_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5816/indicacao_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5817/indicacao_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5818/indicacao_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5819/indicacao_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5820/indicacao_293-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5821/indicacao_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5822/indicacao_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5823/indicacao_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5824/indicacao_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5825/indicacao_298-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5826/indicacao_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5827/indicacao_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5828/indicacao_301-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5829/indicacao_302-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5830/indicacao_303-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5831/indicacao_304-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5832/indicacao_305-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5833/indicacao_306-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5834/indicacao_307-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5842/indicacao_308-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5843/indicacao_309-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5844/indicacao_310-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5845/indicacao_311-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5846/indicacao_312-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5848/indicacao_313-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5847/indicacao_314-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5849/indicacao_315-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5850/indicacao_316-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5851/indicacao_317-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5852/indicacao_318-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5853/indicacao_319-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5854/indicacao_320-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5855/indicacao_321-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5856/indicacao_322-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5857/indicacao_323-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5858/indicacao_324-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5859/indicacao_325-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5860/indicacao_326-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5861/indicacao_327-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5863/indicacao_328-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5864/indicacao_329-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5866/indicacao_330-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5867/indicacao_331-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5882/indciacao_332-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5883/indicacao_333-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5884/indicacao_334-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5885/indicacao_335-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5886/indicacao_336-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5887/indicacao_337-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5888/indicacao_338-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5889/indicacao_339-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5890/indicacao_340-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5891/indicacao_341-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5892/indicacao_342-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5893/indicacao_343-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5894/indicacao_344-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5895/indicacao_345-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5896/indicacao_346-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5897/indicacao_347-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5898/indicacao_348-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5899/indicacao_349-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5914/indicacao_350-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5915/indicacao_351-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5916/indicacao_352-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5917/indicacao_353-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5918/indicacao_354-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5919/indicacao_355-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5920/indicacao_356-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5921/indicacao_357-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5922/indicacao_358-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5923/indicacao_359-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5924/indicacao_360-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5925/indicacao_361-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5926/indicacao_362-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5928/indicacao_363-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5929/indicacao_364-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5930/indicacao_365-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5931/indicacao_366-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5932/indicacao_367-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5941/indicacao_368-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5942/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5943/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5944/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5945/indicacao_17_-_secretaria_transito_quebramolas_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5946/indicacao_18_-_secretaria_obras_iluminacao_e_calcamento_ruagetuliovargas_rua_da_chacara_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5947/indicacao_374-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5948/indicacao_375-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5949/indicacao_376-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5950/indicacao_377-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5951/indicacao_378-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5952/indicacao_379-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5954/indicacao_380-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5955/indicacao_381-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5956/indicacao_382-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5957/indicacao_383-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5959/indicacao_384-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5960/indicacao_385-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5962/indicacao_386-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5963/indicacao_387-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5964/indicacao_388-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5965/indicacao_389-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5966/indicacao_390-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5967/indicacao_391-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5976/indicacao_392-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5977/indicacao_393-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5978/indicacao_394-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5979/indicacao_395-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5980/indicacao_396-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5981/indicacao_397-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5982/indicacao_398-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5983/indicacao_399-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5984/indicacao_400-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5985/indicacao_401-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5986/indicacao_402-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5987/indicacao_403-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5988/indicacao_404-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5989/indicacao_405-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6009/indicacao_406-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6012/indicacao_407-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6013/indicacao_408-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6014/indicacao_409-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6015/indicacao_410-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6016/indicacao_411-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6017/indicacao_412-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6018/indicacao_413-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6019/indicacao_414-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6030/indicacao_415-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6031/indicacao_416-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6032/indicacao_417-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6033/indicacao_418-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6034/indicacao_419-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6035/indicacao_420-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6036/indicacao_421-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6038/indicacao_422-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6039/indicacao_423-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6041/indicacao_424-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6043/indicacao_425-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6044/indicacao_426-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6046/indicacao_427-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6047/indicacao_428-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6048/indicacao_429-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6049/indicacao_430-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6057/indicacao_431-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6058/indicacao_432-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6059/51_-_indicacao_-_estacionamento_saude_bucal.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6060/indicacao_434-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6061/indicacao_435-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6062/indicacao_436-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6063/indicacao_437-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6064/indicacao_438-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6065/indicacao_439-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6066/indicacao_440-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6067/indicacao_441-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6068/indicacao_442-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6069/indicacao_443-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6081/indicacao_444-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6082/indicacao_445-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6083/indicacao_446-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6085/indicacao_447-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6086/indicacao_448-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6087/indicacao_449-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6088/indicacao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6100/indicacao_451-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6101/indicacao_452-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6102/indicacao_453-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6103/indicacao_454-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6104/indicacao_455-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6105/indicacao_456-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6106/indicacao_457-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6107/indicacao_458-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6108/indicacao_459-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6109/indicacao_460-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6110/indicacao_461-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6111/indicacao_462-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6112/indicacao_463-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6113/indicacao_464-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6114/indicacao_465-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6131/indicacao_466-2025_1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6132/indicacao_467-2025_1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6133/indicacao_63-2025_-_indicacao_lombofaixa_rua_chiquinho_soares.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6134/indicacao_469-2025_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6135/indicacao_470-2025_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6136/indicacao_471-2025_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6137/indicacao_472-2025_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6138/indicacao_473-2025_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6144/indicacao_474-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6145/indicacao_475-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6146/indicacao_476-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6147/indicacao_477-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6148/indicacao_478-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6149/indicacao_479-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6161/indicacao_480-2025_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6162/indicacao_481-2025_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6163/indicacao_482-2025_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6164/indicacao_483-2025_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6165/indicacao_484-2025_1.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6166/indicacao_485-2025_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6167/indicacao_486-2025_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6168/indicacao_487-2025_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6169/indicacao_488-2025_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6170/indicacao_489-2025_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5494/plc_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6158/projeto_de_lei_n87-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6159/projeto_n88-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5719/projeto_de_resolucao_n12-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6071/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5428/requerimento_01-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5429/requerimento_02-25.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5448/requerimento_03-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5470/requerimento_04-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5499/requerimento_05-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5530/requerimento_06-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5531/mocao_de_congratulacao_-_carnaval.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5532/requerimento_08-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5555/requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5557/requerimento_10-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5585/requerimento_11-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5586/requerimento_12-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5587/requerimento_13-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5627/requerimento_14-25.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5628/requerimento_15-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5629/requerimento_16-25.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5630/requerimento_17-25.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5632/requerimento_18-25.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5633/requerimento_19-25.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5634/requerimento_20-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5635/requerimento_21-25_mocao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5659/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5660/requerimento_23-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5683/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5684/requerimento_25-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5685/requerimento_26-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5686/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5687/requerimento_28-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5688/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5689/requerimento-_reunioes_com_entidades.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5713/requerimento_31-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5714/requerimento_32-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5715/requerimento_33-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5743/requerimento_de_mocao_de_congratulacao.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5744/requerimento_35-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5745/requerimento_36-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5780/requerimento_37-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5781/requerimento_38-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5782/requerimento_39-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5783/requerimento_40-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5803/requerimento_41-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5804/requerimento_42-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5805/requerimento_43-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5806/requerimento_44-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5807/requerimento_45-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5808/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5809/requerimento_47-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5835/requerimento_48-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5836/requerimento_49-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5837/requerimento_50-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5838/requerimento_51-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5839/requerimento_52-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5841/requerimento_53-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5840/requerimento_53-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5868/requerimento_55-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5869/requerimento_56-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5870/requerimento_57-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5871/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5872/requerimento_59-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5874/requerimento_60-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5901/requerimento_62-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5902/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5903/requerimento_64-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5904/requerimento_65-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5934/requerimento_66-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5935/requerimento_67-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5936/requerimento_68-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5937/requerimento_69-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5938/requerimento_70-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5968/requerimento_71-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5969/requerimento_72-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5970/requerimento_73-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5971/requerimento_74-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5972/requerimento_75-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5973/requerimento_76-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5974/requerimento_77-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5975/requerimento_78-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5990/requerimento_79-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5991/requerimento_80-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5992/requerimento_81-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5993/requerimento_82-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5995/requerimento_83-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5997/requerimento_84-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5998/requerimento_85-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6020/requerimento_86-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6021/requerimento_87-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6022/requerimento_88-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6023/requerimento_89-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6024/requerimento_90-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6025/requerimento_91-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6026/requerimento_92-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6050/requerimento_93-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6051/requerimento_94-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6052/requerimento_95-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6053/requerimento_96-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6054/requerimento_97-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6055/requerimento_98-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6056/requerimento_99-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6070/requerimento_100-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6072/requerimento_101-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6074/requerimento_102-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6076/requerimento_103-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6077/requerimento_104-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6079/requerimento_105-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6089/requerimento_106-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6090/requerimento_107-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6091/requerimento_108-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6092/requerimento_109-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6093/requerimento_110-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6094/requerimento_111-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6115/requerimento_112-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6116/requerimento_113-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6117/requerimento_114-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6118/requerimento_115-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6119/requerimento_116-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6120/requerimento_117-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6121/requerimento_118-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6122/requerimento_119-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6123/requerimento_120-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6124/requerimento_121-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6139/requerimento_122-2025_1.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6140/requerimento_123-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6141/requerimento_124-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6142/requerimento_125-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6143/requerimento_126-2025_1.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6150/requerimento_127-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6151/requerimento_128-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6152/requerimento_129-2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6153/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6154/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6155/requerimento_132-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6171/requerimento_133-2025_1.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6172/requerimento_134-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6173/requerimento_135-2025_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6174/requerimento_136-2025_mocao_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H633"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -24744,106 +24747,106 @@
       </c>
       <c r="H630" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
         <v>2467</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>557</v>
       </c>
       <c r="D631" t="s">
         <v>2013</v>
       </c>
       <c r="E631" t="s">
         <v>2014</v>
       </c>
       <c r="F631" t="s">
         <v>2393</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1992</v>
+        <v>2468</v>
       </c>
       <c r="H631" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>561</v>
       </c>
       <c r="D632" t="s">
         <v>2013</v>
       </c>
       <c r="E632" t="s">
         <v>2014</v>
       </c>
       <c r="F632" t="s">
         <v>2134</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="H632" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>565</v>
       </c>
       <c r="D633" t="s">
         <v>2013</v>
       </c>
       <c r="E633" t="s">
         <v>2014</v>
       </c>
       <c r="F633" t="s">
         <v>2314</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="H633" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>