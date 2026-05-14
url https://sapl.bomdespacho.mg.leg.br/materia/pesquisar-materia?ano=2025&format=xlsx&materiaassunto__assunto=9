--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/pl_no_05-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/pl_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/pl_no_08-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/pl_no_08-2025.pdf</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/projeto_de_lei_n19-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/projeto_de_lei_n19-25.pdf</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/projeto_de_lei_no24-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/projeto_de_lei_no24-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos valores dos vencimentos dos servidores Públicos Municipais de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/projeto_de_lei_n27-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/projeto_de_lei_n27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.945, de 5 de setembro de 2.023 e dá outras providências.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5908/projeto_de_lei_n60-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5908/projeto_de_lei_n60-2025.pdf</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de incentivos para produção de unidades habitacionais no âmbito do " Programa Minha casa, Minha Vida" e dá outras providências.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica Acordo de Cooperação n° 09/2024 firmado entre o Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais e o Município de Bom Despacho e Autoriza a Assinatura de Termo Aditivo, e dá outras providências.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5927/ppa_2026_2029.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5927/ppa_2026_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2026-2029</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5933/loa_2026.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5933/loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bom Despacho para o exercício de 2026</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5746/projeto_de_resolucao_n13-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5746/projeto_de_resolucao_n13-2025.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Bom Despacho/MG relativas ao exercício financeiro de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,67 +549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/pl_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/projeto_de_lei_n19-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/projeto_de_lei_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5908/projeto_de_lei_n60-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5927/ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5933/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5746/projeto_de_resolucao_n13-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5446/pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5491/pl_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5556/projeto_de_lei_n19-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5590/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5609/projeto_de_lei_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5908/projeto_de_lei_n60-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5927/ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5933/loa_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5746/projeto_de_resolucao_n13-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>