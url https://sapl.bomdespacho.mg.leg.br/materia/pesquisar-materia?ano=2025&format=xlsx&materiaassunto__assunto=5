--- v0 (2025-12-20)
+++ v1 (2026-05-15)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>João da Lotação, João Eduardo, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_n48-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_n48-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre leitura bíblica como recurso paradidático nas escolas públicas e particulares do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Igor Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5905/projeto_de_lei_n_57-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5905/projeto_de_lei_n_57-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito ao abono de faltas escolares por motivo de saúde, crença religiosa e expressão cultural e dá outras providências.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5906/projeto_de_lei_n_58-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5906/projeto_de_lei_n_58-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta os critérios para a concessão de vagas do tempo integral na Educação Infantil e Ensino Fundamental nas Instituições públicas de ensino municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6075/projeto_de_lei_n80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6075/projeto_de_lei_n80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de atividades escolares relacionadas ao evento denominado Halloween, institui a Semana da Valorização da Infância no Município e dá outras providências.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/projeto_de_lei_no_23-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/projeto_de_lei_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bens imóveis públicos e dá outras providências.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bens imóveis públicos e dá outras providências</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei 2.760 de 2 de dezembro de 2.020 e dá outras providências</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso gratuito dos bens imóveis público que mencionam e dá outras providências.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5772/projeto_de_lei_n46-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5772/projeto_de_lei_n46-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação aprovado por meio da Lei n°2.493, de 24 de junho de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_n_55-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_n_55-2025.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Lei n° 2.926/2023, que dispõe sobre a organização do Sistema Municipal de Ensino (SIME), da reestruturação do Conselho Municipal de Educação do Fórum Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n°2.882, de 28 de junho de 2.022, que institui o Programa Municipal Dinheiro na Escola - PMDE, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5905/projeto_de_lei_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5906/projeto_de_lei_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6075/projeto_de_lei_n80.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/projeto_de_lei_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5772/projeto_de_lei_n46-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5791/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5905/projeto_de_lei_n_57-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5906/projeto_de_lei_n_58-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6075/projeto_de_lei_n80.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5589/projeto_de_lei_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5772/projeto_de_lei_n46-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5880/projeto_de_lei_n_55-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>