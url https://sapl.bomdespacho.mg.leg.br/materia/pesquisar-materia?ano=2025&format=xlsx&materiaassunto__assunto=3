--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/01_projeto_de_lei_acompanhantes_as_criancas_com_tea.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/01_projeto_de_lei_acompanhantes_as_criancas_com_tea.odt</t>
   </si>
   <si>
     <t>Assegura o direito à permanência de 2(dois) acompanhantes às crianças, adolescentes e adultos com Transtorno do Espectro Autista (TEA) nos estabelecimentos de saúde que menciona.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>João Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/projeto_de_lei_n28-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/projeto_de_lei_n28-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de autorização dos pais ou representantes legais para a realização de procedimentos abortivos em adolescentes nos hospitais e outros estabelecimentos da rede municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/projeto_de_lei_n30-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/projeto_de_lei_n30-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Reconstrução Dentária para Mulheres Vítimas de Violência Doméstica, no âmbito do Sistema Único de Saúde (SUS), visando garantir o atendimento odontológico especializado para a reconstrução dentária de mulheres que tenham sofrido agressões que comprometam a saúde bucal.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5727/projeto_de_lein38-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5727/projeto_de_lein38-2025.pdf</t>
   </si>
   <si>
     <t>Regulamento a distribuição de medicamento em casa no âmbito do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Breno Orleans</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5814/projeto_de_lei_n50-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5814/projeto_de_lei_n50-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Dignidade Menstrual, voltado à distribuição gratuita de absorventes higiênicos no Município de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_n54-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_n54-25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Avaliação Nutricional Anual para os alunos da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Igor Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6008/projeto_de_lei_n73-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6008/projeto_de_lei_n73-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fornecer aparelho sensor de monitoramento continuo de glicose para pacientes de Diabetes Mellitus Tipo 1 e dá outras providências.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Eltinho</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6096/projeto_de_lei_n83-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6096/projeto_de_lei_n83-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de capacitação em primeiros socorros destinada a professores e funcionários de estabelecimentos públicos e privados de educação básica e de recreação infantil, em conformidade com as diretrizes da Lei Federal n°13.722/2018 (Lei "Lucas Begalli Zamora"), no Município de Bom Despacho/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5913/projeto_de_lei_n65-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5913/projeto_de_lei_n65-2025.pdf</t>
   </si>
   <si>
     <t>Reorganiza as políticas prioritárias da Secretaria Municipal de Saúde de Bom Despacho-MG e define os critérios de composição, seleção, avaliação de desempenho e resultados dos Programas Estratégicos, e dá outras providências.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6129/projeto_de_lei_n85-205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6129/projeto_de_lei_n85-205.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incremento financeiro de forma excepcional mediante contrato de repasse, ao Lactário e Posto de Puericultura Menino Jesus mantenedor do Hospital Santa Casa de Bom Despacho-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5862/mensagem_n01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5862/mensagem_n01.pdf</t>
   </si>
   <si>
     <t>Regulamenta a distribuição de medicamento em casa no âmbito do município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5865/mensagem_n02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5865/mensagem_n02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Dignidade Menstrual, voltado à distribuição gratuita de absorventes higiênicos no município de Bom Despacho e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,67 +564,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/01_projeto_de_lei_acompanhantes_as_criancas_com_tea.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/projeto_de_lei_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/projeto_de_lei_n30-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5727/projeto_de_lein38-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5814/projeto_de_lei_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_n54-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6008/projeto_de_lei_n73-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6096/projeto_de_lei_n83-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5913/projeto_de_lei_n65-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6129/projeto_de_lei_n85-205.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5862/mensagem_n01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5865/mensagem_n02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5500/01_projeto_de_lei_acompanhantes_as_criancas_com_tea.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5598/projeto_de_lei_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5623/projeto_de_lei_n30-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5727/projeto_de_lein38-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5814/projeto_de_lei_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5877/projeto_de_lei_n54-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6008/projeto_de_lei_n73-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6096/projeto_de_lei_n83-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5913/projeto_de_lei_n65-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6129/projeto_de_lei_n85-205.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5862/mensagem_n01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5865/mensagem_n02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>