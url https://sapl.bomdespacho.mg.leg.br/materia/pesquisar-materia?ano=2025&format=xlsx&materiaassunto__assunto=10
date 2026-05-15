--- v0 (2025-12-21)
+++ v1 (2026-05-15)
@@ -51,834 +51,834 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/plc_02-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/plc_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Leis Complementares nº 25/2013 e 33/2014, que Dispõe sobre Novas Formas de Organização, de Estruturas e de Procedimentos da Administração Direta do Município de Bom Despacho - MG e de dá outras providências.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5764/projeto_de_lei_complementar_04-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5764/projeto_de_lei_complementar_04-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cobrança da dívida ativa tributária e não tributária da Fazenda Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5994/projeto_de_lei_complementar_n05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5994/projeto_de_lei_complementar_n05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1.950, de 30 de dezembro de 2.003 e dá outras providências.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5999/projeto_de_lei_complementar_n06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5999/projeto_de_lei_complementar_n06.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar n° 25 de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6011/projeto_de_lei_complementar_n07-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6011/projeto_de_lei_complementar_n07-2025.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar n°25 de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_complementar_n08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_complementar_n08.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar 10/2.009 e dá outras providências.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6130/projeto_de_lei_complementar_n10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6130/projeto_de_lei_complementar_n10.pdf</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Eltinho, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/plc_01-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/plc_01-2025.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo que menciona da Lei Complementar nº 37, de 21 de setembro de 2.015.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>João Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/pl_no_07-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/pl_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Banco de Armações de Óculos"no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>Breno Orleans, Chibil, Eduardo Estruturas, Eltinho, Igor Soares Silva, João da Lotação, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/pl_no_10-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/pl_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do subsídio dos vereadores para 27ª Legislatura, de 1º de janeiro de 2029 a 31 de dezembro de 2032, e dá outras providências.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eltinho, João Eduardo, Maique, Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/projeto_de_lei_n13-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/projeto_de_lei_n13-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos servidores e membros do legislativo, nos termos do art. 37, inc. X da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/projeto_de_lei_no_20-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/projeto_de_lei_no_20-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BOM DESPACHO, O "DIA MUNICIPAL DOS DESBRAVADORES"</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/projeto_de_lei_no_21-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/projeto_de_lei_no_21-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BOM DESPACHO, O PROGRAMA "CÂMARA VAI À ESCOLA".</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/projeto_de_lei_n31-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/projeto_de_lei_n31-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS MANTENEDORES DE SISTEMAS DE SEGURANÇA ELETRÔNICA A REALIZAREM RONDAS MOTORIZADAS E POR DRONES PREVENTIVAS NO MUNICÍPIO DE BOM DESPACHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Eduardo Estruturas, Eltinho, Igor Soares Silva, Maique</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5664/projeto_de_lei_n33-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5664/projeto_de_lei_n33-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento das pessoas com doenças raras, instituindo o uso de cordão de Doenças Raras como instrumento auxiliar de identificação no Município de Bom Despacho/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Igor Soares Silva</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5769/projeto_de_lei_n45-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5769/projeto_de_lei_n45-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 2.616, de 27 de novembro de 2017. que dispõe sobre a concessão de título de utilidade pública, e dá outras providências.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5907/projeto_de_lei_n_59-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5907/projeto_de_lei_n_59-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à nomeação e contratação, no âmbito da Administração Pública Municipal de Bom Despacho/MG, de pessoas condenadas, com trânsito em julgado, por crimes praticados com violência física ou grave ameaça contra a mulher, nos termos da Lei Federal 11.340/2006 (Lei Maria da Penha), e dá outras providências.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5909/projeto_de_lei_n61-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5909/projeto_de_lei_n61-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a semana do Servidor Público Municipal, a ser realizada anualmente, na última semana do mês de outubro, que integrará o Calendário oficial do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5939/projeto_de_lei_n68-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5939/projeto_de_lei_n68-2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Rede de Agroecologia e Agricultura Familiar de Bom Despacho e Região - RAAFA" e dá outras providências</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Rodrigo Chapola</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n71-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n71-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Maternidade e Paternidade Atípica no Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6010/projeto_de_lei_n74-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6010/projeto_de_lei_n74-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a vedação à nomeação e contratação, no âmbito da Administração Pública Municipal de Bom Despacho/MG, de pessoas condenadas, com trânsito em julgado, por crimes praticados com violência física ou grave ameaça contra mulher, nos termos da Lei Federal n° 11.340/2006(Lei Maria da Penha), e dá outras providências."</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n82.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/pl_01-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.321/91, que institui o Estatuto dos Servidores Públicos do Município de Bom Despacho/MG, bem como das Leis Municipais nº 2.349/2013, nº 2.350/2013, nº 2.351/2013 e nº 2.352/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/pl_02-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/pl_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Trânsito - FUMTRAN, e dá outras providências.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/pl_03-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/pl_03-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a transferência das permissões de táxi em caráter temporário, a sucessores legítimos e dá outras providências.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/projeto_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/projeto_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a compensação de multa administrativa e/ou indenizações, que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/pl_no_09-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/pl_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1.730 de 14 de julho de 1.998 e dá outras providências.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/projeto_de_lei_executivo_11-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/projeto_de_lei_executivo_11-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.140, de 23 de novembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/projeto_de_lei_12-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/projeto_de_lei_12-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza em caráter temporário, a transferência das permissões de táxi no Município de Bom Despacho - MG, nos termos do § 1° do art. 12-A, da Lei Federal n° 12.587, de 3 janeiro de 2012, durante o prazo estabelecido em modulação de efeitos, quando do julgamento da Ação Direta de Inconstitucionalidade n° 5.337/DF, pelo Supremo Tribunal Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/projeto_de_lei_n_16-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/projeto_de_lei_n_16-25.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2.702, de 5 de dezembro de 2.019 - Regulamenta o exercício das atividades remuneradas dos profissionais em transporte de passageiros "mototaxista" e em entrega de mercadorias "motofrete" no Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_de_lei_n19-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_de_lei_n19-25.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª Alteração Contratual Consolidada do Consórcio Intermunicipal do Serviço de Inspeção do Centro-Oeste Mineiro - CISICOM e dá outras providências.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/projeto_de_lei_no_22-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/projeto_de_lei_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre serviço de transporte remunerado privado individual de passageiros gerenciado por plataformas tecnológicas no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/projeto_de_lei_no25-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/projeto_de_lei_no25-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o revisão dos vencimentos dos profissionais do Magistério Público Municipal, integrantes do Plano de Cargos, Carreiras e Remuneração.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos valores dos vencimentos dos servidores Públicos Municipais de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de bens imóveis públicos e dá outras providências</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei 2.760 de 2 de dezembro de 2.020 e dá outras providências</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso gratuito dos bens imóveis público que mencionam e dá outras providências.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.945, de 5 de setembro de 2.023 e dá outras providências.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5767/projeto_de_lei_n44-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5767/projeto_de_lei_n44-2025.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS, autorizando o ingresso do Município de Bom Despacho de Minas, Estado de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2647, de 27 de junho de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de incentivos para produção de unidades habitacionais no âmbito do " Programa Minha casa, Minha Vida" e dá outras providências.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica Acordo de Cooperação n° 09/2024 firmado entre o Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais e o Município de Bom Despacho e Autoriza a Assinatura de Termo Aditivo, e dá outras providências.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Acrescenta o art. 17-A na Lei Municipal n° 1.427, de 24 de fevereiro de 1.994, e dá outras providências.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5961/projeto_de_lei_n69-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5961/projeto_de_lei_n69-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei N° 2.210/2.011, que desafeta e autoriza doação de área pública e dá outras providências.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_75-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_75-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho firmar Acordo de Cooperação com a Justiça Federal de Primeiro Grau em Minas Gerais, autoriza a cessão de servidores públicos e de equipamentos, e dá outras providências.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n76.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 2.350/2013, que dispõe sobre a criação da Carreira de Auditoria-fiscal do Tesouro Municipal e do cargo de Auditor-fiscal do Tesouro Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n77.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.352/2013, que dispõe sobre a Criação da Carreira de Gestor Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n78.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n/ 2.349/2013, que dispõe sobre a criação da Carreira de Técnico em Gestão Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6073/projeto_de_lei_n79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6073/projeto_de_lei_n79.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 2.351/2013 que dispõe sobre a criação da Carreira de Fiscal Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n°2.882, de 28 de junho de 2.022, que institui o Programa Municipal Dinheiro na Escola - PMDE, e dá outras providências.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6157/projeto_de_lei_n86-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6157/projeto_de_lei_n86-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobra a nova Política de Desenvolvimento Econômico e Atração de Investimento, e dá outras providências.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/pr_no_10-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/pr_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o inciso VII do caput do art.12 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o plano de contratações anual e instituir o Planejamento e Gerenciamento de Contratações no âmbito da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/projeto_de_resolucao_no_11-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/projeto_de_resolucao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Resoluções nº 937/2019 e 1061/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5797/projeto_de_resolucao_n14-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5797/projeto_de_resolucao_n14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a garantia do acesso à informação no âmbito da Câmara Municipal de Bom Despacho, em conformidade com a Lei Federal n° 12.527/2011 (Lei de Acesso à Informação-LAI) e demais normativas correlatas</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_resolucao_n15-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_resolucao_n15-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Lei Federal n° 13.709, de 14 de agosto de 2018(Lei Geral de Proteção de Dados Pessoais- LGPD), no âmbito da Câmara Municipal de Bom  Despacho.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_resolucao_n_52-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_resolucao_n_52-2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Bom Despacho/MG, o ' Prêmio Boina de Ouro - Machado de Prata' e dá outras providências.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6000/projeto_de_resolucao_n54-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6000/projeto_de_resolucao_n54-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4° da Resolução n° 784/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 937/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6095/projeto_de_resolucao_57-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6095/projeto_de_resolucao_57-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a competência para a movimentação de bens móveis, equipamentos e itens de valor artístico e cultural no âmbito da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6098/projeto_de_resolucao_n58-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6098/projeto_de_resolucao_n58-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Responsabilidade Social no Legislativo.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_resolucao_n59-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_resolucao_n59-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Câmara Sustentável, que estabelece as diretrizes do Plano de Logística Sustentável no âmbito da Câmara Municipal de Bom  Despacho-MG.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6156/projeto_de_resolucao_n60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6156/projeto_de_resolucao_n60.pdf</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/proposta_de_emenda_a_lei_organica_no_60-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/proposta_de_emenda_a_lei_organica_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art.55 e caput do art.67 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_emenda_a_lei_organica_61-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_emenda_a_lei_organica_61-2025.pdf</t>
   </si>
   <si>
     <t>Fixa em 11 (onze) o número de vereadores que compõem a Câmara Municipal de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_emenda_a_lei_organica_62-2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_emenda_a_lei_organica_62-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 53 da Lei Orgânica do Município de Bom Despacho para fins de ajustar as regras de aposentadoria dos servidores públicos municipais ao disposto na Emenda Constitucional nº 103, de 12 de novembro de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1185,67 +1185,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5764/projeto_de_lei_complementar_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5994/projeto_de_lei_complementar_n05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5999/projeto_de_lei_complementar_n06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6011/projeto_de_lei_complementar_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_complementar_n08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6130/projeto_de_lei_complementar_n10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/pl_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/pl_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/projeto_de_lei_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/projeto_de_lei_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5664/projeto_de_lei_n33-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5769/projeto_de_lei_n45-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5907/projeto_de_lei_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5909/projeto_de_lei_n61-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5939/projeto_de_lei_n68-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n71-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6010/projeto_de_lei_n74-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n82.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/pl_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/projeto_de_lei_executivo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/projeto_de_lei_n_16-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_de_lei_n19-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5767/projeto_de_lei_n44-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5961/projeto_de_lei_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_75-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n76.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n77.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n78.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6073/projeto_de_lei_n79.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6157/projeto_de_lei_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/pr_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/projeto_de_resolucao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5797/projeto_de_resolucao_n14-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_resolucao_n15-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_resolucao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6000/projeto_de_resolucao_n54-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6095/projeto_de_resolucao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6098/projeto_de_resolucao_n58-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_resolucao_n59-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6156/projeto_de_resolucao_n60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/proposta_de_emenda_a_lei_organica_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_emenda_a_lei_organica_61-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_emenda_a_lei_organica_62-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5410/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5764/projeto_de_lei_complementar_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5994/projeto_de_lei_complementar_n05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5999/projeto_de_lei_complementar_n06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6011/projeto_de_lei_complementar_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6037/projeto_de_lei_complementar_n08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6130/projeto_de_lei_complementar_n10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5409/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5490/pl_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5493/pl_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5503/projeto_de_lei_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5564/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5565/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5631/projeto_de_lei_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5664/projeto_de_lei_n33-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5769/projeto_de_lei_n45-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5907/projeto_de_lei_n_59-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5909/projeto_de_lei_n61-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5939/projeto_de_lei_n68-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6006/projeto_de_lei_n71-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6010/projeto_de_lei_n74-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6080/projeto_de_lei_n82.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5411/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5412/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5413/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5462/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5492/pl_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5501/projeto_de_lei_executivo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5502/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5533/projeto_de_lei_n_16-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5550/projeto_de_lei_n19-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5588/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5591/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5592/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5614/projeto_de_lei_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5663/projeto_de_lei_n32-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5735/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5747/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5767/projeto_de_lei_n44-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5912/projeto_de_lei_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5910/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5961/projeto_de_lei_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6028/projeto_de_lei_75-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6040/projeto_de_lei_n76.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6042/projeto_de_lei_n77.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6045/projeto_de_lei_n78.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6073/projeto_de_lei_n79.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6097/projeto_de_lei_n_84-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6157/projeto_de_lei_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5436/pr_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5459/projeto_de_resolucao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5797/projeto_de_resolucao_n14-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5875/projeto_de_resolucao_n15-25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5953/projeto_de_resolucao_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6000/projeto_de_resolucao_n54-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6029/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6095/projeto_de_resolucao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6098/projeto_de_resolucao_n58-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6099/projeto_de_resolucao_n59-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6156/projeto_de_resolucao_n60.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5463/proposta_de_emenda_a_lei_organica_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/5558/projeto_de_emenda_a_lei_organica_61-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2025/6027/projeto_de_emenda_a_lei_organica_62-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>