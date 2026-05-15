--- v0 (2025-12-20)
+++ v1 (2026-05-15)
@@ -54,2607 +54,2607 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5137/indicacao_01_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5137/indicacao_01_1.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação:_x000D_
 _x000D_
 		Que a Prefeitura notifique o proprietário do lote sujo com a seguinte localização:_x000D_
 _x000D_
     1. Av. Vivalde Brandão – próximo ao nº 1125  –  Bairro: Jardim América</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_02_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_02_1.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar e solicitar que seja enviado ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação: _x000D_
 _x000D_
 		Que a Prefeitura verifique a possibilidade de designar uma “Casa de Apoio” nas imediações da Santa Casa para os acompanhantes dos pacientes da região que vem até Bom Despacho/MG para a realização de exames, consultas, utilização da Hemodiálise e cirurgias, e não possuem um local apropriado para as necessidades básicas (alimentação, banheiro, descanso, etc).</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5139/indicacao_03_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5139/indicacao_03_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor da CEMIG que proceda a implantação de iluminação residencial na Rua B, nº 10 na Comunidade da Garça (Zona Rural)._x000D_
 _x000D_
 JUSTIFICATIVA: Esta vereadora foi procurada pelos moradores informando o descaso com o senhor idoso residente neste local, pois o tem sido lesado uma vez que não consegue realizar atividades essenciais no seu dia como um banho quente, assistir uma tv, utilizar utensílios domésticos e outros.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5140/indicacao_04_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5140/indicacao_04_1.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que proceda a implantação de iluminação pública na Avenida Dr. Roberto de Melo Queiroz, nº 3740, bairro São Bento (antigo Rosário II)._x000D_
 _x000D_
 JUSTIFICATIVA: O local está sem iluminação pública e os moradores estão queixando do escuto e dos perigos que estão sujeitos. A solução do problema trará mais segurança e dignidade a todos.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5141/indicacao_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5141/indicacao_05.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto e a Secretaria da Saúde, a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a realização da limpeza e capina dos terrenos localizados, na Rua Antônio Tavares esquina com a Rua Maria Úna bem como a notificação dos proprietários.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_06.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a instalação e manutenção da iluminação pública na Rua Ten. Laércio com Av. Martinho Campos</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5143/indicacao_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5143/indicacao_07.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem solicitar que o presente requerimento seja enviado ao Prefeito Municipal a fim de que seja designada à secretaria competente para que seja providenciado (em caráter de urgência) o serviço do “fumacê” em Bom Despacho – MG, com a finalidade de combater o mosquito Aedes Aegypti, responsável pela transmissão de doenças como: Dengue, Zika e Chikungunya.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5167/indciacao_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5167/indciacao_08.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal que utilize o espaço do Sesc para a instalação da unidade do Instituto Federal de Educação, Ciência e Tecnologia. _x000D_
 _x000D_
 A presente indicação tem por objetivo sugerir a possibilidade de ceder esse espaço para a instalação do Instituto Federal (IF) que beneficiará significativamente nossa comunidade e aprimorará as oportunidades educacionais disponíveis para nossos cidadãos. Considerando o amplo espaço disponível nas instalações do Sesc.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_09.pdf</t>
   </si>
   <si>
     <t>A presente indicação tem por objetivo sugerir a possibilidade de acamento na estrutura física destinada à Associação Bicho Amigo, que está praticamente concluída, faltando apenas o acabamento. Este último passo é crucial para garantir a segurança e o bem-estar dos animais de rua que serão acolhidos neste espaço. Dada a importância do trabalho realizado pela Associação Bicho Amigo e a necessidade imediata de proporcionar condições adequadas para os animais, as novas baias instaladas proporcionarão mais espaço e conforto para os animais acolhidos pela Associação.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma “operação tapa-buracos” na Rua Castro Alves, próximo ao número 831, no bairro Calais. Há um problema cronico na via devido a formação de um buraco significativo nesta localidade, o qual está causando transtornos e representando um risco à segurança dos transeuntes e veículos que circulam pela região. De acordo com os relatos dos moradores, o buraco foi criado em decorrência de serviços de manutenção realizados anteriormente.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Que providencie a limpeza e capina da rua Almenara, esquina com a rua Corinto no Bairro Santa Marta. A rua não possui pavimentação asfáltica, há grande acúmulo de lixo no local e nesse período chuvoso a vegetação se alastrou pela via tornando-a semelhante a um terreno baldio.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_12.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 Que providencie uma lixeira na Av. Dr. Juca de frente ao número 2620. Os moradores do entorno depositam lixo no local e por não ter o recipiente adequado, animais tem rasgado e espalhado o lixo. Há também o aparecimento de animais peçonhentos como cobras e ratos._x000D_
 JUSTIFICATIVA: _x000D_
 		A fim de melhorar a qualidade de vida dos moradores da região e contribuir com a limpeza urbana é que se faz necessária a implantação da lixeira no local supracitado.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_13.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Que providencie a pavimentação asfáltica no encontro das Ruas Santiago e Avenida Brasil no bairro Jardim América, próximo ao campo dos operários._x000D_
 JUSTIFICATIVA: As via mencionadas encontram-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via. Pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_14.pdf</t>
   </si>
   <si>
     <t>A vereadora ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação: _x000D_
 Que a Prefeitura notifique o proprietário do lote sujo com a seguinte localização:_x000D_
     1. Rua Januária – próximo ao nº 2135  –  Bairro: JK</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_15.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação:_x000D_
 		Que a Prefeitura notifique os proprietários dos lotes com a seguinte localização:_x000D_
     1. Rua Arinos – próximo ao nº 407  –  Bairro: JK._x000D_
     2. Rua Perdigão – próximo ao nº 577 – Bairro: São Vicente (Salão da Associação)</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_16.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicarao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação: _x000D_
 		Que a Prefeitura verifique a possibilidade de designar uma academia ao ar livre para o seguinte endereço: _x000D_
     1. Praça Irmã Maria, localizada no bairro São Vicente em frente à Escola Estadual Irmã Maria.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_17.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação:_x000D_
 		Que a Prefeitura providencie a coleta de lixo das lixeiras instaladas nas seguintes localizações:_x000D_
     1. Praça Irmã Maria, localizada no bairro São Vicente em frente à Escola Estadual Irmã Maria_x000D_
     2. Praça do Rotariano  –  Bairro: São Vicente.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que proceda a implantação de iluminação pública na Rua Orlandino José de Lázaro, próximo ao número 191, bairro Esplanada._x000D_
 _x000D_
 JUSTIFICATIVA: O local está com iluminação pública precária e os moradores estão queixando do escuro e dos perigos que estão sujeitos. A solução do problema trará mais segurança e dignidade a todos.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/indicacao_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que envie a esta Casa Legislativa um Projeto de Lei Ordinária, cujo o anteprojeto encontra-se em anexo, com o objetivo de alterar a redação do artigo 14, Caput, da lei 2782/2021 vindo a expandir o prazo de 5 (cinco) anos para 10 (dez) anos para substituição, prazo esse contados da fabricação dos veículos convencionais</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Que providencie a poda das árvores e a capina na lateral da Rua Primeiro de Junho, a fim de garantir a fluidez do tráfego e a segurança de todos os que transitam por essa via. Observamos que as árvores e principalmente o mato localizado na margem desta via estão causando obstrução ao trânsito, o que é especialmente problemático considerando a estreiteza da rua._x000D_
 JUSTIFICATIVA: _x000D_
 		Os transtornos ocasionados pela falta de poda das referidas árvores têm impactado negativamente o fluxo de veículos e pedestres, aumentando os riscos de acidentes.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_21.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto e a Secretaria competente que realize a instalação de um redutor de velocidade ou lombada na Rua Operários com a Rua Acre._x000D_
 _x000D_
 Trata-se de uma reivindicação dos moradores ante a  necessidade da implantação do redutor de velocidade, pois os condutores de veículos automotores têm aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestres</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_22.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto a Secretaria competente a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal e a Secretaria competente que providencie a pavimentação e o calçamento da Rua Dulce Solto - Jardim dos Anjos II._x000D_
 _x000D_
 A solicitação se faz necessária em face de recebermos constantes solicitações e queixas dos municipes que residem e circulam por este local. A pavimentação asfáltica é de suma importância para a população, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Marquinho., Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e ao Secretário de Trânsito que realize a instalação de Placas de Trânsito indicativas, referentes a UPA e ao Hospital ao longo da Rua Coronel Tininho, trecho entre a Praça da Matriz e Escola Miguel Gontijo em ambos os sentidos, e realize uma Campanha de Educação sobre a Conscientização do Tráfego com som alto em Áreas Hospitalares._x000D_
 _x000D_
 A solicitação se faz necessária em face da utilização da Tribuna Livre pelo municipe Edimar, representando os cidadãos bondespachenses, que relatou a necessidade de placas de trânsito indicativas ao longo da Rua Coronel Tininho, no trecho compreendido entre a Praça da Matriz e a Escola Miguel Gontijo, em ambos os sentidos. Esta indicação visa promover a orientação aos condutores de veículos automotores sobre a localização da Unidade de Pronto Atendimento (UPA) e do Hospital da região._x000D_
 _x000D_
 Paralelamente à instalação das placas de trânsito, indica a realização de uma campanha educativa sobre a conscientização do tráfego com som alto em áreas hospitalares. Esta campanha tem como objetivo sensibilizar os motoristas sobre os impactos negativos do ruído excessivo, especialmente em ambientes onde o silêncio é fundamental para o bem-estar dos pacientes e o funcionamento adequado das unidades de saúde.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5240/indicacao_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5240/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Que notifique os proprietários dos lotes na rua três, próximo ao nº40 no bairro São Bento e a capina na lateral de toda a extensão da referida via. _x000D_
 		Foi nos relatado um aumento significativo no crescimento da vegetação o que vem representando um sério risco à segurança e à saúde dos moradores devido ao surgimento frequente de animais peçonhentos, como cobras e aranhas, o que tem gerado grande apreensão entre os residentes. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 		Considerando os riscos à saúde e à segurança pública que o acúmulo de mato e o aparecimento de animais peçonhentos representam. Esperamos que o prezado Secretário possa agir prontamente para resolver este problema e proporcionar um ambiente mais seguro e saudável para todos os moradores do bairro São Bento.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Que proceda a limpeza do córrego Peneredo, no bairro Nossa Senhora de Fátima._x000D_
 _x000D_
 JUSTIFICATIVA: O local está com a vegetação alta e poluído, e os moradores estão queixando dos perigos que estão sujeitos, devido a situação de Dengue enfrentada pelo município. A solução do problema trará mais segurança e dignidade a todos.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção do “buraco oco” na Rua Gameleira no bairro Vila Gontijo, no CEP 35630-170._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A via mencionada encontra-se com buraco oco de grande profundidade, oferecendo risco para os munícipes que residem na rua, a pedido da população solicita-se que seja realizado o reparo necessário, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_27.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação:_x000D_
 _x000D_
 		Que a Prefeitura notifique o proprietário do lote com a seguinte localização:_x000D_
     1. Rua Áustria – próximo ao nº 1030  –  Bairro: Santo Antônio/Babilônia.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/05-2024_indicacao_-_prefeito_-_cricullare_transporte_para_faculdade.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/05-2024_indicacao_-_prefeito_-_cricullare_transporte_para_faculdade.docx</t>
   </si>
   <si>
     <t>Que avalie se a frota e logística atual de ônibus da empresa Auto Omnibus Circullare Bom Despacho que levam os estudantes ao Centro Universitário UNA é suficiente para atender à demanda, segurança, e a otimização do tempo dos alunos universitários._x000D_
 JUSTIFICATIVA: Há aumento significativo de estudantes que chegam atrasados às aulas. Os alunos ainda são deixados na rodovia, comprometendo a segurança devido a riscos de acidente de trânsito. O Centro Universitário conta com amplo estacionamento que poderiam recepcioná-los evitando tais transtornos.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5253/indicacao_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5253/indicacao_29.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica ao Secretário de Obras que promova, com urgência, o recapeamento por toda a extensão da Rua Belo Vale, no Bairro Novo São Vicente, notadamente na esquina com a Congonhas.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5254/indicacao_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5254/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção da estrada que liga a “Ponte dos Ferreira” à BR 262, próximo ao bairro Geraldo Cesário._x000D_
 JUSTIFICATIVA: A estrada mencionada encontra-se com buracos, e o asfalto ecológico feito está gerando lama e causando derrapamento nos veículos que lá transitam, oferecendo risco para os munícipes. A pedido da população solicita-se que seja realizado o reparo necessário, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local, e o direito de ir e vir dos cidadãos.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que providencie pontos de energia na Praça da Matriz, Centro, desta cidade._x000D_
 JUSTIFICATIVA: A Praça da Matriz é um espaço público central e de grande importância para a comunidade. Como um local de encontro, lazer e atividades culturais, a praça desempenha um papel fundamental na vida dos moradores, proporcionando um ambiente de convívio e integração social, com a possibilidade de ligação de equipamentos elétricos, como barracas de alimentos, food trucks e brinquedos elétricos, empreendedores locais terão oportunidades de negócio, contribuindo para o desenvolvimento econômico da região.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_32.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, cumprindo o devido processo legislativo, de acordo com o Art.71 paragrafo único da Lei Orgânica Municipal, na forma do Art. 141 do Regimento Interno, bem como nos demais dispositivos legais, vem perante Vossa Excelência solicitar que seja encaminhado ao Secretário de Trânsito a presente indicação:_x000D_
 Indica ao Sr. Secretário de Trânsito que proceda a regulamentação de estacionamento na Avenida Dr. Manoel Alves Pereira no trecho compreendido entre a Rua Mal. Floriano Peixoto (Supermercado Fidélis) e Rua Sete de Setembro (Barbearia Igor Augusto Barber). Definindo os horários em:_x000D_
 - Sexta, Sábado e Domingo: das 18h às 00h._x000D_
 Ficando dispensado o uso de rotativo ou pisca-alerta ligado._x000D_
 JUSTIFICATIVA: O trecho mencionado permite o estacionamento de veículos apenas de um dos lados da via, o que acaba prejudicando os fiéis das igrejas compreendidas ao entorno do trecho citado, uma vez que precisam estacionar seus veículos à longas distâncias do templo devido ao grande número de veículos pertencentes aos fiéis. De tal maneira que, frequentemente pais e mães com bebes e crianças de colo enfrentam grandes dificuldades para chegar até o templo, principalmente em dias chuvosos._x000D_
 Bom</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_33.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, cumprindo o devido processo legislativo, de acordo com o Art.71 paragrafo único da Lei Orgânica Municipal, na forma do Art. 141 do Regimento Interno, bem como nos demais dispositivos legais, vem perante Vossa Excelência solicitar que seja encaminhado ao Secretário de Obras a presente indicação:_x000D_
 Indica ao Sr. Secretário de Obras que proceda a manutenção da pavimentação asfáltica da Rua Rio de Janeiro, no trecho que corresponde ao Bairro Santa Marta._x000D_
 JUSTIFICATIVA: Devido às intensas chuvas e a consequente elevação do volume de água, a pavimentação asfáltica da Rua Rio de Janeiro, no trecho correspondente ao Bairro Santa Marta, apresenta extensas fissuras resultantes da erosão do solo. A intervenção rápida é fundamental para avaliar e reparar as fissuras, prevenindo danos adicionais à pavimentação e garantindo a segurança dos moradores.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_34.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, cumprindo o devido processo legislativo, de acordo com o Art.71 paragrafo único da Lei Orgânica Municipal, na forma do Art. 141 do Regimento Interno, bem como nos demais dispositivos legais, vem perante Vossa Excelência solicitar que seja encaminhado ao Secretário de Obras a presente indicação:_x000D_
 Indica ao Sr. Secretário de Obras que proceda a manutenção da lombofaixa que se encontra no entorno da Praça da Matriz, precisamente a lombofaixa que etsá localizada no trecho ao lado do mineirinho._x000D_
 JUSTIFICATIVA: Devido ao intenso tráfego de veículos na região, alguns trechos da lombofaixa estão deteriorados, resultando na formação de buracos consideráveis. Essa condição representa um perigo para os pedestres que transitam diariamente pelo local, aumentando o risco de acidentes e lesões caso venham a cair nos buracos. A intervenção rápida é fundamental para reparar os danos e garantir a segurança dos moradores.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_35.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada a Secretaria de Obras a seguinte indicação:_x000D_
 _x000D_
 	Indica a Secretaria de Obras que realize a reestruturação da drenagem pluvial na Estrada do Pica-pau - Bom Despacho. Segundo a proposição, esta solicitação atende a pedidos dos moradores do local, que há anos enfrentam transtornos causados pelo acúmulo das águas das chuvas em toda a extensão da avenida.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_36.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a instalação e manutenção da iluminação pública na Rua Ten. Laércio com Av. Martinho Campos. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Considerando que, uma das finalidades da iluminação pública é fornecer visibilidade para o trânsito de veículos, pedestres nas calçadas, como também facilitar a manutenção da lei e da ordem proporcionando maior sensação de segurança. E ainda, a iluminação pública tem como meta fornecer a quantidade de luz necessária para garantir a segurança, conforto e eficiência às atividades que serão desenvolvidas, evitando a fadiga visual._x000D_
 _x000D_
 Considerando que em recente visita à mesma, observou-se a necessidade da realização de melhorias em sua iluminação, tendo em vista que a atual iluminação é insuficiente para a rua, sendo necessário aumentar a potência das lâmpadas, com intuito de fornecer iluminação adequada.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na Avenida Padre Vicente Rodrigues de Souza próximo ao número 104, no bairro são bento, que após as chuvas, apresenta muitos buracos impossibilitando o trânsito de carros nos dois sentidos da via._x000D_
 JUSTIFICATIVA: A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via. Pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indica que proceda a instalação de câmera de monitoramento do programa Cidade Inteligente na região da Biquinha e na Rua São Vicente, em frente a Rodoviária e ao Museu Ferroviário._x000D_
 JUSTIFICATIVA: Segundo diversas denúncias de moradores destas regiões, bem como visitantes e transeuntes, estes pontos são frequentemente usados para o tráfico e uso de substâncias entorpecentes, como também de dormitórios para imigrantes e desconhecidos. Dessa forma verifica-se a necessidade de instalação de uma câmera de monitoramento do programa Cidade Inteligente, com o objetivo de prevenir maiores problemas e colaborar com a Polícia Militar, com o intuito de zelar e resguardar toda a população de bem da cidade de Bom Despacho- MG.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Obras para proceder a pavimentação asfáltica, a capina, a manutenção do calçamento e a melhora na iluminação no acesso que liga as ruas: Rua Santo Antônio do Monte, no bairro Dona Branca e a Av. das Palmeiras no Bairro São Bento, sendo o trecho citado localizado ao lado do edifício de n° 1920 com frente para a Av. das Palmeiras._x000D_
 JUSTIFICATIVA: O referido local se trata de um acesso entre os dois bairros, criado com o intuito de agregar agilidade para os moradores da região, facilitando a locomoção entre os bairros bem como, tornando mais prático e rápido o acesso dos moradores aos pontos de transporte publico._x000D_
 Acontece que o local vem se degradado com o tempo pela falta de cuidado, o mato está alto, a rua se encontra sem a devida pavimentação e a iluminação é precária. Dessa forma, vem se tornando ponto estratégico para pessoas mal-intencionadas, as quais usam aquele local para viabilizar o comércio de entorpecentes, sendo um ponto estratégico pois é um local que proporciona a rápida evasão desses indivíduos mal-intencionados._x000D_
 Desse modo, busca-se a devida atenção para o referido local, com o objetivo de trazer de volta a finalidade pública pela qual foi criado, a fim de ajudar os moradores em suas locomoções diárias e combater aqueles que desejam o mal para a cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, que realize a limpeza do mato que da acesso a Rua Cândido José no bairro Nossa Senhora de Fátima, bem como dos buracos presentes no local._x000D_
 JUSTIFICATIVA: O local está com muitos buracos e vegetação alta. Os moradores estão queixando dos perigos de segurança pública que estão sujeitos, tanto quanto a situação de foco Dengue no local. A solução do problema trará mais segurança e dignidade a todos.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, que realize a construção de uma proteção de 80cm de altura na rua Campinas, nas proximidades dos n° 94 e 95 no bairro Novo São José – CEP 35633-014._x000D_
 JUSTIFICATIVA: A referida proteção tem função de segurar a lama que vem invadindo constantemente a rua Campinas, causando diversos transtornos para os moradores da região.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, que realize reforma estrutural na Biquinha para sanar os vícios de acessibilidade, tornando-a verdadeiramente inclusiva e acessível para todos os membros da comunidade._x000D_
 JUSTIFICATIVA: O objetivo é garantir que pessoas com deficiência ou mobilidade reduzida possam desfrutar plenamente deste espaço público, promovendo assim a igualdade de oportunidades e a coesão social.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_43.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto e a Secretária Competente a seguinte indicação:_x000D_
 _x000D_
 	Indica ao Exmo. Sr. Prefeito Municipal e a Secretária Competente que providencie estudo técnico e elaboração de projeto para implantação de sinalização e dispositivos que reduzam a velocidade na Avenida José Alcino Hamdan - Calais - Bom Despacho/MG._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 		Os moradores procuraram este Vereador subscritor, solicitando instalação de quebra-molas ou lombo faixas, sob a alegação de que os veículos trafegam na rua, em alta velocidade e colocam em risco os pedestres que ali transitam.  Durante a noite,os moradores enfretam problemas com motoqueiros e motoristas irresponsáveis que realizam rachas, empinam motos e causam perturbação ao sossego dos residentes._x000D_
 _x000D_
 		As práticas de direção perigosa não apenas perturbam a tranquilidade e o descanso dos moradores, mas também representam um grave risco à segurança de pedestres e outros motoristas que transitam pela região. A instalação de redutores de velocidade é uma medida eficaz para inibir tais comportamentos e promover um ambiente mais seguro e pacífico para todos.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que envie a esta Casa Legislativa um Projeto de Lei Ordinária, cujo o anteprojeto encontra-se em anexo, com o objetivo de autorizar e instituir no âmbito do município de Bom Despacho o Programa Banco de Ração para animais.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_45.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente: _x000D_
 _x000D_
 Que a Prefeitura notifique o proprietário do lote com a seguinte localização:_x000D_
     1. Rua Itabirito – próximo ao nº 62  –  Bairro: Realengo.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_46.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras: _x000D_
 _x000D_
 Que a Prefeitura promova, com urgência, a troca de lâmpadas e manutenção da iluminação da seguinte rua:_x000D_
     1. Rua Oliveira –  próximo ao nº 502 -   Bairro: São Vicente</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_07-2024__-_troca_de_lampada_rua_chico_cristalino.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_07-2024__-_troca_de_lampada_rua_chico_cristalino.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, cumprindo o devido processo legislativo, de acordo com o Art.71 paragrafo único da Lei Orgânica Municipal, na forma do Art. 141 do Regimento Interno, bem como nos demais dispositivos legais, vem perante Vossa Excelência solicitar que seja encaminhado ao Secretário de Obras a presente indicação: _x000D_
 _x000D_
 _x000D_
 		Indica ao Sr. Secretário de 	Obras para proceder substituição de uma lâmpada no poste em frente ao número 102 da Rua Chico Cristalino, no bairro Vila Gontijo._x000D_
 	_x000D_
 _x000D_
 		JUSTIFICATIVA: A reposição desta lâmpada é crucial para garantir a iluminação adequada da área e a segurança dos moradores e transeuntes.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_48.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente a seguinte indicação: _x000D_
 Que a Prefeitura notifique o proprietário do lote sujo com a seguinte localização:_x000D_
     1. Av. Dr Manoel Pereira com Marechal Floriano Peixoto – próximo ao posto de combustível  –  Bairro: Centro</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_49.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras: _x000D_
 Que a Prefeitura promova, com urgência, a troca de lâmpadas e manutenção da iluminação da seguinte rua:_x000D_
     1. Rua Pedra Azul com Arinos –  próximo ao nº 596 -   Bairro: Santa Marta</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Obras para proceder a pavimentação asfáltica da Rua Caiapós – Bairro Dom Joaquim. De outro modo, que o Sr. Secretário de Obras informe se há previsão para asfaltamento da referida rua ainda no presente ano._x000D_
 JUSTIFICATIVA: Os moradores da Rua Caiapós, no Bairro Dom Joaquim, enfrentam sérios problemas devido à falta de pavimentação asfáltica, o que compromete a segurança e o conforto dos residentes._x000D_
 A pavimentação asfáltica é essencial para melhorar a qualidade de vida e a mobilidade na área. Solicito que o Sr. Secretário de Obras providencie a pavimentação ou informe a previsão para a realização dessa obra ainda neste ano, para que a comunidade possa se organizar e ter uma expectativa clara sobre a melhoria das condições da rua.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5362/indicacao_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5362/indicacao_51.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretaria de Trânsito, Proteção Patrimonial e Defesa Social a seguinte indicação:_x000D_
 _x000D_
 Indico ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social, para que providencie a mudança do ponto de ônibus localizado na Rua Iracy Clemente de Jesus, nº 571, no bairro Jardins. O ponto de ônibus, atualmente posicionado em frente ao endereço mencionado, tem gerado inconvenientes significativos para o morador da residência._x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 O morador é caminhoneiro e, devido à localização do ponto de ônibus, enfrenta dificuldades para estacionar seu veículo de trabalho. A presença do ponto de ônibus impossibilita o acesso adequado à residência, o que prejudica tanto a mobilidade do morador quanto o tráfego no local.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5363/indicacao_52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5363/indicacao_52.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras:_x000D_
  Que a Prefeitura promova, com urgência, a troca de lâmpadas, instalação de poste e manutenção da iluminação das seguintes ruas:_x000D_
 _x000D_
     1. Rua Anicesio de Mendonça  –  próximo da Avenida Dr Roberto -   Bairro: Nossa Senhora do Rosário_x000D_
 _x000D_
     2.   Avenida Dr. Juca – próximo ao nº 2328 – Bairro: São Vicente</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5371/53-2024_indicacao_-_sec._transito_-_estacionamento_de_motos_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5371/53-2024_indicacao_-_sec._transito_-_estacionamento_de_motos_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal e a secretaria competente, que providencie a pintura e demarcação adequada das vagas de estacionamento de motos, especialmente nos seguintes endereços desta cidade:_x000D_
     • Rua Miguel Dias_x000D_
     • Rua Lulu Malaquias_x000D_
     • Rua Padre Vilaça_x000D_
     • Rua Vigário Nicolau (próximo ao Sérgio Calais e próximo aos Correios)_x000D_
     • Praça Irmã Albuquerque_x000D_
     • Rua Dr. Miguel Gontijo (próximo ao Cartório Eleitoral)_x000D_
     • Avenida Primeiro de Junho_x000D_
     • Rua Alferes Tavares_x000D_
     • Rua Faustino Texeira_x000D_
 JUSTIFICATIVA: A crescente demanda por vagas de estacionamento para motos em nossa cidade exige medidas que garantam não apenas a organização, mas também a preservação dos veículos e a segurança dos motociclistas. Atualmente, muitos estacionamentos de motos não possuem uma demarcação clara, o que leva diversos motociclistas a estacionarem muito próximos uns dos outros. Essa proximidade muitas vezes resulta em pequenos danos às motocicletas, como arranhões, quedas e até danos maiores, especialmente nas laterais e retrovisores, comprometendo a integridade do veículo e causando transtornos.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5372/indicacao_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5372/indicacao_54.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras: _x000D_
 Que a Prefeitura promova, com urgência, a troca de lâmpadas e manutenção da iluminação da seguinte rua:_x000D_
 _x000D_
     1. Avenida Guarujá em toda sua extensão  –  próximo: Bar do Jader, Fidelis e UBS    Bairro: São Vicente / Aeroporto I</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora subscritora, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante a Secretaria de Obra a seguinte indicação:_x000D_
 Que a Prefeitura promova, com urgência, a instalação de iluminação das seguintes ruas:_x000D_
     • Rua Prof. Maria Salomé na entrada do bairro Simeão Ferreira, logo na rotatória._x000D_
     • Rua Domingos Costa com a Rua Chico Bernadinho, bairro Alvorada_x000D_
 JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local os quais relatam que a situação das mencionadas vias encontram-se crítica pela falta de iluminação adequada, bem como os riscos de quem trafega no local.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_56_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_56_1.pdf</t>
   </si>
   <si>
     <t>As Vereadoras ora subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante o Secretário de Obras a seguinte indicação: Que providencie a manutenção da pavimentação do asfalto da rua Diamantina/esquina com a Avenida Rio de Janeiro, no Bairro Santa Marta, CEP 35.634.396. _x000D_
 JUSTIFICATIVA: A via mencionada encontra-se com muitos buracos, e com o período chuvoso que se inicia, os mesmos estão aumentando, oferecendo risco para os munícipes que residem na rua, a pedido da população solicita-se que seja realizado o reparo necessário, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_57.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente: _x000D_
 _x000D_
 Que a Prefeitura notifique o proprietário do lote com a seguinte localização:_x000D_
 _x000D_
     1. Avenida Onésio Pontes – próximo ao nº 32  –  Bairro: Rosário II</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_58.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Meio Ambiente: _x000D_
 Que a Prefeitura avalie a viabilidade da instalação de caçambas contentoras de lixo nas seguintes localizações:"_x000D_
 _x000D_
     1. Esquina da Rua Monte Azul com Jequitinhonha  –  Bairro: JK_x000D_
 _x000D_
     2. Bifurcação Rua Ouro Preto com creche Novo São Vicente – próximo ao nº 270 - Bairro: Novo São Vicente</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5271/plc_01-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5271/plc_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°1950, de 30 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_n12-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_n12-2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 14 da Lei 2.435, de 24 de setembro de 2.014 e dá outras providências.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/pl_21-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/pl_21-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5152/pl_01-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5152/pl_01-24.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Bom Despacho a ceder servidor público para a Liga Municipal de desportos de Bom Despacho_LMDBD e dá outras providências.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5156/pl_02-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5156/pl_02-24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2882 de 28 de junho de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5157/pl_n03-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5157/pl_n03-24.pdf</t>
   </si>
   <si>
     <t>Autorizo a efetuar o remanejamento no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_04-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_04-23.pdf</t>
   </si>
   <si>
     <t>Fica autorizada permuta de imóvel do patrimônio público municipal por imóvel particular e dá outras providências</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_05-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/projeto_de_lei_n07-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/projeto_de_lei_n07-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1° Alteração Contratual Consolidada do Consórcio Intermunicipal do serviço de Inspeção do Centro-Oeste Mineiro - CISICOM e dá outras providências</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_n12-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_n12-2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 14 da Lei 2.435 de 24 de setembro de 2014e dá outras providências</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5230/projeto_de_le_n13-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5230/projeto_de_le_n13-2024.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a permuta de imóvel do patrimônio público municipal, por imóvel particular e dá outras providências,</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_14-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_14-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5269/pl_15-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5269/pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a prédio público</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5270/pl_16-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5270/pl_16-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos valores dos vencimentos dos servidores Públicos Municipais de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_17-2024_ldo_2025.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_17-2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5272/pl_n18-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5272/pl_n18-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/pl_19-2024_e_anexos.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/pl_19-2024_e_anexos.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 1920/2003, autoriza o município de Bom Despacho a ceder servidor público para a Associação de Pais e Amigos dos Excepcionais - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/pl_20-2024_e_anexos.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/pl_20-2024_e_anexos.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 2.205/2011, autoriza o Município de Bom Despacho a ceder servidor público para a Aliança Bondespachense de Assistência de Promoção - ABAP e dá outras providências.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_21-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_21-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_22-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_22-2024.pdf</t>
   </si>
   <si>
     <t>Reserva cota de vagas para negros nos concursos públicos e processos seletivos, para provimento de cargos efetivos e empregos temporários no âmbito da Administração Pública Municipal direta e indireta, revoga a Lei Municipal n° 2.583, de 20 de abril de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_23-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_23-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial o orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_24-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_24-2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n° 1.730 de 14 de julho de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/pl_25-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/pl_25-2024.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a permuta de imóvel do patrimônio público municipal, por imóvel particular e dá outras providências.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/pl26-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/pl26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do Plano Municipal de Cultura de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/pl_n27-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/pl_n27-2024.pdf</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5342/pl_n28-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5342/pl_n28-2024.pdf</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5158/pr_01-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5158/pr_01-24.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução n°685 de 13 de dezembro de 2012, Regimenta Interno e dá outras providências</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5257/pr_11-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5257/pr_11-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Prêmio Conhecimento</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5294/aprova_prestacao_de_contas_no_ano_de_2014.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5294/aprova_prestacao_de_contas_no_ano_de_2014.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de Contas no ano de 2014</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Bom Despacho relativos ao exercício financeiro de 2014</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/pr52-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/pr52-2024.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Bom Despacho/MG relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/pr_53-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/pr_53-2024.pdf</t>
   </si>
   <si>
     <t>Cria o serviço de Proteção e Defesa do Consumidor (Procon Câmara) no âmbito de Diretoria-Geral da Câmara Municipal de BD.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pr_54-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pr_54-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 937/2019 e dá outras providências</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5144/requerimento_01_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5144/requerimento_01_1.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a CREDIBOM - Agência São Vicente para manifestar congratulação desta Câmara em relação a reinauguração da sua agência._x000D_
 _x000D_
             É importante destacar que atualmente a homenageada, tem mais de 2.600 associados com conta corrente ativa e mais de 3.400 poupadores. A estrutura da agência São Vicente foi ampliada e reformulada de acordo com os padrões atuais do SICOOB. Além disso recebeu 3 novos caixas físicos e 5 terminais de autoatendimento. Além de oferecer mais espaço e conforto aos usuários, as inovações incluem até uma sala de reuniões para uso dos associados.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5145/requerimento_02_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5145/requerimento_02_1.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta requisitar:_x000D_
 A inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação a Senhora Samira Maria Araújo , em virtude dos excelentes serviços prestados na condição de Autora e Co-organizadora do livro “Coletivas e Singularidades: memórias escolares de estudantes de Pedagogia, pela Editora Polobooks/SP, 2023, em Belo Horizonte/MG, nas comemorações dos 80 anos da Faculdade de Educação UFMG, além de ser Professora, Escritora e recebeu diversos prêmios, honra ao mérito e menção honrosa de diversas entidades e empresas privadas e públicas por seus trabalhos voluntários e sociais.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5146/requerimento_03_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5146/requerimento_03_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a Sra. Marina Apolinário, Coordenadora do Centro de Referência Especializado de Assistência Social (CREAS) e a toda equipe que atuou no ano de 2023._x000D_
 É com imensa satisfação que destacamos a habilidade da equipe em lidar com situações desafiadoras, proporcionando suporte integral às famílias e indivíduos em situação de vulnerabilidade. Através de programas inovadores, intervenções eficazes e ações proativas, o CREAS contribuiu significativamente para a construção de uma comunidade mais justa e solidária.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>Marquinho., Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_04_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_04_1.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção ao Sr. Itamar Custódio de Araújo para manifestar congratulação desta Câmara em virtude da coordenação dos trabalhos realizados no VI Festival de Capoeira e Troca de Cordas da Secretaria Municipal de Desenvolvimento Social, evento que reuniu mais de 300 capoeiristas, mestres e professores de diversas cidades do nosso estado. Além do festival mencionado, o Sr. Itamar presta constantes serviços a crianças, jovens, idosos e pessoas com deficiência e mobilidade reduzida no Projeto de Capoeira e Capoterapia da Prefeitura deste município.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5148/requerimento_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5148/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito todo processo Licitatório / Pregão Eletrônico que deu origem da contratação da empresa IPM SISTEMAS LTDA, inscrita no CNPJ nº 01.258.027/0001-41._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito cópia do Processo nº 175/2023, Adesão nº 9/2023 referente a empresa Properare Educação, Cultura e Cidadania S.A, inscrita no CNPJ sob o nº 10.976.971/0001-25 e especificação dos serviços a serem prestados._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito a documentação da Portaria 98/2023/SME, de 19 de outubro de 2023 e o chamamento público 01/2023 da empresa INSTITUTO SOCIAL PROSPERAR, inscrita no CNPJ nº 07.261.585/0001-42._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Administração o envio da prestação de contas referente ao empenho 4792/2023 valor pago de R$ 450.000,00 (quatrocentos e cinquenta mil reais) e 6242/2023 valor pago de R$ 260.000,00 (duzentos e senta mil reais) para Sindicato Rural de Bom Despacho._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito o envio das cópias dos termos de CESSÃO DE USO localizado na Fazenda Moreiras denominado FEBEM e demais imóveis do Município de Bom Despacho._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito  todo processo Licitatório / Pregão Eletrônico que deu origem da contratação da empresa TECNO – IT TECNOLOGIA, SERVIÇOS E COMUNICAÇÃO S.A, inscrita no CNPJ nº 19.354.200/0001-70._x000D_
 _x000D_
 Justificativa:_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5155/requerimento_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5155/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer o apoio dos nobres colegas desta Casa Legislativa à proposta de Emenda à Constituição do Estado de Minas Gerais, apresentada originalmente por servidores militares inativos do nosso município, onde busca-se uma nova redação do artigo 24 do diploma constitucional mencionado, bem como o acréscimo dos parágrafos 11 e 12:_x000D_
 _x000D_
 _x000D_
 “Art. 1º - O art. 24 da Constituição do Estado de Minas Gerais passa a vigorar com a seguinte redação: _x000D_
 _x000D_
 […] Art. 24 - A remuneração dos servidores públicos e o subsídio de que trata o § 7º deste artigo somente poderão ser fixados ou alterados por lei específica, observada a iniciativa privativa em cada caso, sempre no mês de janeiro, sem distinção de índices, extensivos aos proventos da inatividade e às pensões. _x000D_
 _x000D_
 […] § 11º - O Poder Executivo promoverá a revisão da remuneração da Polícia Militar, do Corpo de Bombeiros Militar, da Polícia Civil, da Polícia Penal, dos Agentes Socioeducativos, no prazo de cento e oitenta dias contados desta emenda, através de Lei Delegada, observada a proporção de 6 por 1, entre a maior e a menor remuneração das Forças de Segurança do Estado de Minas Gerais. _x000D_
 _x000D_
 § 12º - É obrigatória a previsão na Lei de Diretrizes orçamentárias dos recursos necessários a revisão dos servidores públicos de todos os poderes, na forma do inciso X do art. 37 da Constituição da República Federativa do Brasil."</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>Keké, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_12_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_12_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a Cooperativa de crédito de livre admissão:  C.C.LA União do centro Oeste de Minas - SICOOB CREDESP e a Associação Comercial de Bom Despacho: CDL ACIBOM para manifestar congratulação desta Câmara em relação ao programa StartJovem (antigo aprender para empreender e investir). O Programa Aprender para Empreender e Investir foi idealizado em parceria entre a Cooperativa Sicoob CREDESP e a Associação Comercial de Bom Despacho - CDL Acibom. O programa nasceu em 2022 ao meio de uma palestra sobre o tema educação financeira aos jovens aprendizes, onde lá foram apresentadas sugestões para que desenvolvessem um projeto de educação financeira e empreendedora nas escolas.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>Keké, Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_13_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_13_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Senhora Maria do Carmo Silva (Duca) em virtude do seu trabalho na sociedade bom-despachense como cantineira nas escolas Municipais e Estaduais do município.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>Keké, Marquinho., Paré, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_14_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_14_mocao.pdf</t>
   </si>
   <si>
     <t>Moção a ser encaminhada ao Senhor Eduardo Lopes do Couto para manifestar congratulação desta_x000D_
 Câmara em virtude da sua dedicação e dos cuidados indispensáveis à Paróquia Nossa Senhora do_x000D_
 Bom Despacho como Sacristão.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/requerimento_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer a confirmação do recebimento da emenda repassada pelo ex-Deputado Estadual Inácio Franco à proteção, bem-estar e causa animal em Bom Despacho. Em caso efetivo, prestar ainda as seguintes indagações:_x000D_
 _x000D_
 •	Quando, e quanto foi repassado?_x000D_
 •	Descrição detalhada dos gastos efetuados?_x000D_
 •	Qual fonte de recurso foi debitado?_x000D_
 •	Solicita cópia do extrato, comprovante de repasse, e nota de empenho.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_16.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário de obras, nos seguintes termos:_x000D_
 _x000D_
 		Conforme relatos de moradores, identificamos que determinadas áreas em nosso município, como a rua Roberto Queiroz próximo a “La Fruteria” e outros pontos, têm sido particularmente vulneráveis a enchentes e dificuldade de escoamento da água em dias chuvosos, o que tem causado prejuízos significativos e afetado a qualidade de vida de nossos cidadãos. Diante dessa realidade, é dever desta gestão municipal agir de forma proativa na busca por soluções que minimizem os danos causados pelas enchentes._x000D_
 _x000D_
 Portanto, solicito informações detalhadas sobre as seguintes questões:_x000D_
 _x000D_
     1. Levantamento completo dos pontos críticos de enchentes em nossa cidade, indicando as áreas mais afetadas e os principais motivos para esses problemas;_x000D_
     2. Relatório das ações preventivas e corretivas realizadas pela Secretaria de Obras nos últimos dois anos para enfrentar esse evento climático;_x000D_
     3. Propostas de medidas adicionais que estão sendo consideradas ou planejadas pela Secretaria de Obras para prevenir e/ou minimizar os impactos das enchentes;_x000D_
     4. Cronograma de execução das medidas planejadas, com prazos definidos para cada etapa do processo; Orçamento estimado para as intervenções necessárias, incluindo fontes de financiamento e possíveis parcerias com outras esferas governamentais ou instituições privadas._x000D_
 _x000D_
 JUSTIFICATIVA: Como representante eleita do povo desta cidade, expresso profunda preocupação em relação às recorrentes enchentes e falta de escoamento em diversos pontos que têm assolado nossa comunidade. É imperativo que medidas eficazes sejam implementadas para mitigar os impactos desses eventos climáticos e proteger nossos munícipes e suas propriedades. 	As informações solicitadas integram as ações de fiscalização realizadas pela vereadora subscritora.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_17_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_17_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, com assento nesta Casa Legislativa, nos termos do art. 143 do Regimento Interno, vem perante Vossa Excelência, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário._x000D_
 		Requer que seja concedida moção de congratulação a ser encaminhada ao Sr. Ronaldo Adriano Rodrigues, presidente da Associação dos moradores dos bairros de Fátima e Olegário Maciel._x000D_
  	 É com imenso orgulho que reconhecemos o dedicado trabalho e liderança que o Sr. Ronaldo tem proporcionado à comunidade. Seu compromisso incansável e sua visão inspiradora têm sido fundamentais para promover o bem-estar e o progresso dos bairros supracitados. _x000D_
 		Que seu legado de serviço inspire a todos nós a lutarmos por um futuro melhor para todos os Bondespachenses.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5203/requerimento_18_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5203/requerimento_18_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora ora signatária vêm perante esta Pasta requisitar:_x000D_
 Requer que seja concedida uma Moção de Congratulação a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do CEMEI DONA ÍRIS, em virtude dos excelentes serviços educacionais prestados para a comunidade do bairro São Bento e adjacências.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/requerimento_19_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/requerimento_19_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao Senhor Geraldo Magela de Mesquita (Geraldinho). Sr. Geraldinho tem 74 anos de idade, reside próximo da Praça do Rosário e essa Moção é em virtude da sua dedicação, cuidados indispensáveis à Paróquia Nossa Senhora do Rosário como Sacristão, seu zelo a mais de 62 anos, cuidando velando com muita devoção como guardião da praça supracitada e da Igreja.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>Paré, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/requerimento_20_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/requerimento_20_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a Sra. Lucimar Alves Carrijo Faria e a Sra. Edinalva Barbosa de Araújo, respectivamente Presidente e Vice-Presidente da Associação Comunitária do Bairro São José e Adjacências (Bairros: São José, Jardim América, Dom Joaquim, Gameleira, Novo Dom Joaquim, Belvedere, Calais e Dom Rafael)._x000D_
 		Quero expressar a mais profunda admiração e reconhecimento pelo empenho incansável e relevantes serviços prestados por essas líderes comunitárias em prol do desenvolvimento e bem-estar das comunidades assistidas pela associação. _x000D_
 		Através de suas iniciativas, a Associação Comunitária tem desempenhado um papel vital na melhoria da qualidade de vida de nossos cidadãos, seja por meio de programas sociais, projetos e  atividades culturais.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_21.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretária de Saúde, nos seguintes termos:_x000D_
 _x000D_
 		É de conhecimento público que os casos de dengue têm aumentado significativamente em nosso município, representando uma ameaça séria à saúde e ao bem-estar de nossos cidadãos. Diante desse cenário preocupante, é fundamental que a Secretaria de Saúde adote medidas eficazes e transparentes para enfrentar essa crise de saúde pública._x000D_
 _x000D_
 Portanto, solicito as seguintes informações:_x000D_
 _x000D_
     • Motivos para a não utilização do fumacê: Gostaria de entender os motivos pelos quais a Secretaria de Saúde optou por não utilizar o fumacê como parte das estratégias de combate à dengue. Existem restrições técnicas, financeiras ou outras razões para essa decisão?_x000D_
 _x000D_
     • Métodos alternativos de controle de vetores: Além do fumacê, quais outros métodos têm sido empregados pela Secretaria de Saúde no combate ao mosquito Aedes aegypti e na prevenção da dengue? Solicito informações detalhadas sobre a eficácia e a abrangência dessas medidas._x000D_
 _x000D_
     • Avaliação da situação atual: Qual é a avaliação da Secretaria de Saúde em relação à atual situação dos surtos de dengue em nosso município? Há planos concretos para conter a propagação da doença e proteger a saúde da população?_x000D_
 _x000D_
 JUSTIFICATIVA: Enquanto representantes do povo e responsáveis pela fiscalização das ações do Executivo Municipal, consideramos essas informações essenciais para garantir que a Secretaria de Saúde esteja agindo de forma adequada e eficaz no enfrentamento da dengue e na proteção da saúde pública. 	_x000D_
 As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito que envie as cópias dos termos de CESSÃO DE USO localizado na Fazenda Moreiras denominado FEBEM das seguintes empresas: Wagner Silva, inscrita no CNPJ sob nº 11.390.258/0001-68; Izlah Ribeiro Silva, inscrita no CPF nº 098.369.06-00; Marka Etiquetas e Rotulos Ltda-ME, inscrita no CNPJ sob nº 03.181.004/0001-01; Maria Alice Cardoso Costa – ME, inscrita no CNPJ sob o nº 01.137.232/0001-59 e Luciana Tavares Gontijo – ME._x000D_
 _x000D_
 Justificativa: Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5227/requerimento_23_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5227/requerimento_23_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora ora signatárias vêm perante esta Pasta requisitar:_x000D_
 Requer que seja concedida uma Moção de Congratulação a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado da ESCOLA MUNICIPAL CORONEL PRAXEDES, em virtude dos excelentes serviços educacionais prestados para a comunidade do bairro Centro e adjacências.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5228/requerimento_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5228/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste requerimento, manifestar a preocupação desta vereança e, por extensão, dos cidadãos que representamos, em relação à segurança viária no cruzamento das Ruas Sete de Setembro com a Avenida Dr. Manoel Alves Pereira._x000D_
 		Como é do conhecimento desta gestão, este cruzamento tem sido palco de recorrentes incidentes de trânsito, resultando em danos materiais e, o que é ainda mais alarmante, em riscos à integridade física dos pedestres e condutores que por ali transitam diariamente. Apesar da presença de sinalização no local, lamentavelmente observamos que esta não tem sido respeitada de forma adequada, o que tem contribuído para a ocorrência desses incidentes._x000D_
 		Dentre as medidas implementadas até o momento, destacamos as penalidades previstas em forma de multas para aqueles que desrespeitam as normas de trânsito no local. Contudo, é notório que tal abordagem não tem sido suficiente para dissuadir comportamentos imprudentes, tampouco para garantir a segurança dos munícipes._x000D_
 		Diante desse cenário, questionamos a viabilidade e a pertinência da instalação de  semáforos no referido cruzamento. Acreditamos que essa medida seria mais eficaz na regulação do fluxo de veículos e, consequentemente, na prevenção de acidentes. _x000D_
 		Assim sendo, solicitamos ao nobre Secretário que avalie a possibilidade da instalação dos semáforos e nos forneça informações detalhadas sobre os procedimentos necessários para a concretização dessa proposta, incluindo eventuais estudos de viabilidade técnica e financeira._x000D_
 		JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5229/requerimento_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5229/requerimento_25.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta requisitar: _x000D_
 Requer ao Secretário de Obras que preste as seguintes informações acerca da obra de recapeamento das ruas do bairro JK e Santa Marta, iniciadas em dezembro de 2023, e que até a presente data não foi finalizada e causando transtornos ao moradores da região e adjacências. _x000D_
 _x000D_
                        01) Qual o  plano de ação da referida obra e valores, bem como sua planilha de execução? _x000D_
                       02) Qual a previsão de termino e datas?_x000D_
                       03) Qual a real situação da obra em questão?_x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 		Estas vereadoras foram procuradas por cidadãos que relataram que a demora na execução da obra vem trazendo diversos transtornos como: poeira, movimentação de maquinas muito pesadas abalando estrutura das casas e barulho intenso, lama em dias chuvosos, transtorno do acesso de pessoas e veículos, dentre outros a serem avaliados.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_26_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_26_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a Srª. Zenir Rodrigues de Oliveira Freitas, uma verdadeira artesã que se destaca por sua exímia habilidade na arte da costura. Seu trabalho meticuloso e de alta qualidade tem sido reconhecido e apreciado por toda a comunidade local._x000D_
 		Ao longo de sua carreira, a Sra. Zenir tem demonstrado não apenas talento, mas também comprometimento e paixão pela sua profissão, tornando-se uma referência na área da costura em nosso município.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/requerimento_27_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/requerimento_27_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada a Dinoralva Gontijo para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos desenvolvidos em prol deste município e parabenizá-la pelo seu brilhante trabalho como artista plastica onde ganhou o premio Minas Gerais de saberes promovido pela academia Mineira de Letras</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/requerimento_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 08/2024 que tem por autora esta vereadora subscritora. Requer à Secretária de Administração o envio da prestação de contas referente ao empenho 4792/2023 valor pago de R$ 450.000,00 (quatrocentos e cinquenta mil reais)._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita documentação e esclarecimentos referente ao requerimento.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/requerimento_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do Programa de Erradicação do Trabalho Infantil (PETI). Nos últimos quatro anos, foi recebida alguma emenda referente ao Programa PETI? Em caso positivo, prestar as seguintes indagações:_x000D_
 _x000D_
     • Quais os valores repassados para a execução do Programa?_x000D_
     • Quais os investimentos realizados no combate ao trabalho infantil?_x000D_
     • Descrição detalhada dos gastos efetuados._x000D_
     • Qual fonte de recurso foi debitado?_x000D_
     • Solicita cópia do extrato, comprovante de repasse, e nota de empenho._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita documentação e esclarecimentos referente ao requerimento.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/requerimento_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária da Educação que apresente as seguintes informações sobre as vagas em creches na rede pública municipal: _x000D_
     • Quantas vagas de creches existem atualmente na rede pública do município? _x000D_
     • Existem pessoas inscritas aguardando disponibilidade de vagas? Se sim, quantas inscrições estão na lista de espera e quais medidas a Secretaria da Educação está tomando para zerar a fila de espera? _x000D_
     • Existe uma triagem feita pela Secretaria da Educação ou as vagas são disponibilizadas por ordem de inscrição? Caso seja feita triagem, quais critérios são adotados para definir a ordem de prioridades? _x000D_
     • Foi feito algum estudo projetando a demanda de vagas para 2024? Se sim, qual foi o resultado? _x000D_
     • Está sendo feito algum planejamento para que toda a demanda de vagas em creches na rede pública seja atendida pelo município? _x000D_
     _x000D_
 JUSTIFICATIVA_x000D_
 Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita documentação e esclarecimentos referente ao requerimento.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/requerimento_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste requerimento, solicitar uma intervenção urgente em relação ao problema recorrente de acúmulo de água na rua Araçuaí, especificamente em frente ao número 800 no Bairro São Vicente._x000D_
 		Este problema tem persistido por mais de uma década, já solicitamos outras vezes que a secretaria de obras intervisse nesse caso, mas até o momento nada foi feito._x000D_
 		O acúmulo constante de água, seja por chuvas ou escoamento de residências circundantes, tem transformado o local em um criadouro do mosquito Aedes Aegypti, vetor de doenças como dengue, zika e chikungunya, sem falar no mau cheiro que a água acumulada provoca._x000D_
 		No entorno, conforme nos foi relatado, diversas pessoas foram ou estão acometidos por Dengue, e apesar de cuidarem dos seus quintais, o problema está no declive lateral da rua que impossibilita o escoamento da água._x000D_
 		De acordo com os moradores, os agentes comunitários de endemias estiveram no local e constataram o foco do mosquito Aedes Aegypti na água empoçada na lateral da rua. Os munícipes têm feito inúmeros apelos às autoridades competentes ao longo dos anos, porém, até o momento, nenhuma solução efetiva foi implementada. _x000D_
 		Portanto, este requerimento visa solicitar uma ação imediata por parte da Prefeitura Municipal de Bom Despacho, como uma das medidas de contenção da epidemia de Dengue que cada dia se alastra no município._x000D_
 _x000D_
 Sugestões de medidas a serem tomadas incluem:_x000D_
 _x000D_
     1. Avaliação da infraestrutura de drenagem local e reparo de quaisquer danos que estejam contribuindo para o acúmulo de água na lateral da via;_x000D_
 		_x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5255/requerimento_32_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5255/requerimento_32_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação à equipe colaborativa de todos os setores, desde a entrada até a saída das crianças, que contribuem com a excelente qualidade de ensino ofertada na  ESCOLA MUNICIPAL ELVINO PAIVA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5256/requerimento_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5256/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que apresente as seguintes informações sobre os seguintes pacientes que aguardam com urgência vaga para sequência dos respectivos tratamentos:_x000D_
     • G. de S. A. A., nascida em 28/03/1984, portadora do cartão SUS de n° 700206956896829: Paciente aguarda cirurgia de desobstrução baixa da via lacrimal em ambos os olhos._x000D_
     • E. S. B., nascido em 12/01/1964, portador do cartão SUS de n° 708201687405946: Paciente encontra-se acamado e relata não ter disponibilidade de médico com acompanhamento domiciliar. O mesmo solicita acompanhamento com neurologista devido ao quadro de saúde atual._x000D_
     • M. de A. R., nascida em 20/01/1970, portador do cartão SUS de n° 700006587469900: Paciente queixa que está aguardando há mais de um ano, devido acompanhamento com pneumologista, e que ainda precisa de fisioterapia pulmonar, pedido esse que está na regulação._x000D_
     • S. M. de O., nascida em 10/07/1967, portador do cartão SUS de n° 702801110184364: Paciente queixa que está aguardando ortopedista para realização de procedimento._x000D_
  JUSTIFICATIVA_x000D_
 Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita esclarecimentos referente ao requerimento.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5258/requerimento_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5258/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que apresente as seguintes informações, separado por custeio, valor de repasse financeiro, e valor total: Valores de repasse financeiro ao Lactário Menino Jesus (Santa Casa) e Nefrobom no ano de 2023; Valores de repasse financeiro a título de Complemento de Piso de Enfermagem; Valores de repasse financeiro do Governo Municipal, do Governo Estadual, e do Governo Federal; Valores de repasse financeiro por Ementas. JUSTIFICATIVA: Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita esclarecimentos referente ao requerimento.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/requerimento_35_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/requerimento_35_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção a ser encaminhada à Geovana Araújo Gomes  para manifestar congratulação desta Câmara  em virtude da dedicação e excelente trabalho desempenhado como assessora parlamentar.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/requerimento_36_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/requerimento_36_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida a presente moção a Sofia Mello Guimarães para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados como minha assessora._x000D_
 Muito obrigado pelo seu profissionalismo, compromisso e dedicação! Seu trabalho foi realmente lustroso!</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5279/requerimento_37_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5279/requerimento_37_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao idealizador, aos roteiristas e a todos os envolvidos na criação do filme intitulado “O Machado de Prata”.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5280/requerimento_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5280/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito que apresente as seguintes informações tendo em vista o clamor dos comerciantes da Rua Marechal Floriano Peixoto:_x000D_
  • A possibilidade de uma adaptação do local ponto de ônibus, nas proximidades dos números 105 à 121, para fazer uma placa para carga e descarga no local devido a reclamação dos comerciantes locais;</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>Keké, Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5281/requerimento_39_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5281/requerimento_39_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Filipe Augusto Costa em virtude da sua dedicação, cuidados indispensáveis à esta casa legislativa durante seu contrato de trabalho prestado.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>Keké, Paré, Pastor Alex, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_40_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_40_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do Art. 143 do Regimento Interno, a presente moção a ser encaminhada à Srta. Fernanda Ribeiro Ricardo para manifestar a congratulação desta Câmara em relação ao excelente trabalho desempenhado como assessora parlamentar.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_41.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência que seja solicitado ao Secretário de Obras informações a respeito da obra de recapeamento da Rua Januária e suas adjacências._x000D_
 JUSTIFICATIVA:_x000D_
 Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita esclarecimentos referente ao requerimento, tendo em vista a ocorrência de denúncias de que a obra se encontra paralisada causando diversos transtornos para a população. Ademais, a paralisação da obra não gera danos apenas aos moradores e transeuntes do local, uma vez que a camada de asfalto foi retirada deixando o solo exposto aos intemperes diversos ocorrendo assim a degradação do solo, o qual vem sendo marcado pelos frequentes assoreamentos.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5284/requerimento_42_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5284/requerimento_42_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, que seja concedida moção a ser encaminhada a todos os colaboradores nos setores: pedagógico, administrativo e terceirizado do Centro Educacional Infantil Municipal Nossa Senhora Auxiliadora, em virtude dos excelentes serviços educacionais prestados.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5285/requerimento_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5285/requerimento_43.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Chefe do Poder Executivo e a Secretária de Administração, nos seguintes termos:		_x000D_
 		_x000D_
 		Requer a prestação de contas referente à obra de escoamento realizada na interseção da Avenida das Palmeiras com a Avenida Rio de Janeiro, no bairro São Bento com o São Vicente.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5286/requerimento_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5286/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal e ao secretário de administração a prestação de contas referente à obra de escoamento realizada na interseção da Rua Monsenhor Otaviano com a Rua Padre Augusto: 1-Orçamento inicial da obra; 2- Contrato de execução da obra, incluindo nome da empresa contratada, prazos estabelecidos e valores acordados; 3-Relatórios de acompanhamento da obra, faturas e comprovantes de pagamento, detalhamento dos gastos realizados durante todo o período de execução da obra; 4-Relatório final da obra, indicando se a mesma foi concluída dentro dos prazos e orçamento previstos, bem como eventuais problemas enfrentados e medidas adotadas para resolvê-los; 5-Qualquer outro documento ou informação relevante relacionada à obra. JUSTIFICATIVA: Considerando o interesse público e o direito dos cidadãos de acompanhar e fiscalizar a utilização dos recursos públicos, solicito que sejam disponibilizados os documentos e informações relacionados à referida obra. Neste contexto, esta solicitaç</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5289/requerimento_45_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5289/requerimento_45_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser concedida a Ana Flávia Corgozinho para manifestar congratulação desta egrégia casa, em virtude dos relevantes trabalhos prestados como minha assessora. Muito obrigada pelo seu profissionalismo, compromisso e dedicação.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5291/requerimento_46_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5291/requerimento_46_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a Cláudia Santos para manifestar congratulação desta Câmara em virtude dos serviços de odontologia prestados no Município de Bom Despacho._x000D_
 _x000D_
             É importante destacar que a homenageada, teve um compromisso incansável de proporcionar cuidados de saúde bucal de qualidade à comunidade de Bom Despacho. Sua dedicação e profissionalismo têm sido fundamentais para promover o bem-estar e a saúde dos nossos munícipes.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/requerimento_47_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/requerimento_47_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a todas as Equipes de Saúde e terceirizada da Unidade básica de Saúde (UBS) Aeroporto/São Vicente._x000D_
 _x000D_
  	Ao longo dos anos, vocês têm sido uma fonte constante de apoio, cuidado e compaixão para toda a comunidade. Seja fornecendo cuidados médicos de qualidade, orientações e educação em saúde, ou simplesmente ofertando um sorriso acolhedor.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>Keké, Paré, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/requerimento_48_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/requerimento_48_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção à José Francisco da Silva, popularmente conhecido como “Zé Galinha” em virtude da sua dedicação ao trabalho desempenhado no esporte municipal, atuando como massagista do Famorine.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5298/requerimento_49_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5298/requerimento_49_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada a Renata Angelica para manifestar congratulação desta Câmara em virtude dos seus relevantes trabalhos prestados como professora da rede publica no Município. Justificativa: Renata Angelica é servidora atuante na educação municipal como professora ,onde se destaca  pelo seu brilhante trabalho realizado com muita dedicação e de forma amorosa aos seus alunos.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/requerimento_50_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/requerimento_50_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada ao Wagner Soares de Sant’Ana para manifestar congratulação desta Câmara em virtude dos serviços da Polícia Militar e do Lions Clube no Município de Bom Despacho. É importante destacar que o homenageado, Coronel Veterano da Polícia Militar personifica o verdadeiro espírito de dedicação e serviço público. Sua atuação exemplar na Polícia foi fundamental para garantir a segurança e a tranquilidade de nossa cidade. Sua coragem, comprometimento e profissionalismo são fonte de inspiração para seus colegas e para toda a comunidade.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/requerimento_51_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/requerimento_51_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a todas as Equipes de Saúde e terceirizada da Unidade básica de Saúde (UBS) JK/Santa Marta._x000D_
  	Ao longo dos anos, vocês têm sido uma fonte constante de apoio, cuidado e compaixão para toda a comunidade. Seja fornecendo cuidados médicos de qualidade, orientações e educação em saúde, ou simplesmente ofertando um sorriso acolhedor.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5304/requerimento_52_mocao_de_apoio.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5304/requerimento_52_mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor vem, consoante os termos regimentais dessa Casa, requerer que seja encaminhada Moção de Apoio ao Congresso Nacional, em decorrência do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado a partir da publicação da Resolução nº 2.378/2024, oriunda do CFM.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/requerimento_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria da Administração que apresente as seguintes informações sobre a Sindicância Investigativa - Processo nº 20001.000001/2024-37:_x000D_
 A referida sindicância tem como objetivo apurar os supostos fatos com indícios de irregularidades cometidas durante a execução do contrato nº 85/2022, conforme estabelecido nos termos da legislação vigente._x000D_
 Conforme se depreende dos seguintes artigos:_x000D_
       Art. 197 O Prefeito designará uma Comissão composta de três membros, sendo que, pelo menos, dois deles, funcionários estáveis que não estejam, na ocasião, ocupando cargo ou exercendo funções exoneráveis, ad nutum._x000D_
 §1º – Ao designar, a autoridade indicará dentre seus membros o respectivo presidente._x000D_
 §2º – O Presidente da comissão designará o servidor que deve atuar de secretário._x000D_
 Art. 198 O prazo para conclusão do processo administrativo será de trinta dias,_x000D_
 prorrogáveis por mais trinta, mediante autorização de quem tenha determinado a instauração a instauração do processo._x000D_
           Art. 199 A Comissão poderá realizar investigação sumária ou sindicância, promover levantamento ou quaisquer outros atos que possam elucidar o fato, guardando, o sigilo, sempre que necessário._x000D_
           _x000D_
                                           _x000D_
 Note que, o processo administrativo é de 30 dias, prorrogável por mais 30. Portanto, está, em tese, limitado a 60. A sindicância investigativa, ou investigação sumária, não merece tratamento mais alongado no Estatuto, mas o nome já diz: é uma investigação sumária. Portanto, não pode jamais ser maior do que um processo administrativo._x000D_
 Conforme os princípios da transparência e da prestação de contas, nesse sentido, gostaria de solicitar as seguintes informações:_x000D_
   1. Detalhes sobre o andamento da Sindicância Investigativa em questão, incluindo as etapas já concluídas e as próximas previstas._x000D_
   2. Atual situação da apuração da materialidade das irregularidades alegadas._x000D_
   3. Esclarecimentos sobre eventuais danos ao erário público decorrentes das irregularidades investigadas._x000D_
   4. Prazo previsto para a conclusão da sindicância e emissão do respectivo relatório final._x000D_
                                            _x000D_
 Ressalto a importância dessas informações para garantir a transparência e a eficiência na gestão dos recursos públicos, bem como para assegurar a responsabilização dos envolvidos, caso se confirmem as irregularidades.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>Keké, Paré, Pastor Alex, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/requerimento_54_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/requerimento_54_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao senhor José Maria Tiradentes para manifestar congratulação desta Câmara pela virtude da sua dedicação e pelos importantes serviços farmacêuticos prestados à Bom Despacho.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/requerimento_55_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/requerimento_55_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a todas as Equipes de Saúde e terceirizada da Unidade básica de Saúde (UBS) Ozanan /Dr. Hugo._x000D_
  	Ao longo dos anos, vocês têm sido uma fonte constante de apoio, cuidado e compaixão para toda a comunidade. Seja fornecendo cuidados médicos de qualidade, orientações e educação em saúde, ou simplesmente ofertando um sorriso acolhedor.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Pastor Alex, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_56_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_56_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada aos psicólogos(as) da Rede Municipal; Flávia Gontijo de Araújo, Cristina Freitas Ferreira, Rita Gabriela Ferreira Santos , Carlos Alberto Luiz Silva, Camila Angélica Faustina Couto, Larisse Jenifer Soares Gontijo, Flávia Daniele Silva, Vanilda Assunção Fernandes, Fabiana Paula Ferreira, Erica Alves Santos, Lucas Xavier Soares, Rafaela das Graças Ferreira, Laís Fonseca Ferreira, Dayrelly Kitaara Regina Silva Barroso, Cláudia Mara Pessoa, Amanda Rodrigues Gontijo, Natália Sant’Ana de Souza, Carla Aparecida da Silva Pontes, Lara Luíza Fernandes de Mesquita, para manifestar congratulação desta Câmara em virtude dos serviços em prol da saúde mental e bem-estar dos cidadãos do nosso município. _x000D_
 _x000D_
 		Em reconhecimento ao seu compromisso incansável, profissionalismo exemplar e dedicação notável, expressamos nossa mais sincera gratidão a cada psicólogo que, com sensibilidade e empatia, oferece apoio e orientação às pessoas que necessitam de suporte emocional.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Dr. Bertolino da Costa Neto junto ao órgão competente, que proceda o ligamento de água potável, esgoto e energia elétrica na residência de Maria Zilda Pereira da Silva, idosa, portadora do CPF 097.516.526-77, residente na Rua Raimundo Cesário, nº 791 e bairro São Bento._x000D_
 JUSTIFICATIVA: Esta função está relacionada com o controle parlamentar, isto é, a atividade que o Poder Legislativo exerce para fiscalizar o Executivo e suas ações administrativas, conforme se denota do artigo 31 da Constituição Federal de 1988. Logo, cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, com o  presente requerimento, sendo o fornecimento serviço essencial à população e traz dignidade a pessoa humana conforme artigo 1°, inciso III da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/requerimento_58_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/requerimento_58_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção à Maria de Lourdes Gontijo nascida em 8 de outubro de 1928, e José Delgado Gontijo nascido em três de janeiro de 1923. Ambos casados desde 27 de novembro de 1946, têm 10 filhos, sendo eles; José Eustáquio Gontijo, Ana Vilma Gontijo Couto, Maria Célia Gontijo e Silva, Honório Antônio Gontijo, Pedro Vicente Gontijo, Joana D'arc Gontijo de Barros Camilo, Geraldo Sérgio Gontijo, Lúcia Helena Gontijo, José Carlos Gontijo, Silvânia Cardoso Gontijo Costa Longuinho. O casal têm 27 netos e 23 bisnetos. Ambos esbanjam amor e vitalidade, tendo contribuído muito para a população bondespachense.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_59_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_59_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada à Dilene Soares, em reconhecimento ao seu notável trabalho desenvolvido na Rádio Itatiaia, levando com dedicação e profissionalismo o nome de Bom Despacho a uma das mais importantes emissoras de rádio do estado de Minas Gerais._x000D_
 _x000D_
 		Dilene Soares, com sua competência, comprometimento e paixão pela área de Recursos Humanos, tem desempenhado um papel fundamental na gestão e administração de pessoal na Rádio Itatiaia. Seu trabalho é marcado pela eficiência, responsabilidade e excelência, contribuindo significativamente para o desenvolvimento e bem-estar dos colaboradores da emissora.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_60_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_60_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, com assento nesta Casa Legislativa, nos termos do art. 143 do Regimento Interno, vem perante Vossa Excelência, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário:_x000D_
 _x000D_
 	Requer que seja concedida moção de congratulação a ser encaminhada a todas as Equipes de Saúde e terceirizada da Unidade básica de Saúde (UBS) Divina Tomásia (Rosário I)._x000D_
 	Ao longo dos anos, vocês têm sido uma fonte constante de apoio, cuidado e compaixão para toda a comunidade. Seja fornecendo cuidados médicos de qualidade, orientações e educação em saúde, ou simplesmente ofertando um sorriso acolhedor.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/requerimento_61_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/requerimento_61_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do Art. 143 do Regimento Interno, a presente moção a ser encaminhada ao servidor desta casa, Sr. Wagner Luiz da Silva Araújo, expressando os sinceros votos de congratulação desta Câmara pelo excepcional desempenho como assessor de comunicação, notadamente na implementação e gestão bem-sucedida do Sistema de Apoio ao Processo Legislativo (SAPL) no ano de 2021._x000D_
 _x000D_
 O SAPL, representou um avanço significativo na otimização das atividades parlamentares  e administrativas, além de contribuir de maneira substancial para a promoção da transparência  desta casa legislativa._x000D_
 _x000D_
 Destacamos ainda que o Sr. Wagner Luiz da Silva Araújo, com sua dedicação e profissionalismo, esteve à frente de um feito notável: o escaneamento e a inclusão no SAPL de 90%  das leis municipais, sendo algumas datadas de 1976. Seu esforço incansável enriqueceu consideravelmente a base de dados do sistema, ao mesmo tempo em que resgatou, preservou e disponibilizou de forma rápida e acessível uma parte importante e fundamental da história legislativa de nosso  município._x000D_
 _x000D_
 Em virtude do comprometimento, profissionalismo e competência demonstrados por Wagner Luiz da Silva Araújo, é justo reconhecer e enaltecer sua valiosa contribuição para o aprimoramento desta instituição.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/requerimento_62_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/requerimento_62_mocao_1.pdf</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5322/requerimento_63_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5322/requerimento_63_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada a todas as Equipes de Saúde e terceirizada da Unidade básica de Saúde (UBS) Ana Rosa._x000D_
 _x000D_
  	Esta moção visa reconhecer e celebrar o excepcional trabalho realizado por toda equipe na promoção da saúde e bem-estar da comunidade assistida, bem como na humanização do atendimento prestado. A dedicação, profissionalismo e compromisso de todos os envolvidos têm sido fundamentais para a melhoria contínua dos serviços de saúde e para o impacto positivo na vida dos cidadãos.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5323/requerimento_64_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5323/requerimento_64_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao idealizador e a todos os envolvidos na criação do vídeo de média-metragem intitulado “Oh, Ya: Conheça a Folia de Reis de Bom Despacho”.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Keké, Paré, Professor Eder Tipura, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5324/requerimento_65_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5324/requerimento_65_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada à Associação Comunitária Caridade em Ação Bom Despacho para manifestar congratulação desta Câmara pela iniciativa de recolher donativos para encaminhar às vítimas dos desastres ocorridos no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/requerimento_66_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/requerimento_66_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção ao Senhor Roberto José de Araújo para manifestar congratulação desta Câmara pelos serviços prestados ao município de Bom Despacho.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Keké, Marquinho., Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/requerimento_67_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/requerimento_67_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida a presente moção ao Secretário de Meio Ambiente Tiago de Freitas Cabral Fernandes.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Paré, Pastor Alex, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5328/requerimento_68_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5328/requerimento_68_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do Art. 143 do Regimento Interno, a presente moção a ser encaminhada ao podcast “Fala Q C POD”, bem como aos seus respectivos apresentadores Luiz Henrique e Lívia Teixeira.  _x000D_
 _x000D_
 		JUSTIFICATIVA: O podcast tem se destacado como um espaço dedicado à discussão de questões relevantes, demonstrando um compromisso notável com a pluralidade de ideias e perspectivas. Sua contribuição para o enriquecimento do debate público e para a disseminação de conhecimento é inestimável._x000D_
 _x000D_
 	Por  meio de suas transmissões, o "Fala Q C POD" tem desempenhado um papel significativo na promoção da diversidade de opiniões e no acesso à informação, consolidando-se como um veículo de informação de grande relevância. _x000D_
 	Portanto, é com grande satisfação que reconhecemos e parabenizamos o podcast "Fala Q C POD" e seus apresentadores pelo valioso serviço prestado à comunidade.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Paré, Pastor Alex, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5329/requerimento_69_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5329/requerimento_69_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao Sr. Bruno Fernandes da Silva, em reconhecimento ao exemplar serviço prestado como agente de saúde. Destacamos o comprometimento e a dedicação exemplares do Sr. Bruno Fernandes da Silva, evidenciados por sua atuação incansável durante a pandemia da COVID-19. Realizando mais de 27 mil visitas domiciliares, demonstrou alto profissionalismo e empatia, contribuindo significativamente para a saúde e o bem-estar da comunidade, sendo reconhecido como Sócio Benemérito pela Associação de Moradores dos bairros São José, Jardim América, Dom Joaquim e Novo Dom Joaquim. Por tudo isso, é com sincero apreço que se apresenta esta moção de congratulação ao Sr. Bruno, como forma de expressar nossa mais profunda gratidão e reconhecimento por seus serviços exemplares e dedicados em prol da saúde e bem-estar da comunidade.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/requerimento_70_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/requerimento_70_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, com assento nesta Casa Legislativa, nos termos do art. 143 do Regimento Interno, vem perante Vossa Excelência, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário: Requer que seja concedida moção de congratulação a ser encaminhada a Antônio José da Silva, Jaqueline Aparecida do Amaral Silva e Rômulo Cássio do Amaral Silva integrantes da Banda Churrasco e Cia, pelo relevante trabalho cultural desenvolvido no município.  A Banda Churrasco e Cia é mais que um grupo musical; é um verdadeiro patrimônio cultural de Bom Despacho. Com dedicação, talento e amor pela música, eles têm proporcionado momentos de alegria e entretenimento à nossa comunidade, contribuindo de forma significativa para a valorização e preservação da cultura local._x000D_
 _x000D_
 Reconhecemos a importância da música como um elo de união e um meio de expressão da identidade cultural de nossa cidade. Através de suas apresentações, não apenas entretém, mas também resgatam e promovem a nossa tradição musical, fortalecendo o sentimento de pertencimento e orgulho entre os cidadãos de Bom Despacho.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Marquinho., Paré, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/requerimento_71_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/requerimento_71_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, que seja concedida moção de congratulação a ser encaminhada aos cantores Juninho Teodoro, Lala Teodoro e Lívia Campos que foram, de forma voluntária e generosa alegrar o “Café com a Vovó” no Centro Educacional Infantil Municipal Nossa Senhora Auxiliadora._x000D_
 No dia 22 de junho, esses artistas não apenas proporcionaram momentos de alegria e entretenimento, mas também enriqueceram significativamente o evento com sua arte e dedicação voluntária. Suas performances tocaram os corações de todos os presentes, criando memórias preciosas para as vovós e suas famílias._x000D_
 As apresentações foram não só um exemplo de habilidade artística, mas também um gesto de solidariedade e amor ao próximo._x000D_
 Que este reconhecimento sirva de estímulo para que continuem a trazer alegria, inspiração e de exemplo para que mais pessoas se engajem em iniciativas tão nobres como esta.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5347/requerimento_72_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5347/requerimento_72_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada a Vera Aparecida Cordeiro dos Santos para manifestar congratulação desta Câmara em virtude dos seus relevantes trabalhos educacionais desenvolvidos neste município. Justificativa: Vera é servidora atuante no âmbito da educação estadual e  municipal há 15 anos, sempre em busca de conhecimento com várias graduações na área pedagógica desempenha de maneira exitosa suas funções; educação básica , educação inclusiva e na rede municipal no cargo de psicopedagoga do CEMAE. Assim, esta moção é um meio de reconhecer a importância do papel desta profissional na construção de uma educação efetiva e preocupada em integrar toda a comunidade bom-despachense.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5349/requerimento_73_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5349/requerimento_73_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação a ser encaminhada aos Assistentes Sociais, a saber: _x000D_
 		Marli Aparecida Tavares Nogueira; Joesse Santos de Melo; Vanessa Francisca de Oliveira Santos; Cristina Alves da Silva; Joécia Aparecida Gontijo; Nayara Cristina Carvalho Tôrres Knischewski; Jessica Campos Lopes Melgaço; Renata Lago e Barros; Sabrina Aparecida Ottoni; Elza de Almeida Pereira Barbosa; Iara Lourenço de Melo; Vera Lucia de Faria Marques; Lázara Aparecida Dias Vitor; Talita Aparecida Damasceno; Joyce Layane de Carvalho; Graciele Pereira Santos; Isabel Elias Ribeiro; Carolina Rodrigues Gomes dos Santos; Luciana Carla da Silva; Roselucia Rodrigues de Castro; Valéria Aparecida Garbazza Silva; Lília Aparecida da Silva Amaral; e Lília Carla Silva._x000D_
 		Para expressarmos nossa profunda gratidão e reconhecimento pelo incansável esforço e dedicação desses profissionais, que, através de sua expertise e compromisso, contribuem para um desenvolvimento social mais inclusivo e justo.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_74_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_74_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do Art. 143 do Regimento Interno, a presente moção a ser encaminhada a empresa Frontsys Sistemas, expressando os sinceros votos de admiração desta Câmara pelo desenvolvimento e realização do programa:_x000D_
 _x000D_
 Frontsys Juntos: Programa De Capacitação Para Jovens._x000D_
 _x000D_
 	O programa Frontsys Juntos tem se destacado por seu compromisso com a formação e capacitação de jovens, contribuindo significativamente para o desenvolvimento profissional e pessoal dos participantes. Por meio de ações concretas e bem estruturadas, a Frontsys Sistemas tem promovido oportunidades valiosas para o crescimento e a inclusão desses jovens no mercado de trabalho. _x000D_
 	Em virtude do comprometimento, profissionalismo e competência demonstrados pela empresa, é justo reconhecer e enaltecer sua valiosa contribuição para o desenvolvimento dos jovens</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Paré, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5353/requerimento_75_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5353/requerimento_75_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção à Evandro Paulinelli Vidal, popularmente conhecido como “Popô”. Essa Moção é em virtude da sua dedicação ao trabalho desempenhado como médico veterinário, com recente atuação voluntária no estado do Rio Grande do Sul, com resgate a animais na enchente.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5356/requerimento_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5356/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária da Educação que apresente informações sobre a solicitação de vaga do aluno Isaac Luís Costa Menezes na rede pública municipal (Creche Nossa Senhora Auxiliadora), conforme solicitação já feita (print em anexo). Requer ainda, informações sobre vaga em creche municipal para Emanuel Pereira da Costa, filho de Sabrina Lorraine Lazaro da Costa, residentes na rua xxxxxxx, telefone xxxxx. Informo ainda, que as mães aguardam as vagas com urgência para poder trabalhar. Diante da dificuldade enfrentada, as genitoras estão com situação financeira abalada, e até a presente data não obteve retorno da solicitação feita.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5358/requerimento_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5358/requerimento_77.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência pedir que seja solicitado ao Sr. Prefeito Dr. Bertolino bem como, o Sr. Secretário de Trânsito:_x000D_
 Informações a respeito da abrangência das linhas de transporte público na cidade, bem como se há planejamento para a implementação de novas linhas, haja vista a celebração do novo contrato firmado por meio de licitação junto a empresa Auto Omnibus Circullare Bom Despacho._x000D_
 JUSTIFICATIVA: Cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, solicita esclarecimentos referente ao presente requerimento, tendo em vista as diversas e frequentes solicitações de moradores residentes em locais da cidade que não são contemplados pelas linhas do transporte público coletivo._x000D_
 Cabe destacar que, apesar de algumas regiões da cidade possuírem linhas ativas de transporte, os pontos de parada estão posicionados em locais não estratégicos para os moradores. Essa situação tem gerado dificuldades de acesso, particularmente para idosos e pessoas com dificuldades de locomoção, que enfrentam obstáculos significativos para alcançar os pontos de parada.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5364/requerimento_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5364/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Administração que nos informe sobre a Portaria nº44/2024/SMA, de 30 de Agosto de 2024 que versa sobre a prorrogação por 2 (dois) anos no prazo de validade do Processo Seletivo Simplificado nº 2-2022:_x000D_
 _x000D_
     1. Os profissionais que estão contratados, oriundos deste processo, permanecerão em seus cargos durante a prorrogação ou serão demitidos?_x000D_
     2. Os Contratos assinados passarão a ter validade de 4 anos?_x000D_
 Justificativa:_x000D_
 	A prorrogação do prazo de validade do Processo Seletivo Simplificado, em tese, visa garantir a continuidade e eficiência dos serviços públicos sem a necessidade de novos certames. É fundamental esclarecer se os profissionais contratados por meio desse processo seletivo continuarão em seus cargos durante o período de prorrogação, uma vez que é de extrema relevância para os servidores e para a população que depende dos serviços prestados. Além disso, a transparência e a correta administração dos recursos humanos da municipalidade são imprescindíveis para assegurar a eficiência da gestão pública. _x000D_
 _x000D_
 Bom Despacho, 09 de Setembro de 2024.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5369/requerimento_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5369/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que informe se o município pretende alugar o imóvel localizado na Rua da Olaria, nº 80, para ser sede administrativa. Em caso positivo, informar ainda em que fase se encontra o processo licitatório ou inexigibilidade, bem como prazo de locação e valores a serem pagos. Justificativa: Este vereador tem recebido solicitações de cidadãos que questionam a referida locação do imóvel, razão pela qual requer as informações supramencionadas.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_81_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_81_1.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário da Administração, nos seguintes termos:_x000D_
 _x000D_
 Requer ao Secretário de Administração que informe se o município pretende alugar o imóvel localizado na Rua da Olaria, nº 80, para ser sede administrativa. Em caso positivo, informar ainda em que fase se encontra o processo licitatório ou inexigibilidade, bem como prazo de locação e valores a serem pagos.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5374/pauta_30o_sessao_ordinaria_14-10-2024.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5374/pauta_30o_sessao_ordinaria_14-10-2024.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito cópia do Processo Administrativo nº 112/2024, Dispensa de Licitação nº 11/2024, de objeto: "Contratação de empresa especializada para a prestação de serviços de supressão de eucaliptos e outras árvores não identificadas, localizados na sede administrativa da Prefeitura Municipal de Bom Despacho, incluindo o corte, retirada, destinação final dos resíduos florestais, com o fornecimento de mão de obra, materiais, equipamentos e maquinários necessários à plena execução dos serviços, de acordo com as condições e especificações constantes no Termo de Referência", referente à empresa CE3 PLANEJAMENTOS E SERVIÇOS TÉCNICOS LTDA, inscrita no CNPJ sob o nº 22.220.153/0001-87._x000D_
 JUSTIFICATIVA: ante o exposto, aguarda-se a cópia solicitada para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o Artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5375/requerimento_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5375/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. Emerson Batista (bar do Galo) para manifestar congratulação desta Câmara pela sua notável contribuição à cultura gastronômica de nosso município, especialmente com sua famosa e deliciosa paçoca._x000D_
 Ao longo dos anos o Sr. Emerson tem se destacado na produção dessa iguaria, que não apenas delicia o paladar dos habitantes, mas também resgata e preserva uma tradição culinária tão rica e significativa para a nossa cidade.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Luis Gustavo, aluno do BD Tech Hub, contratado pelo Google. JUSTIFICATIVA: O BD Tech Hub é uma iniciativa da Prefeitura de Bom Despacho, dedicada a promover o desenvolvimento socioeconômico da cidade, com ênfase em empreendedorismo, inovação e tecnologia. Por meio deste programa, pessoas de todas as idades têm a chance de participar de capacitações e receber apoio na elaboração de suas ideias de negócios. Um exemplo notável dos frutos desse programa é Luís Gustavo, que, aos 16 anos, foi contratado pelo Google como UX Designer (designer de experiência do usuário) em julho deste ano. Sua participação em diversas atividades do BD Tech Hub, como Oficina de Cultura Empreendedora, Ideação Corporativa, Pré-Aceleração e Aceleração, foi essencial para o aprimoramento de suas habilidades e para o desenvolvimento de suas Startups, que enriqueceram seu currículo. Portanto, solicito a aprovação desta moção como reconhecimento e celebração do t</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5378/requerimento_86_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5378/requerimento_86_mocao.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma moção aos Senhores Antônio Luiz Araújo e Ibraim Marçal de Assunção para manifestar congratulação desta Câmara pela sua notável contribuição e pelo legado construído ao longo dessas quatro décadas e meia de serviços prestados a comunidade bom despachense enquanto sócios na empresa Auto Elétrica Betel. Justificativa: Desde a sua fundação, a Auto Elétrica Betel tem sido uma referência em qualidade e comprometimento, contribuindo significativamente para o desenvolvimento econômico da nossa cidade. O empenho e a paixão de Antônio e Ibraim pelo trabalho proporcionaram não apenas serviços de excelência, mas também geração de empregos e apoio a diversas iniciativas locais</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5379/requerimento_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5379/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor/Administrador, Sr. Vanio Sérgio Maia junto ao órgão competente, que apresente o Estatuto Social e Contrato Social da entidade, Extratos detalhados de recebimentos e pagamentos realizados com recursos provenientes de emendas parlamentares durante o ano de 2024, incluindo recibos e comprovantes correspondentes. Na mesma oportunidade requer as cópias atualizadas das Prestações de Contas detalhada do Empenho de número 4492/2024 (cópia anexo), referentes a Lactário e Posto de Puericultura Menino Jesus de Bom Despacho/MG._x000D_
 JUSTIFICATIVA_x000D_
 Esta função está relacionada com o controle parlamentar, isto é, a atividade que o Poder Legislativo exerce para fiscalizar o Executivo e suas ações administrativas, conforme se denota do artigo 31 da Constituição Federal de 1988. Logo, cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, com o  presente requerimento, sendo o fornecimento serviço essencial à população e traz dignidade a pessoa humana conforme artigo 1°, inciso III da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Paré, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_88_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_88_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos autores e a todos os envolvidos na criação do documentário intitulado “Espectadores da História”.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5384/requerimento_89_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5384/requerimento_89_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos idealizadores e a todos os envolvidos na criação do documentário intitulado “A mata conta sua história”.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5385/requerimento_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5385/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Dr. Bertolino da Costa Neto junto ao órgão competente, que apresente guias e relatórios/relação de recolhimento de FGTS (GFIP) dos funcionários, nos anos de 2021 à 2023, das seguintes empresas: _x000D_
     • AOT Ambiental e Empreendimentos Técnicos LTDA._x000D_
     • Habitar Serviços de Qualidade LTDA. _x000D_
     • Alertasat Sistemas de Segurança LTDA. _x000D_
 JUSTIFICATIVA_x000D_
 Esta função está relacionada com o controle parlamentar, isto é, a atividade que o Poder Legislativo exerce para fiscalizar o Executivo e suas ações administrativas, conforme se denota do artigo 31 da Constituição Federal de 1988. Logo, cumprindo o dever de fiscalizar, conforme artigo 62, §2º da Lei Orgânica Municipal, com o  presente requerimento, sendo o fornecimento serviço essencial à população e traz dignidade a pessoa humana conforme artigo 1°, inciso III da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5391/requerimento_91_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5391/requerimento_91_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida a presente moção ao Jheyson Vítor de Araújo Santos para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados como Assessor Legislativo.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_92_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_92_mocao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos termos do art. 143 do Regimento Interno, vem solicitar que seja concedida a presente moção ao Vítor Fernandes Oliveira para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados como meu Assessor Legislativo.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5398/requerimento_93_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5398/requerimento_93_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadora ora signatária vêm perante esta Pasta requisitar:_x000D_
 Solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação a Srta. Amanda Cláudia de Freitas, em virtude dos excelentes serviços prestados como minha Assessora Parlamentar. Ao longo de sua atuação como assessora, somados quase 10 anos de trabalho dedicado a esta Casa Legislativa em diversos setores, como o Procon, destacou-se pela competência, dedicação e compromisso com a população de Bom Despacho. Demonstrando sensibilidade e eficiência no atendimento às demandas que lhe foram confiáveis, sempre com postura ética e proativa, contribuindo significativamente para o bom funcionamento das atividades. Sua atuação exemplar, tanto como profissional quanto como ser humano, reforça os valores de comprometimento e respeito que fundamentam esta instituição. Servidores como você inspiram toda a equipe de trabalho, fortalecendo a confiança da população e garantindo a excelência nos serviços prestados pela Câmara. Por meio desta homenagem, expresso minha gratidão e reconhecimento, desejando que o sucesso e a realização pessoal continuem acompanhando sua trajetória.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5399/requerimento_94_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5399/requerimento_94_mocao.pdf</t>
   </si>
   <si>
     <t>A Vereadora ora subscritora, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar qvem solicitar que seja concedida a presente moção ao Eliezer da Costa Moreira para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados como Assessor Legislativo.	Manifesto minha congratulação pelos relevantes serviços prestados como Assessor Legislativo desta Casa. Sua dedicação, competência e compromisso têm contribuído significativamente para o fortalecimento das instituições e para o progresso de nossa comunidade. Receba meus sinceros agradecimentos e votos de sucesso em sua trajetória profissional.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5400/requerimento_95_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5400/requerimento_95_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação à Sra. Deyseane da Silva Santos, em reconhecimento pelo excepcional trabalho desempenhado no exercício de suas funções em nosso gabinete._x000D_
 	Sua atuação tem contribuído de forma significativa para que possamos atender com excelência às demandas da nossa população. Com ética, organização e empenho, você não apenas desempenhou suas funções de maneira exemplar, mas também fortaleceu a confiança no mandato que representamos._x000D_
 	Manifesto publicamente meu reconhecimento e gratidão pela sua competência, esforço e dedicação. Que sua trajetória profissional continue marcada por êxito e realizações.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5401/requerimento_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5401/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe: que seja repassado o incentivo financeiro anual referente ao ano de 2024 destinado aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE), conforme disposto na Emenda Constitucional nº 120. Cabe ressaltar que o § 11 do artigo 198 da Constituição Federal, inserido pela Emenda Constitucional nº120 é autoaplicável, não havendo necessidade de legislação municipal específica para efetivação do repasse dos recursos. Segundo o disposto, os recursos financeiros repassados pela União aos estados, ao Distrito Federal e aos municípios para pagamento do vencimento ou de qualquer outra vantagem dos agentes comunitários de saúde e dos agentes de combate às endemias não serão objeto de inclusão no cálculo para fins do limite de despesa com pessoal. Justificativa: Por meio da articulação nacional promovida pela Confederação Nacional dos Agentes Comunitários de Saúde (CONACS), foi assegurado que os recursos transferidos pela União...</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Paré, Pastor Alex, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_97_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_97_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação a ser encaminhada para Marcos Paulo, Gabriela Lacerda, Luciana Jorge, Dênis Pereira da Web Central e Ronaldo Tavares presidente da Acibom pela iniciativa do evento “Valorização da Vida”. JUSTIFICATIVA: No dia 26 de setembro de 2024 aconteceu o “1° Valorização da Vida”, onde os terapeutas e palestrantes Marcos Paulo, Gabriela Lacerda e Luciana Jorge abordaram temas fundamentais para o combate ao suicídio, a importância do cuidado com a vida, o acompanhamento dos jovens e o auxílio no processo de restauração das pessoas que perderam entes queridos dessa maneira. É importante destacar que essa iniciativa, executada e conduzida com tamanha maestria e dedicação, é extremamente louvável e atende uma necessidade urgente em nossa comunidade por informações e conhecimento sobre temas tão sensíveis. Dessa forma, em gratidão e reconhecimento, solicito que esta Câmara Municipal reconheça e homenageie todos os cinco envolvidos (Marcos Paulo...</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_98_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_98_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida a presente moção a Soufit Alimentos Naturais que tem como proprietários Guilherme S. Campos e Marina Souza Dâmaso Campos para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos desenvolvido no campo da alimentação saudável e pelo impacto positivo promovido à saúde e bem-estar da comunidade de Bom Despacho/MG. Desde sua fundação, a Soufit Alimentos Naturais tem se destacado pela dedicação em oferecer produtos de alta qualidade, priorizando ingredientes naturais e respeitando o meio ambiente. A atuação da empresa inspira novos hábitos de vida mais saudáveis e representa um exemplo de compromisso com a promoção de uma alimentação equilibrada e sustentável. Que esta honraria seja mais um incentivo para que a empresa continue a trilhar caminhos de ética, responsabilidade e inovação</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Keké, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5404/requerimento_99_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5404/requerimento_99_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Israella Campos Sidney Silva em virtude dos excelentes serviços prestados como assessora parlamentar.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Keké, Marquinho., Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5405/requerimento_100_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5405/requerimento_100_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Mariana Ferreira Gontijo em virtude dos excelentes serviços prestados como assessora parlamentar</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5406/requerimento_101_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5406/requerimento_101_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Tânia Cristina Alves Gontijo em virtude dos excelentes serviços prestados como assessora parlamentar</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/proposta_de_emenda_n59-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/proposta_de_emenda_n59-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§5° e 6° ao artigo 158 da Lei Orgânica do Município de Bom Despacho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2961,67 +2961,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5137/indicacao_01_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5139/indicacao_03_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5140/indicacao_04_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5141/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5143/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5167/indciacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5240/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/05-2024_indicacao_-_prefeito_-_cricullare_transporte_para_faculdade.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5253/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5254/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_07-2024__-_troca_de_lampada_rua_chico_cristalino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5362/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5363/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5371/53-2024_indicacao_-_sec._transito_-_estacionamento_de_motos_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5372/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_56_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5271/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5152/pl_01-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5156/pl_02-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5157/pl_n03-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_04-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/projeto_de_lei_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5230/projeto_de_le_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_14-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5269/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5270/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_17-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5272/pl_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/pl_19-2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/pl_20-2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/pl26-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/pl_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5342/pl_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5158/pr_01-24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5257/pr_11-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5294/aprova_prestacao_de_contas_no_ano_de_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/pr52-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/pr_53-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pr_54-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5144/requerimento_01_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5145/requerimento_02_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5146/requerimento_03_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_04_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5148/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5155/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_12_mocao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_13_mocao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_14_mocao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_17_mocao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5203/requerimento_18_mocao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/requerimento_19_mocao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/requerimento_20_mocao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5227/requerimento_23_mocao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5228/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5229/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_26_mocao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/requerimento_27_mocao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5255/requerimento_32_mocao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5256/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5258/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/requerimento_35_mocao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/requerimento_36_mocao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5279/requerimento_37_mocao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5280/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5281/requerimento_39_mocao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_40_mocao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5284/requerimento_42_mocao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5285/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5286/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5289/requerimento_45_mocao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5291/requerimento_46_mocao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/requerimento_47_mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/requerimento_48_mocao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5298/requerimento_49_mocao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/requerimento_50_mocao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/requerimento_51_mocao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5304/requerimento_52_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/requerimento_54_mocao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/requerimento_55_mocao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_56_mocao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/requerimento_58_mocao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_59_mocao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_60_mocao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/requerimento_61_mocao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/requerimento_62_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5322/requerimento_63_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5323/requerimento_64_mocao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5324/requerimento_65_mocao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/requerimento_66_mocao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/requerimento_67_mocao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5328/requerimento_68_mocao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5329/requerimento_69_mocao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/requerimento_70_mocao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/requerimento_71_mocao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5347/requerimento_72_mocao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5349/requerimento_73_mocao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_74_mocao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5353/requerimento_75_mocao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5356/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5358/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5364/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5369/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_81_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5374/pauta_30o_sessao_ordinaria_14-10-2024.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5375/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5378/requerimento_86_mocao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5379/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_88_mocao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5384/requerimento_89_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5385/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5391/requerimento_91_mocao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_92_mocao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5398/requerimento_93_mocao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5399/requerimento_94_mocao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5400/requerimento_95_mocao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5401/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_97_mocao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_98_mocao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5404/requerimento_99_mocao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5405/requerimento_100_mocao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5406/requerimento_101_mocao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/proposta_de_emenda_n59-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5137/indicacao_01_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5138/indicacao_02_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5139/indicacao_03_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5140/indicacao_04_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5141/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5142/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5143/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5167/indciacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5194/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5195/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5196/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5197/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5198/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5218/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5219/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5239/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5240/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5241/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5242/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5243/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5244/05-2024_indicacao_-_prefeito_-_cricullare_transporte_para_faculdade.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5253/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5254/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5274/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5275/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5277/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5278/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5288/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5290/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5296/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5297/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5303/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5309/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5310/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5340/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5345/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5346/indicacao_07-2024__-_troca_de_lampada_rua_chico_cristalino.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5357/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5362/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5363/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5371/53-2024_indicacao_-_sec._transito_-_estacionamento_de_motos_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5372/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5380/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5383/indicacao_56_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5390/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5397/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5271/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5214/projeto_de_lei_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5316/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5152/pl_01-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5156/pl_02-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5157/pl_n03-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5170/pl_04-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5172/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5208/projeto_de_lei_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5251/projeto_de_lei_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5230/projeto_de_le_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5266/pl_14-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5269/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5270/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5273/projeto_de_lei_17-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5272/pl_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5301/pl_19-2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5302/pl_20-2024_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5319/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5320/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5321/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5332/pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5335/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5336/pl26-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5339/pl_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5342/pl_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5158/pr_01-24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5257/pr_11-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5294/aprova_prestacao_de_contas_no_ano_de_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5337/pr52-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5334/pr_53-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5333/pr_54-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5144/requerimento_01_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5145/requerimento_02_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5146/requerimento_03_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5147/indicacao_04_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5148/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5149/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5150/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5151/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5154/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5155/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_12_mocao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_13_mocao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5171/requerimento_14_mocao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5200/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5201/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_17_mocao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5203/requerimento_18_mocao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5220/requerimento_19_mocao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5221/requerimento_20_mocao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5222/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5227/requerimento_23_mocao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5228/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5229/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5245/requerimento_26_mocao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5246/requerimento_27_mocao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5247/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5248/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5249/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5250/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5255/requerimento_32_mocao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5256/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5258/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5264/requerimento_35_mocao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5265/requerimento_36_mocao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5279/requerimento_37_mocao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5280/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5281/requerimento_39_mocao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_40_mocao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5284/requerimento_42_mocao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5285/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5286/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5289/requerimento_45_mocao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5291/requerimento_46_mocao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5292/requerimento_47_mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5293/requerimento_48_mocao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5298/requerimento_49_mocao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5299/requerimento_50_mocao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5300/requerimento_51_mocao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5304/requerimento_52_mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5305/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5306/requerimento_54_mocao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5307/requerimento_55_mocao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5308/requerimento_56_mocao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5311/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5312/requerimento_58_mocao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5313/requerimento_59_mocao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_60_mocao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5315/requerimento_61_mocao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5318/requerimento_62_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5322/requerimento_63_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5323/requerimento_64_mocao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5324/requerimento_65_mocao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5326/requerimento_66_mocao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5327/requerimento_67_mocao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5328/requerimento_68_mocao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5329/requerimento_69_mocao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5330/requerimento_70_mocao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5341/requerimento_71_mocao.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5347/requerimento_72_mocao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5349/requerimento_73_mocao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_74_mocao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5353/requerimento_75_mocao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5356/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5358/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5364/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5369/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_81_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5374/pauta_30o_sessao_ordinaria_14-10-2024.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5375/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5376/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5378/requerimento_86_mocao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5379/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_88_mocao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5384/requerimento_89_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5385/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5391/requerimento_91_mocao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_92_mocao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5398/requerimento_93_mocao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5399/requerimento_94_mocao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5400/requerimento_95_mocao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5401/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_97_mocao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_98_mocao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5404/requerimento_99_mocao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5405/requerimento_100_mocao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5406/requerimento_101_mocao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5295/proposta_de_emenda_n59-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>