--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -54,219 +54,219 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5350/plc_02-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5350/plc_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei Complementar 25 de 14 de janeiro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5393/plc_03-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5393/plc_03-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01/2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal  e o Instituto Municipal de Previdência dos Servidores Públicos-BDPREV, para adequar as alíquotas de contribuições e dar outras providências.</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5396/plc_05-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5396/plc_05-2024.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo que menciona da Lei Complementar nº 37, de 21 de setembro de 2.015.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5386/projeto_de_lei_no_41-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5386/projeto_de_lei_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_no_43-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_n08-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_n08-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/projeto_de_lei_n09-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/projeto_de_lei_n09-2024.pdf</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5207/projeto_de_lei_n10-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5207/projeto_de_lei_n10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_n_11-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Revisa e reajusta o vencimento dos servidores efetivos e ocupantes de cargos em comissão da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_35-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_35-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.749 de 09 de setembro de 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_37-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.512/2015 e dá outras procedências.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_n40-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_n40-2024.pdf</t>
   </si>
   <si>
     <t>Dá denominação à logradouros públicos novos, bem como altera denominação de logradouro público já existente, e dá outras providências.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5387/projeto_de_lei_no_42-2024.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5387/projeto_de_lei_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a permuta de imóvel do patrimônio público municipal, por imóvel particular e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,66 +573,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5350/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5393/plc_03-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5396/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5386/projeto_de_lei_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5207/projeto_de_lei_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_35-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_n40-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5387/projeto_de_lei_no_42-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5350/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5393/plc_03-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5396/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5386/projeto_de_lei_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5388/projeto_de_lei_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5205/projeto_de_lei_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5206/projeto_de_lei_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5207/projeto_de_lei_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5213/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5365/projeto_de_lei_35-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5367/projeto_de_lei_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5377/projeto_de_lei_n40-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2024/5387/projeto_de_lei_no_42-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="229.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>