--- v0 (2025-12-20)
+++ v1 (2026-05-17)
@@ -54,894 +54,894 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/indicacao_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente, que analise a possibilidade de instalação e fixação de um padrão de energia elétrica com a voltagem 110v e 220v na pista de skate de Bom Despacho com objetivo de proporcionar uma fonte de energia para realização de eventos no local, bem como tomadas para que possam ser usadas pelos usuários do local. Solicita-se também que possa ser realizada a capina no local.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente, que analise a possibilidade de instalação e fixação de bancos e lixeiras seletivas na Biquinha de Bom Despacho, bem como seja realizada a capina do local.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/indicacao_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que seja feita uma melhor sinalização horizontal na rotatória e entroncamento das mencionadas vias públicas: Avenida Prefeito Geraldo Simão ( Amazonas ), Rua Flávio Cançado Filho e Rua Dr. José Gonçalves. Tendo em vista que o local em questão tem causado dúvidas aos condutores que vem de cidades vizinhas para consultas médicas e acessarem a região hospitalar aumentando assim os riscos de acidentes.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/indicacao_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras e de esportes que façam uma visita técnica na Praça Antônio Leite (São José) a fim de verificar a possibilidade de construção de rampas de acesso à mencionada praça - segundo relatos, não existe rampa em nenhum local que garanta a acessibilidade à praça. Indico também a instalação de academia ao ar livre.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/indicacao_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, que analise a possibilidade de se realizar um concurso público para o provimento das 64 vagas que, atualmente, estão vagas na educação pública municipal sendo 38 (trinta e oito) Professores de Educação Básica – Educação Infantil; 6 (seis) Professores de Educação Básica -  Ensino Fundamental Anos Iniciais; 4 (quatro) Professor de Educação Básica – Ensino Fundamental Anos Finais (sendo 1 História, 1 Ciências, 1 Artes e 1 Ensino Religioso); 3 (três) EEB – Especialista em Educação Básica; 3 (três) Técnico em Gestão Pública – Secretário Escolar; 2 (dois) Técnico em Gestão Pública – Auxiliar de Secretaria; 3 (três) Técnico em Gestão Pública e 5 (cinco) Motoristas.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sildete Assistente Social, Paré, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/indicacao_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações 428/2021 e 25/2022 à Secretária de Educação que seja tomada providências ao transporte escolar dos alunos dos Bairros Simeão Ferreira, Nossa Senhora Aparecida e Jardins que estudem na E.E. Coronel Egídio Benício de Abreu._x000D_
 JUSTIFICATIVA: _x000D_
 A prefeitura tem promovido o transporte dos alunos dos bairros mencionados apenas para as escolas João Dornas, Wilson Lopes e Miguel Gontijo. Contudo, tem se dado negativas a transportar estes alunos para a E.E. Coronel Egídio Benício de Abreu.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/indicacao_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja realizado pavimentação asfáltica “tapa buracos” da Rua Padre Libério, no Bairro Ozanan, referência a esquina BD Uniformes.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/indicacao_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja realizado pavimentação asfáltica “tapa buracos” e iluminação pública da Rua Zico Ferreira em toda a sua extensão no Bairro Pedro Tavares. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se com diversos buracos e má iluminação, a pedido da população solicita-se que seja realizado os reparos necessários dos buracos, que também estão acumulando água e causando graves acidentes de veículos, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/indicacao_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que notifique o proprietário do lote situado no bairro Santo Antônio/Babilônia à Rua Garimpos do Cristal, ao lado da residência de número 420.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4129/indicacao_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4129/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que notifique os proprietários dos lotes situados no bairro Santo Antônio/Babilônia com as seguintes localizações: Rua Garimpos do Cristal, ao lado da residência de número 420; e Rua Espanha, entre as residências de números 49 e 73.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4130/indicacao_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4130/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que seja estudada a possibilidade de tornar a rua José Calais Resende ( continuação rua da Olaria ) em sentido único - somente descer - no seu primeiro quarteirão. Esta rua acolhe grande parte do fluxo de veículos vindos da rua Olaria causando imenso transtorno tendo em vista que é uma rua estreita bem como a quantidade de veículos que sempre ficam estacionados de um dos lados da via em questão.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/indicacao_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Meio Ambiente que sejam notificados os proprietários dos lotes localizados a Rua Enfermeira Joana D’arc, Bairro Vila Aurora, lotes laterais a residência número 90.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras que seja realizado pavimentação asfáltica “tapa buracos” e em toda a extensão da via de ciclovia na Avenida Norte Sul.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras que seja realizado pavimentação asfáltica operação “tapa buracos” e em toda a extensão da Rua Francisco Souto, principalmente nas proximidades do número 83, Bairro Jardim dos Anjos II.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretária de Esportes e Lazer que verifique a possibilidade de designar uma academia ao ar livre no lote vago na lateral da Creche Novo São Vicente.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marquinho., Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras Que seja realizada, com urgência, a manutenção da pavimentação asfáltica na Rua Deputado Ribeiro Pena, cruzamento com a Rua Castro Alves, no bairro Calais.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras Que seja realizada, com urgência, a manutenção da pavimentação asfáltica nas seguintes vias do bairro Jardim América: Rua João Goulart; Rua Santiago; Rua Bolívia; Rua Venezuela; Rua Vivalde Brandão; Rua Brasília; Rua Bogotá; Rua Odílio Antônio da Silva; Avenida Maria Guerra; Avenida Brasil.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/indicacao_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras Que seja realizada, com urgência, a manutenção da pavimentação asfáltica nas seguintes vias do bairro Dom Joaquim: Rua Bolívia; Rua Venezuela; Rua Bogotá; Rua João Goulart (antiga Rua La Paz).</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/indicacao_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indicam ao prefeito municipal que seja providenciada a notificação dos proprietários dos lotes situados no bairro Santo Antônio/Babilônia com as seguintes localizações: Rua Garimpos do Cristal, ao lado da residência de número 420; Rua Espanha, entre as residências de números 49 e 73.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/indicacao_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Prefeito Municipal a análise e envio do anteprojeto de lei anexo a fim de instituir a Política Municipal de Educação Especial na perspectiva da educação inclusiva no âmbito Rede Municipal de Educação de Bom Despacho.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que envie a esta Casa Legislativa um Projeto de Lei Ordinária, cujo o anteprojeto encontra-se em anexo, com o objetivo de alterar a competência para a realização de inspeção de segurança veicular dos mototáxis e motofretes, transferindo para o órgão municipal de trânsito a incumbência de vistoriar os veículos em questão.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/indicacao_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja realizada melhorias na infraestrutura e que seja instalada iluminação pública na rua Getúlio Vargas ( rua da Chácara ) Vila Gontijo. Vale ressaltar que mencionada via pública é a ligação dos bairros Vila Gontijo e Esplanada e tem alta tráfego para acessar a escola Eraída Alves. A rua se encontra com muitos buracos dificultando o tráfego. A ausência de iluminação pública também oferece diversos riscos aos usuários.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja tapado um buraco muito grande no encostamento da MG-164 em frente à ForteMaq - esquina com rua de retorno e acesso bairro/rodovia. Vários veículos já caíram no mesmo gerando inúmeros transtornos e prejuízos tendo que ser retirados por trator e guincho</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_6_-__tapa_buracos_garimpos_do_cristal.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_6_-__tapa_buracos_garimpos_do_cristal.docx</t>
   </si>
   <si>
     <t>Manutenção asfáltica da Rua Garimpos do Cristal</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/camara_municipal_de_bom_despacho_mg.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/camara_municipal_de_bom_despacho_mg.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que verifique a possibilidade de reformar a praça São José.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_7_-_quebra_molas_dr_cisalpino.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_7_-_quebra_molas_dr_cisalpino.docx</t>
   </si>
   <si>
     <t>Instalação de faixa elevada na Rua Dr Cisalpino Marques, bairro São José</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/vereador_pastor_alex.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/vereador_pastor_alex.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Trânsito que verifique a possibilidade de implantar faixas de pedestre na Avenida Carlos Cardoso de Carvalho com Avenida José Alcino Handam, bairro Calais.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/indicacao_28_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/indicacao_28_1.pdf</t>
   </si>
   <si>
     <t>Indicam ao prefeito municipal para que determine ao setor competente que providencie a instalação de academia ao ar livre na Praça da Escola Estadual Irmã Maria, localizada no bairro São Vicente.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/indicacao_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário do Meio Ambiente que faça a limpeza da área institucional da Rua Áustria nos demais números: 676, 655, 649 e 685, no bairro Babilônia.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/indicacao_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja realizado a implantação de passeios para pedestres na Avenida das Palmeiras, próximo a Creche Donas Íris. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada não possui passeio para pedestres, e segundo informações de moradores locais, as extremidades da via encontra-se com mato alto e vêm aparecendo animais peçonhento, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança dos pedestres e trânsito no local.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras Que seja realizada a instalação de iluminação pública, nas seguintes vias do bairro Liberdade: - Rua Emídio Juscelino; - Rua Nair Foschette; - Rua Davi José Gontijo; - Avenida Vereador Geraldo Magela. E nas seguintes vias do bairro Jardins: - Rua Zezinho Correia; - Rua Maria Avelina de Jesus;- Rua Davi José Gontijo</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja tapado um buraco muito grande na avenida Brasil, próximo ao número 146. Ressalta-se que o buraco já existe no local há mais de três anos e nenhuma providência foi tomada até o momento, gerando inúmeros transtornos e prejuízos para os motoristas e moradores.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/indciacao_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/indciacao_34.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a Ind. 209/2022 e 330/2022 a fim de que seja estudada a possibilidade de ser concluído a pavimentação asfáltica da Av. Geralda Lopes, conhecida como antiga linha. _x000D_
 _x000D_
 	Esta via é usada, diariamente, por veículos pesados - caminhões e carretas, principalmente da Arcelor Mitral que transporta madeira (eucalipto) oriundo da Passagem com destino a carvoaria do Buriti e/ou para a serraria em Martinho Campos – bem como, buscam um acesso alternativo da BR 262 para MG 164 ou que se deslocam das zonas rurais para a cidade, como também veículos de médio e leve porte. Ainda é bastante expressiva a presença de ciclistas e pedestres que utilizam da via para a prática de atividades físicas. _x000D_
 _x000D_
 O fato é que inúmeros moradores locais e os que por ali passam diariamente solicitam de forma urgente a pavimentação definitiva da via. É importante salientar, que a Avenida citada começou a ser pavimentada, porém, não foi concluída se resumindo apenas à pavimentação inicial da via no sentido do Bairro Ana Rosa para o Bairro Monte Castelo. Observando que o local ainda é de terra, os veículos geram um volume muito grande de poeira o que influencia de maneira negativa na saúde dos moradores locais, principalmente, relativo a doenças respiratórias e na sujeira dos imóveis. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_35.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera a Ind. 329/2022 ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, que seja estudada a possibilidade de ser construído um dissipador de água na Rua Sergipe com Av. Geralda Lopes no Bairro Monte Castelo. _x000D_
 _x000D_
 	Devido a imensa quantidade do volume de chuva que desce para a rua supracitada, inúmeros estragos foram causados no final desta via, como consequência uma cratera foi formada no local. Dessa forma, além de colocar em risco os moradores que ali trafegam, tornou-se um local de bota fora. Inúmeros moradores locais reclamam do descarte de lixo, matérias de construção e, infelizmente, restos de animais mortos que ali são descartados diariamente resultando em um problema grave de saúde pública. Importante frisar que a época das chuvas estão novamente chegando e deve ser prevenido os futuros danos.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_36.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a Ind. 231/2022 e 331/2022 a fim de que seja estudada a possibilidade de ser instalada uma placa de PARE entre o cruzamento da Av. Geralda Lopes com Rua Sergipe, visto ser um local sem nenhuma sinalização, bem como ser recorrente a ocorrência de acidentes, colocando a vida dos pedestres que ali trafegam em risco.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_37.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a Ind. 332/2022 a fim de que seja estudada a possibilidade de ser instalado uma quantidade suficiente de postes de luz na Av. Geralda Lopes, principalmente, no trecho entre a Igreja São Benedito até o Bairro Monte Castelo_x000D_
 _x000D_
 	Os moradores da referida rua vêm reivindicando a iluminação há anos sem obterem nenhuma resposta até o momento o que vem colocando os moradores em risco</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_38.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a Ind. 333/2022 de ser realizado a reforma e manutenção da pracinha abandonada na Av. Geralda Lopes, cruzamento com Rua Sergipe. Há anos o local está abandonado, os bancos foram quebrados e não há postes de luz. Por conseguinte, solicita-se também a implementação de uma academia ao ar livre motivando o esporte e a saúde.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretária de Esportes e Lazer que seja realizada divulgação e transparência referente as reuniões do conselho municipal de esportes e que seja criado um meio de comunicação entre as entidades esportivas._x000D_
 _x000D_
 JUSTIFICATIVA: As vereadoras foram procuradas pelas entidades esportivas, pois elas não ficam sabendo das reuniões para fazerem suas solicitações e programações.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Meio Ambiente que os proprietários dos lotes da Av. Dr. Manoel Alves Pereira e Rua José Barbosa, ambos localizados no Bairro Santa Ângela, sejam notificados com o escopo de procederem a limpeza dos respectivos lotes._x000D_
 _x000D_
 - Limpeza das calçadas na Rua Washington Luiz, em toda a sua extensão._x000D_
 _x000D_
 _x000D_
 JUSTIFICAVA: _x000D_
 _x000D_
 As vereadoras destacam a falta de manutenção, acúmulo de entulho e mato alto, estes lotes encontram-se servindo de abrigo para animais peçonhentos e roedores, e consequentemente estão invadindo as residências vizinhas trazendo desconforto para a comunidade._x000D_
 _x000D_
 Ressalta-se que para manter o bem-estar dos munícipes residentes, solicita-se que o secretário tome as devidas providências, quanto a autuação para a limpeza dos terrenos com mato alto e acúmulo de entulho, localizados no Bairro Santa Ângela garantindo a população em geral segurança, apoio institucional. Caso a municipalidade não resolva per si, solicita-se que, ao menos, faça a notificação dos proprietários que estes providenciem as medidas necessárias._x000D_
 _x000D_
 O meio-ambiente equilibrado e saudável é um direito de todos os bondespachenses, conforme assevera o artigo 141 da Lei Orgânica municipal:_x000D_
 _x000D_
 Art. 141 Tendo todos o direito ao meio ambiente ecologicamente equilibrado, de uso comum e essencial à sadia qualidade de vida, o Poder Público e a coletividade o defenderão e preservarão para as gerações presentes e futuras._x000D_
 _x000D_
 § 1º Para assegurar a efetividade desse direito, incumbe ao Poder Público Municipal, entre outras, as seguintes atribuições:_x000D_
 ..._x000D_
 III - prevenir e controlar a poluição, a erosão, o assoreamento e outras formas de degradação ambiental;_x000D_
 § 2º O ato lesivo ao meio ambiente sujeitará o infrator, pessoa física ou jurídica, à interdição temporária ou definitiva das atividades, sem prejuízo das demais sanções administrativas e penais, bem como da obrigação de reparar o dano causado._x000D_
 _x000D_
 Tal solicitação faz-se necessária, tendo em vista aos grandes infortúnios dos moradores locais.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/indicacao_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Meio Ambiente que os proprietários dos lotes da Av. Dr. Manoel Alves Pereira e Rua José Barbosa, ambos localizados no Bairro Santa Ângela, sejam notificados com o escopo de procederem a limpeza dos respectivos lotes. - Limpeza das calçadas na Rua Washington Luiz, em toda a sua extensão.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/03_indicacao_-_sec._obras_-_rua_lambari.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/03_indicacao_-_sec._obras_-_rua_lambari.docx</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Obras que seja realizado pavimentação asfáltica “tapa buracos” da Rua Lambari, Bairro Centro (CEP 35630-044)._x000D_
 _x000D_
 JUSTIFICATIVA: A via mencionada encontra-se com diversos buracos, a pedido da população solicita-se que seja realizado os reparos necessários dos buracos, que também estão acumulando água e causando graves acidentes de veículos, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras que seja realizado pavimentação asfáltica “tapa buracos” da Avenida Prefeito Geraldo Simão Vaz (antiga Av. Amazonas) próximo da rotatória com a Rua Maria Vicentina dos Santos._x000D_
 _x000D_
 JUSTIFICATIVA: A via mencionada encontra-se com diversos buracos, a pedido da população solicita-se que seja realizado os reparos necessários, pois a operação tapa-buracos esteve na via, mas os buracos próximos não foram tapados.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/indicacao_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscritores, com assento nesta Casa Legislativa, amparados no artigo 141 do Regimento Interno e no artigo 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar, com urgência, que seja enviada ao Chefe do Poder Executivo a seguinte indicação:_x000D_
 _x000D_
 Que seja realizada as seguintes medidas para zelar da segurança de alunos, professores e funcionários no ambiente dos Centros Educacionais e Escolas do Município de Bom Despacho:_x000D_
 _x000D_
 1)	A compra de detectores de metais portáteis;_x000D_
 2)	A manutenção das cercas concertinas que estão danificadas;_x000D_
 3)	Expansão da altura dos muros;_x000D_
 4)	A contratação de porteiro ou segurança;_x000D_
 5)	A manutenção da iluminação dentro e aos arredores do ambiente escolar;_x000D_
 6)	A notificação de proprietários que possuem lotes com mato alto próximo as redondezas de escolas e centros de educação infantil, para evitar que seja esconderijo de pessoas e objetos;_x000D_
 7)	A instalação de câmeras de segurança na entrada e corredores do ambiente escolar;_x000D_
 8)	Controle de entrada e saída de pessoas nas dependências do ambiente escolar com prévia identificação;_x000D_
 9)	Reforço em portas e janelas do ambiente escolar;_x000D_
 10)	Realizar encontros periódicos para orientar pais e funcionários sobre a conscientização e prevenção da violência no ambiente escolar._x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 É atribuição da vereança fiscalizar o andamento dos serviços públicos desta cidade no intuito de contribuir para que sejam sempre oferecidas as boas e necessárias condições de vida._x000D_
 _x000D_
 Como exemplo inconteste, podemos mencionar o fato ocorrido na cidade de São Paulo onde uma professora evoluiu a óbito após ser esfaqueada em uma escola no dia 27 março de 2023. Outro caso recente, deu-se em 05 de abril, onde uma creche em Blumenau foi invadida, vitimando 04 (quatro) crianças fatalmente e deixando outras 03 (três) feridas._x000D_
 _x000D_
 Ante o exposto com fulcro nestes acontecimentos, e de forma a pormenorizar a segurança pública na prática, acendem a luz de emergência, para a necessidade de que esse pacote de medidas seja brevemente analisado e posto em prática, já que, para o momento, seria uma conduta esperançosa, trazendo, assim, um pouco mais de tranquilidade aos professores, pais, alunos, funcionários e a toda sociedade Bom-despachense.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/indicacao_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/indicacao_45.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Indica, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a possibilidade de ser realizado a recapeamento asfáltico da Av. das Palmeiras, entre os bairros São Bento e Dona Branca, visto que o estado da avenida se encontra em péssimas qualidades.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/indicacao_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/indicacao_46.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Reitera, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, a Ind. 303/2022 que solicita a possibilidade de se fiscalizar e catalogar todos os espaços utilizados como “bota fora”, isto é, os locais onde há deposição clandestina de resíduos sólidos da construção civil e demais materiais, no município, para que seja notificado aqueles que descartam material incorreto em tais lugares e o fechamento daqueles localizados próximos à área de preservação ambiental, bem como a descrição de uso do terreno a fim de que futuras construções locais não tenham problema de solo. Dessa forma, para reduzir esse problema, deve ser realizada a fiscalização das licenças para a execução da obra e fiscalização das licenças para a movimentação e destinação do resíduo. O modus operandi adotado em relação ao transporte de resíduos da construção civil e grandes volumes nos caminhões em trânsito consiste na realização de blitzen periódicas, fiscalização das licenças da atividade e de tráfego, e comprovante da destinação dos resíduos em local ambientalmente autorizado.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_47-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_47-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Obras que seja realizado a operação “tapa buracos” por toda extensão da Rua Garimpo dos Cristais._x000D_
 JUSTIFICATIVA: A via mencionada encontra-se com diversos buracos, a pedido da população solicita-se que seja realizado os reparos necessários, pois a operação tapa-buracos esteve na via, mas os buracos próximos não foram tapados.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_48-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_48-23.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Meio Ambiente que o proprietário do lote localizado na Rua Nair Foschetti próximo do número 511 no bairro Jardins, seja notificado com o escopo de procederem a limpeza do respectivo lote._x000D_
 _x000D_
 JUSTIFICAVA: _x000D_
 Tal solicitação faz-se necessária, tendo em vista aos grandes infortúnios dos moradores locais.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_49-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_49-23.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja realizado o recapeamento asfáltico na Avenida Pouso Alto, Bairro Santo Antônio._x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/indicacao_50-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/indicacao_50-23.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações de N°157/2021, 34/2022 e 17/2023 ao secretário de obras que seja realizado o recapeamento asfáltico na Rua Santiago, Bairro Jardim América._x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_51-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_51-23.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações de n° 270/2021 e 165/2022  ao secretário de obras que seja realizado o recapeamento asfáltico na Rua Turmalina, Bairro Santa Marta._x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_52-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_52-23.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que faça uma visita técnica na rua Papagaios, no bairro São Vicente. Segundo a solicitante, trata-se de uma rua muito irregular, que está apenas com calçamento, repleta de buracos muito grandes (que acumulam água) e vem trazendo inúmeros transtornos para os moradores do local.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação n° 15/2023 à Secretária de Esportes e Lazer que verifique a possibilidade de designar uma academia ao ar livre no lote vago na lateral da Creche Novo São Vicente_x000D_
 _x000D_
 JUSTIFICATIVA: As vereadoras foram procuradas por moradores do bairro, os quais solicitam através desta indicação apropriar adequadamente o local, e proporcionar melhorias na saúde e garantir o lazer dos usuários.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações 377/2022, 311/2022, 127/2022, 80/2022 e 26/2022 ao Secretário de obras que providencie a pavimentação asfáltica na Rua Chico Marques em toda a sua extensão, principalmente no trecho que liga a Rua Picão camacho, no Bairro Nossa Senhora de Fátima._x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se intransitável, com buracos enormes e também nas portas das residências, gerando desconforto àqueles que residem e passam por essa via.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/indicacao_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja realizado pavimentação asfáltica operação “tapa buracos” em toda a extensão da Rua Maria Conceição Souza, Bairro Nossa Senhora de Fátima. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se com diversos buracos, ocasionando prejuízos para os munícipes que residem na rua, a pedido da população solicita-se que seja realizado os reparos necessários, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/indicacao_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica que seja enviada ao Secretário de Obras a seguinte solicitação:_x000D_
  _x000D_
 		Que a Prefeitura notifique os proprietários do lote situado no bairro São Vicente com as seguintes localizações:_x000D_
 _x000D_
 1.	Avenida Rio de Janeiro – nº251 – São Vicente, próximo ao posto de combustível.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_57.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras:_x000D_
 _x000D_
 		Que a Prefeitura notifique os proprietários dos lotes com as seguintes localizações:_x000D_
 _x000D_
 1.	Rua Manga – próximo ao nº 355 (esquina) – São Vicente, próximo ao Fubá Rocinha._x000D_
 2.	Rua Nair Foschetti - próximo ao nº 511(adjacências) – Jardins/Liberdade_x000D_
 3.	Avenida Vivalde Brandão – próximo ao nº 1125 – Jardim América</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_58.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar a Secretária de Educação e ao Secretário de Obras: _x000D_
 Que proceda a pintura e manutenção da quadra poliesportiva da E.M João Dornas.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Administração que providencie refrigerador (geladeira) e fogão novos para o Abrigo Municipal.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal a análise e envio do anteprojeto de lei em anexo a fim de “fixar o piso salarial dos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem, no âmbito do município de bom despacho, de consonância com a emenda constitucional n°124 de 2022 e a lei federal 14.434/2022.”_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O Presidente da República, Luiz Inácio Lula da Silva, assinou o Projeto de Lei (PLN) que abre previsão orçamentária para pagar o piso de trabalhadores da enfermagem. O texto a ser enviado ao Congresso Nacional abre crédito especial ao Orçamento da Seguridade Social da União, no valor de R$ 7,3 bilhões, em favor do Ministério da Saúde. A assinatura foi realizada nesta terça-feira (18/4), na Sala de Audiências do Palácio do Planalto e foi publicado na seção do Diário Oficial da União de ontem, dia 19/04/23._x000D_
 O texto fixou em R$ 4.750 o piso nacional de enfermeiros dos setores público e privado, valor que serve de referência para o cálculo do mínimo salarial de técnicos de enfermagem (70%), auxiliares de enfermagem (50%) e parteiras (50%):_x000D_
 •	Enfermeiros: R$ 4.750;_x000D_
 •	Técnicos de enfermagem: R$ 3.325;_x000D_
 •	Auxiliares de enfermagem: R$ 2.375;_x000D_
 •	Parteiras: R$ 2.375._x000D_
    _x000D_
 _x000D_
 Bom Despacho, 23 de maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANTEPROJETO DE LEI Nº ___/2023_x000D_
@@ -972,4374 +972,4374 @@
 Bom Despacho/MG, 23 de Maio de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 O Presidente da República, Luiz Inácio Lula da Silva, assinou o Projeto de Lei (PLN) que abre previsão orçamentária para pagar o piso de trabalhadores da enfermagem. O texto a ser enviado ao Congresso Nacional abre crédito especial ao Orçamento da Seguridade Social da União, no valor de R$ 7,3 bilhões, em favor do Ministério da Saúde. A assinatura foi realizada nesta terça-feira (18/4), na Sala de Audiências do Palácio do Planalto e foi publicado na seção do Diário Oficial da União de ontem, dia 19/04/23._x000D_
 O projeto tem como objetivo incluir nova categoria de programação no orçamento do Ministério da Saúde, no âmbito do Fundo Nacional de Saúde (FNS), para possibilitar o atendimento de despesas com o piso nacional de enfermeiro, técnicos e auxiliares de enfermagem e parteiras, conforme previsto pela Emenda Constitucional 124/2022, e regulamentado pela Lei 14.434/2022._x000D_
 A lei que fixou pisos salariais para as categorias foi aprovada pelo Congresso e sancionada pelo então presidente Jair Bolsonaro (PL), mas não previa a fonte dos recursos e acabou suspensa por decisão do Supremo Tribunal Federal (STF). _x000D_
 Uma proposta de emenda à Constituição foi aprovada no fim do no ano passado pelo Congresso permitindo que a fonte de financiamento do piso da enfermagem fosse extra teto. _x000D_
 O texto fixou em R$ 4.750 o piso nacional de enfermeiros dos setores público e privado, valor que serve de referência para o cálculo do mínimo salarial de técnicos de enfermagem (70%), auxi-liares de enfermagem (50%) e parteiras (50%). _x000D_
 •	Enfermeiros: R$ 4.750;_x000D_
 •	Técnicos de enfermagem: R$ 3.325;_x000D_
 •	Auxiliares de enfermagem: R$ 2.375;_x000D_
 •	Parteiras: R$ 2.375.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja complementado o asfalto em uma parte da rua Monte Azul, esquina com a rua Jequitinhonha, no bairro JK. Segundo os moradores, apenas uma parte da rua se encontra sem asfalto (aproximadamente 100 metros) e essa melhoria contribuirá para a valorização do bairro, além de facilitar a locomoção de moradores, motoristas e transeuntes que passam pelo local.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Educação as indicações apresentadas pelas vereadoras jovens Ana Luísa Santos Araújo e Cassia Helena Dias Barral, na sessão ordinária do dia 31 de maio de 2023: Que seja estudada a possibilidade de disponibilizar o estudo da linguagem de sinais nas escolas do município para pessoas surdas e ouvintes; e que seja estudada a possibilidade de disponibilizar o ensino de música nas escolas do município.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde a indicação apresentada pelo vereador jovem Miguel Henrique de Souza, na sessão ordinária do dia 31 de maio de 2023: Que seja realizado estudo para melhorar o atendimento na UBS Jardim América, visando principalmente a redução no tempo de espera dos pacientes</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4746/indicacao_64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4746/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras as indicações apresentadas pelo vereador jovem Miguel Henrique de Souza, na sessão ordinária do dia 31 de maio de 2023: Que seja verificada a condição atual das estradas rurais deste município, tendo em vista que muitas delas encontram-se em situações precárias de manutenção e que seja estudada a possibilidade de construir uma ponte para a travessia de pedestres na Avenida Doutor Roberto, próximo ao local onde foi instalada uma academia ao ar livre, após o Hipermercado Fidelis, afim de facultar que os transeuntes atravessem de um lado ao outro da via.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4747/indicacao_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4747/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a indicação apresentada pelo vereador jovem Miguel Henrique de Souza, na sessão ordinária do dia 31 de maio de 2023: que seja estudada a possibilidade de fazer com que o ônibus que realiza o transporte da APAE busque os passageiros que possuem mobilidade reduzida em suas residências.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4748/indicacao_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4748/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Esportes a indicação apresentada pelo vereador jovem Miguel Henrique de Souza, na sessão ordinária do dia 31 de maio de 2023: Que seja realizado estudo para a criação de novas áreas públicas de lazer no município. Como exemplo este parlamentar sugere um museu interativo que seja capaz de captar a atenção dos jovens e que este espaço esteja aberto para visitação aos finais de semana. Além do museu, propõe-se também a abertura de um clube recreativo, oferecendo um local de diversão e descanso para toda família a um valor acessível à população.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/indicacao_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indicação feita pelo vereador participante do projeto Câmara Jovem, Victor Augusto: Indica à Secretaria de Meio Ambiente que faça um estudo sobre a possibilidade de instalação de mais lixeiras para descarte de lixos em pontos estratégicos da cidade, além da realização de campanhas relacionadas à coleta seletiva no município. Ressalta-se que muitas lixeiras instaladas se encontram estragadas, havendo ausência de lixeiras em diversos pontos do município. O acúmulo de lixo pela cidade poderá ocasionar em aumento de doenças e poluição, comprometendo o bem-estar e a saúde dos cidadãos.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Marquinho., Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4750/indicacao_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4750/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal a análise e envio do anteprojeto de lei em anexo afim de implementar o fornecimento de absorventes menstruais para meninas e adolescentes nas escolas públicas de Bom Despacho, além de propor ações de combate à pobreza menstrual, em consonância à legislação federal acerca do tema.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretario de Meio Ambiente que o proprietário do imóvel localizado na Av. Sandoval Mesquita (Norte Sul), nº 789, no Bairro Santa Lúcia, seja notificado com o escopo de proceder a limpeza do respectivo lote._x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Tal solicitação faz-se necessária, tendo em vista aos grandes infortúnios dos moradores locais.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_70.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Indica ao Exmo. Sr. Prefeito Municipal que analise o anteprojeto de lei em anexo, que dispõe sobre a distribuição de dispositivo de segurança, conhecido como “botão do pânico”, para mulheres vítimas de violência doméstica, mesmo com medida protetiva, no Município de Bom Despacho/MG, denominado “Programa Mulher em Segurança”.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4842/indicacao_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4842/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito para que realize um estudo técnico para colocação de mais um quebra-molas do outro lado da avenida Dr. Hugo, bairro Santa Lúcia II, na baixada, já entrando no "Gran Park". Conforme relatado por moradores, existe apenas um quebra-molas em um dos lados da avenida Dr. Hugo, e, devido a essa situação, muitos carros passam pelo local em alta velocidade, podendo acarretar em diversos riscos para os moradores, demais motoristas e pedestres que passam pelo local.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_72.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Indica, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, que seja realizada a manutenção e recapeamento da calçada e pista de corrida e caminhada na Av. Doutor Roberto de Melo Queiroz. Sabe-se que a referida avenida é a principal “pista” usada para a realização de inúmeras atividades físicas tais quais a corrida e caminhada que contribuem para manutenção de uma vida ativa e com saúde. _x000D_
 _x000D_
 	Importante destacar que em diversos trechos a calçada usada pelos usuários e pedestres se encontra em péssimo estado, podendo ainda em algumas situações promover algum tipo acidente._x000D_
  _x000D_
 Visando, portanto, a manutenção preventiva solicita-se ao Executivo Municipal que proceda na realização de tal indicação.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_73_2.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_73_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Indica ao Exmo. Sr. Prefeito Municipal que analise o anteprojeto de lei em anexo, que dispõe sobre o programa “Wi-fi BD Comunitário” o qual disponibilizará sinal de internet grátis nas praças públicas e pontos turísticos do município de Bom Despacho, bem como em outros locais que haja viabilidade para instalação.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras e de Meio Ambiente que providencie a notificação do proprietário do lote com a seguinte localização: Rua Rosa Araújo Gontijo – próximo ao nº 388  –  Bairro: São Geraldo.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Recapenamento das ruas: _x000D_
 - Padre Cícero, próximo número 28 - Bairro Ozanam,_x000D_
 - Pitangui - Bairros Aerporto I e II,_x000D_
 - Av. Leste - Bairro Aeroporto II_x000D_
 - Rua Itaiobim, próximo 259 - Bairro Santa Marta.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e de Meio Ambiente que providencie um Caminhão Pipa para  a seguinte localização: Rua Monte Azul – próximo ao nº 465 –  Bairro: Santa Marta – Referência: Móveis São José / Academia Boa Forma.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4995/indicacao_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4995/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, que seja realizada a manutenção da ponte do Rio Capivari, na divisa dos municípios de Bom Despacho e Martinho Campos.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_78.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que seja enviada ao Gabinete do Prefeito a seguinte indicação:_x000D_
 _x000D_
 		Indica ao Exmo. Prefeito Municipal a análise e envio do anteprojeto de lei em anexo a fim de “fixar o piso salarial dos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem, no âmbito do município de Bom Despacho, de consonância com a emenda constitucional n°124 de 2022 e a lei federal 14.434/2022.”_x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 		O Ministério da Saúde realizou na segunda- feira 21 de Agosto de 2023, o primeiro repasse do recurso complementar para o pagamento do piso de enfermagem para Estados e Municípios efetivarem o pagamento retroativo referente às parcelas de maio, junho, julho e agosto. 		Ao todo serão pagas nove parcelas em 2023, incluindo o 13º salário. _x000D_
 		Consta nas informações fornecidas pelo ministério da Saúde, um repasse equivalente a R$ 1.185.717,00 ( Um milhão cento e oitenta e cinco mil setecentos e dezessete reais) depositados no fundo Municipal de Saúde  do Município de Bom Despacho._x000D_
 O texto da Lei Federal fixou em R$ 4.750 o piso nacional de enfermeiros dos setores público e privado, valor que serve de referência para o cálculo do mínimo salarial de técnicos de enfermagem (70%), auxiliares de enfermagem (50%) e parteiras (50%):_x000D_
 	•Enfermeiros: R$ 4.750;_x000D_
 	•Técnicos de enfermagem: R$ 3.325;_x000D_
 	•Auxiliares de enfermagem: R$ 2.375;_x000D_
 	•Parteiras: R$ 2.375.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja realizada pavimentação asfáltica na rua Ana Leite (próximo ao número 467), no bairro Nossa Senhora do Rosário. Indico também que seja instalado um poste de iluminação pública no mesmo local.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_80.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e de Trânsito a seguinte indicação:_x000D_
 _x000D_
 Que a Prefeitura promova, com urgência, a instalação de um Quebra-molas/Lombada na seguinte rua:_x000D_
 _x000D_
     1. Rua Picão Camacho – próximo ao nº 400 -   Bairro: Ozanan</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_81.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente: _x000D_
 _x000D_
 Que a Prefeitura promova, com urgência, o recapeamento das seguintes ruas:_x000D_
 _x000D_
     1. Avenida Guarujá –   Bairro: Aeroporto I e II (São Vicente) _x000D_
     2. Rua João Bosco de Mendonça – Próximo ao nº 301 / Esquina Carlos César de Assis – Bairro: Esplanada</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_82.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal para que determine ao setor competente que verifique a possibilidade de designar uma academia ao ar livre para o seguinte endereço: Praça Irmã Maria, localizada no bairro São Vicente em frente à Escola Estadual Irmã Maria.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria do meio ambiente que seja retirado o acúmulo de mato existente na rua Águas Formosas (na altura do número 398, bairro Novo São Vicente). Ressalta-se que a situação vem gerando inúmeros transtornos aos transeuntes e moradores locais.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5020/indicacao_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5020/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que sejam tapados os buracos existentes na rua Águas Formosas (na altura do número 398, bairro Novo São Vicente). Ressalta-se que a situação vem gerando inúmeros transtornos os motoristas, transeuntes e moradores locais.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5021/indciacao_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5021/indciacao_85.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que seja realizada uma inspeção completa e minuciosa no sistema de iluminação pública da praça Antônio Leite. Gostaria que fosse verificado o funcionamento de todos os postes de luz, bem como a substituição das lâmpadas defeituosas, se necessário. É fundamental garantir a iluminação adequada para promover a segurança e o bem-estar dos moradores que frequentam a praça, especialmente durante a noite.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que seja feito um estudo para que seja sanada a situação vivenciada pelos moradores da rua Antônio Caetano Assumpção, no bairro Jaraguá. Ressalta-se que, na época de chuvas, a água que cai na MG 164 desce para o referido bairro com muita força e acumula nos muros das casas e nos loteamentos próximos, ocasionando em infiltrações e graves danos estruturais às casas e construções do local. Ressalta-se também que os moradores do bairro relataram que o secretário de obras já está ciente do caso. Devido à proximidade das chuvas de final de ano, faz-se a presente indicação para que seja sanado o problema vivenciado por esses moradores.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_87.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação: _x000D_
 Indica o encaminhamento à Câmara Municipal de Bom Despacho de um Projeto de Lei Complementar dispondo sobre a atualização e correção da tabela de progressão na carreira no Estatuto e Plano de Cargos, Carreira e Remuneração do Magistério do Município (Lei Complementar nº 10/2009).</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_88.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente as seguintes indicações:_x000D_
 _x000D_
 Que a Prefeitura promova, com urgência, o recapeamento das seguintes ruas:_x000D_
     1. Rua Montalvânia – próximo ao nº 1846  –  Bairro: JK_x000D_
     2. Rua Januária –  próximo ao nº 2135 - Bairro: JK</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_89.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar a Secretária de Educação e Secretário Obras a seguinte indicação:_x000D_
 _x000D_
 Que proceda a pintura e manutenção do  Poliesportivo Municipal Jaime Martins, bem como a revitalização do seu entorno.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_90.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e Meio Ambiente as seguintes indicações:_x000D_
 _x000D_
 Que a Prefeitura promova, com urgência, a instalação de lâmpadas e manutenção da iluminação da seguinte rua:_x000D_
     1. Rua Jequitinhonha –  próximo ao nº 959 -   Bairro: JK</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_91.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar que seja enviado ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação: _x000D_
 _x000D_
 		 Proceda a fiscalização nos termos da Lei nº 2.857/22, do excesso de fios nos postes de energia elétrica, e cabos caídos sobre as calçadas ou pendurados sobre a própria rede elétrica, que estão oferecendo risco à vida das pessoas.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5083/indicacao_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5083/indicacao_92.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, ao meio da indicação da Vereadora Jovem Ana Luísa, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
 Indica, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, que seja realizada a colocação das faixas de pedestres que foram retiradas com o asfaltamento da rua Faustino Teixeira, colocando em risco a vida dos moradores bondespachenses devido ao movimento exacerbado do local.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5084/indicacao_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5084/indicacao_93.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Que verifique a possibilidade de ampliar o trajeto das linhas de ônibus que passam pelo ponto do posto de combustivel Rodão/Caxuxa, de forma à estabelecer mais um ponto de parada em frente a empresa Vaccinar.  _x000D_
 _x000D_
     1. Rua Antônio Cabral Sobrinho  – S/N -  Paralela à BR 262_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Estas vereadoras foram procuradas pela referida empresa, oficio anexo, solicitando nossa intervenção, visto que à diferença entre ponto e empresa é de aproximadamente 01KM, sendo que o novo ponto a ser fixado atenderá diversos trabalhadores e usuários daquela região e que dependem do transporte coletivo.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5085/indicacao_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5085/indicacao_94.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar ao Secretário de Obras e de Trânsito a seguinte indicação:_x000D_
 _x000D_
 		Que a Prefeitura promova, com urgência, a instalação de um Quebra-molas/Lombada na seguinte rua:_x000D_
 _x000D_
     1. Rua Odílio Antônio da Silva  – próximo ao nº 1070/1080 -   Bairro: Jardim América_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 		Estas vereadoras foram procuradas por moradores do local os quais relatam que os veículos transitam em alta velocidade e colocando em risco pedestres, comércio e moradores local. Trata-se de via importante de ligamento entre bairros, comércio,  tráfego de pessoas e veículos, razão pela qual é necessário a instalação com urgência de um Quebra-molas/Lombada.   .</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5092/indicacao_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5092/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora subscritora, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante a Secretaria de Administração a seguinte indicação:_x000D_
 - A retirada da Câmera de Monitoramento intitulada “Cidade Inteligente” instalada pela Prefeitura Municipal de Bom Despacho em frente ao motel localizado na Rua Professora Maria Salomé, 2500, bairro Alvorada._x000D_
 JUSTIFICATIVA:_x000D_
 Tal solicitação faz-se necessária para garantir o direito de privacidade dos cidadãos.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora subscritora, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante a Secretaria de Trânsito, Proteção Patrimonial e Defesa Social, a presente indicação: que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) nas seguintes ruas:_x000D_
 - Rua Pitangui, 450, Bairro São Vicente (acesso ao Centro Municipal de Educação Infantil Dona Liquinha)._x000D_
 - Rua G, 238-392, Bairro Alvorada II (acesso com a portaria da Escola Municipal Dona Duca _x000D_
 _x000D_
 JUSTIFICATIVA: Tal solicitação indicada faz-se necessária para garantir a segurança dos condutores e pedestres que trafegam pela via.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_97.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar que seja enviado ao Excelentíssimo Prefeito Municipal e que determine ao setor competente a seguinte indicação: _x000D_
 _x000D_
  Proceda a retificação de nome na placa de identificação da “Rua Sargento Júnio”, nos termos da Lei nº 2.837/2021, localizada no residencial Geraldo Cesário, CEP: 35.634-576.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_98.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
 _x000D_
              Indica, ao Exmo. Sr. Prefeito Municipal, juntamente ao setor competente, que seja realizada a instalação de barras para a prática de calistenia na área de lazer da Pista de Skate, localizada na Av. Dr. Roberto de Melo Queiroz. A prática de exercícios utilizando a calistenia, tem se popularizado cada dia mais em nossa cidade, ganhando adeptos, que utilizam deste método para inúmeros benefícios, seja para saúde física e/ou mental.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_99.pdf</t>
   </si>
   <si>
     <t>O Vereador ora signatário, com assento nesta Casa Legislativa, amparados no artigo 141 do Regimento Interno e no artigo 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar, com urgência, que seja enviada ao Chefe do Poder Executivo a seguinte indicação:_x000D_
 _x000D_
 Instalação de placa na av. Geralda Lopes X Rua Sergipe informando o trajeto para BR262._x000D_
 _x000D_
 Os caminhões que passam por ali não têm informação de onde seguir pra BR-262, e os aplicativos jogam o trajeto para a rua Sergipe, como a rua é pequena os caminhões acabam travados, impedindo o trânsito e tendo dificuldade de retornar e tentar outro caminho.As placas de sinalização são importantes instrumentos para garantir a segurança nas ruas e nas estradas, sejam elas municipais, estaduais ou federais. Elas fornecem informações cruciais aos motoristas sobre as condições da via e também sobre as regras de tráfego.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_100.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparados no artigo 141 do Regimento Interno e no artigo 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar, com urgência, que seja enviada ao Secretário de Obras a seguinte reiteração de indicação:_x000D_
 _x000D_
 		Reitera a indicação n°34/2023 da pavimentação da Av. Geralda Lopes_x000D_
 _x000D_
 Solicita-se ao Secretário de Obras que viabilize a manutenção e pavimentação asfáltica da Avenida Geralda Lopes, em sua totalidade. A omissão da municipalidade nesta demanda é gritante e que tem causado enormes transtornos para a população que transita na supracitada via.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_101.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparados no artigo 141 do Regimento Interno e no artigo 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar, com urgência, que seja enviada ao Secretário de Esportes e Lazer a seguinte indicação:_x000D_
 _x000D_
 		Indicação de uma academia ao ar livre na região da av. Geralda Lopes _x000D_
 _x000D_
 É importante que os moradores da região também tenham acesso a este benefício, pois além de servir de incentivo à prática de atividade física, que é extremamente benéfica à saúde, vai criar um ambiente propício à socialização, melhorando o relacionamento dos moradores da região.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_102.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparados no artigo 141 do Regimento Interno e no artigo 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar, com urgência, que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 Indicação de drenagem na Geralda Lopes X Rua Sergipe para as águas da chuva serem escoadas de forma e com destino correto. O bueiro está entupido e é pequeno para a quantidade de água escoada na região, que de acordo com moradores, dependendo do nível de chuva, estão sujeitos a alagamentos._x000D_
 _x000D_
 As chuvas mais intensas e rápidas são muito comuns no verão. No entanto, com os impactos e mudanças climáticas, esses eventos climáticos estão se tornando cada vez mais frequentes, causando enchentes, deslizamentos de terra, erosão e outros acidentes perigosos. Por isso, é essencial que o sistema de drenagem de águas pluviais seja feito com atenção e cautela.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5103/indicacao_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5103/indicacao_103.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Municipal, Dr. Bertolino da Costa Neto, ao meio da indicação da Vereadora Jovem Mayra dos Santos Martins, a fim de que seja estudada a possibilidade junto ao órgão competente de se realizar a seguinte indicação:_x000D_
       Indica, ao Exmo. Sr. Prefeito Municipal, conjuntamente ao setor competente, em caráter de urgência, que faça um estudo técnico sobre a possibilidade de instalação de iluminação pública na rua Toinzinho Rodrigues, no bairro Jardim Dos Anjos II (próximo à empresa Qualit). Ressalta-se que a mencionada rua é bem escura, podendo comprometer a segurança dos pedestres e moradores do local.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5112/indicacao_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5112/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de Meio Ambiente que seja instalada uma lixeira no canteiro da avenida Dr. Juca, frente ao número 2620, próximo a Rebocar._x000D_
 JUSTIFICATIVA: _x000D_
 		A Vereadora que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que tal demanda seja prontamente resolvida. Diante de várias reclamações de moradores locais que insetos indesejados estão surgindo no logradouro público acima citado, e animais tem espalhado o lixo que fica exposto no chão diuturnamente.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5113/indicacao_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5113/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de Saúde que seja utilizado algum dos prédios próprios da prefeitura situados na região central para alocar a UBS Dr. Hugo._x000D_
 JUSTIFICATIVA: Considerando as dificuldades de locomoção dos usuários da UBS Dr. Hugo, considerando a falta de transporte público e linhas de ônibus que abranjam as proximidades da UBS Ozanan, considerando as centenas de pedidos que recebemos em nosso gabinete de cidadãos insatisfeitos com as mudanças, indicamos a secretária de saúde que considere nos estudos de territorialização esta propositura.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5114/indicacao_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5114/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras para que seja feito um estudo técnico para fins de possível instalação  de quebra-molas e placas indicativas na rua Bolívia, bairro Jardim América. Ressalta-se que os carros estão passando em alta velocidade pelo local, comprometendo a segurança dos transeuntes e moradores.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5123/indicacao_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5123/indicacao_107.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito Municipal de Bom Despacho, Dr. Bertolino da Costa Neto e a Secretaria de Esportes e Lazer, a seguinte indicação:_x000D_
 _x000D_
       Reitera a indicação 334/2022 (em anexo) que tem por autor este vereador subscritor. Indica ao Exmo. Sr. Prefeito Municipal Dr. Bertolino da Costa Neto e a Secretaria de Esportes e Lazer, de forma a reiterar a indicação do anteprojeto de lei anexo, que dispõe sobre a autorização para utilização de veículos do município de Bom Despacho/MG para o transporte de atletas, entidades desportivas, participantes de eventos culturais e desfiles de beleza.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5124/indicacao_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5124/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que determine à Secretaria competente, providenciar estudos que vise instituir o “castramóvel”, através da ONG AJUDA - Aliança Juizforana pela Defesa dos Animais, que é uma organização da sociedade civil (OSC), sem fins lucrativos e de duração indeterminada, com sede em Juiz de Fora – MG, portadora da unidade móvel adaptada para finalidade de prestação de serviços de castração de animais domésticos caninos e felinos e dá outras providências</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5133/indicacao_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5133/indicacao_109.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal e demais dispositivos legais, vem perante Vossa Excelência solicitar que seja enviada ao Sr. Prefeito, Dr. Bertolino da Costa Neto a seguinte indicação:_x000D_
 _x000D_
 Indica ao Exmo. Sr. Prefeito Municipal a se juntar e auxiliar a Paróquia Nossa Senhora do Bom Despacho para a realização do projeto Natal Solidário na comunidade Santo Antônio do bairro Simeão Ferreira com a possibilidade de apoio logístico, divulgação ou qualquer outra forma de contribuição.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5134/indicacao_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5134/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal Dr. Bertolino da Costa Neto que estude junto a Secretaria de Saúde, a possibilidade de se adquirir o PREP através do programa Federal do Departamento de Doenças de Condições Crônicas e Infecções Sexualmente Transmissíveis do Ministério da Saúde.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5136/indicacao_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5136/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que adote medidas para a realização do término de asfaltamento e calçamento da Rua Caipós, no bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5050/plc_02-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5050/plc_02-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n°1 de 18 de maio de 2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de previdência dos servidores públicos de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5061/plc_03-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5061/plc_03-23.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de coordenador nível VII e de coordenador nível VIII, para integrar a composição da Lei Complementar n° 25/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5082/plc_04-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5082/plc_04-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n° 01 de 18 de maio de 2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4994/projeto_de_lei_complementar_n_01-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4994/projeto_de_lei_complementar_n_01-2023.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único no Art. 55 da Lei Complementar n° 35/2014 (Código de Obras do Município de Bom Despacho/MG) e dá outras providências.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de inserção de Código de Barra Bidimensional QR (QR CODE) nas placas de obras públicas executadas pela Administração Direta e Indireta ou por empresas terceirizadas.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Colar de Girassol como instrumento auxiliar de orientação para identificação de pessoa com deficiência não visível ou oculto e contém outras providências .</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4742/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4742/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Bom Despacho/MG, a vedação de nomeação para cargos efetivos, contratados e comissionados de pessoas condenadas pela Lei Federal n° 7.716/89, também conhecido como Lei do Racismo, que condena a discriminação de raça, cor, etnia, religião, procedência nacional e orientação sexual (crimes de Homofobia e Transfobia pessoas LGBTQIA+) e indivíduos sentenciados por injúria racial através do art. 140, § 3°, do Código Penal e dá outras providências.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5093/pl_68-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5093/pl_68-23.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5122/pl_70-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5122/pl_70-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2914 de 2023 que Institui o Programa ''Adote uma Escola'' no Município de BD, institui o selo de Boas Práticas ao Programa ''Adote uma Escola'' e dá outras providências.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho/MG a firmar termo de convênio de mútua cooperação com o Município de Martinho Campos, com o intuito de unir esforços para a construção de ponte sobre rio Capivari, que faz divisa entre estes municípios e dá outras providências.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4898/projeto_de_lei_n38-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4898/projeto_de_lei_n38-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para prestação de serviço público de transporte coletivo de passageiros no município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5003/oficio_n_0426-2023-gpbcn.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5003/oficio_n_0426-2023-gpbcn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual- PPA 2022-2025 para o exercício de 2024.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5004/oficio_n0427-2023-gpbcn.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5004/oficio_n0427-2023-gpbcn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a lei orçamentária anual- LOA para o exercício de 2024</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5033/projeto_de_lei__pl_48-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5033/projeto_de_lei__pl_48-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do programa de concessão de auxílio financeiro aos atletas, entidades e equipe esportivas amadoras bondespachenses, para que participem de eventos e competições esportivas representando o Município de Bom Despacho MG e dá outras providencias</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5034/projeto_de_lei_49-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5034/projeto_de_lei_49-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5035/projeto_de_lei_50-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5035/projeto_de_lei_50-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão salarial aos profissionais do Magistério Público Municipal vinculados ao Plano de cargos, carreiras e remuneração.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5036/projeto_de_lei_n51-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5036/projeto_de_lei_n51-2023.pdf</t>
   </si>
   <si>
     <t>Altera Lei n° 2946 de 19 de setembro de 2023, que "Autoriza o repasse da assistência financeira complementar aos servidores que exercem função de Enfermeiro, Técnico e Auxiliar de Enfermagem e Parteira e aos prestadores de serviços contratualizados ao SUS no Município de BD que indica e dá outras providencias".</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5051/pl-52-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5051/pl-52-23.pdf</t>
   </si>
   <si>
     <t>Delimita a zona urbana do distrito do Engenho do Ribeiro, no município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5049/pl_53-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5049/pl_53-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Municipal n° 2311, de 20 de maio de 2013, que institui o Comitê de Investimentos ao Instituto de previdência dos servidores públicos de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5048/pl_54-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5048/pl_54-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria de Políticas de promoção de igualdade social, altera as leis n° 2762 de 3 de maio de 2019 e n° 2745, de 26 de agosto de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5053/pl_55-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5053/pl_55-23.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de terreno-área institucional, de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5055/pl_56-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5055/pl_56-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao artigo 12 da Lei 2.353, de 3 de outubro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5056/pl_57-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5056/pl_57-23.pdf</t>
   </si>
   <si>
     <t>Institui o PASE - Programa de Auxílio ao Servidor Efetivo, com o objetivo de promover repasse pecuniário a todos os servidores municipais efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5057/pl_58-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5057/pl_58-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei n°2.352, de 26 de setembro de 2.013 e dá outras providências</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5058/pl_59-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5058/pl_59-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei n°2.349, de 26 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5059/pl-60-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5059/pl-60-23.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio de Incentivo à Produção à categoria profissional que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5060/pl_61-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5060/pl_61-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei 2.384, de 10 de novembro de 2.021, e dá outras providências</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5064/projeto_de_lei_n62-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5064/projeto_de_lei_n62-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei n° 2349, de 26 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_n63-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_n63-23.pdf</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5073/projeto_de_lei_64-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5073/projeto_de_lei_64-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei n° 2.350, de 26 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5076/pl_65-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5076/pl_65-23.pdf</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>Altera o §1° do Artigo 2° da Lei 2.679/2019 e acrescenta o §3° ao Artigo 2° da Lei 2.679/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5079/pl_67-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5079/pl_67-23.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio de incentivo à Produção à categoria profissional que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5127/pl_n71-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5127/pl_n71-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n °1950, de 30 de dezembro de 2003 e dá outras providências</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5159/pr_01-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5159/pr_01-23.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Glaucia Luany Neto</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5160/pr_02-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5160/pr_02-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Ivy Lilian da Silva</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5161/pr_03-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5161/pr_03-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Ivone Bento Foschetti Santos</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5162/pr_04-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5162/pr_04-23.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Luisa Maria Garbazza Andrade</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Valéria Alves Pinto de Araújo</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5164/pr_06-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5164/pr_06-23.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Maria Vera da Silva</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5165/pr_07-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5165/pr_07-23.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra Rejaine Helena Costa Chaves</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5166/pr_08-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5166/pr_08-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Maria do Carmo Martins</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5173/pr_09-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5173/pr_09-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber prêmio mulher destaque a Sra. Maria Aparecida de Freitas Cabral.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5052/pr_23-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5052/pr_23-23.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9° do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>Concede diploma de Mérito Municipal à Sra. Clarete Aparecida Teixeira</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5176/pr_25-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5176/pr_25-2023.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Mérito Municipal ao Sr. Névio Antenor Souto do Amaral</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5177/pr_26-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5177/pr_26-2023.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Mérito Municipal ao Sr. Daniel Melo Barros</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/pr_27-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/pr_27-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Sra. Helenita Rosa Gontijo Mesquita</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5179/pr_n28-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5179/pr_n28-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Sra. Dinoralva Maria da Silva Gontijo</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5180/pr_29-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5180/pr_29-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Silvério Geraldo Rosa</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5181/pr_30-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5181/pr_30-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Sra. Geralda Ap. da Silva Santos</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5182/pr_31-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5182/pr_31-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Sra. Alexandra Eugênia Araújo</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5183/pr_32-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5183/pr_32-2023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Sra. Mércia Pontes</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5184/pr_33-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5184/pr_33-2023.pdf</t>
   </si>
   <si>
     <t>''Indica para receber Medalha do Mérito Educacional a Sra. Elza Aparecida do Couto''</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5185/pr_34-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5185/pr_34-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Juracy Floresta Neves</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5186/pr_35-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5186/pr_35-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Alexandra Guimarães</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5187/pr_36-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5187/pr_36-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Geovana Rita de Miranda</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5188/pr_37-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5188/pr_37-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Gabriela Fernandes da Silva Oliveira</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5189/pr_38-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5189/pr_38-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Vilma Maria Leandro Souza</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5190/pr_39-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5190/pr_39-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional a Sra. Dulce Soares de Azevedo</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5191/pr_40-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5191/pr_40-2023.pdf</t>
   </si>
   <si>
     <t>Indica para receber Medalha do Mérito Educacional o Sr. Tadeu Antônio de Araújo Teixeira</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5078/projeto_de_resolucao_41-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5078/projeto_de_resolucao_41-23.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5081/pr_42-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5081/pr_42-23.pdf</t>
   </si>
   <si>
     <t>Altera a resolução 1103/2023 para acrescentar o parágrafo 3° do artigo 4° e dá outras providências.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5192/pr_43-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5192/pr_43-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário ao Senhor Renato de Castilho Gomides</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5193/pr_44-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5193/pr_44-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário ao Senhor Francisco de Assis Araújo</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5231/pr_45-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5231/pr_45-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Senhora Lohanna Souza França Moreira de Oliveira</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5232/pr_46-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5232/pr_46-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário ao senhor Miton Francisco Coelho</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5233/pr_47-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5233/pr_47-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário à senhora Elza de Almeida Pereira Barbosa.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5234/pr_48-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5234/pr_48-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário ao Senhor Marcelo Paulo Salgado</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5235/pr_49-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5235/pr_49-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário à Senhora Aparecida  Lúcio</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5236/pr_n50-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5236/pr_n50-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário à senhora Maria Solange da Silva Oliveira</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5237/pr_51-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5237/pr_51-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho à Sra. Major PM Marianna Atatília Alves Costa</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5238/pr_n52-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5238/pr_n52-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr, Thales Gontijo de Queiroz Cançado Júnior.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5252/pr_53-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5252/pr_53-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Emerson da Silva Santos</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5259/pr_54-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5259/pr_54-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Alisson Fernando Cardoso.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5260/pr_55-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5260/pr_55-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Benedito Ernani Lopes.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5261/pr_56-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5261/pr_56-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Alexandre Assunção Gontijo</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5262/pr_56-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5262/pr_56-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Geraldo Aparecido Gomes</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5263/pr_58-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5263/pr_58-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr.  Daniel Vilela de Oliveira</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5267/pr_59-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5267/pr_59-2023.pdf</t>
   </si>
   <si>
     <t>Concede medalha Coronel Tininho ao Sr. Alexandre Simão de Araújo</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5268/pr_60-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5268/pr_60-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de cidadão honorário ao senhor Elvio Gonçalves de Oliveira</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5132/projeto_de_resolucao_no61-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5132/projeto_de_resolucao_no61-23.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimento simplificado para a formalização das contratações diretas dos valores cujo montante não supere 1/4 ( um quarto ) do valor disposto no art.75, Inc. II, da Lei Federal n° 14.133/2021, e para as contratações com execução ou entrega imediata, e dá outras providências.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5174/pr_23b-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5174/pr_23b-2023.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Mérito Municipal à Sra. Gísila Cicelaine Couto</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração, na pessoa do Sr. Secretário Wallace Campos Rodrigues, que possa ser prestada informações relativas ao bom funcionamento e acompanhamento desta Casa Legislativa à Comissão Revisora do Plano de Carreiras dos Servidores Municipais de Bom Despacho. Assim sendo, solicita-se: Cópia do Processo Administrativo nº 20001.000011/2022-19, quantidade de servidores efetivos e contratados, receita Anual e mensal com o quadro pessoal dos servidores, da seguinte forma: - Gasto com servidores contratados, - Gasto com servidores efetivos e a quantidade de cargos comissionados.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_02.pdf</t>
   </si>
   <si>
     <t>As vereadoras subescritoras apresentam, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. Wilken Eduardo da Cunha para manifestar congratulação desta Câmara em relação aos trabalhos de cunho jurídico social desenvolvidos em prol da cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>Sâmara Diretora, Paré, Sildete Assistente Social</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal para que determine ao setor competente que preste as seguintes informações sobre preenchimento de vagas dos cargo de Monitor de Educação Infantil e Monitor de Apoio ao Educando com Deficiência.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida moção ao Dojô de Karatê denominado “Caminho da Razão” para manifestar congratulação desta Câmara em virtude da contribuição social que o mencionado centro de artes marciais vem trazendo ao levar o Karatê a crianças, jovens e adultos deste município de forma gratuita.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção ao Sr. Agnaldo Costa, para manifestar congratulação pelos relevantes trabalhos desenvolvidos perante a Igreja Comunidade Evangélica Sara Nossa Terra, especialmente pela disseminação do Evangelho que transforma a vida das pessoas, norteando para moralidade, ética, civismo e respeito mútuo, além da prática da generosidade.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer à secretária e ao subsecretário de educação o comparecimento à Câmara Municipal de Bom Despacho na 3ª Sessão Ordinária, dia 27/02/2023, às 18h, para esclarecimentos de dúvidas e apresentação de informações complementares aos vereadores sobre o cargo de monitor escolar criado pela Lei 2.896, de 6 de setembro de 2.022. JUSTIFICATIVA: As nomeações de servidores que estão sendo realizadas pela Prefeitura para ocupar os cargos de monitores escolares estão trazendo muitos debates entre pais de alunos da rede municipal e profissionais da educação. Por ser um assunto de grande relevância, o comparecimento dos representantes da Secretaria da Educação no plenário da Câmara poderá instruir os vereadores das informações necessárias para o melhor desenvolvimento dos trabalhos institucionais.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>Requer à secretária e ao subsecretário de educação o comparecimento à Câmara Municipal de Bom Despacho na 3ª Sessão Ordinária, dia 27/02/2023, às 18h, para esclarecimentos de dúvidas e apresentação de informações complementares aos vereadores a respeito da carga horária ampliada para alunos da rede municipal, pensada nos pais que trabalham o dia todo, e sobre a flexibilidade na lotação. JUSTIFICATIVA: As ações mencionadas estão trazendo grande interesse de toda a população. Por ser um assunto de grande relevância, o comparecimento dos representantes da Secretaria da Educação no plenário da Câmara poderá instruir os vereadores das informações necessárias para o melhor desenvolvimento dos trabalhos institucionais.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>Requer ao secretário de obras o comparecimento à Câmara Municipal de Bom Despacho na 3ª Sessão Ordinária, no dia 27 de fevereiro do presente ano, às 18h, para esclarecimentos de dúvidas e apresentação de informações complementares aos vereadores sobre o asfalto ecológico, as operações tapa-buracos, as obras de recapeamento que estão sendo feitas nas vias urbanas danificadas pelas chuvas e sobre a intervenção na Companhia de Saneamento de Minas Gerais (COPASA). JUSTIFICATIVA: As obras mencionadas e a situação da COPASA no município estão causando muitas dúvidas e preocupações nos cidadãos e nos parlamentares. Considerando que são assuntos de grande relevância, o comparecimento de representante da Secretaria de Obras no plenário da Câmara poderá instruir os vereadores das informações necessárias para o melhor desenvolvimento dos trabalhos institucionais.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/mocao_5.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/mocao_5.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada à Radio Difusora para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos frente ao Jornalismo bondespachense._x000D_
 _x000D_
 É importante destacar que se trata de uma das emissoras mais antigas da região, a Rádio Difusora Bondespachense é transmitida pela frequência 1540-AM conta com uma programação voltada para cultura, informação, esportes, prestação de serviços e entretenimento. A rádio teve sua fundação em 1950 e está até os dias hoje em funcionamento. Com ampla audiência, a RÁDIO DIFUSORA BONDESPACHENSE é fonte segura de informações. Ao longo de todo esse tempo, conquistaram com orgulho o reconhecimento dos ouvintes, a credibilidade na propagação dos fatos e a confiança dos clientes. O maior trunfo da rádio é conseguir fazer uma programação sintonizada com os desejos, aspirações e necessidades do ouvinte, valorizando-o ao máximo na melhor expressão de respeito, com profissionalismo e ética. Desta forma, mais do que merecido é reconhecer os trabalhos da Rádio Difusora em Bom Despacho que também agora está disponível na frequência 91.1 FM.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_02-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_02-23.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde, na pessoa da Sra. Secretária Tamara Bicalho Cruz Oliveira, que possa ser prestada informações relativas à eleição do Conselho Municipal de Saúde. Diante da solicitação supracitada, este Vereador Subscritor recebeu informações de que houve eleição para formação do Conselho. Todavia, sabe-se que a nova lei ainda se encontra no trâmite legislativo e não foi sancionada pelo Chefe do Executivo, dessa forma, é importante que se justifique;_x000D_
 _x000D_
 •	Houve de fato a eleição?;_x000D_
 •	Caso tenha sido, quais foram os critérios usados para a eleição?;_x000D_
 •	Sendo a nova lei sancionada haverá novas eleições para composição do conselho?</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/servicos_de_limpeza_urbana-_ambiente.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/servicos_de_limpeza_urbana-_ambiente.docx</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Meio ambiente que prestem às seguintes informações e documentações referentes aos serviços de limpeza urbana._x000D_
 1.1	Informações_x000D_
 1.1.1	Haverá um novo processo de licitações para contratação de empresas que prestam serviços de limpeza urbana?_x000D_
 1.1.2	A empresa contratada atualmente poderá participar do processo licitatório?_x000D_
 _x000D_
 1.2	Documentações_x000D_
 1.2.1	Que sejam enviadas cópias dos processos de Adesão de Atas de Registros de preços feitas na secretaria de Meio ambiente referente a serviços de limpeza urbana no período de 2020/2021/2022._x000D_
 1.2.2	Que sejam enviados os empenhos, notas fiscais e comprovantes de pagamentos sobre os contratos relacionados aos serviços de limpeza urbana celebrados entre os períodos 2020/2021/2022._x000D_
 JUSTIFICATIVAS: As informações solicitadas se integram às ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/administracao_-_processo_seletivo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/administracao_-_processo_seletivo.docx</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Administração que preste as seguintes informações sobre os Processo Seletivo 4/2022 – PEB 1/ PEB 2/ PEB 3/ PEB 3 (Educação Física) / TGP /Monitor escolar:_x000D_
 _x000D_
 1-	Solicita-se que sejam enviadas a listagem de aprovados no Processo Seletivo 4/2022 – PEB 1/ PEB 2/ PEB 3/ PEB 3 (Educação Física) / TGP /Monitor escolar._x000D_
 2-	Que sejam enviadas a listagem de candidatos selecionados para a designação._x000D_
 3-	Todos os candidatos aprovados foram convidados para as designações? _x000D_
 4-	Como foi realizado o contato com os candidatos aprovados para as designações?_x000D_
 5-	Os candidatos designados, foram somente os aprovados no Processo Seletivo 4/2022, em questão, ou inclui os anteriores? Solicita-se que sejam enviadas a listagem de aprovados dos processos seletivos anteriores designados neste ano de 2023._x000D_
 _x000D_
 JUSTIFICATIVAS: Vários candidatos procuraram as vereadoras subscritoras alegando que a Administração pública não está convocando todos os candidatos aprovados para a participação das designações. Assim sendo, faz-se necessário que os esclarecimentos solicitados sejam prestados para elucidar as dúvidas levantadas.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/req.04_-_educacao_transporte_escolar_area_rural.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/req.04_-_educacao_transporte_escolar_area_rural.docx</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Educação que preste as seguintes informações sobre o transporte escolar em áreas rurais:_x000D_
 _x000D_
 1-	Quais comunidades rurais são contempladas com o transporte escolar?_x000D_
 2-	Quantos alunos das comunidades estão inscritos para este ano de 2023?_x000D_
 3-	Qual motivo de somente alguns serem contemplados e quais são?_x000D_
 4-	Haverá processos licitatórios ou as empresas já foram contratadas?_x000D_
 5-	Que sejam enviados os processos licitatórios das empresas contratadas para o transporte escolar em áreas rurais para este ano de 2023._x000D_
 _x000D_
 JUSTIFICATIVAS: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/req.03_-_saude_profissionais_de_fisioterapia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/req.03_-_saude_profissionais_de_fisioterapia.docx</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste as seguintes informações sobre os profissionais de Fisioterapia:_x000D_
 _x000D_
 1-	Em quais unidades os profissionais de Fisioterapia atuam?_x000D_
 2-	Quantos atendimentos são realizados em cada unidade?_x000D_
 3-	Qual a carga horária destes profissionais? _x000D_
 4-	Todas as unidades estão sendo atendidas com excelência?_x000D_
 5-	Na comunidade no Engenho do Ribeiro, possui quantos profissionais na ativa? Durante as férias dos profissionais de Fisioterapia, ocorre a substituição na falta deles?_x000D_
 JUSTIFICATIVAS: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/requerimento_saude_1.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/requerimento_saude_1.docx</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre consultas, exames e procedimentos cirúrgicos ofertados pelo Município.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/requerimento-_transporte_individualizado_bh.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/requerimento-_transporte_individualizado_bh.docx</t>
   </si>
   <si>
     <t>Informações sobre o transporte de pacientes para a cidade de Belo Horizonte, bem como os critérios utilizados.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/mocao_02_-_rodrigo_rezende.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/mocao_02_-_rodrigo_rezende.docx</t>
   </si>
   <si>
     <t>Moção de congratulação ao Sr. Rodrigo Rezende.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Meio Ambiente que preste as seguintes informações sobre a coleta de lixo realizada pela empresa contratada FRANPAV: A empresa contratada que realiza a coleta de resíduos sólidos domiciliares no município possui autorização para proceder ao “ajuntamento” das sacolas de lixo em esquinas? Em caso positivo, requer que sejam informados quais os motivos e fundamentos da autorização. O procedimento de ajuntamento das sacolas de lixo, são amontoadas somente nas esquinas ou possui outros pontos específicos? Que seja enviada as informações dos pontos de referência. A coleta de resíduos sólidos acontece com frequência? Que seja enviadas informações dos horários e dias em que acontecem a coleta. JUSTIFICATIVAS:  O depósito de resíduos sólidos domiciliares em vias urbanas é ato lesivo à conservação da limpeza urbana (art. 23, inc.I, alínea “b” da Lei Municipal n° 2.631/2018), bem como é vedado depositar este tipo de resíduo em ruas (art.8º do Decreto Municipal nº 7.966/</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste as seguintes informações sobre a Ação de castração e chipagem de cães e gatos, realizada no ano 2022: Requer documentações de ações planejadas e executadas no ano de 2022. Como foi realizada a comunicação com os cidadãos que solicitaram por meio de formulário? Ainda estão sendo contatados ou as ações já foram finalizadas? Que seja presentadas informações detalhadas e fundamentadas quanto ao número de inscritos e atendimentos realizados. JUSTIFICATIVA: As vereadoras subscritoras receberam informações de cidadãos que não obtiveram respostas quanto à ação de castração e chipagem. As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Educação que preste as seguintes informações sobre o transporte escolar em área urbana e área rural: A frota de transporte escolar é composta por quantos veículos? Quantos destes veículos pertencentes a prefeitura que acolhem as áreas rurais? E quantos atendem a área urbana? A manutenção geral destes veículos está em dia? Atendem todas as normas de segurança para as crianças apreciadas? Que seja enviada lista de crianças contempladas, e listagem de bairros contemplados.  Os escolares terceirizados para atender a zona rural já foram contratados? por qual motivo eles ainda não estão realizando as rotas? JUSTIFICATIVAS: As vereadoras subscritoras receberam informações de cidadãos que os ônibus escolares estão padecendo com o descaso total, bancos sem estofados, higienização inadequada. As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento_21.pdf</t>
   </si>
   <si>
     <t>requer à secretária de educação que preste os seguintes esclarecimento: Em que pese a resposta da Secretaria de Educação no Ofício 012/2023, resta nebulosa a atual situação dos Monitores escolares nas escolas municipais, tanto no tocante à sua contratação direta, quanto ao fato de substituírem os Professores de Apoio. JUSTIFICATIVA:   O Monitor Escolar fora um cargo criado pela lei municipal 2.896 de setembro de 2022, sendo que a investidura para tal cargo seria por concurso público de provas ou de provas e títulos, podendo concorrer os candidatos que comprovarem sua conclusão no ensino médio. No DOME edição 2308, de 05/10/2022, fora lançado o Edital Consolidado– Processo Seletivo Simplificado nº 4-2022, destinado à contratação temporária de profissionais para preenchimento de vagas na Prefeitura Municipal de Bom Despacho-MG. As provas objetivas ocorreram no dia 11/12/2023.  Na Edição Nº 2364 – 04.01.2023 do DOME, foi divulgado o resultado final do certame supramencionado, COM MAIS DE</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento_22.pdf</t>
   </si>
   <si>
     <t>requer à Secretaria da Educação, nos seguintes termos: Precatórios do FUNDEB: A Portaria Interministerial 07/2022, com as receitas do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação (Fundeb) para o exercício de 2023, foi publicada no Diário Oficial da União (DOU), no último dia 30 de dezembro. Entretanto, ainda não constavam as informações sobre a complementação-VAAR (Valor Aluno Ano por Resultados) da União ao Fundeb. A Portaria foi republicada no dia 3 de janeiro, com os Anexos V e VI relativos a esses recursos federais. De acordo com a Portaria, a previsão da receita total do Fundo para este ano é de R$ 263,2 bilhões. Do valor total da receita estimada, R$ 224,9 bilhões totalizam as contribuições dos Estados, Distrito Federal e Municípios, e a alocação dos recursos da complementação da União será realizada em três modalidades: 1) R$ 22,5 bilhões referentes a 10% do total da contribuição dos Entes federados ao Fundeb, recursos corr</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria da Educação, nos seguintes termos: Considerando que o Programa Nacional de Alimentação Escolar (PNAE) oferece alimentação escolar e ações de educação alimentar e nutricional a estudantes de todas as etapas da educação básica pública. Considerando que o Governo Federal repassa aos Municípios, Escolas Federais e aos Estados, valores financeiros de caráter suplementar efetuados para a cobertura de 200 dias letivos, conforme o número de matriculados em cada rede de ensino. Requer-se, nos termos regimentais, em caráter de urgência, para que se oficie a Secretaria de Educação, na pessoa de Gabriela Fernandes da Silva Oliveira, que envie a essa Casa de Leis o que segue: 1- Se há contratos em vigor para o fornecimento de gêneros alimentícios de qualquer natureza, para preparo da merenda escolar, fornecendo cópias dos contratos e termos aditivos se houver; 2 - Os quantitativos adquiridos e entregues pelos fornecedores, remetendo cópias das notas fiscais, bem como documentaçã</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento_24.pdf</t>
   </si>
   <si>
     <t>requer à Secretaria da Educação, nos seguintes termos: REAJUSTE DE 15% - PISO NACIONAL: 	Os professores da rede municipal de Bom Despacho e das escolas estaduais desta municipalidade, vêm, mediante as Edis ora subscritoras, cobrar o Executivo o reajuste de cerca de 15%, de forma linear, para toda a categoria. JUSTIFICATIVA: O pleito se baseia em portaria assinada pelo ministro da Educação, Camilo Santana, na última segunda-feira (16). O dispositivo reajustou o piso nacional do magistério em 14,94%, com o salário-base da categoria passando de R$ 3.845,63, em 2022, para R$ 4.420,55 em 2023. “A valorização dos nossos profissionais da educação é fator determinante para o crescimento do nosso país”, escreveu o ministro, após assinar a portaria. Na prática, o piso nacional define o salário inicial das carreiras do magistério público da educação básica para a formação em nível médio. Este valor é corrigido anualmente pelo mesmo índice usado para definir o crescimento do valor anual mínimo por</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal, nos seguintes termos: Constata- se que o Chefe do Poder Executivo, até o presente momento, quedou-se inerte na apresentação de Projeto de Lei de forma a conceder a revisão geral anual aos servidores do Poder Executivo. Dessa forma, a vereadoras rogam o Prefeito Municipal que se manifeste no sentido da apresentação do supracitado PL ou apresente esclarecimentos sobre tal omissão. 	JUSTIFICATIVA:  Neste toar, assentamos que a revisão geral anual é direito subjetivo dos servidores públicos, sejam eles efetivos ou não, constitucionalmente assegurado no art. 37, inciso X da CF/88:_x000D_
 X - a remuneração dos servidores públicos e o subsídio de que trata o § 4º do art. 39 somente poderão ser fixados ou alterados por lei específica, observada a iniciativa privativa em cada caso, assegurada revisão geral anual, sempre na mesma data e sem distinção de índices. Revisão geral anual é um direito subjetivo previsto na Constituição Federal aos servidores públicos e agentes</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/requerimento_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria da Educação, nos seguintes termos: SITUAÇÃO DO MATERIAL DE ENSINO E UNIFORMES NA ESCOLAS MUNICIPAIS. Houve reclamações acerca de que escolas municipais, que tem como suporte a Secretaria de Educação, nos últimos 3 anos, nunca forneceram uniformes, além da inexistência de material de apostilas FTD e uso de material xerocado. JUSTIFICATIVA: Neste viés, frisamos que “o material didático-escolar e o uniforme "são insumos básicos e não devem ser arcados, mais uma vez pela sociedade. Os pais já efetuaram o pagamento dos impostos, não podem vir agora pagar novamente por um serviço público, do qual têm direito de usufruir sem nenhum custo.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/requerimento_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/requerimento_27.pdf</t>
   </si>
   <si>
     <t>requer à Secretária de Educação, nos seguintes termos: Que sejam prestadas as seguintes informações sobre o ônibus escolar que transporta crianças do bairro Simeão Ferreira para a Escola João Dornas: Qual a capacidade máxima; Quantos alunos são transportados atualmente; Quais as condições de conservação do veículo. JUSTIFICATIVAS:  As informações serão importantes para apuração de denúncias recebidas tangente a superlotação e condições precárias do veículo.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/requerimento_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção ao Sr. Haroldo Celso de Assunção para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados como Procurador desta casa Legislativa</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_29_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_29_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada aos organizadores do evento BD Folia 2023 para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados à população de Bom Despacho. Justificativa:  Os organizadores do citado evento realizaram de maneira gratuita, em parceria com a prefeitura, uma festa de carnaval para alegrar os munícipes.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/01_requerimento_-_sec._administracao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/01_requerimento_-_sec._administracao.docx</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que envie a cópia do Processo nº 174/2022 que consta inexigibilidade de Licitação nº 32/2022, segundo o Diário Oficial Eletrônico do Município, edição nº 2375 – 19.01.2023._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/mocao_03_-_caio_melo_e_silva_paixao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/mocao_03_-_caio_melo_e_silva_paixao.docx</t>
   </si>
   <si>
     <t>Moção de congratulação ao Senhor Caio Melo e Silva Paixão</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/10_-_oferta_de_vagas_cemeis.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/10_-_oferta_de_vagas_cemeis.docx</t>
   </si>
   <si>
     <t>Informações sobre ofertas de vagas nos CEMEIs.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/req.08_-_ambiente.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/req.08_-_ambiente.docx</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos artigos 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado à Secretaria da Educação, nos seguintes termos:_x000D_
 _x000D_
 		Solicita-se ao Secretário de Meio Ambiente que preste as seguintes informações ao Ofício 03/2023 /GVSAS enviado dia 21 de Janeiro de 2023 (em anexo) que não fora respondido, cujo teor segue adiante._x000D_
 _x000D_
 As vereadoras subscritoras foram procuradas por moradores do Bairro São Vicente, residentes Rua Oliveira. Relatam a respeito de dois lotes n° 945 e n° 919, que estão praticamente abandonados, destacam a falta de manutenção, acúmulo de entulho e mato alto, estes lotes encontra-se servindo de abrigo para animais peçonhentos e roedores, e consequentemente estão invadindo as residências vizinhas trazendo desconforto para a comunidade._x000D_
 _x000D_
 Ressalta-se que para manter o bem estar dos munícipes residentes, solicita-se que o secretário tome as devidas providências, quanto a autuação para a limpeza dos terrenos com mato alto e acúmulo de entulho, localizados no Bairro São Vicente, garantindo a população em geral segurança, apoio institucional. Quanto ao direito de ir e vir, caso não pertença ao município, solicita-se a notificação dos proprietários que estes providenciem as medidas necessárias._x000D_
 _x000D_
 O meio-ambiente equilibrado e saudável é um direito de todos os bondespachenses, conforme assevera o artigo 141 da Lei Orgânica municipal:_x000D_
 _x000D_
 Art. 141 Tendo todos o direito ao meio ambiente ecologicamente equilibrado, de uso comum e essencial à sadia qualidade de vida, o Poder Público e a coletividade o defenderão e preservarão para as gerações presentes e futuras._x000D_
 _x000D_
 § 1º Para assegurar a efetividade desse direito, incumbe ao Poder Público Municipal, entre outras, as seguintes atribuições:_x000D_
 ..._x000D_
 III - prevenir e controlar a poluição, a erosão, o assoreamento e outras formas de degradação ambiental;_x000D_
 § 2º O ato lesivo ao meio ambiente sujeitará o infrator, pessoa física ou jurídica, à interdição temporária ou definitiva das atividades, sem prejuízo das demais sanções administrativas e penais, bem como da obrigação de reparar o dano causado_x000D_
 _x000D_
 Tal solicitação faz-se necessária, tendo em vista as reclamações recebidas de moradores locais. _x000D_
                                    _x000D_
 Solicita-se que o secretário providencie o mais rápido, sendo urgente a necessidade. Caso não seja possível favor nos informar para que as devidas provisões sejam tomadas.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerem ao prefeito municipal que encaminhe as cópias das certidões de matrículas atualizadas dos imóveis em nome da prefeitura municipal de bom despacho. Justificativa: ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimento_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requerem ao secretário de obras que verifique a possibilidade de incluir no Plano de Ação dessa administração a realização de uma obra de drenagem na Rua Picão Camacho, na altura do nº 1.155, cruzamento com Rua Alemanha. JUSTIFICATIVA: Conforme se atesta em documentação anexa, o representante legal da Empresa Solução Engenharia, Construções e Estruturas Metálicas – EIRELI, rogou ajuda a estas vereadoras no sentido de conseguir, perante à Municipalidade, uma solução para o constante alagamento no endereço supracitado quando ocorre chuvas. Dessa forma, faz-se necessário que a Secretaria de Obras compareça ao local e realize um estudo técnico, no sentido de delinear uma solução definitiva e perene para tal situação, uma vez que causa enormes transtornos aos moradores da região, inclusive com danos decorrentes do alagamento de residência e empresas. Averiguar, também através de estudo técnico, se seria viável a canalização do córrego na entrada do Babilônia, sendo necessário aumentar a vaz</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimento_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário de Desenvolvimento que preste as seguintes informações: O CRAS Babilônia possui coordenador? Em caso positivo informar o nome do Coordenador. Caso a função de coordenação do CRAS Babilônia esteja sendo exercida pela Gerente, informar qual o fundamento legal para o acúmulo de funções? JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimento_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretária de Saúde que preste as seguintes informações: Quais critérios estão sendo utilizados para pacientes que necessitam de tratamento ortopédicos para a Fisioterapia? Haverá algum critério para pacientes que já estão em tratamento de Fisioterapia? Em caso positivo, quais serão cobrados? JUSTIFICATIVA: Chegou a nosso conhecimento que serão atendidas somente pessoas com problemas neurológicos, sendo que outros pacientes usuários da APAE Bom Despacho, que fazem tratamento há anos, deixarão de serem atendidos. Segundo o Documento Norteador de Áreas Técnicas da APAE o público alvo, sobre o qual incidem as estratégias das coordenações técnicas, coordenações estaduais de áreas, profissionais das diferentes áreas das Apaes, pessoas com deficiências e suas famílias, é vislumbrado considerando as 24 Federações das Apaes dos estados e cada uma das 2.202 Apaes, número estimado no período de construção deste Documento Norteador. O propósito da Rede Apae em relação às pessoas com de</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_38_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_38_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do CEMEI Dona Liquinha, em virtude dos excelentes serviços de educação prestados para a comunidade do Bairro São Vicente.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_39_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_39_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Sra. Rosana R. Alves Cunha em virtude ao excelente trabalho desempenhado como assessora parlamentar.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/req.xx_gvsas_-_sec.desenvolvimento_social_-_cras.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/req.xx_gvsas_-_sec.desenvolvimento_social_-_cras.docx</t>
   </si>
   <si>
     <t>Solicita-se ao Secretário de Desenvolvimento Social que preste as seguintes informações:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas de todos os CRAS no Município de Bom Despacho_x000D_
 a)	Todos possuem coordenadores? Em caso positivo informar o nome do Coordenador responsável._x000D_
 b)	Caso a função de coordenação do CRAS esteja sendo exercida pela(o) Gerente, informar qual o fundamento legal para o acúmulo de funções._x000D_
 c)	Todas as funções oferecidas estão preenchidas? Em caso positivo informar o nome e cargo._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 		As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, uma vez que a Assistência Social tem como objetivo garantir a proteção social aos cidadãos, ou seja, apoio a indivíduos, famílias e à comunidade no enfrentamento de suas dificuldades, por meio de serviços, benefícios, programas e projetos, sendo necessário ter conhecimento dessa estrutura no âmbito municipal.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Esportes e Lazer que seja enviado as seguintes informações:_x000D_
 - Solicito o Pregão Eletrônico SRP nº 76/2020 referente a Aquisição de camisas e calças personalizadas no respectivo Diário Oficial Eletrônico do Município - Bom Despacho – MG do dia 23/02/2021 com recibo de doação e onde foram usadas. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/requerimento_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Esportes e Lazer que seja enviado as seguintes informações:_x000D_
 - Solicito o Pregão Presencial SRP nº 08/2021 referente a Aquisição eventual e futura de refeição comercial (marmitex) - pelo Secretário Municipal de Administração, Sr. Wallace Campos Rodrigues; pela Secretária Municipal de Cultura e Turismo, Sra. Rosimaire Cássia dos Santos; pelo Secretário Municipal de Desenvolvimento Social, Sr. Eduardo Rodrigo da Costa; pela Secretária Municipal de Esportes e Lazer, Sra. Roberta Fabiana Neves e pela Secretária Municipal de Saúde, Sra. Neide Aparecida Braga Lopes no respectivo Diário Oficial Eletrônico do Município - Bom Despacho – MG do dia 02/07/2021. _x000D_
 _x000D_
 - Para quem foi destinada às refeições (marmitex)?_x000D_
 _x000D_
 - Onde estão sendo usadas e envie notas de todos os pagamentos assinadas._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/requerimento_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Esportes e Lazer que seja enviado a seguinte informação:_x000D_
 - Solicito o Pregão Eletrônico SRP nº 17/2021 referente a Aquisição de equipamentos para instalação de academia ao ar livre, atendendo ao Convênio nº 1481000466/2020, celebrado entre o Município de Bom Despacho e a Secretaria de Estado de Desenvolvimento Social no respectivo Diário Oficial Eletrônico do Município - Bom Despacho – MG do dia 15/05/2021. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/requerimento_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que seja enviado o Processo nº 132/2022 referente Contratação de empresa especializada para fornecimento, instalação, configuração, capacitação técnica e assistência técnica de solução de tecnologia e engenharia, que compõem o projeto de modernização tecnológica da Prefeitura Municipal de Bom Despacho-MG no respectivo Diário Oficial Eletrônico do Município - Bom Despacho – MG do dia 29/03/2023. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Esportes e Lazer que seja enviado as seguintes informações:_x000D_
 - Recibo de pagamento e certificado nome de Roberta Fabiana Neves referente a participação do Curso: 23º Curso TCR - Treinamento de Corrida de Rua e do Curso Ensino dos Esportes Coletivos para os profissionais de Educação Física no respectivo Diário Oficial Eletrônico do Município - Bom Despacho – MG do dia 13/05/2021._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/requerimento_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Educação que sejam enviadas à esta Casa Legislativa as seguintes informações:_x000D_
 1) Solicitamos um exemplar de cada livro adquirido e enviado para as vereadoras supracitadas;_x000D_
 2) Relatório da análise do conteúdo pedagógico efetuada;_x000D_
 3) Referente a afirmação feita pela Secretária de Educação dos investimentos na educação especial do município no valor de R$ 3.800.000,00 (três milhões e oitocentos reais) mencionado na 7ª Sessão Ordinária (27/03/2023). Enviar documentos referentes, quais sejam, as respectivas rubricas contábeis, valores pagos individualmente e cópias dos empenhos de pagamentos? _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O vereador é o membro do Poder Legislativo do município. Nessa condição, ele desempenha, como funções típicas, as tarefas de legislar e de exercer o controle externo do Poder Executivo, isto é, da Prefeitura. Isso independe se o vereador é oposição ou não. _x000D_
 A função legislativa consiste em elaborar, apreciar, alterar ou revogar as leis de interesse para a vida do município. Essas leis podem ter origem na própria Câmara ou resultar de projetos de iniciativa do Prefeito, ou da própria sociedade, através da iniciativa popular. _x000D_
 A função fiscalizadora está relacionada com o controle parlamentar, isto é, a atividade que o Poder Legislativo exerce para fiscalizar o Executivo e a burocracia. O controle parlamentar diz respeito ao acompanhamento, por parte do Legislativo, da implementação das decisões tomadas no âmbito do governo e da administração. _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal:_x000D_
 Art. 62. O Vereador é inviolável por suas opiniões, palavras e votos proferidos_x000D_
 no exercício do mandato e na circunscrição do Município._x000D_
 ..._x000D_
 § 2º É facultativo ao Vereador, livre acesso a todas as repartições públicas no Município ou entidades subvencionadas pela Prefeitura, assim como aos documentos nelas arquivados._x000D_
 _x000D_
 A resposta do presente Requerimento (com toda a documentação requisitada, se for o caso) se dará no prazo de 5 dias úteis, nos termos do art.2º, §1º da Lei Municipal nº 2.908/2022.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/requerimento_47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja enviado cópia da exposição justificada que abriu o crédito suplementar no valor de R$ 8.336.283,00 (oito milhões, trezentos e trinta e seis mil, duzentos e oitenta e três reais), através do Decreto 9.803, de 24 de março de 2.023._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O art. 43, lei 4.320/64, determina que “A abertura dos créditos suplementares e especiais depende da existência de recursos disponíveis para ocorrer a despesa e será precedida de exposição justificativa.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/requerimento_48_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/requerimento_48_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação ao Senhor Renato de Castilho Gomides, em virtude dos excelentes serviços educacionais prestados em prol da comunidade jovem bom-despachense</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_49_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_49_mocao.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação ao Senhor Moacir Cândido Duarte, em virtude da sua dedicação e serviços prestados em prol da cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário de Administração que preste as informações, acerca do “Nosso Jornal BD – 2ª edição”, lançado pela Prefeitura de Bom Despacho em março de 2023: 1) Qual a empresa responsável e o valor gasto para confeccionar e imprimir o jornal informativo da Prefeitura de Bom Despacho intitulado “Nosso Jornal BD”, lançado em março de 2023 referente às ações e projetos desenvolvidos em 2022? Com fulcro no princípio da transparência pública, gentileza encaminhar a esta Casa Legislativa, cópia da nota de empenho respectiva, assim como cópia do procedimento licitatório utilizado para contratar este serviço, com fulcro na lei de licitações 14.133/21 e com a Lei de Responsabilidade Fiscal (Lei complementar 101/00). 2) Qual foi a tiragem do jornal? 3) Quem é o jornalista responsável pela publicação?  4) Quais foram as razões e os critérios adotados para se publicar o jornal? 5) As obras e ações que constam nesse jornal foram totalmente realizadas na atual gestão?  JUSTIFICATIVA: As pres</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao GAC (Grupo de Amparo aos Carentes), em virtude dos relevantes serviços prestados à população carente de Bom Despacho.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_52_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_52_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção ao Sr. Getúlio Chaves de Azevedo para manifestar congratulação desta Câmara em virtude dos seus relevantes trabalhos prestados como gerente de habitação na Secretaria de Desenvolvimento Social deste município.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>Requer, na pessoa do chefe do Executivo Municipal, que demonstre quais foram as informações prestadas, relativas ao preenchimento de dados na “Plataforma + Brasil”, que justifique o valor do repasse de abertura de crédito adicional especial no valor de 667.937,19 (seiscentos e sessenta e sete mil, novecentos e trinta e nove reais e dezenove centavos) à concessionária de transporte público municipal. Sabe-se que o direito ao transporte público é uma das garantias fundamentais, bem como um serviço essencial a ser prestado pela administração pública. Desta forma, em decorrência dos impactos econômicos promovidos pela pandemia do covid-19 o Executivo Federal buscou por meio de projetos de auxilio tornar possível a realização dos serviços públicos obrigatórios. Assim, foi elaborado a “Plataforma + Brasil”, que tem por objetivo o desenvolvimento de ações voltadas à melhoria dos processos de gestão das transferências da União, operacionalizadas por meio do Sistema de Gestão de Convênios e Con</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_54.pdf</t>
   </si>
   <si>
     <t>As vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, solicitam que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado à Secretaria de Obras, nos seguintes termos:_x000D_
 _x000D_
 Sobre a manutenção da Rua 7, Rua Diamantina e Avenida das Palmeiras, no bairro Dona Branca, tendo em vista que é necessário aguardar a vinda de recursos, requer-se a cópia dos documentos enviados para a Defesa Civil Nacional e que sejam disponibilizadas informações atuais sobre o andamento do processo de liberação._x000D_
 		_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 As presentes informações visam garantir o cumprimento do exercício constitucional. É de responsabilidade do Poder Legislativo fiscalizar o município, conforme preconizado nos artigos 29, inciso XI e 31 da Constituição Federal.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/requerimento_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/requerimento_55.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado à Secretaria da Educação, nos seguintes termos:_x000D_
 _x000D_
 _x000D_
 		Precatórios do FUNDEB_x000D_
 _x000D_
 	A Portaria Interministerial 07/2022, com as receitas do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação (Fundeb) para o exercício de 2023, foi publicada no Diário Oficial da União (DOU), no último dia 30 de dezembro. Entretanto, ainda não constavam as informações sobre a complementação-VAAR (Valor Aluno Ano por Resultados) da União ao Fundeb. A Portaria foi republicada no dia 3 de janeiro, com os Anexos V e VI relativos a esses recursos federais._x000D_
 _x000D_
 	O município de Bom Despacho/MG irá receber mais de R$ 27 milhões._x000D_
 Requer-se informações de como se dará o rateio bem como a previsão para que isso aconteça.   _x000D_
 _x000D_
 		JUSTIFICATIVA:   _x000D_
 		_x000D_
 		Os precatórios do Fundef são títulos públicos relacionados à área da educação de todo o país. Se você trabalha com ensino há bastante tempo, certamente já escutou falar sobre os precatórios Fundef._x000D_
 _x000D_
 		 Até o ano de 2006, o programa de Fundo de Manutenção e Desenvolvimento do Ensino Fundamental (Fundef) fazia o repasse de quantias em dinheiro. Na época, escolas carentes de todos os estados recebiam esses valores._x000D_
 _x000D_
 		Com a necessidade de ampliar esse projeto, houve uma mudança para o Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação (Fundeb), em que todos os níveis de educação seriam englobadas no investimento._x000D_
 _x000D_
 		Desde 2007, as prefeituras movimentaram diversos processos para conseguir restituir os valores que faltavam. Contudo, após uma luta árdua contra o Governo Federal, em 2017 o Superior Tribunal Federal (STF) condenou os erros da União e julgou que ela deveria pagar os municípios que receberam menos que os outros._x000D_
 _x000D_
 		Atualmente, o Governo Federal tem uma dívida de mais de R$ 50 bilhões com os municípios, que serão pagos no formato de precatórios para o Fundef._x000D_
 _x000D_
 		Diante de vários recursos interpostos pela União, o mérito do pedido começou a ser julgado em 2016 e, em 2020, a decisão do STF foi favorável ao Estado. _x000D_
 _x000D_
 		De acordo com o procurador da Advocacia-Geral do Estado (AGE), Arthur Pereira Filho, o governo estadual montou uma comissão com membros de diferentes secretarias para fazer os cálculos referentes aos valores devidos. Segundo ele, há discordâncias sobre como calcular a correção monetária, por exemplo. A comissão chegou ao valor final de R$ 6,7 bilhões e, já em 2022, foi impetrado pedido para gerar o precatório da dívida nesse valor em nome da União. _x000D_
 _x000D_
 		 Assim, requer a municipalidade atualize perante esta Casa Legislativa a atual conjuntura do FUNDEF (mais antigo) e a questão já pacificada do rateio dos valores do FUNDEB.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/requerimento_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Secretário de Desenvolvimento Social que preste as seguintes informações:_x000D_
 _x000D_
 a)	Qual o objetivo dos processos seletivos N°2-2022 e N°4-2022, para os cargos de Gestor Municipal e Técnico de Nível Superior – Assistente Social, sendo que seja esclarecido se a lotação de ambos os certames ocorreu somente para a secretaria de saúde? Por qual motivo não foram redirecionados respectivos profissionais para a Secretaria de Desenvolvimento Social?_x000D_
 _x000D_
 b)	Qual o motivo em conceder os Assistentes Sociais que estão ingressados na Secretaria de Saúde, para trabalhar na Secretaria de Desenvolvimento social?_x000D_
 _x000D_
 c)	Que sejam enviados documentos e informações acerca do atual número de Assistentes Sociais que estão ingressados na Secretaria de Desenvolvimento Social._x000D_
 _x000D_
 d)	Qual a carga horária do Assistente Social?_x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/requerimento_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Secretário de Desenvolvimento Social que preste as seguintes informações:_x000D_
 a)	Que sejam enviadas leis que normatizam a fundação de abrigo municipal de Bom Despacho_x000D_
 b)	Que sejam enviados documentos e informações acerca do atual quadro de profissionais técnicos que compõe o abrigo de Bom Despacho._x000D_
 c)	Que seja informado a carga horária destes profissionais?_x000D_
 JUSTIFICATIVA: _x000D_
 As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que o principal objetivo do abrigo é promover o acolhimento de famílias ou indivíduos com vínculos familiares rompidos ou fragilizados, de forma a garantir sua proteção integral. _x000D_
 		Em relação ao funcionamento das casas de abrigo, é de assinalar que são organizadas em unidades que favoreçam uma relação afetiva de tipo familiar, uma vida diária personalizada e a integração na comunidade. As casas de abrigo regem-se pelos membros do Governo responsáveis pelas áreas da Cidadania e da Igualdade de Gênero e do Trabalho e Solidariedade Social, ou bem por quem estes designarem; mais ainda, é obrigatório dá-lo a conhecer às vítimas acuando da sua admissão, devendo ser subscrito por estas o correspondente termo de aceitação. _x000D_
 _x000D_
 		As casas de abrigo devem contar com uma equipe técnica pluridisciplinar, integrando as valências de direito, psicologia e serviço social, com a finalidade de diagnosticar a situação das vítimas acolhidas na instituição e apoiá-las na definição e execução dos seus projetos de promoção e proteção. A mesma lei estipula que são também os responsáveis das casas de abrigo quem deve denunciar aos serviços do Ministério Público competente as situações de vítimas (mulheres e os seus filhos/as) de que tenham conhecimento, para que se inicie o procedimento criminal correspondente.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/requerimento_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste as seguintes informações:_x000D_
 1.	Que sejam enviados documentos e informações acerca do atual número de Assistentes Sociais que estão ingressados na Secretaria de Saúde, contratados e concursados, e que foram destacados para a Secretaria de Desenvolvimento social._x000D_
 2.	Qual o objetivo dos processos seletivos N°2-2022 e N°4-2022, sendo que seja esclarecido se a lotação de ambos os certames ocorreu somente para a secretaria de saúde? Por qual motivo não foram redirecionados respectivos profissionais para outras pastas?_x000D_
 3.	A Secretaria de Saúde contratou o Assistente Social como Técnico Nível Superior I de acordo com o processo seletivo N°2-2022? Este profissional se mantém exclusivo à Secretaria de Saúde, ou se encontra em outra secretaria? As prestações de contas ficarão por conta da Secretaria de Saúde ou para o setor em que o profissional foi transferido?_x000D_
 4.	Qual a carga horária do Assistente Social?_x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/requerimento_59_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/requerimento_59_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do Centro de Educação Infantil São Vicente, em virtude dos excelentes serviços educacionais  prestados para a comunidade do Bairro São Vicente.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/requerimento_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à Senhora Camila Aparecida da Silva Marques, em virtude da conclusão de seu Mestrado em Letras e pela excelente atuação sócio educacional prestada em prol da comunidade bom-despachense.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/requerimento_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, Vinícius Pedro, Sâmara, Sildete, Paré e Eder, com assento nessa Casa Legislativa, requerem que seja concedida moção de congratulação ao Subtenente do Exército, Senhor Antônio Carlos Leitão da Silva, por assumir a chefia de instrução do TG 04-006 de Bom Despacho e pelo trabalho exemplar que já vem realizando frente aos jovens atiradores.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/requerimento_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/requerimento_62.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja enviado ao Prefeito Municipal afim de que seja designada à secretaria competente, pedindo as seguintes informações: _x000D_
 _x000D_
 	Requer, na pessoa do chefe do Executivo Municipal, que a partir da resposta do Mem. 34/2023/BDTRANS que tratou de responder de forma insuficiente as informações solicitadas do Requerimento nº 53/2023 deste Vereador subscritor, informe desta vez de forma clara e objetiva quais foram os dados que geraram o valor real de auxílio previsto para o Projeto de Lei Ordinária Executivo nº 06/2023. Sendo assim, a partir do que foi exposto na resposta, não ficou claro o teor que realmente justifique o valor calculado. Foi informado apenas uma imagem ilustrativa que não mensura e nem mesmo expõe as informações que foram solicitadas no requerimento._x000D_
 _x000D_
 	Dessa forma, por meio deste, solicita-se que demonstre quais foram as informações prestadas, relativas ao preenchimento de dados na “Plataforma + Brasil”, que justifique o valor do repasse de abertura de crédito adicional especial no valor de 667.937,19 (seiscentos e sessenta e sete mil, novecentos e trinta e nove reais e dezenove centavos) à concessionária de transporte público municipal._x000D_
 _x000D_
 	Foi realizado o encaminhamento do Plano de Ação com valor de R$1,00 (um real) para valor disponibilizado, conforme orientado pelo MDR. Foi citado que o Governo Federal, após habilitar o Município de Bom Despacho, para receber o auxílio federal, é que calculou o valor de R$667.937,19 (seiscentos e sessenta e sete mil, novecentos e trinta e sete reais e dezenove centavos), no entanto as informações suficientes para o resultado do cálculo e que comprovem a veracidade para aprovação do projeto não foram esclarecidas conforme se nota na imagem abaixo retirada da resposta._x000D_
 _x000D_
  _x000D_
 _x000D_
  	Para tanto, é necessário novamente recorrer ao Poder Executivo que ilustre as informações supracitadas a fim de garantir a lisura da votação do projeto em pauta, bem como a fiscalização do erário público.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/requerimento_63_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/requerimento_63_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção ao Pastor Amarildo para manifestar congratulação desta Câmara em virtude dos seus relevantes trabalhos desenvolvidos perante a Igreja da Fé Getsêmani, situada na Rua Antônio Miguel Soares, nº 70, Bairro São Geraldo, nesta cidade. Esta moção é um meio de reconhecer a importância do papel social da Igreja e de seu representante na evangelização de crianças, jovens e adultos, transformando a vida de inúmeras famílias.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/requerimento_64_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/requerimento_64_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a Marcos Soares Rodrigues para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos em prol da gastronomia bondespachense._x000D_
 _x000D_
 É importante destacar que o homenageado se trata de um cozinheiro, chefe gastronômico, que é responsável pelo bistrô Baru Cozinha Raiz. Também é responsável pela página eletrônica no Instagram, Baru – Cozinha Raiz, onde são divulgadas as atividades realizadas pelo chefe, bem como os pratos produzidos, receitas práticas, a fim de gerar diversidade culinária e lazer. Além de incentivar a realização de eventos culturais, musicais e gastronômicos no município.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/requerimento_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Meio Ambiente que preste as seguintes informações do Processo n° 57/2023, dispensa de licitação n°13/2023, empresa contratada FRANPAV CONSTRUTORA LTDA CNPJ:62.842.968/0001/12, prestações de serviços no aterro municipal._x000D_
 _x000D_
 a)	O processo licitatório completo, na íntegra._x000D_
 b)	Cópia dos documentos das máquinas e caminhões alocados para o serviço;_x000D_
 c)	Os empenhos e ordens de serviços já emitidos;_x000D_
 d)	As medições propostas durante a gestão; _x000D_
 e)	As notas fiscais apresentadas;_x000D_
 f)	Todos os documentos relacionados, à gestão e à fiscalização do contrato;_x000D_
 g)	Demais documentos relacionados à execução do contrato._x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/requerimento_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que preste as seguintes informações do Processo n° 61/2023, dispensa de licitação n°14/2023, empresa contratada M&amp;P PAVIMENTAÇÕES LTDA, CNPJ: 36.300.072/0001-00, prestações de serviços manutenção corretiva de pavimentos (TAPA BURACOS)._x000D_
 _x000D_
 a)	O processo licitatório completo, na íntegra._x000D_
 b)	Planejamentos e cronogramas propostos para a execução dos serviços;_x000D_
 c)	Que seja enviado documentações técnicas do CBUQ (Concreto Betuminoso Usinado a Quente);_x000D_
 d)	Cópia dos documentos das máquinas e caminhões alocados para o serviço;_x000D_
 e)	As medições propostas para a execução dos serviços; _x000D_
 f)	As notas fiscais apresentadas;_x000D_
 g)	Todos os documentos relacionados, à gestão e à fiscalização do contrato;_x000D_
 h)	Demais documentos relacionados à execução do contrato._x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/requerimento_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Presidente da República assina projeto de lei para viabilizar piso nacional da enfermagem_x000D_
 		_x000D_
 		As vereadoras ora signatárias vêm perante esta Pasta requisitar informações se Plano de execução e regulamentação dos profissionais da saúde municipais acerca do efetivo pagamento piso nacional da enfermagem._x000D_
 _x000D_
 _x000D_
 Justificativa: _x000D_
 O Presidente da República, Luiz Inácio Lula da Silva, assinou o Projeto de Lei (PLN) que abre previsão orçamentária para pagar o piso de trabalhadores da enfermagem. O texto a ser enviado ao Congresso Nacional abre crédito especial ao Orçamento da Seguridade Social da União, no valor de R$ 7,3 bilhões, em favor do Ministério da Saúde. A assinatura foi realizada nesta terça-feira (18/4), na Sala de Audiências do Palácio do Planalto e foi publicado na seção do Diário Oficial da União de ontem, dia 19/04/23._x000D_
 O projeto tem como objetivo incluir nova categoria de programação no orçamento do Ministério da Saúde, no âmbito do Fundo Nacional de Saúde (FNS), para possibilitar o atendimento de despesas com o piso nacional de enfermeiro, técnicos e auxiliares de enfermagem e parteiras, conforme previsto pela Emenda Constitucional 124/2022, e regulamentado pela Lei 14.434/2022._x000D_
 A lei que fixou pisos salariais para as categorias foi aprovada pelo Congresso e sancionada pelo então presidente Jair Bolsonaro (PL), mas não previa a fonte dos recursos e acabou suspensa por decisão do Supremo Tribunal Federal (STF). _x000D_
 Uma proposta de emenda à Constituição foi aprovada no fim do no ano passado pelo Congresso permitindo que a fonte de financiamento do piso da enfermagem fosse extra teto. _x000D_
 O texto fixou em R$ 4.750 o piso nacional de enfermeiros dos setores público e privado, valor que serve de referência para o cálculo do mínimo salarial de técnicos de enfermagem (70%), auxi-liares de enfermagem (50%) e parteiras (50%). _x000D_
 •	Enfermeiros: R$ 4.750;_x000D_
 •	Técnicos de enfermagem: R$ 3.325;_x000D_
 •	Auxiliares de enfermagem: R$ 2.375;_x000D_
 •	Parteiras: R$ 2.375.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_68_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_68_mocao.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação à Senhora Kátia Gonçalves Ferreira, em virtude da sua dedicação, competência e serviços prestados em prol da cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_69_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_69_mocao.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do Centro de Educação Infantil Doutor Hugo Marques Gontijo, em virtude dos excelentes serviços educacionais prestados para a comunidade Bom-despachense.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_70_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_70_mocao.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à Senhora Denisse Aparecida dos Santos Sousa, em virtude da conclusão de seu Mestrado em Educação Profissional e Tecnológica e também e pela brilhante atuação sócio educacional prestada em prol da comunidade bom-despachense.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_71_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_71_mocao.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, com assento nessa Casa Legislativa, vem perante Vossa Excelência, solicitar uma moção de congratulação à Senhora Angelita Viviane Soares, em virtude dos excelentes serviços prestados como Delegada de Polícia Civil, atuando intensamente no combate à violência doméstica.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_72_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_72_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida moção a ser encaminhada ao grupo que executa o projeto Sopão Solidário para manifestar congratulação desta Câmara em virtude do desenvolvimento desse importante trabalho que alimenta diversas famílias e que acontece todas as quartas feiras na Paróquia Nossa Senhora Aparecida no bairro São Vicente.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_73_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_73_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada ao Sr. Pastor Natal Martins Dos Santos para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente à Igreja Assembleia de Deus Ministério de Goiás, situada na Avenida Dr. Juca, número 940, Bairro Realengo, nesta cidade. Sabemos que a Igreja tem um papel fundamental na vida das pessoas, na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Está moção é um reconhecimento da grande importância da função social do Pastor.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/requerimento_74-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/requerimento_74-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Educação que preste as seguintes informações sobre o CEMAE:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todas as funções oferecidas estão preenchidas? Em caso positivo informar o nome, escolaridade e cargo dos servidores contratados._x000D_
 b)	Informar a escolaridade e especialização exigida por função._x000D_
 c)	Informar carga horária de cada função, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/requerimento_75-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/requerimento_75-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/requerimento_76-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/requerimento_76-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Desenvolvimento Social que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/requerimento_77-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/requerimento_77-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Cultura e Turismo que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/requerimento_78-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/requerimento_78-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Planejamento, Orçamento e Gestão que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/requerimento_79-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/requerimento_79-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/requerimento_80-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/requerimento_80-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário da Administração que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/requerimento_81-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/requerimento_81-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Meio Ambiente que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_82-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_82-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário da Fazenda que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_83-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_83-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Esporte e Lazer que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_84-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_84-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Desenvolvimento Econômico e de Agricultura que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_85-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_85-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que preste as seguintes informações sobre o quadro de servidores efetivos na secretaria, respondendo as seguintes perguntas:_x000D_
 _x000D_
 1.	Que seja enviado as seguintes informações documentadas:_x000D_
 _x000D_
 a)	Todos os cargos oferecidos estão preenchidos? Em caso positivo informar o nome, escolaridade e cargo de servidores efetivos e comissionados._x000D_
 b)	Que seja informado o nível de coordenação de cada função de efetivos e comissionados._x000D_
 c)	Informar de forma descrita a função dos cargos oferecidos pela secretaria. _x000D_
 d)	Informar a escolaridade e especialização exigida por função._x000D_
 e)	Informar carga horária de cada função e servidor efetivo, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro._x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_86-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_86-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Educação que preste as seguintes informações sobre o CEMAE: 1. Que seja enviado as seguintes informações documentadas: a) Todas as funções oferecidas estão preenchidas? Em caso positivo informar o nome, escolaridade e cargo dos servidores contratados. b) Informar a escolaridade e especialização exigida por função. c) Informar carga horária de cada função, a respectiva remuneração de cada servidor, assim como eventual demonstrativo de impacto financeiro JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_87-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_87-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Educação que preste as seguintes informações sobre o 5° Simpósio da Educação, realizado dia 02 de fevereiro de 2023, respondendo as seguintes perguntas:_x000D_
 _x000D_
 a)	Quanto o município de Bom Despacho gastou no total com o 5° Simpósio da Educação?_x000D_
 b)	Quais foram os parceiros que colaboraram para o evento?_x000D_
 c)	Quais e quantos colaboradores foram contratados para o 5° Simpósio? Que seja enviado notas de empenhos e liquidações._x000D_
 d)	Quais e quantos fornecedores foram contratados para o 5° Simpósio? Que seja enviado notas de empenhos e liquidações._x000D_
 e)	Houve licitações para essas contratações?_x000D_
 f)	Quais critérios foram aplicados para a escolha para o local do evento? Houve licitação para o caso?_x000D_
 g)	Que seja informado o número de inscritos e quantas pessoas compareceram no evento?_x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_89-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_89-23.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretária de Esportes e Lazer que seja enviado a seguinte informação:_x000D_
 - Na ata da reunião ordinária do Conselho Municipal de Esporte, realizada no dia 16 de junho  de 2021 (Diário Oficial Eletrônico do Município – Edição nº 1984 – 18.06.2021) e no Processo nº 38/2021 – Pregão Eletrônico nº 17/2021 consta a aquisição de equipamentos para instalação de academia ao ar livre e gostaríamos de saber qual motivo que não foi instalado na Praça Antônio Leite no Centro? _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/requerimento_93-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/requerimento_93-23.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao reverendíssimo Padre Antônio Otaviano da Costa Francisco, padre da Congregação dos Missionários Sacramentinos de Nossa Senhora em virtude do trabalho de evangelização pelas ondas da rádio Nova Veredas e o seu trabalho evangelizador como vigário paroquial a mais de 17 anos na Paróquia Nossa Senhora do Bom Despacho .</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_91-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_91-23.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos artigos 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado à Secretaria da Educação, nos seguintes termos: A reitera do requerimento 22/2023, aprovado nesta Casa Legislativa em 06 de março de 2023, onde elabora: Considerando que o Programa Nacional de Alimentação Escolar (PNAE) oferece alimentação escolar e ações de educação alimentar e nutricional a estudantes de todas as etapas da educação básica pública. Considerando que o Governo Federal repassa aos Municípios, Escolas Federais e aos Estados, valores financeiros de caráter suplementar efetuados para a cobertura de 200 dias letivos, conforme o número de matriculados em cada rede de ensino. Requer-se, nos termos regimentais, em caráter de urgência, para que se oficie a Secretaria de Educação, na pessoa de Gabr</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/requerimento_92-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/requerimento_92-23.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Prefeito que preste as seguintes informações a respeito dos processos seletivos 03/2019, 05/2021 e 04/2022 para PEB I, PEB II, PEB II AEE e PEBIII, respondendo as seguintes indagações:_x000D_
 1.	Que sejam enviadas as seguintes informações e, caso necessário for, anexar respectiva documentação:_x000D_
 _x000D_
 a)	Ainda acontecem convocações dos processos seletivos 03/2019, 05/2021 e 04/2022? Quais os critérios para a convocação dos aprovados PEB I, PEB II, PEB II AEE e PEBIII?_x000D_
 b)	Os processos seletivos citados anteriormente ainda estão em vigor?_x000D_
 c)	Que seja enviada a listagem de aprovados e convocados de todos os processos seletivos citados a cima._x000D_
 d)	A convocação para admissão dos candidatos obedece rigorosamente à ordem de classificação dos candidatos aprovados e o número de vagas que forem disponibilizadas? Os processos seletivos acima mencionados foram prorrogados (ainda estão em vigência?) Em caso positivo, enviar ato administrativo que ratificou a prorrogação._x000D_
 e)	No caso de desistência do candidato selecionado, quando convocado para uma vaga, o fato será formalizado pelo mesmo através de Termo de Desistência Definitiva?_x000D_
 f)	Quais os critérios utilizados para a chamada dos profissionais de educação PEB I, PEB II e outros?_x000D_
 g)	Quais os critérios utilizados quando há vacância de cargos nas escolas municipais?_x000D_
 h)	Solicito, no tocante à atual situação, envio de todos os cargos, quantitativo de vagas em cada escola._x000D_
 i)	Qual a justificativa para prorrogação de processos seletivos, haja vista que tantos processos ainda estão em vigor?_x000D_
 _x000D_
 Art. 37. A administração pública direta e indireta de qualquer dos Poderes da União, dos Estados, do Distrito Federal e dos Municípios obedecerá aos princípios de le-galidade, impessoalidade, moralidade, publicidade e efici-ência e, também, ao seguinte: _x000D_
 III - o prazo de validade do concurso público será de até dois anos, prorrogável uma vez, por igual período;_x000D_
 IV - durante o prazo improrrogável previsto no edital de convocação, aquele aprovado em concurso público de provas ou de provas e títulos será convocado com priori-dade sobre novos concursados para assumir cargo ou emprego, na carreira;_x000D_
 JUSTIFICATIVA:_x000D_
  Ademais, as informações acima solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que imperioso se faz a transparência e gastos com o Erário público bondespachense.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Marquinho., Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/requerimento_93-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/requerimento_93-23.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada à torcida organizada Máfia Azul Bom Despacho para manifestar congratulação desta Câmara em virtude das relevantes ações sociais desenvolvidas neste município,  tal como a Campanha Páscoa Solidária realizada no presente ano.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/requerimento_94-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/requerimento_94-23.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida moção a ser encaminhada a toda equipe de homicídios da Polícia Civil pela perspicácia do trabalho de inteligência na resolução de um bruto assassinato na Vila Gontijo, na qual resultou na prisão dos três autores do crime, mesmo com as provas iniciais apontando para outra direção.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/requerimento_95-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/requerimento_95-23.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Educação esclarecimentos acerca da forma de controle dos alimentos que chegam nas escolas municipais. Desse modo, questiona-se:_x000D_
 _x000D_
 1) Existe uma pessoa responsável pela conferência nas escolas? caso exista essa pessoa, é somente ela que recebe ou mais alguém pode cumprir essa função?_x000D_
 _x000D_
 2) Quando detectado alimentos vencidos ou com mal aspecto, eles são separados para troca? existe um controle para realizar essas eventuais trocas?</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/requerimento_96-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/requerimento_96-23.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 54/2023 (em anexo), o qual versa sobre a requisição do instrumento licitatório realizado pelo Poder executivo de forma a viabilizar a manutenção e pavimentação asfáltica da Rua 7, Rua Diamantina e Avenida das Palmeiras no bairro Dona Branca e, no mesmo documento supracitado.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Pastor Alex, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/requerimento_97-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/requerimento_97-23.pdf</t>
   </si>
   <si>
     <t>Requer que seja contratado segurança para o cemitério desta cidade. JUSTIFICATIVA: Os cidadãos estão pedindo para ter a segurança no cemitério dessa cidade, visto que não estão podendo homenagear os entes queridos, pois, o cemitério tem sido alvo de invasões noturnas com furtos de objetos de alumínio e metal.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_98_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_98_mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. Pastor Jander Pereira da Silva para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor frente à Igreja Batista Deus é Fiel, situada na Avenida Doutor Juca, número 1183, Bairro São Vicente, nesta cidade. Sabemos que a igreja tem um papel fundamental na vida das pessoas, tendo como propósito na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Está moção é um reconhecimento da grande importância da função social do Pastor.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_99_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_99_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao Senhor Arthur Araújo Delfino por valorizar a cultura da gastronomia mineira através de seu trabalho como Chefe de Cozinha no Bar do Ferramenta.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_100_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_100_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação a Senhora Maria José Salgado de Oliveira, em virtude dos excelentes serviços prestados em prol da comunidade bom-despachense.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_101_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_101_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de congratulação ao Senhor Kleverson  Aparecido dos Santos, em virtude dos excelentes serviços prestados em prol da comunidade do bairro São Vicente e bom-despachense.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_102_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_102_1.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta requisitar informações abaixo:_x000D_
 _x000D_
 1.	Que sejam enviados documentos e informações acerca do atual número de Assistentes Sociais, Psicólogos e Serviço Sociais que estão ingressados na Secretaria de Desenvolvimento Social, contratados e concursados que compõem os equipamentos dos CREAS, CRAS, Abrigo Social e Conselho Tutelar municipal._x000D_
 _x000D_
 2.	Qual a carga horária do Assistente Social, psicólogo e Serviço Social?_x000D_
 _x000D_
 3.	 Fornecer explicações contundentes acerca do teor do Ofício 220/23 (em anexo) oriundo do Conselho tutelar Municipal e quais medidas serão tomadas a respeito. Favor enviar Plano de ação com metas e prazos a serem atingidos.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_103.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja enviado ao Prefeito Municipal afim de que seja designada à secretaria competente, pedindo as seguintes informações: _x000D_
 _x000D_
 	Requer, na pessoa do chefe do Executivo Municipal, que seja informado acerca do andamento do novo processo de licitação para concessão do transporte público coletivo municipal. Assim se solicita:_x000D_
 _x000D_
 •	Foi formada alguma comissão especial com o objetivo de se estudar as condições jurídicas, econômicas e sociais para atender as necessidades de melhoria da prestação do serviço público de transporte coletivo? _x000D_
 •	Estão sendo realizados estudos técnicos pelos órgãos competentes a fim de se verificar as demandas de urgências e elaborações de diagnósticos como; pontos de rotas, horários de circulação, bem como a implementação de novas linhas, principalmente, nos bairros mais periféricos da cidade?_x000D_
 •	Foi contratada alguma empresa terceirizada para realização de estudos técnicos de forma integral ou subsidiária? Caso contratada, favor enviar, ao Gabinete deste Vereador, os estudos técnicos parciais, bem como, posteriormente, o estudo integral realizado pela empresa terceirizada._x000D_
 •	Existe possibilidade para o benefício do passe livre às PCD e seus acompanhantes?_x000D_
 •	Existe possibilidade para o benefício do passe livre ao estudante? _x000D_
 •	Existe possibilidade para tarifa zero nos dias de feriado e domingo?_x000D_
 •	Existe possibilidade de realizações de audiências públicas, a fim de que se efetive a participação popular no processo de escolha da nova empresa?_x000D_
 •	Há previsão para publicação do edital da concessão de transporte público coletivo?_x000D_
 •	Haverá disponibilidade para consulta pública do processo de licitação, bem como a permissão de participação do público por meio digital através de formulários eletrônicos e por formulários impressos em pontos estratégicos? _x000D_
 •	Existe perceptiva de se atribuir a forma remuneratória aos servidores da contratada de acordo com o desempenho operacional e a qualidade do serviço prestado?_x000D_
 •	Existe possibilidade de implantação aos usuários de um serviço online gratuito via aplicativo digital que disponibilize o horário programado das linhas, trajetos e os locais de ponto de parada?_x000D_
 •	Existe estudo técnico que limite o prazo de validade do contrato de concessão? _x000D_
 •	Existe possibilidade de que os usuários façam gozo de wi-fi grátis dentro dos veículos?_x000D_
 •	Existe previsão de possibilidade para que os veículos de frota contem com monitoramento interno por câmaras?_x000D_
 •	Existe a possibilidade de se atribuir exigência às empresas concorrentes a responsabilidade por manutenção nos pontos de ônibus da cidade com a implementação ou reforma de novos bancos, proteção de sol e chuva e placas de identificação constando os horários dos ônibus? _x000D_
 •	Haverá exigência de veículos reservas para atendimento na existência de casos fortuitos ou força maior?_x000D_
 •	Haverá implementação de veículos adaptados para pessoas com mobilidade reduzida?_x000D_
 •	Haverá exigência de idade média máxima para a frota de ônibus a fim de se garantir a eficiências dos veículos?_x000D_
 •	Há possibilidade de que se firme contrato com a dispensa de licitação?_x000D_
 _x000D_
 _x000D_
  	Para tanto, é necessário recorrer ao Poder Executivo que ilustre as informações supracitadas a fim de garantir a lisura dos atos realizados pela Administração Pública, bem como a fiscalização pelo poder Legislativo conforme os preceitos legais.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_104_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_104_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao EJC (Encontro de Jovens com Cristo) de Bom Despacho. O mencionado grupo de jovens se encontra ativo nas paróquias Nossa Senhora do Rosário e São Vicente de Paulo.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_105.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor recebeu uma demanda pública referente a existência de apenas um banheiro (de uso comum) na Farmacinha, localizada na Rua Juca Rufino, nº 525, esquina com a Avenida Dr. Roberto, no Novo São José. Segundo informações repassadas pelo demandante, existe apenas uma instalação sanitária que é de uso comum para ambos os gêneros, descumprindo, desse modo, a legislação e exigência municipal._x000D_
 _x000D_
 Consoante estudos das normas municipais e com base na Lei Complementar nº 35, de 22 de dezembro de 2014 (Código de Obras), em seus artigos 70 e 71, é obrigatória a existência de sanitário de uso comum ao pavimento, separadas por sexo, para salas comerciais:_x000D_
 _x000D_
 Art. 70 É obrigatória a existência de sanitário de uso comum ao pavimento, separadas por sexo, para as lojas e escritórios._x000D_
 _x000D_
 Parágrafo único. As edificações comerciais e de serviços cujos pavimentos não estejam divididos em salas terão conjunto de instalações sanitárias separadas para cada sexo, na proporção de um vaso e um lavatório, em cada instalação sanitária, para cada 100,00 m² (cem metros quadrados) da área construída ou fração por pavimento._x000D_
 _x000D_
 Art. 71 As instalações sanitárias privativas serão obrigatórias para áreas de escritório ou loja superiores a 20,00 m² (vinte metros quadrados), quando a loja não estiver situada em galerias comerciais, devendo ser compostas de, no mínimo, um vaso e um lavatório (LC 35/2014)._x000D_
 _x000D_
 Desse modo, diante da questão apresentada e da obrigatoriedade presente na Lei Complementar nº 35/2014, questiona-se:_x000D_
 _x000D_
 1)	Tendo em vista a exigência legal, por que a prefeitura ainda não disponibilizou os 02 banheiros na Farmacinha?_x000D_
 _x000D_
 2)	Todos os locais de atendimento ao público municipal dispõem de 02 banheiros e seguem as exigências legais?</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/requerimento_106_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/requerimento_106_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem seja  concedida moção de congratulação a ser encaminhada aos professores, diretores, e demais servidores do Centro Municipal de Educação Infantil Professora Eraida Alves para manifestar congratulação desta Câmara em virtude da educação de qualidade oferecida às crianças de Bom Despacho.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_107_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_107_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada a Virgínia de Sousa Maciel Pessoa Cançado para manifestar congratulação desta Câmara em virtude dos seus relevantes trabalhos educacionais desenvolvidos neste município. _x000D_
 Virgínia é servidora atuante no âmbito da educação municipal há 19 anos, desempenhando de maneira exitosa suas funções em diversas áreas (educação básica, ensino superior e também educação inclusiva). Após exercer o cargo de professora e diretora, este último na Escola Coronel Praxedes, a homenageada foi convidada a compor a gerência do Ensino Fundamental na Secretaria de Educação. Assim, esta moção é um meio de reconhecer a importância do papel desta profissional na construção de uma educação efetiva e preocupada em integrar toda a comunidade bom-despachense.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/requerimento_108_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/requerimento_108_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, que seja concedida moção a ser encaminhada ao Senhor Wanderley Corsino em virtude do excelente trabalho, no qual ensina voluntariamente, há 13 anos os alunos da Escola Estadual Irmã Maria e há 02 anos os alunos da Escola Estadual Coronel Robertinho, a tocarem fanfarra nas festividades do município, como no desfile do aniversário da cidade e no desfile de 07 de setembro.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/requerimento_109_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/requerimento_109_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada ao sr. Pastor Paulo Túlio da Silva para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como pastor a frente à Igreja Assembleia de Deus, situada na Rua D, nº61, Bairro São Vicente, nesta cidade. Sabemos que a igreja tem um papel fundamental na vida das pessoas, na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Esta moção é um reconhecimento da grande importância da função social do Pastor.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/requerimento_110_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/requerimento_110_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção de a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado da Escola Municipal Dona Duca, em virtude dos excelentes serviços educacionais prestados para a comunidade Bom-despachense.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_111_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_111_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao reverendíssimo Padre José Estevam de Paiva, SDN, religioso da Congregação dos Missionários de Nossa Senhora do Santíssimo Sacramento em virtude dos 50 anos de vida sacerdotal.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/requerimento_112_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/requerimento_112_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Jovem Rórion Pontes Gontijo, em virtude da sua dedicação e serviços prestados junto a procuradoria da Câmara Municipal.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/requerimento_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Solicita-se à Secretária de Saúde que preste as seguintes informações:_x000D_
 _x000D_
 1.	Quais critérios e parâmetros estão sendo utilizados, haja vista que assegurado a manutenção das remunerações e dos salários vigentes, independente da jornada de trabalho para a qual o profissional foi admitido ou contratado, por direito._x000D_
 _x000D_
 2.	O profissional de enfermagem que exerce a função inerente ao cargo que se encontra como gestor, e atua como técnico na área, quais critérios de pagamentos serão adotados? Que seja informado a previsão de pagamentos para estes profissionais._x000D_
 _x000D_
 3.	Destaca-se que várias regiões no país, o piso salarial de enfermagem está sendo aderido, qual a previsão de pagamentos para o Município de Bom Despacho estar atendendo essa demanda? Os valores serão respeitados conforme previsto pela Emenda Constitucional 124/2022, e regulamentado pela Lei 14.434/2022._x000D_
 _x000D_
 4.	Que seja enviado nomes, funções e carga horária de todos os profissionais da Enfermagem, sendo eles enfermeiros, técnicos de enfermagem, auxiliares de enfermagem, parteiras, entre outros._x000D_
 _x000D_
 		As vereadoras ora signatárias, tendo em vista o teor do Ofício nº 192/2023/SEMUSA, resposta ao Requerimento 67/2023, documento este oriundo desta Casa Legislativa, requer seja enviada toda a documentação pertinente ao Estudo técnico jurídico-financeiro que será elaborado pelo Poder executivo municipal, uma vez que o Presidente da República assinou em 18/04/2023 projeto de Lei que abre previsão orçamentária para pagamento do piso nacional dos profissionais da enfermagem, contudo, apenas na data de 11 de maio de 2.023 através da Lei 14.581 especifica que os recursos necessários à abertura do crédito do Orçamento da Seguridade Social da União decorrerão da incorporação de superávit financeiro apurado no balanço patrimonial do exercício de 2022, referente à capitalização do Fundo Social, sendo essa a fonte de financiamento e liberação do recurso já previsionado._x000D_
 _x000D_
 		Segue trecho do ofício supramencionado:_x000D_
 “....está sendo realizado pelo município a análise e interpretação dos regramentos estabelecidos e bem como estudo do impacto financeiro a nível municipal.”_x000D_
 _x000D_
 	Ressalta-se que o Ministro Luís Roberto Barroso, do STF, restabeleceu o piso salarial nacional de enfermeiro, técnico de enfermagem, auxiliar de enfermagem e parteira, mas ressaltou que os valores devem ser pagos por Estados, municípios e autarquias somente nos limites dos recursos repassados pela União. Já no caso dos profissionais da iniciativa privada, o ministro previu a possibilidade de negociação coletiva._x000D_
 _x000D_
 Para o setor público, o início dos pagamentos deve observar a portaria 597 do ministério da Saúde. Já no setor privado, os valores devem ser pagos pelos dias trabalhados a partir do 1º de julho de 2023._x000D_
 _x000D_
 A decisão, que vai a referendo no plenário virtual na sessão que se inicia em 19 de maio, foi tomada no âmbito da ADIn 7.222, proposta pela CNSaúde - Confederação Nacional de Saúde, Hospitais e Estabelecimentos e Serviços. O ministro revogou parcialmente a liminar que suspendia o piso, mas o trecho da lei 14.434/22 que impedia negociação coletiva em qualquer situação segue suspenso._x000D_
 _x000D_
 Justificativa:_x000D_
 		As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras, de forma que os profissionais municipais da enfermagem tenham seus Direitos respaldados e garantidos._x000D_
 _x000D_
 		Assim, é suma importância que o Poder Executivo envie toda a documentação pertinente requisitada, inclusive o Estudo técnico jurídico-financeiro que será elaborado pelo Poder executivo municipal (demonstrativo de impacto financeiro e eventual Plano de ação de medidas).</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_114_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_114_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao Clube de Mães do Lions Clube de Bom Despacho, haja vista os relevantes trabalhos sociais realizados por elas, em prol da população bondespachense.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_115_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_115_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem seja concedida moção de congratulação a ser encaminhada ao cidadão Roni Santos para manifestar congratulação desta Câmara em virtude da fundação da Igreja Luz do Mundo, e dos relevantes trabalhos prestados à população de Bom Despacho.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/requerimento_116_cpi.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/requerimento_116_cpi.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, neste ato representada pela Vereadora Paré, diante da complexidade que envolve a investigação dos Contratos Licitatórios celebrados pelo Município de Bom Despacho, aliado inúmeras diligências ainda a serem realizadas, vem informar e fazer as considerações que segue; Os membros da CPI estão trabalhando afinco para que os trabalhos de investigação chegue a uma conclusão efetiva sobre a existência ou não de irregularidades que envolvem os contratos celebrados pelo Município e as empresas: Solução Locações LTDA, Habitar Serviços de Qualidade LTDA, FFX Construções e Serviços LTDA, Objetiva Projetos e Serviços LTDA e Dutra Comércio e Serviços EIRELI. Para tanto, necessário informar que o prazo final para conclusão dos trabalhos seria dia 05.06.2023, sendo que a Câmara ainda está em processo de contratação de perito para auxiliar as investigações da Comissão Parlamentar de Inquérito, inclusive ouvir os sócios das empresas citadas para esclarecimentos que s</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_117_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_117_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação aos Senhores Adair Firmino da Silva, Carlos Gilberto Gonçalves e Gildásio Eustáquio Pinto, em virtude dos excelentes serviços prestados à frente da presidência do Lions Club de Bom Despacho, presidência do Rotary Club Bom Despacho e  presidência do Rotary Club Bom Despacho Arraial, respectivamente, associação e entidades que realizam importantes trabalhos sociais perante à população bom-despachense.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_118_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_118_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao reverendíssimo Padre Renato Dutra Borges, SDN, religioso da Congregação dos Missionários de Nossa Senhora do Santíssimo Sacramento em virtude do trabalho de evangelização como pároco da Paróquia Nossa Senhora do Bom Despacho.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_119_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_119_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos Conselheiros Tutelares:  Celeida Cardoso Mesquita, Fernanda Aparecida de Souza, Idalmar das Dores Ferreira, Robson Teodoro da Silva e Sandra Maria da Costa pelos excelentes serviços prestados a Bom Despacho, na defesa dos direitos da criança e do adolescente em nosso município.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Keké, Paré, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_120_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_120_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem seja concedida moção de congratulação a ser encaminhada a Eduardo Costa, Luciana Carla e toda equipe do social para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados às pessoas carentes por meio da Secretaria de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_121_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_121_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao MAC (Movimento de Amizade Cristã) de Bom Despacho. O mencionado movimento de jovens se encontra ativo na Paróquia Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_122_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_122_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção a ser encaminhada ao Sr. Pastor Geraldo Magela de Souza para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente à Igreja do Evangelho Quadrangular, situada na Rua Pompeu, número 517, Bairro São Vicente, nesta cidade. Sabemos que a Igreja tem um papel fundamental na vida das pessoas, na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Está homenagem expressa reconhecimento da importância, principalmente nossos jovens, de se passar adiante os bons ensinamentos ao próximo e às gerações futuras, pois o futuro só a Deus pertence, e se cada um fizer a sua parte, todos terão uma vida digna e tranquila.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja enviado as seguintes documentações referentes ao Anel Viário: 1) Projetos de Engenharia; 2) Planilhas de custo; 3) Cópia do contrato assinado com a Caixa Econômica Federal. JUSTIFICATIVA Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_124_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_124_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar: _x000D_
 _x000D_
 Uma moção a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado da Escola Municipal João Dornas Filho, em virtude dos excelentes serviços educacionais prestados para a comunidade bom-despachense.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_125_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_125_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção de congratulação a ser encaminhada ao Sr. William Christian Vidal para manifestar congratulação desta Câmara em virtude dos relevantes serviços aqui prestados.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_126_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_126_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à academia Kumitê de Karatê Shotokan que, através de seu presidente e professor Sensei Fabiano César, vem desempenhando um excelente trabalho, levando o nome de Bom Despacho aos mais altos patamares no âmbito do esporte nacional. Mencionada academia disputou o campeonato estadual dia 04/06, na cidade de Uberlândia, chegou à final e conquistou o vice-campeonato. Pelo fomento ao esporte, pelo apoio e auxílio aos nossos atletas e pela conquista do segundo lugar no campeonato estadual, apresento o presente requerimento para fins de apreciação dos colegas vereadores (as).</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/requerimento_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer, na pessoa do chefe do Executivo Municipal, que seja informado acerca da possibilidade de criação de um Centro de Excelência Esportiva no atual espaço da Fundação Conjolo de Vissunga. _x000D_
 	A Fundação Conjolo de Vissunga (antigo Sesc) está situada na área administrativa da Prefeitura Municipal de Bom Despacho, mas também foi previsto a sua destinação para desenvolvimento e apoio a comunidade com a atividades sociais, ambientais, educacionais, culturais, de saúde, esporte, turismo e lazer. Porém, é notório que tais atividades não são realizadas. Dessa forma, solicita que seja informado a este vereador subscritor se existe, após tantas solicitações desta Casa Legislativa, um parecer da Administração Pública prevendo o uso do espaço com os devidos fins. _x000D_
  	Para tanto, é necessário recorrer ao Poder Executivo que ilustre as informações supracitadas a fim de garantir a lisura dos atos realizados pela Administração Pública, bem como a fiscalização pelo poder Legislativo conforme os preceitos legais.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4845/requerimento_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4845/requerimento_128.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja enviado ao Prefeito Municipal afim de que seja designada à secretaria competente, pedindo as seguintes informações: _x000D_
 _x000D_
 	Requer, na pessoa do chefe do Executivo Municipal, que seja informado acerca da implantação de atividades de musicalização nas Escolas Municipais de Bom Despacho. Conforme previsão legal a Lei Federal nº 11.769, de 18 de agosto de 2008, alterou a Lei nº 9.394, de 20 de dezembro de 1996, – Lei de Diretrizes e Bases da Educação – a fim de dispor sobre a obrigatoriedade do ensino de música na educação básica. Assim, conforme se prescreve a partir da alteração legislativa, o art. 26 §6º da referida lei de diretrizes da educação passou a tutelar que: A música deverá ser conteúdo obrigatório, mas não exclusivo, do componente curricular. Determinou ainda que os sistemas de ensino, conforme o art. 3º, teriam 3 (três) anos letivos para se adaptarem às novas exigências estabelecidas em lei. Logo, este vereador subscritor solicita que seja informado quais são as medidas utilizadas ou programas educacionais vigentes propostos pela atual gestão na implementação de atividades de musicalização no ensino municipal._x000D_
 _x000D_
 	A fim de ratificar sua importância sabe-se que a música possui um papel fundamental na educação das crianças. Ela contribui para o desenvolvimento psicomotor, socioafetivo, cognitivo e linguístico, além de ser um recurso facilitador na aprendizagem. A musicalização é um processo de construção do conhecimento, favorecendo a sensibilidade, a criatividade, a noção rítmica, o prazer pela audição musical, além de desenvolver a imaginação, a concentração, estimulando o respeito ao próximo, a socialização e a afetividade. A musicalização na Educação Básica relaciona-se a uma motivação diferente do ensinar, pois favorece a autoestima das crianças, sendo uma grande aliada para a sua saúde emocional. A música, no cotidiano escolar, pode não somente ajudar as crianças no aprendizado, mas também nos casos de crianças com problemas de relacionamento ou inibição, quando aliada ao movimento de expressão corporal ou às atividades de dança, contribuindo para a adaptação dessas crianças ao meio escolar. _x000D_
 _x000D_
  	Para tanto, é necessário recorrer ao Poder Executivo que ilustre as informações supracitadas a fim de garantir a lisura dos atos realizados pela Administração Pública, bem como a fiscalização pelo poder Legislativo conforme os preceitos legais.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4846/requerimento_129_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4846/requerimento_129_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a Cláudio Santigo para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos em prol da gastronomia bondespachense._x000D_
 _x000D_
 É importante destacar que o homenageado se trata de um cozinheiro, chefe gastronômico, que é responsável culinário pelo Austin Brasa &amp; Cozinha. Também é responsável pela página eletrônica no Instagram, @claudiosantiagochef, onde são divulgadas as atividades realizadas pelo chefe, bem como os pratos produzidos, receitas práticas, a fim de gerar diversidade culinária e lazer. Além de incentivar a realização de eventos, musicais e gastronômicos no município.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4848/requerimento_130_repudio.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4848/requerimento_130_repudio.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado a presente Moção de Repúdio a ser encaminhada à empresa Auto Omnibus Circullare Bom Despacho para manifestar protesto desta Câmara em relação ao aumento abusivo de preço no valor de passagem. A cidade de Bom Despacho possui atualmente um sistema de transporte público, incompatível com sua realidade. São inúmeras as reclamações dos usuários relativo: à quantidade escassa de ônibus disponíveis circulando pela cidade, aos trajetos e pontos posicionados na cidade que não atendem, principalmente, os bairros mais periféricos, a pouca oferta de horários que os ônibus circulam, a não gratuidade ao portador de deficiência e seu acompanhante, ao passe livre ao estudante, etc. Assim, é claro que o atual contrato de concessão de transporte público não é suficiente para atender todas as demandas e necessidades da população. A partir da pandemia do covid-19, tivemos por necessidade pública um impacto muito grande a disposição e oferta do serviço de transporte público.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Saúde o porquê não saiu o exame de Polissonografia para cidadã Sonia Aparecida da Silva, portadora do CPF nº 821.611.276-91 e da carteira de identidade M 6.540.830 e domiciliada na Rua Fortaleza, 231, São Vicente._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Polissonografia é o exame indolor responsável por avaliar a qualidade do sono e identificar complicações. É indicado principalmente para pessoas que apresentam sonolência excessiva, roncos exarcebados e noites mal dormidas frequentes. Assim, é possível verificar a atividade cerebral, cardíaca, muscular, o funcionamento do aparelho respiratório, entre outros fatores._x000D_
 _x000D_
 A Constituição Federal de 1988 aduz que o município, enquanto Poder Público, é responsável pela saúde dos munícipes:_x000D_
 _x000D_
 Art. 196. A saúde é direito de todos e dever do Estado, garantido mediante políticas sociais e econômicas que visem à redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para sua promoção, proteção e recuperação._x000D_
 _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Saúde informações da solicitação da cidadã Marilanes de Andrade Rodrigues, portadora do CPF n e da carteira de identidade MG e domiciliado na Rua Novo São Vicente da necessita em caráter de urgência acompanhamento com pneumologista._x000D_
  _x000D_
 JUSTIFICATIVA_x000D_
 O pneumologista é responsável por tratar e diagnosticar problemas respiratórios e orientar os pacientes com cuidados preventivos. As doenças pulmonares matam milhões de pessoas anualmente, por isso, a importância de consultar o médico._x000D_
 _x000D_
 A Constituição Federal de 1988 aduz que o município, enquanto Poder Público, é responsável pela saúde dos munícipes:_x000D_
 _x000D_
 Art. 196. A saúde é direito de todos e dever do Estado, garantido mediante políticas sociais e econômicas que visem à redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para sua promoção, proteção e recuperação._x000D_
  _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_133.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor recebeu uma demanda pública referente a ausência de pavimentação na rua Monsenhor Otaviano, mais precisamente no trecho da rua Francisco Araújo Lopes Cançado até a rua Maria de Rezende, no bairro São José. Ressalta-se que se trata de um trecho que dá acesso à pré-escola municipal Elvino Paiva e que se encontra em condições precárias, prejudicando a trafegabilidade de motoristas, moradores e transeuntes que passam pelo local._x000D_
 Desse modo, solicito informações se há uma previsão de pavimentação da rua Monsenhor Otaviano e, em caso positivo, qual a data aproximada de realização do serviço.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4854/requerimento_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4854/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretária de Obras que reitera a solicitação do Requerimento nº 54/2023 no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal. Sobre a manutenção da Rua 7, Rua Diamantina e Avenida das Palmeiras, no bairro Dona Branca, tendo em vista que é necessário aguardar a vinda de recursos, requer-se a cópia dos documentos enviados para a Defesa Civil Nacional e que sejam disponibilizadas informações atuais sobre o andamento do processo de liberação. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4855/requerimento_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4855/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Diante de tantas indicações e reiterações das mesmas, sendo elas as indicações 26/22, 80/22, 127/22, 311/22, 337/22 e 54/23, em anexo. Solicitamos ao Secretário de Obras que viabilize a manutenção e pavimentação asfáltica da Rua Chico Marques, em sua totalidade situada no Bairro Nossa Senhora de Fátima. A omissão da municipalidade nesta demanda é gritante._x000D_
 JUSTIFICATIVA: _x000D_
 O artigo 25 da Lei Orgânica municipal assim assevera:_x000D_
 DOS SERVIÇOS E OBRAS PÚBLICAS_x000D_
 Art. 25. Cabe ao Município organizar e regulamentar os serviços públicos e de utilidade pública de interesse local, com base na comodidade, conforto e bem-estar dos usuários._x000D_
 As vereadoras ora signatárias, no uso de seu poder intrínseco fiscalizador, requerem, de forma URGENTE, que a Secretaria de Obras envie equipe técnica ao local e realize, se necessário, um estudo técnico, no sentido de descobrir uma solução definitiva e perene para tal situação, uma vez que causa enormes transtornos aos moradores da região, inclusive com danos decorrentes do enorme quantidade de buracos no supracitado logradouro público.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4856/requerimento_136_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4856/requerimento_136_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar:  _x000D_
 Uma moção a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do CEI. Dona Joesse de Queiroz, em virtude dos excelentes serviços educacionais prestados para a comunidade Bom-despachense.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4857/requerimento_137_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4857/requerimento_137_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar: _x000D_
 Uma moção a todos e envolvidos da Escola Estadual Irmã Maria, em virtude da premiação recebida como campeões da competição de quadrilha do Arraia BD 2023.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4858/requerimento_138_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4858/requerimento_138_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao reverendíssimo Padre Marco Túlio Gomes, padre da Diocese de Luz em virtude do trabalho de evangelização como pároco da Paróquia São Vicente de Paulo.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4985/requerimento_139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4985/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Requer, na pessoa do chefe do Executivo Municipal, que seja informado acerca das declarações presentes no Memorando. Nº 88/2023/SMMA e respectivos anexos. _x000D_
 _x000D_
 	É fato que, por meio do Of. Nº 41/2023, realizado por estes gabinetes, foram solicitadas informações correlatas a processos administrativos e licenças ambientais que envolvem um risco de implementação de Bom Despacho como sede do Consórcio do CIAS CENTRO OESTE. _x000D_
 	_x000D_
 	Sabe-se que o lixão de Bom Despacho é um dos problemas sociais, ambientais e econômicos mais críticos e sensíveis. Para tanto, é necessário um estudo técnico que possa potencializar e viabilizar qualquer intervenção do Poder Público para a resolução deste problema. _x000D_
 	_x000D_
 A Lei nº. 12.305/10, que estabeleceu a Política Nacional de Resíduos Sólidos (PNRS), apresentou um avanço político na gestão dos resíduos sólidos no Brasil, pois apresenta o cumprimento de diretrizes, metas para a gestão dos resíduos sólidos nos municípios. _x000D_
 _x000D_
 Ainda a PNRS trouxe regulamentação para a gestão integrada de resíduos sólidos, apresenta alguns conceitos em seu artigo 3º, que são bastante relevantes para a compreensão do tema, como exemplificação lê-se;_x000D_
 _x000D_
 •	Destinação final ambientalmente adequada inclui a reutilização, a reciclagem, a composta-gem, a recuperação e o aproveitamento energético ou outras destinações possíveis e admiti-das pelo Sistema Nacional do Meio Ambiente (SISNAMA), Sistema Nacional de Vigilân-cia Sanitária (SNVS) e o Sistema Unificado de Atenção à Sanidade Agropecuária (SU-ASA), observando normas operacionais específicas, buscando evitar danos ou riscos à saú-de pública e à segurança e minimizar os impactos ambientais adversos; _x000D_
 _x000D_
 Dessa maneira, foi apresentado aos vereadores subscritores documentação anexa para embasar a respectiva resposta._x000D_
  _x000D_
 Assim, quanto a Cessão de Uso de Terreno pelo Munícipio com o objetivo de instalação da Empresa de Beneficiamento de RCC, Triagem e Transbordo de RSU foi demonstrado o termo de abertura seguido respectivamente de um relatório técnico da situação da destinação de resíduos no município, pois bem, diante dos fatos é imprescindível solicitar informações complementares, das quais passo a citar; _x000D_
 _x000D_
 •	Estudo de Impacto Ambiental (EIA) e seu respectivo Relatório de Impacto Ambiental (RIMA) regulamentados pela Resolução do CONAMA 001/1986 exigidos no licenciamento ambiental de empreendimentos e atividades que possam causar riscos ambientais potenciais; _x000D_
 •	Aprovação da Secretaria Estadual de Meio Ambiente;_x000D_
 •	Parecer jurídico demonstrando, cabalmente, que a cessão em causa não ofende o termo de doação do terreno (Antiga FEBEM);_x000D_
 •	Minuta do contrato especificando as responsabilidades da empresa e as cláusulas punitivas em caso de descumprimento;_x000D_
 •	Garantia de empregos que será gerado;_x000D_
 •	Proteção dos interesses dos atuais catadores e também da cooperativa de catadores e qual o planejamento de relocação.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4986/requerimento_140_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4986/requerimento_140_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada a Genésio de Melo para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos em prol da saúde bondespachense._x000D_
 _x000D_
 É importante destacar que o homenageado se trata de um Enfermeiro com formação acadêmica pela UNIPAC (Universidade Presidente Antônio Carlos) com pós-graduação nas especialidades de; Gerontologia, Saúde Pública, Saúde mental com ênfase em dependência química, bem como possui habilitação em ozonioterapia pela Associação Brasileira de ozonioterapia (ABOZ)._x000D_
 _x000D_
 Em Bom Despacho, Genésio de Melo possui vasta experiência e capacitação profissional da qual se destaca as devidas aptidões em atendimento à saúde; RT do serviço de enfermagem do CAPS II (Centro de Atenção Psicossocial) desde o ano de 2007; pratica integrativa complementar em ozonioterapia; atuação em clínica de cardiologia na realização de exames gráficos e cuidado domiciliar na supervisão de enfermagem e orientações familiares.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4987/requerimento_141_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4987/requerimento_141_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à sra. Camila Duarte e à sra. Carolina Gomes, em virtude dos relevantes trabalhos prestados às cidadãs bom-despachenses através do projeto "apaixone-se por si".</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4988/requerimento_142_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4988/requerimento_142_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada a toda equipe do Banco SICOOB do Bairro Arraial para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados à população de Bom Despacho.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4996/requerimento_143_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4996/requerimento_143_mocao_1.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do Centro Municipal de Educação Infantil Jacinto Salviano da Silva, em virtude dos excelentes serviços educacionais prestados para a comunidade do Engenho do Ribeiro (Distrito de Bom Despacho/MG).</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4997/requerimento_144_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4997/requerimento_144_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação ao Senhor Dênis Pereira da Silva, em virtude dos excelentes serviços prestados à frente da Rádio Central FM 10, veiculo de comunicação que realiza de forma transparente há divulgação de noticias perante à população bom-despachense, além de ser comunicador, produtor de conteúdo digital, jornalista esportivo, policial militar e ativo em movimentos sociais.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4998/requerimento_145_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4998/requerimento_145_mocao.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação ao Senhor Vander André Araújo , em virtude dos excelentes serviços prestados na condição de colunista do Jornal de Negócios de Bom Despacho (IBOM), além de ser Filósofo, Advogado e Escritor.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4999/requerimento_146_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4999/requerimento_146_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada a toda equipe ADSBD para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5000/requerimento_147_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5000/requerimento_147_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação à atual diretoria do Operário Futebol Clube.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5001/requerimento_148_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5001/requerimento_148_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção congratulação à Sra. Simone Maria de Castro em virtude dos belíssimos trabalhos desenvolvidos em prol da saúde bondespachense. Justificativa: É importante destacar que a homenageada se trata de uma médica, com formação acadêmica pela Fundação José Bonifácio Lafayette de Andrada – Faculdade de Medicina de Barbacena entre os anos de 1991 a 1996. Outrossim, entre os anos de 1996 a 1998 completou sua graduação, durante seu período de residência médica, vivenciando experiências profissionais que confirmaram seu espírito de solidariedade e dedicação ao próximo.  Assim, pode se capacitar na área da Ginecologia e Obstetrícia nas Faculdade Educacional Lucas Machado, Faculdade de Ciências Médicas de Minas Gerais e na Santa Casa de Belo Horizonte. Realizou também entre os anos de 2019 e 2020 especialização em Homeopatia no Instituto Mineiro de Homeopatia. A homenageada possui vasta experiência profissional no setor público e particular em consultório próprio.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5008/requerimento_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5008/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretaria da Fazenda na Gerência de tributação e Fiscalização que sejam prestadas as seguintes informações: O Bairro São Bento (Antigo Rosário 2) frequentemente enfrenta problemas concernentes  ao descaso da administração pública. Dessa vez os munícipes questionam o porque de não receberem em suas casas o IPTU, sendo necessário se deslocarem até o respectivo setor de tributação para terem acesso a guia de pagamento. Tratando-se de um bairro, cujos moradores, em sua maioria, apresentam dificuldades de deslocamento, gostaríamos de saber porque a logística de entrega da referida guia não funciona no bairro São Bento e adjacentes? Existe uma previsão para que o serviço de entrega das guias de IPTU seja implantado no Bairro? JUSTIFICATIVAS: Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscaliza.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5009/requerimento_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5009/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requerem ao Exmo Sr. Prefeito e à Secretária de Saúde que nos prestem a seguinte informação:_x000D_
 		O Ministério da Saúde realizou na segunda- feira 21 de Agosto de 2023, o primeiro repasse do recurso complementar para o pagamento do piso de enfermagem para Estados e Municípios efetivarem o pagamento retroativo referente às parcelas de maio, junho, julho e agosto. Ao todo serão pagas nove parcelas em 2023, incluindo o 13º salário. _x000D_
 		Consta nas informações fornecidas pelo ministério da Saúde, um repasse equivalente a R$ 1.185.717,00 ( Um milhão cento e oitenta e cinco mil setecentos e dezessete reais) depositados no fundo Municipal de Saúde  do Município de Bom Despacho. Portanto, qual a previsão para adequação da Lei nº14.434/2022, que institui o piso salarial nacional dos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras, em nosso município, uma vez que,  o valor referido já foi depositado?_x000D_
 _x000D_
 JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5010/requerimento_151_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5010/requerimento_151_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção de congratulação a ser encaminhada a Senhora Judite Maria da Silva para manifestar congratulação desta Câmara em virtude dos seus trabalhos como doceira, que mantém viva e eleva a culinária caseira e tradicional da cidade de Bom Despacho.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5011/requerimento_152_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5011/requerimento_152_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada à Equipe de Karatê Impacto Social da Prefeitura Municipal de Bom Despacho, para manifestar congratulação desta Câmara em virtude do exitoso desempenho dos alunos da referida equipe na primeira etapa do Circuito Mineiro de Karatê 2023. Destaca-se que os alunos conquistaram um total de 28 medalhas nas categorias Kata e Kumite, demonstrando grande dedicação à arte marcial.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5012/pauta_22o_sessao_ordinaria_04-09-2023.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5012/pauta_22o_sessao_ordinaria_04-09-2023.docx</t>
   </si>
   <si>
     <t>Requerem instauração de CPI para apuração de vazamento de peças do processo judicial 5003918-56.2023.8.13.0074.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5016/requerimento_154_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5016/requerimento_154_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada aos alunos da Academia Luciano Fighters Team que competiram na categoria Muay Thai Amador do 14º Campeonato Mineiro de Esportes de Contato, ocorrido no dia 03 de setembro do presente ano._x000D_
 Esta moção tem a finalidade de manifestar congratulação desta Câmara em virtude do excelente desempenho dos alunos no campeonato mencionado, sendo os atletas: Pablo Luiz dos Santos, Ryan Lucas dos Santos, Patrick Rangel Abel Freire, Pedro Alencar da Silva, Marco Antônio da Silva, Vini Libério de Souza Teixeira, Pedro Henrique Gontijo e Wantony Vicent Ferreira Silva.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5017/requerimento_155_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5017/requerimento_155_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao CIAME São Vicente (ABAP- Aliança Bondespachense de Assistência e Promoção), em virtude dos relevantes serviços prestados aos cidadãos de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5018/requerimento_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5018/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Requer à secretaria de obras a seguinte informação: porque a estrada de terra que da acesso à região rural denominada Córrego da Areia está obstruída em seu início no encontro com a rua Picão Camacho no bairro Babilônia? O vereador subscritor tem recebido vários questionamentos sobre a obstrução que causa transtornos aos seus usuários, uma vez que precisam acessar o interior do bairro. Eles reclamam também das condições precárias da estrada, principalmente onde termina o asfalto e começa a estrada de terra.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5022/requerimento_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5022/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Devido ao grande número de munícipes que procuram nosso gabinete questionando a forma como são recepcionados no CRAS Babilônia e em algumas situações foi nos relatado episódios de descaso frente a vulnerabilidade apresentada, gostaríamos que nos prestassem as seguintes informações:_x000D_
 		1 Quantos servidores, suas atribuições e, quais categorias compõe o quadro de equipe  técnica  nos CRAS? _x000D_
 		2 A Gestora Pública Municipal - Psicóloga 04/45538 possui alguma outra função além de Psicóloga?_x000D_
 		3 Qual metodologia aplicada para a avaliação social e qual servidor responsável por essa avaliação? _x000D_
 		JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5023/requerimento_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5023/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Recebemos em nosso gabinete uma denuncia da paciente L.C.C., data de nascimento 02/10/1951, idosa e imunodeprimida. Segundo informações, a mesma foi transportada em uma van com outros pacientes,  saindo de sua residência na primeira van para Divinópolis, às 5h da manhã. Segundo ela, o inicio da quimioterapia estava marcada para as 7h da manhã e seu encerramento foi as 13h. Por diferença de 1hora de prazo o motorista não esperou a paciente supracitada, tendo a mesma, em estado debilitado pós quimioterapia, aguardado a van com previsão de saída após as 15h. Diante dessa situação requeremos da Secretaria de Saúde informações sobre o tratamento dedicado aos pacientes com câncer que necessitam fazer acompanhamentos fora do município._x000D_
 1 –  Os pacientes que fazem quimioterapia em Divinópolis, em sua maioria, são imunodeprimidos. Assim sendo, como é feito o traslado destes cidadãos?_x000D_
 2 – Quais os critérios para que os pacientes imunodeprimidos, imunossuprimidos e idosos consigam o traslado em carro individualizado?_x000D_
 		JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5024/requerimento_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5024/requerimento_159.pdf</t>
   </si>
   <si>
     <t>Considerando a delicada situação da saúde pública no município de Bom Despacho, não diferente daquela existente por todo o Brasil;_x000D_
 		Nosso gabinete é constantemente procurado por munícipes que reclamam sobre a fila de espera com relação a exames e consultas. Há relatos de consultas sendo marcadas para 2 meses a frente e, próximo a data são novamente remarcadas pra mais 30 dias._x000D_
 		Considerando ser o assunto da saúde pública de extrema relevância para os cidadãos, requeremos que nos respondam às seguintes indagações:_x000D_
 _x000D_
 1 – Porque não há pediatras no SUS em Bom Despacho?_x000D_
 2 – Existe um plano de ação para diminuir a fila de espera para Neuropediatria?_x000D_
 3 – Está sendo desenvolvida alguma metodologia ou estudo técnico para melhorar os atendimentos de consultas agendadas, acolhimentos e realização de exames? Haja vista, que essa é uma reclamação antiga da população, porém os métodos empregados ainda são arcaicos. Muitos municípios possuem modelos exempláveis de atendimentos, os quais, poderiam ser espelhados em Bom Despacho. _x000D_
 3 – Quantos pacientes estão na fila de espera para a realização de exames de sedação para verificar grau de óculos? O paciente D.S.G (cartão SUS: 898006226744601 / Data de Nascimento: 30/12/2020), segundo relato da mãe,  precisa do exame com urgência e não obteve retorno da secretaria de saúde, pelo que nos contactou pedindo ajuda._x000D_
 4 - Outras informações que se julgarem necessárias._x000D_
 JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5025/requerimento_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5025/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Os moradores da Rua Campinas no Bairro Novo São José estão insatisfeitos com uma situação ocorrida no local por falta de fiscalização._x000D_
 		Segundo relatos dos munícipes uma grande quantidade de terra foi tirada de um lote situado no fundo da rua e lançado em cima do asfalto, ocasionando diversos transtornos._x000D_
 		Havia uma autorização para que os moradores cuidassem da mata e com recursos próprios os vizinhos mantinham os arredores, todavia as árvores foram cortadas com o pressuposto de que estavam mortas e a rua encontra-se com grande acumulo de terra conforme relatado acima._x000D_
 		Diante dessa situação os moradores querem um parecer da secretaria de obras sobre o que de fato aconteceu e qual a previsão para solucionar a questão na rua Campinas._x000D_
 	JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5026/requerimento_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5026/requerimento_161.pdf</t>
   </si>
   <si>
     <t>De acordo com alguns moradores, as benfeitorias do antigo SESC e atual sede da Prefeitura, estão sendo desmanteladas, a saber: as quadras e, de acordo com relatos, serão iniciadas também obras para encher as piscinas com terra. _x000D_
 		Diante do exposto requeremos as seguintes informações:_x000D_
 _x000D_
     1. Existe algum estudo técnico demonstrando que o desmonte das benfeitorias presentes nas dependências da prefeitura são mais rentáveis aos cofres públicos do que a manutenção do espaço e utilização do mesmo em benefício da população?_x000D_
     2. Não existe nenhum projeto das Secretarias de Esporte, Desenvolvimento Social, Cultura e Turismo para requerer o espaço e utilizá-lo nas demandas existentes, uma vez que, frequentemente se busca ambientes como este supracitado para os projetos de cunho social?_x000D_
        JUSTIFICATIVAS: _x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras de fiscalizar.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5027/requerimento_162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5027/requerimento_162.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito informações se há previsão para instalação de placas de estacionamento para deficientes nas praças que ainda não foram contempladas com essas sinalizações verticais.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5029/requerimento_163_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5029/requerimento_163_mocao.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor vem, consoante os termos regimentais dessa Casa, requerer de Vossa Excelência, que seja encaminhada Moção de Apoio ao Congresso Nacional, em decorrência da tentativa do Supremo Tribunal Federal que, por intermédio da Arguição de Descumprimento de Preceito Fundamental (ADPF) nº 442, tenta legalizar o aborto no país. Nesse esteio, compreende-se que tais prerrogativas constitucionais e republicanas são de competência do Poder Legislativo e não do Poder Judiciário.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5030/requerimento_164_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5030/requerimento_164_mocao.pdf</t>
   </si>
   <si>
     <t>Aos vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao reverendíssimo Padre Roberto Marques Costa, padre da Diocese de Luz em virtude do trabalho de evangelização como pároco da Paróquia São José Operário.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5031/requerimento_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5031/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Requere à Secretária de Obras o controle de diário de utilização do veículo e notas fiscais referente ao pagamento da empresa João José Nascimento Silva –ME do CNPJ nº 02.254.623/0001-84, referente aos pagamentos dos empenhos: 6683-0/2021; 1968-0/2022; 6158-0/2022; 456-0/2023. JUSTIFICATIVA: Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal e conforme verificado na quebra de sigilo bancário do Sr. Clarindo José da Silva pix recebido da empresa em 01 de março de 2023.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5043/requerimento_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5043/requerimento_166.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação aos funcionários da Agência SICOOB Credibom do Engenho do Ribeiro em virtude dos relevantes serviços prestados à população daquela região.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5044/requerimento_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5044/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada aos senhores Wesley Antônio Rodrigues e Edson Marcos de Melo, integrantes do Motoclube Falcões da Estrada, para manifestar congratulação desta Câmara em virtude da expedição realizada pela América do Sul, a jornada abrangeu diversos estados do Brasil, bem como os países Argentina, Chile e Uruguai.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5045/requerimento_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5045/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Aos vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção ao Sr. José Francisco Coelho em virtude da sua postura como cidadão atuante em nossa cidade.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5046/requerimento_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5046/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Administração a prestação de contas referente aos empenhos 4312/2022 no valor de R$ 208.428,95 (duzentos e oito mil, quatrocentos e vinte e oito reais e noventa e cinco centavos) 4792/2023 valor pago de R$ 450.000,00 (quatrocentos e cinquenta mil reais) e 6242/2023 valor pago de R$ 260.000,00 (duzentos e sessenta mil reais) para Sindicato Rural de Bom Despacho._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5047/requerimento_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5047/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Requer o apoio dos nobres colegas desta Casa Legislativa, para que intercedam ao ministro da Agricultura, Carlos Fávaro, em nome dos produtores de leite do município de Bom Despacho, para que haja a ratificação do conteúdo presente no ofício nº 01/08/2023, expedido pelo Coordenador do movimento Pro Leite Nacional ao Governo Federal.  _x000D_
 Nesse sentido, ressalta-se que, embora o Brasil seja considerado o terceiro maior produtor de leite do mundo (com mais de 34 bilhões de litros por ano) e que o leite esteja entre os seis primeiros produtos mais importantes da agropecuária brasileira, ficando à frente de produtos tradicionais como café e arroz, os produtores desse ramo do nosso município, estão sofrendo inúmeros prejuízos para comercialização do produto, além da nítida dificuldade para angariar recursos e obter insumos. _x000D_
 O Agronegócio do Leite e seus derivados desempenham um papel relevante no suprimento de alimentos e na geração de emprego e renda para a população rural bom-despachense. _x000D_
 Portanto, peço aos nobres colegas que ratifiquem a reivindicação do movimento Pró Leite Nacional, com o intento de socorrer a cadeia produtiva leiteira de Bom Despacho._x000D_
 Aproveito o ensejo para manifestar protestos de estima e consideração.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5054/requerimento_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5054/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Aos vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Diretoria do Cristalino Esporte Clube pelos relevantes trabalhos na formação dos cidadãos de nosso município através do esporte.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5062/requerimento_173_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5062/requerimento_173_1.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Administração em cumprimento ao dever de fiscalização enviei o Ofício nº 56/2023/GAVALL, em 25 de setembro de 2023 solicitando a prestação de contas do repasse realizado através do empenho 4312/2022, no valor de R$ 208.428,95, ao Sindicato Rural de Bom Despacho. Em 05 de outubro de 2023 foi enviado ao meu gabinete, através do Ofício nº 471/2023/GPBCN os documentos que compõem o Processo de Prestação de Contas do Sindicato Rural de Bom Despacho das folhas 117 à folha 189 e a folha 206. Para a correta análise da referida prestação de contas, solicito o envio das folhas de nº 190 a 205 (intervalo que não foi enviado) e as folhas posteriores à 206. Solicito também o PLANO DE TRABALHO do Termo de Fomento Processo nº 30300.000010/2022-45 Chamamento Público nº 06/2022/SEMUC, apresentado à época nos termos do Decreto Municipal 8.271, de 10 de julho de 2.019. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar, conforme explana o artigo 62, §2º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5063/requerimento_174_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5063/requerimento_174_1.pdf</t>
   </si>
   <si>
     <t>Requerem seja concedida moção a ser encaminhada ao LEO CLUBE  Bom Despacho, para manifestar congratulação desta Câmara em virtude do sucesso da sua campanha que arrecadou 600 litros de leite e 1.100 gelatinas, itens que foram doados para a instituição Metástase do Amor e crianças portadoras de câncer infantil.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5066/requerimento_175_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5066/requerimento_175_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada a Senhora Maria Rosário Cardoso Cançado Figueiredo, para manifestar congratulação desta Câmara em virtude das premiações obtidas por sua produção de queijos na ExpôQueijo Internacional, em Araxá/MG, nos anos de 2022 e 2023.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5068/requerimento_176_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5068/requerimento_176_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta indicar: _x000D_
 Que seja concedida uma moção a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do CEMEI Prof. Valdira Rezende da Silva, em virtude dos excelentes serviços educacionais prestados para a comunidade do conjunto habitacional Simeão Ferreira.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/requerimento_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/requerimento_177.pdf</t>
   </si>
   <si>
     <t>Requeremos esclarecimentos a respeito do Incentivo Financeiro Adicional (IFA) que tem a finalidade de garantir a gratificação de fim de ano em valor igual aos 2 salários-mínimos a serem pagos aos agentes comunitários de saúde (ACS) e aos agentes comunitários de endemias (ACE), através do FNS (Fundo Nacional de Saúde)._x000D_
 _x000D_
     1. Quais são os critérios de elegibilidade para que os agentes de saúde e de endemias possam receber o IFA?_x000D_
     2. Como e quando o pagamento do IFA será realizado?_x000D_
 _x000D_
 		Neste viés, as vereadoras ora signatárias, requerem que seja enviada toda a documentação de prestação de contas à esta Casa Legislativa, a fim de que o município se adéque ao recente parecer do STF sobre a Lei 12.994/2014 que estabelece este direito aos agentes de saúde e endemias._x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 O artigo 3º da Portaria MS/GM nº 674, de 03 de junho de 2003 – Ministério da Saúde, afirma que “o incentivo adicional representa uma décima terceira parcela a ser paga para os agentes de saúde e de endemias”.  Como o incentivo financeiro é um recurso federal, não traz despesas aos cofres da prefeitura e não pode ser desviado para outros fins. Caso a gestão municipal use esse recurso para outra finalidade, poderá responder administrativa e penalmente por desvio de recursos federais. 	Este incentivo financeiro é de grande importância para os ACS/ACE, no entanto, a falta de informações detalhadas sobre o pagamento do IFA em nosso município tem levantado dúvidas e preocupações na categoria e cabe a estas vereadoras o dever de fiscalizar o referido repasse.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/requerimento_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/requerimento_178.pdf</t>
   </si>
   <si>
     <t>Requeremos que sejam apresentadas as seguintes informações:_x000D_
 _x000D_
     1. Qual é o protocolo de atendimento para pacientes que detectam nódulos na mama em nosso município? Quais são os passos a serem seguidos desde a detecção até o diagnóstico e tratamento?_x000D_
     2. Qual é o tempo médio de espera para uma consulta com um mastologista a partir do momento em que a paciente detecta um nódulo na mama e busca atendimento médico?_x000D_
     3. Como é organizada a fila de espera para atendimento com um mastologista? Existem critérios estabelecidos para priorizar pacientes com maior urgência?_x000D_
     4. Quais são os critérios para a realização de exames de mamografia? Quais são os prazos estabelecidos para a realização desses exames após a solicitação médica?_x000D_
     5. Qual é a capacidade do sistema de saúde local para realizar mamografias, e há planos para expandir essa capacidade para atender à demanda atual e futura?_x000D_
     6. Existe um programa de rastreamento de câncer de mama, colo uterino e colorretal para nossas cidadãs? Se sim, quais são os detalhes desse programa?_x000D_
  		_x000D_
 JUSTIFICATIVA: _x000D_
 a Lei 14.335 garante atendimento integral pelo Sistema Único de Saúde (SUS) para detecção, prevenção e tratamento de cânceres de mama, colo uterino e colorretal em mulheres, independentemente da idade. o diagnóstico precoce proporciona um tratamento mais simples do que um tratamento extensivo, complexo, feito quando a doença já está em grau mais avançado ou com metástases._x000D_
 As respectivas informações são para fornecer uma visão mais clara dos procedimentos e dos tempos de espera para pacientes que apresentam preocupações relacionadas ao câncer de mama.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5071/requerimento_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5071/requerimento_179.pdf</t>
   </si>
   <si>
     <t>A Paciente L.R.G.P. faz acompanhamento para possível diagnóstico de Astrocitoma Pilocitário no Hospital do Amor em Barretos SP. Segundo a Mãe, por 10 meses a referida paciente esteve em tratamento contínuo e a atual situação de saúde da mesma exige acompanhamento para reavaliação do quadro clínico a cada 6 meses. Conforme nos foi relatado, no ultimo acompanhamento, em Abril desse ano, todo o procedimento de traslado foi arcado pelo município, todavia, quando foram procurar novamente o serviço de transporte da secretaria de Saúde para novo acompanhamento que seria realizado no dia 18 de outubro, o traslado foi negado com a justificativa de que o tipo de acompanhamento que a paciente precisa poderia ser feito no município ou na pactuação. A mãe procurou a promotoria, que pediu a mesma, um relatório médico de encaminhamento para o município._x000D_
 		De forma contraditória, a justificativa da secretaria de Saúde para o Serviço de Assistência Social do Hospital do Amor em Barretos, a cerca da referida negativa, foi de que a paciente deveria ter agendado o traslado com antecedência._x000D_
 _x000D_
 		Diante do exposto requeremos que sejam apresentadas as seguintes informações:_x000D_
 _x000D_
     1. Sabemos que nos termos da Portaria GM/MS 55/1999, o pagamento das despesas relativas ao deslocamento em TFD só será permitido quando esgotados todos os meios de tratamento no próprio município. Isso aconteceu com a paciente, ela não conseguiu vaga na região e foi encaminhada para Barretos. O que ocorre é que a mesma não recebeu alta do hospital onde faz acompanhamento, portanto, como se dará a transferência do acompanhamento para a região de Bom Despacho sem que o médico que acompanha o caso tenha dado autorização?_x000D_
     2. Como a paciente trará o laudo atualizado do estado clínico sem que vá até o local onde faz acompanhamento desde o inicio com profissionais que já estão cientes da situação patológica da mesma?_x000D_
     3. Qual a solução que a secretaria de saúde trará à paciente uma vez que, conforme laudo médico a paciente não pode ficar mais de 6 meses sem acompanhamento e realização de exames de Ressonância magnética e sanguíneos?_x000D_
     4. Após uma futura avaliação médica e possível transferência para o município, que garantias a família tem que receberá acompanhamento médico no mesmos padrões aos ofertados pelo atual Hospital?_x000D_
  		_x000D_
 JUSTIFICATIVA: _x000D_
 Não podemos esquecer que a referida paciente trata-se de uma criança de 5 anos, portadora de uma doença grave, que criou vínculo com o hospital e os profissionais que a acompanham. vale ressaltar que esta criança está amparada pela LEI Nº 14.308, DE 8 DE MARÇO DE 2022 que Institui a Política Nacional de Atenção à Oncologia Pediátrica. Que elenca sobre o direito da criança ter acesso a tratamento universal, equânime, adequado e menos nocivo.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5072/requerimento_180_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5072/requerimento_180_mocao.pdf</t>
   </si>
   <si>
     <t>Aos vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Diretoria do Ipiranga Futebol Clube pelos relevantes trabalhos na formação dos cidadãos de nosso município através do esporte.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5074/requerimento_181_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5074/requerimento_181_mocao.pdf</t>
   </si>
   <si>
     <t>Exma. Presidente da Câmara Municipal de Bom Despacho,Sra. Sâmara Mara Aparecida e Silva. Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada ao Sr. Pedro Henrique Cardoso da Silva Oliveira para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos em prol da assessoria parlamentar.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5075/requerimento_181_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5075/requerimento_181_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada à equipe de Bombeiros Militares composta pelo 2º Sargento Guilherme Bicalho Mourão Dinelli, o 3º Sargento Eduardo Jasson Júnior, o Cabo Leandro Lucas de Oliveira e pelo Soldado Douglas Fernando de Brito para manifestar congratulação desta Câmara em virtude da eficiência e presteza no combate ao incêndio que atingiu a mata do batalhão na noite da última quarta-feira (18 de outubro de 2023).</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5086/requerimento_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5086/requerimento_183.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário de Administração, nos seguintes termos: _x000D_
 _x000D_
 Requer que a Administração Pública municipal esclareça, através de documentação pertinente, quais critérios foram utilizados para renovar a concessão, ao invés de buscar viabilizar uma nova licitação pública. Reitera-se que a mesma empresa já foi alvo de várias reclamações no município, tanto relativo ao precário serviço prestado aos cidadãos quanto a irregularidades constatadas em CPI realizada na esfera do Poder legislativo Municipal. Ou seja, os serviços prestados por tal empresa não são de qualidade razoável.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5087/requerimento_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5087/requerimento_184.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário de Obras, nos seguintes termos:_x000D_
 _x000D_
 A Lei municipal 2.857, de 29 de março de 2.022 (Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica e dá outras providências) foi aprovada no âmbito deste município com intuito de regularizar a situação de cabos, fios e similares de empresas concessionárias ou permissionárias de energia elétrica, de telefonia e de internet obrigadas a realizarem o alinhamento de tais fios. Tendo em vista que já decorreu mais de 1 (um) ano após a aprovação da supracitada lei, requer sejam enviadas a esta Casa Legislativa todas as ações efetivas realizadas pela Administração Pública municipal para cumprir a lei.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5088/requerimento_185_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5088/requerimento_185_mocao.pdf</t>
   </si>
   <si>
     <t>As vereadoras ora signatárias vêm perante esta Pasta requisitar: _x000D_
 Requer que seja concedida uma moção a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado do CEMEI Prof. Eraída Alves Ribeiro, em virtude dos excelentes serviços educacionais prestados para a comunidade do bairro Esplanada e adjacências.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5089/requerimento_186_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5089/requerimento_186_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada a senhora Thalita Aparecida Damasceno, para manifestar congratulação desta Câmara em virtude dos relevantes trabalhos prestados aos idosos, por meio da Secretaria de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5090/requerimento_187_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5090/requerimento_187_mocao.pdf</t>
   </si>
   <si>
     <t>Aos vereadores que subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Diretoria do Famorine Esporte Clube pelos relevantes trabalhos na formação dos cidadãos de nosso município através do esporte.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5091/requerimento_188_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5091/requerimento_188_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao grupo "Aventurix Kids", em virtude das relevantes ações e ensinamentos repassados às crianças e às famílias de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5104/requerimento_189_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5104/requerimento_189_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção a ser encaminhada ao Sr. Francisco Chaves para manifestar congratulação desta Câmara em razão do seu brilhante trabalho desenvolvido como radialista no município de Bom Despacho._x000D_
 Francisco iniciou sua carreira de locutor em 1987, na Rádio Difusora AM e em 1989 abriu mão de outros projetos pessoais para realizar seu sonho de trabalhar em uma emissora FM. Como resultado de seu talento e dedicação, nosso homenageado se tornou um dos radialistas mais respeitados neste município e região. Assim, essa moção é um pequeno gesto para agradecer e parabenizar a contribuição deste profissional para a história da rádio local.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5105/requerimento_190_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5105/requerimento_190_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada a Senhora Célia Aparecida de Freitas Morais e demais servidores da Escola Municipal Virgílio Antônio da Silva para manifestar congratulação desta Câmara em virtude da dedicação na execução dos trabalhos na alfabetização das crianças e adolescentes do povoado Mato Seco e dos relevantes trabalhos prestados à população de Bom Despacho.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_191_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_191_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Diretoria do Clube Esporte Recreativo pelos relevantes trabalhos na formação dos cidadãos de nosso município através do esporte no distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_192_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_192_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora ora signatária vêm perante esta Pasta requisitar:_x000D_
 _x000D_
 Que seja concedida uma moção a todos os envolvidos nos setores: pedagógico, administrativo e terceirizado da Escola Municipal Flávio Cançado Filho, em virtude dos excelentes serviços educacionais prestados para a comunidade do bairro Ana Rosa e adjacências.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_193_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_193_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida moção a ser encaminhada à atleta Bondespachense de Karatê Giovana Tielly dos Santos, de apenas 15 anos, que vem se destacando nos campeonatos estaduais e interestaduais, com resultados excelentes, de forma a trazer enorme orgulho para nosso município.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_194_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_194_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação a ser encaminhada a associação Casa da Verdade, localizada na Avenida das Palmeiras, n° 512, nesta cidade. Sabemos que a associação tem um papel fundamental na vida das pessoas, na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Está moção é um reconhecimento grande pelo evento Show da Vida que aconteceu dia no 31/10, evento totalmente evangélico onde várias graças foram alcançadas. Parabéns a todos envolvidos, pois, nossa cidade merecia esse tipo de evento.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_195_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_195_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada à Sra. Janaína Ferreira da Silva para manifestar congratulação em relação ao empenho e dedicação na primeira copa Ana Rosa de futsal realizada em Bom Despacho – MG._x000D_
 _x000D_
 É importante destacar que a homenageada atua na área da saúde de Bom Despacho-MG a 13 anos, bem como, é coordenadora de zoonoses no município. Possui formação no curso da Federação Mineira de Futsal e Futebol, atualmente cursa o técnico em administração. Comprometida com a causa esportiva, uma vez que o esporte cumpre importante papel social, Janaína é uma grande incentivadora. Sua reconhecida liderança tem o dom de despertar nos demais indivíduos a vontade de fazer, realizar, e melhorar sua própria realidade e de seus pares. Reconhecendo sua importância pelo trabalho de relevância que realiza no cotidiano do nosso Município, registramos nossas Congratulações a Janaína Ferreira da Silva, na esperança de que esse exemplo se multiplique.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_196.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, ao meio do Vereador Jovem Vitor Araújo Bairral, vem solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário do Meio Ambiente, nos seguintes termos:_x000D_
       Requer ao secretário de meio ambiente, o fornecimento e esclarecimento de informações sobre os horários da coleta de lixo na rua Luzia Maria de Jesus, no bairro Jardim dos Anjos II. _x000D_
       Justifica-se o presente requerimento pelo fato de que os moradores estão colocando o lixo em horários distintos e incompatíveis, bem como, há muitos cães na rua, onde os mesmos passam e rasgam os lixos, ocasionando uma grande sujeira na via pública.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_197_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_197_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção e congratulação a Diretoria da Associação Atlética de Bom Despacho pelos relevantes trabalhos na formação dos cidadãos de nosso município através do esporte</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_198_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_198_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, com assento nesta Casa Legislativa, nos termos do art. 143 do Regimento Interno, vem perante Vossa Excelência, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário._x000D_
 		Requer que seja concedida moção de congratulação a ser encaminhada aos Militares diligentes da 7ªRPM / 7ªBPM que realizaram os procedimentos de socorro ao Bebê de 22 dias que apresentava sinais de parada cardiorrespiratória devido a sufocação por leite no dia 12 de Novembro de 2023, a saber: _x000D_
 _x000D_
     • 1º SGT  PM SANDER SONGREY SILVA_x000D_
     • 3º SGT  PM CHERLON PETERSON MAJELA PINTO_x000D_
     • 3º SGT  PM HALISSON VINICIUS BORGES_x000D_
     • 3º SGT  PM JOEL JESUS PINTO_x000D_
        	Está moção é um reconhecimento da grande importância na valorização de nossos militares que prestaram um serviço de extrema eficiência.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_199_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_199_mocao.pdf</t>
   </si>
   <si>
     <t>A vereadora ora signatária vêm perante esta Pasta requisitar:_x000D_
  _x000D_
 Requer que seja concedida uma moção de congratulação ao VI Festival de Louvor da Igreja Assembleia de Deus Min. de Goiás , em virtude do bom êxito do evento e do trabalho de evangelização junto ao comunidade bomdespachense.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_200.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de obras informações se existe algum plano de ação para  reforma do passeio da avenida Dr. Roberto, haja vista os inúmeros buracos e desníveis estruturais presentes no local.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_201.pdf</t>
   </si>
   <si>
     <t>Que o PL 69/2023não tramite em regime de urgência.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Recebemos em nosso gabinete um pedido de ajuda da paciente M.N.N.A.S., data de nascimento 07/04/1960, idosa e conforme relatório médico possui gonartrose bilateral grave em ambos os joelhos o que a impossibilita de andar longas distancia. Conforme nos foi relatado a paciente é de baixa renda, não possui meio de transporte e nem quem possa a auxiliar nas idas ao PSF que fica próximo a sua residencia, a saber, UBS Dr. Genésio. Todavia, com a territorialização ela será transferida para UBS Fátima, o que inviabiliza o seu acesso aos serviços de saúde. A mesma pede para que a secretária de saúde considere a sua situação clínica e não a transfira para outra unidade de Saúde. _x000D_
 Frente ao exposto gostaríamos de um parecer da secretária sobre esse caso específico, e o que pode ser feito para que a idosa tenha seus direitos de acesso a saúde preservados._x000D_
 OBS: Os dados e fotos condição clínica da paciente serão encaminhados em anexo._x000D_
 		JUSTIFICATIVAS: _x000D_
 O Art.15 do Estatuto do idoso versa sobre o acesso a saúde e do atendimento personalizado em caso de fragilidade. Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessas vereadoras.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Paré, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_12-23.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_12-23.docx</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, vem, de forma a reiterar os requerimentos 13 e 30 de 2022 e sem retorno até o presente momento, solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Chefe do Poder Executivo e Secretária de Saúde, nos seguintes termos:_x000D_
 _x000D_
 		A Lei 2.765, de 9 de dezembro de 2.020, que criou o Conselho Municipal de Proteção e Bem Estar Animal de Bom Despacho e dá outras providências, vinculado à Secretaria de saúde (vide artigo 2º da supracitada lei)._x000D_
 _x000D_
 		O vereador signatário reitera as seguintes indagações:_x000D_
 _x000D_
 •	O COMBEM está em atividade?_x000D_
 •	Existem cópias das atas de reuniões e demais atos realizados pelo conselho? _x000D_
 •	Existe Fundo Municipal destinado à proteção animal? _x000D_
 •	Quais são os valores arrecadados e gastos no triênio 2021/2022/2023?_x000D_
 _x000D_
 O Conselho Municipal do Bem Estar dos Animais possui como finalidade precípua estudar e propor as diretrizes para a formulação e a implementação da Política Municipal de Proteção e Defesa dos Animais. Neste viés, o Vereador vem perante à municipalidade fiscalizar e solicitar esclarecimentos, assim como requerer o envio de toda a documentação pertinente a esta Casa Legislativa</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_204.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem, de forma a solicitar a Presidente da Câmara Municipal de Bom Despacho Sra. Sâmara Mara Aparecida e Silva, a fotocópia integral datada e assinada da lei n°368/1962, que autoriza doação de terreno a instituição de ensino secundário e contém outras disposições.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_205.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja enviado ao Prefeito Municipal afim de que seja designada à secretaria competente, solicitando a fotocópia integral datada e assinada da lei n°368/1962, que autoriza doação de terreno a instituição de ensino secundário e contém outras disposições._x000D_
 _x000D_
 JUSTIFICATIVA:  _x000D_
 _x000D_
 		Atualmente, possuímos apenas uma cópia do documento, a qual não apresenta a assinatura necessária, comprometendo sua validade. A obtenção de uma cópia assinada é essencial para garantir a autenticidade e a legalidade da lei em questão.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Keké, Paré, Professor Eder Tipura, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_206_mocao_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_206_mocao_1.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada ao Sr. Mateus Couto para manifestar congratulação em relação ao empenho, dedicação e contribuição cultural e social para o município, através do projeto de aulas de violão para crianças e adolescentes em situação de vulnerabilidade. É importante destacar que o homenageado também  atua junto a várias Organizações da Sociedade Civil (OSCs), tendo contribuído em diversos segmentos no desenvolvimento social, artístico e cultural do município.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Keké, Marquinho., Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5131/mocao_de_congratulacao_13-_presidencia_da_associacao_de_reinadeiros.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5131/mocao_de_congratulacao_13-_presidencia_da_associacao_de_reinadeiros.docx</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada ao Senhor Lucimar dos Santos e a Senhora Maria das Graças Epifanio da Silva  para manifestar congratulação desta Câmara em virtude da vitória nas eleições para assumir a presidência da Associação de Reinadeiros de Bom Despacho.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5037/proposta_de_emenda_lo_57-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5037/proposta_de_emenda_lo_57-23.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal n°57-2023</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5080/projeto_de_emenda_a_lei_organica_n58-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5080/projeto_de_emenda_a_lei_organica_n58-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Bom Despacho e estabelece a eleição da Mesa Diretora para 01(um) biênio, vedada a recondução ao mesmo cargo de eleição subsequente.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/veto_integral.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/veto_integral.pdf</t>
   </si>
   <si>
     <t>Veto integral à emenda modificativa imposta ao Projeto de Lei n° 87/2022.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5028/oficio_n_438-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5028/oficio_n_438-23.pdf</t>
   </si>
   <si>
     <t>Veto Integral à Preposição de Lei n° 29/2023 de autoria dos Vereadores Sâmara Diretora e Sildete Assist. Social que ''Determina a possibilidade de agendamento telefônico de consultas para pacientes  idosos, para pessoas com deficiência já cadastradas nas unidades de saúde do município de BD</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
     <t>VETO PARCIAL DO PROJETO DE LEI COMPLEMENTAR 15-2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5658,67 +5658,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4129/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4130/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_6_-__tapa_buracos_garimpos_do_cristal.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/camara_municipal_de_bom_despacho_mg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_7_-_quebra_molas_dr_cisalpino.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/vereador_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/indicacao_28_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/indciacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/03_indicacao_-_sec._obras_-_rua_lambari.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_47-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_48-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_49-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/indicacao_50-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_51-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_52-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4746/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4747/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4748/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4750/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4842/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_73_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4995/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5020/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5021/indciacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5083/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5084/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5085/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5092/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5103/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5112/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5113/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5114/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5123/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5124/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5133/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5134/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5136/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5050/plc_02-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5061/plc_03-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5082/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4994/projeto_de_lei_complementar_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4742/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5093/pl_68-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5122/pl_70-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4898/projeto_de_lei_n38-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5003/oficio_n_0426-2023-gpbcn.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5004/oficio_n0427-2023-gpbcn.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5033/projeto_de_lei__pl_48-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5034/projeto_de_lei_49-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5035/projeto_de_lei_50-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5036/projeto_de_lei_n51-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5051/pl-52-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5049/pl_53-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5048/pl_54-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5053/pl_55-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5055/pl_56-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5056/pl_57-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5057/pl_58-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5058/pl_59-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5059/pl-60-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5060/pl_61-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5064/projeto_de_lei_n62-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_n63-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5073/projeto_de_lei_64-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5076/pl_65-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5079/pl_67-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5127/pl_n71-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5159/pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5160/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5161/pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5162/pr_04-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5164/pr_06-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5165/pr_07-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5166/pr_08-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5173/pr_09-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5052/pr_23-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5176/pr_25-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5177/pr_26-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/pr_27-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5179/pr_n28-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5180/pr_29-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5181/pr_30-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5182/pr_31-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5183/pr_32-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5184/pr_33-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5185/pr_34-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5186/pr_35-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5187/pr_36-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5188/pr_37-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5189/pr_38-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5190/pr_39-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5191/pr_40-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5078/projeto_de_resolucao_41-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5081/pr_42-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5192/pr_43-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5193/pr_44-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5231/pr_45-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5232/pr_46-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5233/pr_47-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5234/pr_48-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5235/pr_49-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5236/pr_n50-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5237/pr_51-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5238/pr_n52-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5252/pr_53-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5259/pr_54-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5260/pr_55-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5261/pr_56-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5262/pr_56-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5263/pr_58-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5267/pr_59-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5268/pr_60-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5132/projeto_de_resolucao_no61-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5174/pr_23b-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_02-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/servicos_de_limpeza_urbana-_ambiente.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/administracao_-_processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/req.04_-_educacao_transporte_escolar_area_rural.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/req.03_-_saude_profissionais_de_fisioterapia.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/requerimento_saude_1.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/requerimento-_transporte_individualizado_bh.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/mocao_02_-_rodrigo_rezende.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_29_mocao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/01_requerimento_-_sec._administracao.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/mocao_03_-_caio_melo_e_silva_paixao.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/10_-_oferta_de_vagas_cemeis.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/req.08_-_ambiente.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_38_mocao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_39_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/req.xx_gvsas_-_sec.desenvolvimento_social_-_cras.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/requerimento_48_mocao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_49_mocao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_52_mocao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/requerimento_59_mocao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/requerimento_63_mocao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/requerimento_64_mocao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_68_mocao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_69_mocao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_70_mocao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_71_mocao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_72_mocao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_73_mocao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/requerimento_74-23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/requerimento_75-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/requerimento_76-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/requerimento_77-23.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/requerimento_78-23.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/requerimento_79-23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/requerimento_80-23.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/requerimento_81-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_82-23.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_83-23.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_84-23.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_85-23.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_86-23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_87-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_89-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/requerimento_93-23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_91-23.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/requerimento_92-23.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/requerimento_93-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/requerimento_94-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/requerimento_95-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/requerimento_96-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/requerimento_97-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_98_mocao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_99_mocao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_100_mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_101_mocao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_102_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_104_mocao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/requerimento_106_mocao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_107_mocao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/requerimento_108_mocao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/requerimento_109_mocao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/requerimento_110_mocao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_111_mocao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/requerimento_112_mocao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_114_mocao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_115_mocao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/requerimento_116_cpi.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_117_mocao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_118_mocao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_119_mocao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_120_mocao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_121_mocao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_122_mocao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_124_mocao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_125_mocao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_126_mocao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4845/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4846/requerimento_129_mocao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4848/requerimento_130_repudio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4854/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4855/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4856/requerimento_136_mocao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4857/requerimento_137_mocao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4858/requerimento_138_mocao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4985/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4986/requerimento_140_mocao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4987/requerimento_141_mocao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4988/requerimento_142_mocao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4996/requerimento_143_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4997/requerimento_144_mocao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4998/requerimento_145_mocao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4999/requerimento_146_mocao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5000/requerimento_147_mocao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5001/requerimento_148_mocao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5008/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5009/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5010/requerimento_151_mocao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5011/requerimento_152_mocao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5012/pauta_22o_sessao_ordinaria_04-09-2023.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5016/requerimento_154_mocao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5017/requerimento_155_mocao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5018/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5022/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5023/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5024/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5025/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5026/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5027/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5029/requerimento_163_mocao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5030/requerimento_164_mocao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5031/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5043/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5044/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5045/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5046/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5047/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5054/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5062/requerimento_173_1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5063/requerimento_174_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5066/requerimento_175_mocao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5068/requerimento_176_mocao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5071/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5072/requerimento_180_mocao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5074/requerimento_181_mocao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5075/requerimento_181_mocao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5086/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5087/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5088/requerimento_185_mocao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5089/requerimento_186_mocao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5090/requerimento_187_mocao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5091/requerimento_188_mocao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5104/requerimento_189_mocao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5105/requerimento_190_mocao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_191_mocao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_192_mocao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_193_mocao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_194_mocao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_195_mocao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_197_mocao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_198_mocao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_199_mocao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_12-23.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_206_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5131/mocao_de_congratulacao_13-_presidencia_da_associacao_de_reinadeiros.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5037/proposta_de_emenda_lo_57-23.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5080/projeto_de_emenda_a_lei_organica_n58-23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/veto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5028/oficio_n_438-23.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4102/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4104/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4105/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4124/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4125/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4126/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4127/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4128/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4129/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4130/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4148/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4158/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4159/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4161/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4162/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4164/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4166/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4167/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4168/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4169/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4170/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4171/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4176/indicacao_6_-__tapa_buracos_garimpos_do_cristal.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4179/camara_municipal_de_bom_despacho_mg.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4180/indicacao_7_-_quebra_molas_dr_cisalpino.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4181/vereador_pastor_alex.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4188/indicacao_28_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4189/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4191/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4200/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4201/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4202/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4223/indciacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4224/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4225/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4226/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4227/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4228/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4229/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4231/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4232/03_indicacao_-_sec._obras_-_rua_lambari.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4233/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4234/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4245/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4246/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4267/indicacao_47-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4268/indicacao_48-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4269/indicacao_49-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4270/indicacao_50-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4271/indicacao_51-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4272/indicacao_52-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4341/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4342/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4343/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4344/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4710/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4711/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4712/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4713/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4714/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4746/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4747/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4748/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4749/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4750/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4840/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4842/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4980/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4981/indicacao_73_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4982/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4983/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4995/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5006/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5007/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5013/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5014/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5015/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5019/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5020/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5021/indciacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5038/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5039/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5040/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5041/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5042/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5065/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5083/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5084/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5085/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5092/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5095/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5097/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5098/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5099/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5100/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5102/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5103/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5112/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5113/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5114/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5123/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5124/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5133/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5134/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5136/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5050/plc_02-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5061/plc_03-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5082/plc_04-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4994/projeto_de_lei_complementar_n_01-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4220/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4221/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4742/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5093/pl_68-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5122/pl_70-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4222/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4898/projeto_de_lei_n38-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5003/oficio_n_0426-2023-gpbcn.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5004/oficio_n0427-2023-gpbcn.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5033/projeto_de_lei__pl_48-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5034/projeto_de_lei_49-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5035/projeto_de_lei_50-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5036/projeto_de_lei_n51-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5051/pl-52-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5049/pl_53-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5048/pl_54-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5053/pl_55-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5055/pl_56-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5056/pl_57-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5057/pl_58-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5058/pl_59-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5059/pl-60-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5060/pl_61-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5064/projeto_de_lei_n62-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/projeto_de_lei_n63-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5073/projeto_de_lei_64-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5076/pl_65-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5079/pl_67-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5127/pl_n71-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5159/pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5160/pr_02-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5161/pr_03-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5162/pr_04-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5164/pr_06-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5165/pr_07-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5166/pr_08-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5173/pr_09-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5052/pr_23-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5176/pr_25-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5177/pr_26-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/pr_27-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5179/pr_n28-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5180/pr_29-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5181/pr_30-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5182/pr_31-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5183/pr_32-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5184/pr_33-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5185/pr_34-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5186/pr_35-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5187/pr_36-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5188/pr_37-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5189/pr_38-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5190/pr_39-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5191/pr_40-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5078/projeto_de_resolucao_41-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5081/pr_42-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5192/pr_43-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5193/pr_44-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5231/pr_45-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5232/pr_46-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5233/pr_47-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5234/pr_48-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5235/pr_49-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5236/pr_n50-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5237/pr_51-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5238/pr_n52-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5252/pr_53-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5259/pr_54-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5260/pr_55-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5261/pr_56-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5262/pr_56-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5263/pr_58-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5267/pr_59-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5268/pr_60-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5132/projeto_de_resolucao_no61-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5174/pr_23b-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4107/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4109/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4111/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4132/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4135/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4136/requerimento_02-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4137/servicos_de_limpeza_urbana-_ambiente.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4138/administracao_-_processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4139/req.04_-_educacao_transporte_escolar_area_rural.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4140/req.03_-_saude_profissionais_de_fisioterapia.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4141/requerimento_saude_1.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4142/requerimento-_transporte_individualizado_bh.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4143/mocao_02_-_rodrigo_rezende.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4150/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4151/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4152/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4153/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4154/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4155/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4156/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4157/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4160/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4163/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4165/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4172/requerimento_29_mocao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4174/01_requerimento_-_sec._administracao.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4175/mocao_03_-_caio_melo_e_silva_paixao.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4177/10_-_oferta_de_vagas_cemeis.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4178/req.08_-_ambiente.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4183/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4184/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4185/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4186/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4187/requerimento_38_mocao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4217/requerimento_39_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4203/req.xx_gvsas_-_sec.desenvolvimento_social_-_cras.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4204/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4205/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4206/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4207/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4208/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4209/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4210/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4211/requerimento_48_mocao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4212/requerimento_49_mocao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4213/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4214/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4215/requerimento_52_mocao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4235/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4236/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4237/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4238/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4239/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4240/requerimento_59_mocao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4241/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4242/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4243/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4244/requerimento_63_mocao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4247/requerimento_64_mocao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4248/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4249/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4250/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4252/requerimento_68_mocao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4253/requerimento_69_mocao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4254/requerimento_70_mocao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4256/requerimento_71_mocao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4257/requerimento_72_mocao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4258/requerimento_73_mocao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4273/requerimento_74-23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4274/requerimento_75-23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4275/requerimento_76-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4276/requerimento_77-23.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4277/requerimento_78-23.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4278/requerimento_79-23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4279/requerimento_80-23.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4280/requerimento_81-23.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4281/requerimento_82-23.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4282/requerimento_83-23.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4283/requerimento_84-23.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4284/requerimento_85-23.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4285/requerimento_86-23.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4286/requerimento_87-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4287/requerimento_89-23.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4291/requerimento_93-23.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4289/requerimento_91-23.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4290/requerimento_92-23.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4292/requerimento_93-23.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4293/requerimento_94-23.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4294/requerimento_95-23.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4295/requerimento_96-23.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4298/requerimento_97-23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4345/requerimento_98_mocao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4346/requerimento_99_mocao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4347/requerimento_100_mocao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4348/requerimento_101_mocao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4349/requerimento_102_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4350/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4351/requerimento_104_mocao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4352/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4353/requerimento_106_mocao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4354/requerimento_107_mocao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4355/requerimento_108_mocao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4356/requerimento_109_mocao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4448/requerimento_110_mocao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_111_mocao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4450/requerimento_112_mocao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4451/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_114_mocao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_115_mocao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4454/requerimento_116_cpi.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4716/requerimento_117_mocao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4717/requerimento_118_mocao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4719/requerimento_119_mocao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4720/requerimento_120_mocao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4721/requerimento_121_mocao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4723/requerimento_122_mocao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_124_mocao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4753/requerimento_125_mocao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4754/requerimento_126_mocao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4843/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4845/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4846/requerimento_129_mocao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4848/requerimento_130_repudio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4854/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4855/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4856/requerimento_136_mocao.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4857/requerimento_137_mocao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4858/requerimento_138_mocao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4985/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4986/requerimento_140_mocao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4987/requerimento_141_mocao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4988/requerimento_142_mocao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4996/requerimento_143_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4997/requerimento_144_mocao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4998/requerimento_145_mocao.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4999/requerimento_146_mocao.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5000/requerimento_147_mocao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5001/requerimento_148_mocao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5008/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5009/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5010/requerimento_151_mocao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5011/requerimento_152_mocao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5012/pauta_22o_sessao_ordinaria_04-09-2023.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5016/requerimento_154_mocao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5017/requerimento_155_mocao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5018/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5022/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5023/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5024/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5025/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5026/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5027/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5029/requerimento_163_mocao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5030/requerimento_164_mocao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5031/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5043/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5044/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5045/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5046/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5047/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5054/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5062/requerimento_173_1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5063/requerimento_174_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5066/requerimento_175_mocao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5068/requerimento_176_mocao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5071/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5072/requerimento_180_mocao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5074/requerimento_181_mocao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5075/requerimento_181_mocao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5086/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5087/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5088/requerimento_185_mocao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5089/requerimento_186_mocao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5090/requerimento_187_mocao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5091/requerimento_188_mocao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5104/requerimento_189_mocao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5105/requerimento_190_mocao.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5106/requerimento_191_mocao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5107/requerimento_192_mocao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5108/requerimento_193_mocao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5109/requerimento_194_mocao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5110/requerimento_195_mocao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5111/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5115/requerimento_197_mocao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5116/requerimento_198_mocao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5117/requerimento_199_mocao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5118/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5119/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5125/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5126/requerimento_12-23.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5128/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5129/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5130/requerimento_206_mocao_1.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5131/mocao_de_congratulacao_13-_presidencia_da_associacao_de_reinadeiros.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5037/proposta_de_emenda_lo_57-23.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5080/projeto_de_emenda_a_lei_organica_n58-23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4114/veto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5028/oficio_n_438-23.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>