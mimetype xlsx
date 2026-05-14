--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,567 +54,567 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 01/2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos - BDPREV, para adequar as alíquotas de contribuições e dar outras providências.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revisa e reajusta o vencimento dos servidores efetivos e ocupantes de cargos em comissão da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece a possibilidade de agendamento por telefone, as consultas médicas para pacientes idosos e/ou portadores de deficiência nas unidades de saúde do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de estacionamento para pessoas com transtorno do espectro autista no Município de Bom Despacho.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade das mulheres vítimas de violência doméstica no acesso aos serviços ofertados pelo Sistema Nacional de Emprego - SINE, no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Campanha de Incentivo a Doação de Cabelo às Pessoas Carentes em tratamento de Câncer, a ser realizado anualmente em novembro, quando é celebrado o Dia Nacional de Combate ao Câncer.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Marquinho., Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Garante o direito de prioridade de matrícula de irmãos na mesma unidade escolar da Rede Municipal de Educação de Bom Despacho/MG</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>institui a "Semana Municipal de Incentivo a doação de cabelo para pessoas em tratamento de câncer" e dá outras providências.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Paré, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal de incentivo à prática de Artes Marciais em Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Sildete Assistente Social, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Institui e assegura o apoio à saúde da mulher garantindo a realização do exame de mamografia no prazo máximo de 30 (trinta) dias a partir da solicitação do médico.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4659/projeto_de_lei_27_-_2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4659/projeto_de_lei_27_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de dispositivos de segurança, conhecido como "botão do pânico", para mulheres vítimas de violência doméstica, mesmo com medida protetiva, no Município de Bom Despacho/MG, denominado "Programa Mulher em Segurança".</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4661/projeto_de_lei_29_-_2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4661/projeto_de_lei_29_-_2023.pdf</t>
   </si>
   <si>
     <t>Determina a possibilidade de agendamento telefônico de consultas para pacientes idosos e para pessoas com deficiência já cadastrados nas unidades de saúde do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4662/projeto_de_lei_30_-_2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4662/projeto_de_lei_30_-_2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4989/projeto_de_lei_n40-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4989/projeto_de_lei_n40-2023.pdf</t>
   </si>
   <si>
     <t>Dá denominação à logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no artigo 2° da Lei 2.771 de 21 de janeiro de 2.021, e dá outras providências.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Atualiza o piso mínimo para ajuizamento de execuções fiscais pelo Município de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de automóveis de propriedade do Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho/MG - BDPrev e da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2° da Lei Municipal n° 2.122 de 24 de março de 2009, que delimita a zona urbana do Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão dos valores dos vencimentos dos Servidores Públicos de Bom Despacho e dá outras providências</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.887, de10 de agosto de 2022, que dispõe sobre o Programa Municipal de Parcerias Público- Privadas e Concessões do Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a dação em pagamento de bens imóveis do patrimônio público municipal para pagamento de indenização de imóveis particulares desapropriados e dá outras providências.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4663/projeto_de_lei_31_-_2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4663/projeto_de_lei_31_-_2023.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso VI do artigo 33 da lei 2.382/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4884/projeto_de_lei_n_37-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4884/projeto_de_lei_n_37-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4951/projeto_de_lei_n39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4951/projeto_de_lei_n39.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso V do artigo 6° da lei 2.158/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_n43-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_n43-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de tributos municipais para Instituições de Assistência Social sem fins lucrativos do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no §3º do art. 8ª da Lei n° 14.133, de 1º de abril de 2021, para dispor sobre as regras para atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal de Bom Despacho, Estado de Minas Gerais, o enquadramento dos bens de consumo nas categorias de qualidade comum e de luxo, a que se refere a Lei 14.133 de 01 de abril de 2021, que "Estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municípios".</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação na, na forma física física, nos termos do artigo 75,§ 3º da Lei 14.133/2021, no âmbito da Câmara Municipal de Bom Despacho - MG</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MARCO TEMPORAL DE TRANSIÇÃO PARA APLICAÇÃO INTEGRAL DO NOVO REGIME DE LICITAÇÕES E CONTRATOS SOB A ÉGIDE DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, E RESPECTIVOS REGULAMENTOS DO PODER LEGISLATIVO DE BOM DESPACHO/MG.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação,a na forma eletrônica, de que trata a Lei n° 14.133, de 1º de abril de 2021, e institui o Sistema de Dispensa Eletrônico, no âmbito da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para a aquisição de bens e contratação de serviços em geral, no âmbito da Câmara Municipal de Bom Despacho/MG, para os procedimentos licitatórios e de contratação direta nos moldes da lei 14.133/21.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fase preparatória das licitações e contratações diretas no âmbito da Câmara Municipal de Bom Despacho/MG</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licitação pelo critério de julgamento por menor preço ou maior desconto, na forma eletrônica, para a contratação de bens, serviços e obras, no âmbito da Câmara Municipal de Bom Despacho/MG</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>Pastor Alex, Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera a resolução n° 1.049/2021 e dá outras providências</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/projeto_de_resolucao_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/projeto_de_resolucao_20.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Bom Despacho, Minas Gerais, os procedimentos auxiliares a que se refere a Lei n°. 14.133, de 01 de abril de 2021, que "Estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municipais".</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>Keké, Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4992/projeto_de_resolucao_n21-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4992/projeto_de_resolucao_n21-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Prorrogação da Licença-Paternidade para os servidores do Poder Legislativo Municipal de dá outras providências.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4993/projeto_de_resolucao_n22-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4993/projeto_de_resolucao_n22-2023.pdf</t>
   </si>
   <si>
     <t>Concede um dia de folga ao servidor do Poder Legislativo Municipal no dia do seu aniversário natalício, sem prejuízo da sua remuneração.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Sâmara Diretora, Paré, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o artigo 108-A à Lei Orgânica do Município de Bom Despacho/MG que dispõe sobre a emenda parlamentar impositiva ao orçamento do município"</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4979/veto_06-2023.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4979/veto_06-2023.pdf</t>
   </si>
   <si>
     <t>Veto Parcial à Proposição de Lei 14/2023 de autoria do Chefe do Executivo que "Dispõe sobre as diretrizes para elaboração da Lei de Orçamento Anual de 2023".</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Sâmara Diretora, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/decreto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/decreto.pdf</t>
   </si>
   <si>
     <t>Susta os efeitos do Decreto 9.691, de 04 de janeiro 2.023, que estabelece normas para a Educação Especial na Rede Municipal de Ensino de Bom Despacho e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -921,67 +921,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4659/projeto_de_lei_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4661/projeto_de_lei_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4662/projeto_de_lei_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4989/projeto_de_lei_n40-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4663/projeto_de_lei_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4884/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4951/projeto_de_lei_n39.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_n43-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/projeto_de_resolucao_20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4992/projeto_de_resolucao_n21-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4993/projeto_de_resolucao_n22-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4979/veto_06-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/decreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4198/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4144/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4259/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4260/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4261/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4262/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4263/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4266/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4265/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4330/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4659/projeto_de_lei_27_-_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4661/projeto_de_lei_29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4662/projeto_de_lei_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4989/projeto_de_lei_n40-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4106/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4108/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4147/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4146/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4149/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4197/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4230/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4332/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4663/projeto_de_lei_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4884/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4951/projeto_de_lei_n39.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/5002/projeto_de_lei_n43-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4190/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4192/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4193/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4194/projto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4195/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4196/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4218/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4219/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4255/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4455/projeto_de_resolucao_20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4992/projeto_de_resolucao_n21-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4993/projeto_de_resolucao_n22-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4182/projeto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4979/veto_06-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2023/4145/decreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>