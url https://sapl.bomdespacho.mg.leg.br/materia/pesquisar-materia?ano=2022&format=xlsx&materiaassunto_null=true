--- v0 (2025-12-21)
+++ v1 (2026-05-17)
@@ -54,6906 +54,6906 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/indicacao_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a obra de implantação de um “bueiro” para drenagem de água pluvial na Rua Luz, próximo ao número 146 - Novo São Vicente. Justificativa: O local informado não possui vazão para água pluvial, o que tem causado grandes transtornos para os moradores da região.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/indicacao_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Educação que proceda a manutenção da quadra poliesportiva da E.M João Dornas, de forma a eliminar as goteiras da cobertura, bem como implantar drenagem das águas pluviais dos arredores da quadra. JUSTIFICATIVA: As goteiras e o escoamento das águas pluviais para dentro da quadra da E.M João Dornas têm inviabilizado seu uso, pois demora para que a mesma “seque” e fique em condições adequadas de segurança para uso. Registra-se que um dos motivos da quadra ser coberta é justamente possibilitar seu uso em condições climáticas adversas, o que não tem sido possível.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/indicacao_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal a análise e envio, do anteprojeto de lei anexo a fim de isentar do pagamento de IPTU 2022 os imóveis atingidos pelas fortes chuvas ocorridas no mês de janeiro/2022. JUSTIFICATIVA: As pessoas que tiveram seus imóveis danificados pelas recentes chuvas foram surpreendidas com este infortúnio. A isenção do IPTU é uma ação que possibilita ao cidadão ter mais condições de se reestruturar financeiramente, equilibrando as contas para reparar seu imóvel. “seque” e fique em condições adequadas de segurança para uso. Registra-se que um dos motivos da quadra ser coberta é justamente possibilitar seu uso em condições climáticas adversas, o que não tem sido possível.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/indicacao_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a manutenção da iluminação pública Rua Campo Redondo, próximo ao nº 261, no Bairro Babilônia. JUSTIFICATIVA: O mencionado ponto de iluminação pública encontra danificado, com alternância, ora acesso; ora apagado, razão pela qual a manutenção se faz necessária a fim de garantir a segurança do local no período noturno.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/indicacao_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que determine o restabelecimento das linhas de ônibus de transporte coletivo urbano no Bairro Nossa Senhora Aparecida, a fim de que o serviço seja prestado aos Sábados no período vespertino e também aos Domingos. JUSTIFICATIVA: Os moradores do citado bairro tem sofrido com  a limitação das linhas de transporte coletivo urbano, assim como toda a cidade. Diante da distância das áreas centrais, faz-se necessária a retomada do serviço com urgência, uma vez que no bairro existem vários trabalhadores que necessitam do transporte no fim de semana.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/indicacao_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que elabore plano de prevenção e combate à queimadas no município. JUSTIFICATIVA: É preciso que seja elaborado um plano de prevenção e combate às queimadas no município, traçando a estratégia de educação da população, meios eficazes de fiscalização e combate imediato aos focos de queimada, haja vista que o planejamento antecipado é fundamental para bons resultados na administração pública.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/indicacao_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação que o reajuste informado pelo Governo Federal de 33,24% no piso salarial dos professores seja imediatamente aplicado aos professores da rede municipal. JUSTIFICATIVA: O reajuste salarial com base no piso nacional do magistério é direito dos professores e medida de valorização da classe, a qual presta serviço de extrema relevância para formação dos cidadãos e, consequentemente, desenvolvimento da sociedade bom-despachense.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/indicacao_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que realize, com urgência, obras de drenagem pluvial na Rua Marques Gontijo, próximo ao nº 227, no Bairro de Fátima. JUSTIFICATIVA: A falta de drenagem pluvial no local tem causado enormes danos. As residências são invadidas pelas águas da chuva, trazendo risco para os moradores e danos materiais. É necessário que sejam realizadas, com urgência, obras no local a fim de garantir a integridade física dos moradores, a segurança e trânsito das pessoas que trafegam pela rua, bem como evitar maiores danos e custos nos reparos da via pública.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/indicacao_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras que seja feito um estudo e, em seguida, a execução de uma obra de drenagem na rua Vereador João Libério do Couto, no entroncamento com a rua Belém, bairro Santa Efigênia, uma vez que existe uma manilha de concreto aberta neste local que joga toda água, barro, sacolas, restos de materiais, animais mortos, coletados da rua Padre Pedro e adjacências e despeja todo esse volume “a céu aberto” na rua Belém, fazendo com que a água e todos os demais rejeitos escorra por esta rua inundando e sujando as casas da rua Goiânia causando prejuízos aos moradores, inclusive nesta residência reside uma senhora idosa. JUSTIFICATIVA: Trata-se mais uma vez de reivindicações de moradores daquele entorno recebidas pelo WhatsApp “Fala Cidadão” sob o argumento de que na rua Goiânia acumula grande quantidade de água, barro e detritos, principalmente no período das chuvas, resíduos estes frutos de uma manilha aberta, os quais escorrem livremente pela rua Belém, que, além de gerar p</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/indicacao_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a ligação de energia elétrica para as instalações do Lixão. JUSTIFICATIVA: As instalações do Lixão não possuem energia elétrica, tornando o ambiente inseguro no período noturno, pelo que os servidores vigias estão em risco.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/indicacao_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal e ao Secretário de obras que, em caráter de urgência, seja realizado recapeamento asfáltico na Rua 7, bairro Dona Branca. JUSTIFICATIVA: Tendo em vista diversas reclamações por parte de moradores locais acerca do estado precário da avenida, causando estragos nos veículos que ali trafegam, além de vários transtornos para os transeuntes locais.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/indicacao_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediatos reparos e reconstrução do telhado da creche/CEMEI Maria Auxiliadora, bairro Ozanan, devido às chuvas intensas no município de Bom Despacho. JUSTIFICATIVA: Esta vereadora foi procurada por moradores do local os quais relatam que seus filhos  estão impossibilitados de frequentar a instituição de ensino supracitada devido aos estragos causados pelas chuvas. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação, uma vez que a educação é um direito de todos os cidadãos.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/indicacao_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder executivo municipal e Secretário de obras e Trânsito que, em caráter de urgência, seja realizado recapeamento asfáltico na Avenida Maria Guerra, única via de acesso pra quem mora nos bairros Dom Joaquim e adjacentes. JUSTIFICATIVA: Tendo em vista diversas reclamações por parte de moradores locais acerca do estado precário da avenida, causando estragos nos veículos que ali trafegam. Ressalta-se que é praticamente impossível a passagem, seja de veículos ou pedestres</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder executivo municipal e Secretário de obras e Trânsito que, em caráter de urgência, de forma a reiterar o Ofício de nº 19/22, datado de 28/01/2022, que proceda a implantação de iluminação pública no chacreamento Bela Vista. Ressalte-se que o chacreamento Bela Vista possui os postes para distribuição  de energia, pelo que será necessário apenas a instalação de luminária nos mesmos, bem como que os proprietários das chácaras são contribuintes da iluminação pública municipal, realizado o pagamento mensal em suas faturas de energia. JUSTIFICATIVA: Tendo em vista diversas reclamações por parte de moradores locais, cobra-se uma ação rápida da municipalidade em relação a demanda apresentada, pois os moradores anseiam pela implantada de iluminação no local com urgência, tendo em vista os riscos em que estão expostos no período noturno.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediatos reparos e revitalização da via pública Avenida das palmeiras, perto da creche Dona Íris, bairro São bento, devido às chuvas intensas no município de Bom Despacho. JUSTIFICATIVA: Esta vereadora foi procurada por moradores do local os quais relatam que seus filhos estão tendo muitas dificuldades à instituição de ensino supracitada devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação, uma vez que a educação é um direito de todos os cidadãos</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie capinação e limpeza de um lote vago localizado na rua Joaquim Virgílio da Silva, 73, na comunidade rural do Mato Seco.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie estudo técnico para implantação de Lombo-faixa e colocação imediata de sinalização nas seguintes vias públicas: Av. Manoel da Costa Gontijo, bairro Nossa Senhora de Fátima, Rua Dr. Manoel Alves Pereira, bairro Santa Ângela e Rua da Olaria, centro.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediatos reparos e revitalização das seguintes vias públicas: Avenida 2 e rua 6, ambas no bairro São bento, devido às chuvas intensas no município de Bom Despacho.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que implante na farmacinha municipal o horário do trabalhador.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder executivo municipal e à Secretaria Municipal de Obras que promova a imediata revitalização da estrada rural no local conhecido como “Expoção”, perto do Água branca, distrito do Engenho do ribeiro.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder executivo municipal e à Secretaria Municipal de saúde e desenvolvimento social que adeque à carreira dos servidores municipais (Assistentes sociais) a devida redução da jornada de trabalho do Assistente Social no âmbito municipal, tendo como referência a lei federal n º12.317 de 26 de agosto de 2010, que alterou a lei federal 8.662, de forma a acrescentar o art.5-A,com a seguinte redação: Art. 5o-A.  A duração do trabalho do Assistente Social é de 30 (trinta) horas semanais. (Incluído pela Lei nº 12.317, de 2010).</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, em caráter de urgência, que proceda a extensão de rede na Rua Ricardo Ferreira de Melo Queiroz, entre os números 05 e 70, no Bairro Ana Rosa, bem como a implantação de iluminação pública.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente e à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que providenciem limpeza geral na UBS São Vicente, seja capinação de mato na parte externa, assim como limpeza de lixo na parte interna da UBS.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que realize, com urgência, obras de drenagem pluvial na Rua Vicente Ferreira de Assumpção, nº 799, no Bairro Jaraguá.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação que verifique a possibilidade de realizar o transporte escolar dos alunos que residem no Bairro Simeão Ferreira para a E.E Coronel Egídio Benício De Abreu. JUSTIFICATIVA: A secretaria tem prestado o transporte escolar dos alunos que residem neste bairro para as escolas E.E João Dornas Filho, E.E Miguel Gontijo e E.E Professor Wilson Lopes Do Couto. Contudo, não tem realizado o transporte para a E.E Coronel Egídio Benício de Abreu, conforme reclamação de moradores do bairro, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova, com urgência, o recapeamento da Rua Chico Marques, no Bairro de Fátima, notadamente entre os números 571 e 581. JUSTIFICATIVA: A situação da mencionada via está crítica, a quantidade e tamanho dos “buracos” inviabilizam o trânsito no local, razão pela qual é necessário o recapeamento com urgência.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que institua o horário do trabalhador nas UBS para atendimento de saúde bucal (dentista). JUSTIFICATIVA: A jornada de diária de trabalho por diversas vezes impossibilita o cidadão de comparecer durante o horário normal nas UBS para realizar um tratamento dentário, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que proceda a revisão da mudança da mão de direção da Rua José Marques Gontijo, de forma a consultar os moradores do local acerca da mudança implantada. JUSTIFICATIVA: Diversos moradores da mencionada via relatam que a mudança na mão de direção causou diversos transtornos, bem como inviabilizará o trânsito na via em datas de celebrações religiosas, haja vista o fechamento do trânsito na Praça da Matriz</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação que verifique junto as instituições de ensino superior o interesse em aderir ao PROMUT, devendo dar efetividade ao programa em caso de manifestação de interesse, nos termos da Lei Municipal nº 2.596/2017. JUSTIFICATIVA: A Lei Municipal nº 2.596/2017 criou o PROMUT, o qual possui a importante função social de auxiliar estudantes de baixa renda que buscam o ensino superior. Assim, havendo interesse das instituições de ensino superior, cabe ao município dar efetividade a lei.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediatos reparos e imediato fechamento do buraco enorme que se encontra na Rua 7, no Bairro Dona Branca. JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção nos lugares citados está impossível, devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Administração que proceda a revisão do entendimento acerca da suspensão do prazo dos quinquênios, haja vista a previsão legal anterior à calamidade pública (Art.8, inc.I da LC 173/2020).</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a implantação asfáltica na Rua Francisca Cândida de Jesus Rosado no bairro Bela Vista (rua que desce do lado da Creche Dona Iris).</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que esta pasta providencie transporte público na avenida dos Pequis, bairro Ana Rosa, pois alunos ali residentes que estudam na escola Martinho Fidélis estão desemparados por este serviço público.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova, com urgência, o recapeamento das Ruas La Paz, Bolívia e Santiago, no Bairro Jardim América, trechos próximos ao campo de futebol do time Operário.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que promova, com urgência, a designação de médico para atender na UBS do Bairro Babilônia.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde e ao Poder Executivo que providencie adaptações a UPA (Pronto Socorro) de forma a reparar pequenos defeitos, melhorar a acessibilidade nos banheiros, assim como mudar o expurgo de lugar.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta casa legislativa que designe audiência pública com o tema proteção animal no município.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Marquinho., Paré, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/indicacao_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente que apure denúncia de lote sujo, com focos de dengue e poço de água descoberto na rua Paraíba, próximo à avenida Dr. Roberto, de frente o número 494</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria do Meio Ambiente que providencie urgentemente uma limpeza, capinação (se necessário) e dedetização na Rua vereador Jaú, na altura do número36, bairro São João.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Meio Ambiente seja providenciada capinação em lote abandonado na Rua Perdigão, 62, bairro São Vicente.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do Meio Ambiente que providencie a notificação dos proprietários dos localizados na Rua santo pio X, do lado do número 649 e outro em frente ao número 644, bairro Calais, para que os mesmos providenciem urgentemente uma limpeza, capinação (se necessário) e dedetização.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do Meio Ambiente que providencie urgentemente uma limpeza, capinação (se necessário) e dedetização no lote localizado na Rua N. Sra. da piedade S/N, Lote 8 da quadra 4-Bairro N. Sra. Aparecida.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Meio Ambiente seja providenciada capinação em lote abandonado na Avenida 1º de Junho, localizado atrás do supermercado Fidélis.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito que seja providenciado estudo técnico e posterior providência no sentido de colocar uma faixa de pedestre juntamente com um “Pare” em frente à UBS Saúde Mental, Rua Júlio Cesar Nunes, bairro Vila Aurora.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito que providencie estudo técnico para implantação de Lombo-faixa e colocação imediata de sinalização na Av. Manoel da Costa Gontijo, bairro de Fátima, em frente a um Topa Tudo, perto da padaria do bairro.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a implantação asfáltica na Rua Xavantes, na altura do número 727, bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito que providencie estudo técnico para implantação de Lombo-faixa e /ou colocação de radar fixo na Avenida Sandoval Mesquita, conhecida Norte-sul, na altura da entrada do restaurante Fazendinha.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, de forma urgente, empreendimento e estrutura para reparar uma cratera aberta na Rua sete, bairro Dona Branca.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, de forma urgente, que providencia imediato asfaltamento na Rua Araçuaí, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito que providencie estudo técnico para implantação de Lombo-faixa e colocação imediata de sinalização assegurando os pedestres na Avenida das Palmeiras, bairro São bento, na altura da residência de nº 1021.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do Meio Ambiente providencie a poda de uma árvore situada no endereço Rua Chico Marques, 361, Bairro de Fátima. A árvore está enfestada de mandruvás que queimam a pele, sendo que os mesmo eles estão invadindo a casa da moradora deste endereço.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediata retirada ou reparo em fiação emaranhada no poste de iluminação pública na Avenida Guarujá, 570, bairro Santa Marta, de frente o Posto de Saúde Santa Marta e JK.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a implantação de sistemas de vigilância nos cemitérios do município.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediata retirada do entulho na Avenida Guarujá, 570, bairro Santa Marta, de frente o Posto de Saúde Santa Marta e JK. JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local onde estes reclamaram que houve obras da Prefeitura no local, vindo a acumular entulhos (foto anexa). Assim, deve a municipalidade resolver, em caráter de urgência, tal situação, uma vez que a educação é um direito de todos os cidadãos.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do Meio Ambiente Que providencie a poda de uma árvore situada no endereço Rua Itaguara, 299, Bairro São Vicente. A árvore está infestada de mandruvás que queimam a pele, sendo que os mesmos estão invadindo a casa da moradora deste endereço. JUSTIFICATIVA: As Vereadoras que este subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm reivindicar à municipalidade a fim de que lhe seja resolvida tal solicitação acima elencada. A municipalidade deve agir através de seu Poder de polícia para preservar a Saúde pública e incolumidade da população bondespachense.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica às Secretarias de Obras e do Meio Ambiente que providenciem, através de um trabalho conjunto, urgentemente, uma varrição e capinação de matagal em todas as ruas do bairro Simeão Ferreira. JUSTIFICATIVA: Houve muitas reclamações de moradores residentes que no bairro acima descrito no sentido que atualmente existe um abandono e descuido, devendo a municipalidade agir para preservar a Saúde pública e incolumidade da população.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie notificação do proprietário do lote na rua Montalvânia, ao lado do número 1840, Santa Marta. O local está com mato alto e se tornou ponto de descarte de lixo, proporcionando o aparecimento de animais peçonhentos. JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local os quais relatam que estão aparecendo, devido ao matagal e  depósito de lixo no lote acima mencionado, diversos animais peçonhentos, assim como mosquitos, causando diversos transtornos aos moradores e suas respectivas famílias.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Paré, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie notificação do proprietário do lote situado na Avenida Lagoa Verde, próximo aos números 337, 327 e 317, bairro Babilônia. O local está com mato alto e se tornou ponto de descarte de lixo, proporcionando o aparecimento de animais peçonhentos. JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local os quais relatam que estão aparecendo, devido ao matagal e depósito de lixo no lote acima mencionado, diversos animais peçonhentos, assim como mosquitos, causando diversos transtornos aos moradores e suas respectivas famílias.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, de forma urgente, asfaltamento completo na parte final da rua São Dimas, no bairro Jardim América. Se trata da rua que liga o bairro São Bento no bairro Jardim América. JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção local está muito perigoso, uma vez que o supracitado logradouro público está cedendo, já sendo quase que tomado totalmente por uma cratera. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação, uma vez que uma cidade urbanizada, com o asfalto em perfeitas condições, é um direito de todos os cidadãos.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Meio Ambiente que seja providenciada capinação ostensiva na Padre Eustáquio, 405, bairro Ozanan, perto da pinguela, rua essa da creche CEMEI Nossa Senhora Auxiliadora. JUSTIFICATIVA: As Vereadoras que esta subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que tal demanda seja prontamente resolvida. Diante de várias reclamações de moradores locais que insetos indesejados estão surgindo no logradouro público acima citado, uma vez que se encontra em situação precária, devendo a Municipalidade cumprir seu poder-dever em prol da saúde pública.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Meio Ambiente seja providenciada capinação ostensiva na rua Nova Iguaçu, bairro Ana Rosa, assim como realização de limpeza geral nos barrancos existentes no local, uma vez que está prejudicando os moradores ali residentes. Necessário se faz também a colocação de lixeiras na supracitada rua. JUSTIFICATIVA: As Vereadoras que esta subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que tal demanda seja prontamente resolvida. Diante de várias reclamações de moradores locais que insetos indesejados estão surgindo no logradouro público acima citado, uma vez que se encontra em situação precária e de notório abandono, devendo a Municipalidade cumprir seu poder-dever em prol da saúde pública</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito que seja providenciado estudo técnico e posterior providência no sentido de colocar uma faixa de pedestre juntamente com um “Pare” em próximo à Escola Martinho Fidelis, bairro Jardim dos Anjos. JUSTIFICATIVA: O vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, indica à municipalidade a fim de que tal demanda seja prontamente resolvida. Diante de várias reclamações de pais de alunos da referida escola e transeuntes locais que, apesar da placa Pare no local, vários motoristas não respeitam a sinalização, de forma a sempre causarem acidentes graves no local.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/indicacao_63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie para implantação imediata de quebra molas, em frente à sede da prefeitura, exatamente no local onde foram colocadas as placas e não houve instalação das lombadas de trânsito. JUSTIFICATIVA: Este vereador foi procurado por moradores do local, os quais relatam que os carros trafegam em alta velocidade no local supramencionado, colocando em risco suas respectivas famílias, propiciando o acontecimento de vários acidentes envolvendo motoristas, motociclistas e pedestres. Assim, seria uma oportunidade da municipalidade resolver tal pendência, de forma a proporcionar bem estar e segurança aos cidadãos que ali residem.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/indicacao_64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie revitalização, drenagem e recapeamento da Avenida Rio de Janeiro, trecho compreendido entre os cruzamento da Avenida Rio de Janeiro/ Rua Diamantina e Av. Rio de Janeiro/Av. Palmeiras. JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção nos lugares citados está impossível, devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/indicacao_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie revitalização, drenagem e recapeamento da Avenida das Palmeiras, trecho compreendido entre os cruzamentos da Av. Palmeiras/Anicésio Mendonça e Av. Palmeiras/ Av. Rio de Janeiro. JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção nos lugares citados está impossível, devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/indicacao_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde e ao Poder Executivo que providencie acolhimento e tratamento de saúde do sr. José Ozanan Ribeiro, cuja documentação segue em anexo, que reivindica atendimento médico, na especialidade Endocrinologia, desde o ano de 2020, porém, até o presente momento logrou êxito.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a manutenção da iluminação pública Rua Espinosa, Bairro Santa Marta de frente o número 420.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que determine ao setor de fiscalização para proceder a notificação de um imóvel localizado na Rua Espinosa, Bairro Santa Marta de frente o número 420.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie notificação do proprietário do lote na Rua Dona Vicentina (Antiga rua C) número 155, bairro Aeroporto II, para que o mesmo providencie a retirada do entulho (foto anexa).</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretária Municipal de Esportes e Lazer seja providenciada reforma da quadra e restauração elétrica dos refletores da quadra da escola Municipal João Dornas Filho.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a limpeza e coleta de lixo na Rua Pouso Alegre, 51 - Novo São Vicente</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/indicacao_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Meio Ambiente que providencie reparos e troca de 2 (duas) lâmpadas na Avenida Guarujá, de frente o número 155, no bairro Aeroporto II.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/indicacao_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Meio Ambiente que providencie reparos e troca de 1 (um) lâmpada queimada do poste de iluminação pública na rua Dona Vicentina, de frente o número 155, bairro Aeroporto II.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica à Secretaria do Meio Ambiente providencie instalação/construção de um cercado ao redor do lixão público, de forma a vir conter somente um portão de acesso ao seu interior.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/indicacao_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que determine a fiscalização do prédio localizado na Rua Marechal Floriano Peixoto, nº 22, Centro, onde as pastilhas de revestimento externo estão soltando.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie notificação do proprietário do lote, e posteriormente, dê prosseguimento na fiscalização na Rua Joaquim Eleutério, esquina com Rua Primeiro de junho, bairro jardim dos anjos.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Administração que proceda a revisão e atualização salarial dos AGENTES DE SAÚDE MUNICIPAIS, de acordo com a Emenda à CF/88 nº 120/22, que “Acrescenta §§ 7º, 8º, 9º, 10 e 11 ao art. 198 da Constituição Federal, para dispor sobre a responsabilidade financeira da União, corresponsável pelo Sistema Único de Saúde (SUS), na política remuneratória e na valorização dos profissionais que exercem atividades de agente comunitário de saúde e de agente de combate às endemias.”</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção das vias do bairro Pedro Tavares.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/indicacao_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a limpeza do terreno localizado na Rua Cândido José, ao lado do número 541 Bairro de Fátima. Caso o terreno não pertença ao município, que adote as medidas fiscalizatórias necessárias.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Pastor Alex, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda ao recapeamento da Rua Chico Marques, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Esportes que proceda a revitalização da quadra pública localizada no Bairro de Fátima.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº 190/2021 no qual solicita ao secretário de obras que seja providenciado o recapeamento asfáltico na Rua Monsenhor Otaviano no Bairro de Fátima.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº275/2021 no qual solicita ao Secretário de Obras que providencie a implantação de iluminação pública de LED no restante da Rua Francisco de Paula Lopes (Bairro de Fátima), bem como providencie a limpeza das ruas Francisco de Paula Lopes, Uberaba e Uberlândia, todas localizadas no Bairro de Fátima.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº276 no qual solicita ao Responsável pela Agência dos Correios no município que providencie a prestação do serviço de entrega de correspondência em toda extensão da Rua Francisco de Paula Lopes (Bairro de Fátima).</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº314/2021 no qual solicita ao Secretário de Obras que providencie a iluminação pública da via da antiga MG-164 que liga o bairro Nossa Senhora de Fátima ao bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº315/2021 no qual solicita à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma faixa elevada (lombo-faixa) no trecho que liga o bairro Nossa Senhora de Fátima ao bairro Nossa Senhora Aparecida, bem como a implantação de redutores de velocidade no mencionado trecho; devendo implementar as alterações que o estudo técnico concluir.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº364/2021 no qual solicita ao secretário de obras que providencie a Revitalização da Praça em frente a Escola Estadual Wilson Lopes, instalação de Bancos (como os da Praça da Matriz) e a restauração dos passeios que estão danificados pelas raízes das árvores, cultivo do jardim.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº79/2022 no qual solicita ao Secretário de Meio Ambiente que providencie a limpeza do terreno localizado na Rua Cândido José, ao lado do número 541, no Bairro de Fátima. Caso o terreno não pertença ao município, que adote as medidas fiscalizatórias necessárias.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova o recapeamento da Rua Monsenhor Otaviano, no Bairro de Fátima. JUSTIFICATIVA: A mencionada via encontra-se com a pavimentação depreciada pelo tempo, possui buracos e desníveis, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras e de meio ambiente que providencie a poda da vegetação na RUA JOÃO ANTUNES (BAIRRO PALMEIRAS), que está impactando de forma inadequada a iluminação da rua. Justificativa: Além do fator de insegurança e perigo que a situação tem gerado para o local, tem-se um cenário de impacto de sujeira devido à queda diária de folhas destas vegetações. Além das árvores que estão no passeio, há também a vegetação proveniente da área da Companhia Industrial Aliança Bondespachense (CIAB - Fábrica de Tecidos), a qual está próxima aos postes que iluminam a rua e a fiação elétrica.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção com cascalho da estrada rural da Colônia dos Alemães, trecho após o bairro Nossa Senhora Aparecida (Vale do Amanhecer), primeira a direita. JUSTIFICATIVA: A mencionada via encontra-se em situação precária, pelo que se faz necessária a manutenção com cascalho a fim de evitar que a pista fique escorregadia em período chuvoso.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Indica ao Gerente Regional da COPASA para que envie equipes profissionais de apoio para a cidade de Bom Despacho/MG, a fim de que os mesmos realizem a instalação de bloqueadores de ar nos hidrômetros residenciais. JUSTIFICATIVA: Diante de várias reclamações de moradores e consumidores locais, de que está havendo cobrança excessiva da água. O Bloqueador de Ar é um aparelho criado para ajudar a diminuir gastos desnecessários na conta de água, é um tubo de plástico que é instalado na tubulação de água, ele promete bloquear aquele ar que sai da torneira, esse ar também é “contado” como água, evitando, dessa forma, injustiças.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Administração que fiscalize as instituições financeiras e assemelhados (lotéricas, Correios, etc.) para que se cumpra em sua integralidade o disposto na lei 2.611/2017 (doc. Anexo), que estabelece medidas de tolerância e tempo limite em filas de clientes e usuários. Segue em anexo também Ofício nº 35/2022, cuja destinatária fora a agência da Caixa Econômica Federal e que não obteve resposta até o presente momento. JUSTIFICATIVA: Os cidadãos usuários e clientes das instituições financeiras e assemelhadas em geral, por diversas vezes, esperam horas a fio na fila de atendimento ao público, expostas a um forte calor e consequente desidratação.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito que providencie estudo técnico para implantação de Lombo-faixa e colocação imediata de sinalização assegurando os pedestres na Avenida Piraquara, bairro Babilônia, na totalidade de sua extensão. JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local os quais relatam que os carros trafegam em alta velocidade no local supramencionado, colocando em risco suas respectivas famílias, assim como a falta de sinalização também proporciona vários acidentes envolvendo motoristas, motociclistas e pedestres. Não existe nesta rua nenhum redutor de velocidade, faixa elevada ou alguma sinalização que aumente a segurança dos moradores.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/indicacao_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do Meio Ambiente tome providências prévias e, caso seja necessário, realize a poda de uma árvore situada no endereço Rua Itaguara, nº 252, bairro São Vicente, uma vez que a supracitada árvore (mangueira) está causando vários transtornos aos moradores locais, assim como pondo em risco famílias, pois tem risco de tombar. JUSTIFICATIVA: As Vereadoras que este subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm reivindicar à municipalidade a fim de que lhe seja resolvida tal solicitação acima elencada. A municipalidade deve agir através de seu Poder de polícia para preservar a Saúde pública, o meio ambiente saudável e a incolumidade da população bondespachense.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que dê cumprimento à Emenda Constitucional nº 120, de forma a providenciar o pagamento do piso salarial para os agentes de combate as endemias, bem como providenciar o pagamento retroativo da diferença para o mês de maio/2022. JUSTIFICATIVA: Foi publicado em 06/05/2022 a Emenda Constitucional nº120, a qual fixa o piso salarial para o agente de combate a endemia em valor não inferior a 2 (dois) salários-mínimos. Ocorre que o município não cumpriu o piso no pagamento realizado em 31/05/2022, razão pela qual faz a presente indicação.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Pastor Alex, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediata operação “tapa buracos” no trecho compreendido entre as ruas Rua Deputado Ribeiro Pena, esquina com rua Castro Alves até Av Padre Augusto, todas no bairro São José. JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção nos lugares citados está impossível, devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie imediata operação “tapa buracos” na Rua Castro Alves (na altura da Av. Carlos Cardoso de Carvalho até esquina da rua Brasília). JUSTIFICATIVA: Este vereador foi procurado por moradores do local os quais relatam que a locomoção nos lugares citados está impossível, devido aos estragos causados pelas chuvas, tal como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito que seja providenciado estudo técnico e posterior providência no sentido da colocação de vagas de estacionamento para pessoas com deficiência na Avenida Miguel Gontijo. Atualmente não existe vagas especiais no local mencionado. JUSTIFICATIVA: Diante de várias reclamações de usuários com alguma deficiência física ou seus respectivos responsáveis, não existe nenhuma vaga de estacionamento para veículos autorizados, de propriedade de pessoas com deficiência, em dissonância com o estatuto da deficiência, lei federal 13.146/15, artigo 47.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indica ao Gerente Regional da COPASA que aumente os números de atendentes na unidade de Bom Despacho/MG. JUSTIFICATIVA: Diante de várias reclamações de moradores e consumidores locais de que o atendimento presencial, telefônico e virtual está defasado e ineficaz, necessário se faz o aumento do contingente de pessoal no atendimento ao público na unidade Bom Despacho.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indica às Secretárias Municipais de Esportes e Lazer e de Obras que seja providenciada reforma da quadra e restauração elétrica dos refletores da quadra poliesportiva do bairro cidade Nova (Aeroporto). JUSTIFICATIVA: Diante de várias reclamações de que a quadra está com vários problemas, principalmente com chances de ceder, devido à dilatação da estrutura. Uma reforma imediata é medida que se faz urgente.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito que seja providenciado estudo técnico e posterior providência no sentido da colocação de vagas de estacionamento para idosos na Avenida Miguel Gontijo. Atualmente não existe vagas para tal público alvo no local mencionado.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Secretaria de Trânsito e transporte para realizar estudo técnico para implantação de quebra-molas nos seguintes logradouros públicos: Avenida Getúlio Fidelis e a Rua do posto de saúde, ambas localizadas no distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a aspersão diária de água nos seguintes logradouros públicos: Avenida Getúlio Fidélis e na Rua do posto de saúde, ambas localizadas no distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que análise o anteprojeto de lei anexo a fim de enviá-lo a esta casa legislativa como Projeto de Lei.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito e Transporte que seja providenciado a imediata colocação de uma placa indicativa para o rumo da BR -262 na Avenida Manoel da Costa Gontijo, na altura do colégio Industrial, no bairro de Fátima.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a extensão de rede e iluminação pública na Av. Vaz da Costa, próximo ao nº 1629, no bairro Alvorada.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/indicacao_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, de forma urgente, implementação asfáltico na Rua Cabo Verde, bairro Dom Joaquim, em sua integralidade.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/indicacao_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indica junto ao Assessor do Distrito do Engenho do Ribeiro e Povoados, Sr. Clarindo José Da Silva, que proceda estudo técnico sobre a possibilidade de instalação de antenas de telefonia nos povoados e distritos do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/indicacao_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que proceda o acolhimento da paciente J. A. S., paciente da especialidade Oncologia, e que, posteriormente, esta pasta, de maneira urgente, juntamente com o setor de transporte e regulação, dê o suporte necessário para tratamento do tumor presente no pescoço e cabeça, precisando de tratamento fora do município.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras que realize um estudo sobre o trecho compreendido entre a Rua São Dimas (Bairro Jardim América) e Rua Antônio Inácio (Bairro Rosário I), devendo proceder as obras de infraestrutura sanitária e viária, caso seja constatado que se trata de via pública.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova o recapeamento da Rua Presidente Dutra, Bairro Santa Rita e Rua Vicente Ferreira Assumpção, Bairro Esplanada.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova a pavimentação asfáltica das Rua Nair Souto (Bairro Jardim do Anjos II) e Rua 5 (Bairro Esplanada – Atrás do fórum da Justiça do Trabalho).</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico a fim de verificar a possibilidade de implantação de uma faixa elevada na Avenida Vivaldi Brandão, Bairro Jardim América, próximo a guarita de ônibus de frente ao Supermercado Fidelis, bem como proceda a execução da obra, caso viável tecnicamente.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a aspersão diária de água sobre o trecho compreendido entre a Rua São Dimas (Bairro Jardim América) e Rua Antônio Inácio (Bairro Rosário I).</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, de forma urgente, limpeza e patrolagem na Rua Bocaiúva, bairro Santa Marta, em sua integralidade.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a limpeza dos imóveis do município em caráter de urgência, localizados na Rua Chiquinho Venâncio (nº 173 e nº 183), no bairro Jaraguá.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_118.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que verifique a possibilidade de implantar na Rua Letícia, Bairro Santo Antônio uma praça ou outro equipamento público.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/indicacao_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que análise o anteprojeto de lei anexo, que versa sobre isenção de IPTU para pessoa idosa, de forma a enviá-lo como Projeto de Lei.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/indicacao_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que providencie estudo técnico e elaboração de projeto para implantação de sinalização e dispositivos que reduzam a velocidade na Rua Cisalpino Marques Gontijo, em frente ao posto de saúde.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/indicacao_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a manutenção da Praça Antônio Leite.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a substituição de um poste localizado no cruzamento entre a Av. Dr. Juca com Av. Norte Sul.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social a realização de estudo técnico para implantação de quebra-molas na Rua Acre, no cruzamento com a Rua dos Operários, bairro Santa Rita.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Esportes e Lazer a construção de uma quadra poliesportiva no bairro Simeão Ferreira.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente desta casa legislativa que designe audiência pública para debater o tema “Promoção e defesa das pessoas com deficiência no município”</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que proceda a estudo técnico para sinalização da Rua Turmalina, no bairro Santa Marta, devendo consultar previamente os moradores do local, bem como implementar a sinalização resultado do estudo técnico.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova o recapeamento da Rua Chico Marques, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que proceda a estudo técnico para sinalização da Rua Enfermeira Joana D’arc, no bairro Vila Gontijo, próximo ao nº 162, a fim de promover a redução de velocidade no local,  bem como implemente a sinalização adequada que o estudo técnico concluir.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 65/2022, para que o Secretário de Obras providencie revitalização, drenagem e recapeamento da Avenida das Palmeiras, trecho compreendido entre os cruzamentos da Av. Palmeiras/Anicésio Mendonça e Av. Palmeiras/ Av. Rio de Janeiro.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indica aos Secretários de Administração e de Desenvolvimento Social que avaliem a implantação de uma horta comunitária na Fazenda da Antiga FEBEM para produção de alimentos para pessoas de baixa renda no município.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal que verifique junto a Secretaria de Fazenda a possibilidade de incentivo fiscal no ISS das empresas fabricantes de ração canina mediante comprovação de doação de ração a entidades que atuem no acolhimento e proteção de animais abandonados. Em sendo possível, que seja enviado o projeto de lei, se necessário.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a limpeza do terreno localizado na Rua Araras, de frente ao nº 37, Babilônia. Caso o terreno não pertença ao município, que adote as medidas fiscalizatórias necessárias.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente a elaboração de um Plano Municipal abrangendo a preservação e conservação dos recursos hídricos do território municipal, a gestão da água e o controle dos processos erosivos no solo das áreas rurais, a gestão do abastecimento de água potável, esgotamento sanitário, limpeza urbana e drenagem e manejo das águas pluviais.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 94/2022, para que a Secretária de Trânsito, Proteção Patrimonial e Defesa Social providencie estudo técnico e elaboração de projeto para implantação de sinalização e dispositivos que reduzam a velocidade na Av. Piraquara, no Bairro Babilônia.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova o recapeamento do asfalto na Praça Inconfidência, no trecho em frente ao número 124.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova o asfaltamento da Avenida Chico Bernardino no trecho não pavimentado, bem como o envio periódico de um caminhão pipa jogando água no local, como medida paliativa, até a conclusão da obra.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a implantação de iluminação de LED no percurso entre o término da instalação da iluminação pública na Avenida Doutor Juca, iniciando de frente o número 2021(lado ímpar) até chegar na rotatória da Praça da Bíblia, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que retire toda a terra que caiu sobre a calçada na Avenida Paulino Marques, na Vila Gontijo. JUSTIFICATIVA: Com as fortes chuvas de janeiro ocorreram deslizamentos de terra no local. Segundo moradores a Prefeitura apresentou sucessivas respostas de que não seria possível nenhuma providência na época, pois poderiam acontecer novos deslizamentos. No entanto, já estamos em agosto, sem ocorrência de chuvas há meses. Existem vários trechos na calçada onde não é possível transitar, acarretando grandes riscos à integridade física dos pedestres.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/indicacao_139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova, com urgência, faixa de pedestre na Rua Abaeté, no bairro São Vicente (Próximo a Paróquia São Vicente de Paula e o Cristalino Esporte Clube).</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/indicacao_140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente Que providencie notificação do proprietário do lote na rua Montalvânia, ao lado do número 1840, Santa Marta. O local está com mato alto e se tornou ponto de descarte de lixo, proporcionando o aparecimento de animais peçonhentos. Assim como, faça a limpeza da via pública que está sendo tomada pelo entulho.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/indicacao_141.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na Rua Turmalina, no Bairro Santa Marta, próximo ao número 180, bem como providencie de forma urgente as intervenções no trânsito que o estudo concluir.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/indicacao_142.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a Implantação de iluminação de LED no percurso entre o término da instalação da iluminação pública na Avenida Doutor Juca, iniciando de frente o número 2021(lado ímpar) até chegar na rotatória da Praça da Bíblia, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_143.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) na rua Passos, bairro Santa Marta, ao lado do número 1840.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) na Avenida Governador Valadares, depois da creche Dr. Hugo.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_145.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para sinalização e melhoria do trânsito no entroncamento da Avenida Governador Valadares com Rua Irmã Maria, no bairro São Vicente, bem como promova de forma urgente as intervenções no trânsito que o estudo concluir.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o término da Praça em frente à Escola Estadual Irmã Maria, instalação de Bancos, manutenção e cultivo do jardim.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o término da Praça Germânica, esquina entre a Av. Governador Valadares e Rua Montalvânia, incluindo a construção dos passeios e instalação dos bancos.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito, Proteção Patrimonial e Defesa Social que providencie a sinalização horizontal das lombo faixas e lombadas (quebra-molas) em todo a abrangência do Cidade Nova, principalmente nas vias de maior fluxo como: Rua Irmã Maria, Av. Governador Valadares e Av. Dr. Juca.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras a indicação nº 116/2022 apresentada no dia 08/08/2022 na qual solicita que providencie, de forma urgente, limpeza e patrolagem na Rua Bocaiúva, bairro Santa Marta, em sua integralidade.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a manutenção na iluminação da Rua Formiga, próximo aos números 419 a 593, Bairro São Vicente.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado a manutenção e conserto de uma cratera na Avenida das Palmeiras cruzamento com a Avenida Rio de Janeiro no Bairro São Vicente.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a melhoria na iluminação da Avenida Rio de Janeiro, Bairro São Vicente e adjacências. Justificativa: Indicação da 3ª Sessão Ordinária Câmara Jovem de Bom Despacho que receberam a reclamações dos moradores da região, que alegam ter receio em ultrapassar certos pontos durante o período da noite, além de oferecer riscos pela precariedade da luz.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie pavimentação asfáltica na rua Arthur Alves Duarte esquina com a rua Montalvânia onde há um espaço público sem pavimentação., de forma que há uma enorme dificuldade em transitar, de maneira que é necessário realizar uma intervenção definitiva para benefício da população, como o asfaltamento da rua, onde moradores tem realizado intervenções por contra própria para transitarem em condições mínimas no bairro São Vicente.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que realize a construção de praça pública em frente ao Poliesportivo do Cidade Nova, uma vez que esse espaço deve ser ocupado pela população como fonte de lazer, cultura e educação, de forma que se proporciona iluminação adequada para ocupação do espaço público. Além de revitalização perene, bem como a reforma da Quadra Poliesportiva, mas também a instalação de dois portões de acesso do lado esquerdo paralelos a Escola Municipal Dona Duca no Cidade Nova.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o término da obra já iniciada no final da Rua Araçuaí com Avenida Maria Guerra, no bairro Santa Marta, de forma que seja realizado o acabamento da obra e assim o espaço este em perfeitas condições para uso e circulação.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras em caráter de urgência que seja realizado o acabamento da obra da Rua Corinto que encontra-se em estado calamitoso, de forma que, infelizmente, carros, motos, bicicletas e pedestres possuem uma enorme dificuldade em transitar, de maneira que é necessário realizar uma intervenção definitiva para benefício da população.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, bem como à Secretaria de Educação que seja realizada a revitalização do prédio situado entre a Rua Pitangui e Avenida Guarujá, de forma que já foi utilizado como Núcleo de Alfabetização Digital, bem como Ponto de Apoio para registro de ocorrências pela Polícia Militar de Minas Gerais - PMMG, de forma que a Secretaria de Educação possa reutilizar o espaço como fonte de informação digital, além de uma base de uma biblioteca comunitária para que as crianças, os adultos e os idosos possam ter oportunidade de ascender socialmente.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indico ao secretário de obras para que providencie a construção dos muros no entorno do Centro de Zoonose, bem como contratar um vigilante no período noturno, além de realizar um estudo para implementação do Canil de Bom Despacho em outro espaço, além da aquisição de um castra móvel, mas também a realização de Feiras adotivas em estacionamentos, em parceria com os Supermercados do Município.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras e de Esportes a Revitalização da quadra ao lado do PSF JK/Santa Marta, na rua Dona Vicentina, antiga Rua C, de forma que se deve restaurar os gols, os alambrados, as escadarias, bem como realizar a cobertura da quadra, mas também as demarcações no piso.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras para que seja realizado o recapeamento asfáltico da Avenida das Palmeiras no trecho que liga o Bairro Rosário II (São Bento) ao Cidade Nova.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie o recapeamento asfáltico nos três primeiros quarteirões da Rua Perdigão, no bairro São Vicente.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/indicacao_162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/indicacao_162.pdf</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/indicacao_163.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize estudo técnico para implantação de uma faixa elevada (lombo faixa) na rua Jadir Rodrigues Campos, em frente a E.M Dona Duca, bem como avalie a possibilidade da mesma possuir apenas sentido único (mão única), devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança das crianças que estudam na E.M Dona Duca</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indico ao Diretor da CEMIG no município que providencie a poda das árvores na rua Jadir Rodrigues Campos, Bairro São Vicente. Justificativa: As árvores da mencionada rua encontram-se com os galhos muito próximos a rede de distribuição elétrica da CEMIG, pelo que se faz a presente indicação a fim de evitar que acidentes ocorram.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie o recapeamento asfáltico na rua Espinosa e Turmalina, no bairro São Vicente. Justificativa: As mencionadas vias públicas encontram-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da esquina da Avenida Mantiqueira com a Rua Vereadora Traquinha, Bairro Aeroporto 2, nas proximidades da praça do rotariano. Justificativa: A mencionada via pública encontra-se em estado precário de conservação.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 1/2022 para que o Secretário de Obras que proceda a obra de implantação de um “bueiro” para drenagem de água pluvial na Rua Luz, próximo ao número 146 - Novo São Vicente.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 65/2022 para que o Secretário de Obras providencie revitalização, drenagem e recapeamento da Avenida das Palmeiras, trecho compreendido entre os cruzamentos da Av. Palmeiras/Anicésio Mendonça e Av. Palmeiras/ Av. Rio de Janeiro.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 101/2022 para que às Secretárias Municipais de Esportes e Lazer e de Obras que seja providenciada reforma da quadra e restauração elétrica dos refletores da quadra poliesportiva do bairro cidade Nova (Aeroporto).</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 122/2022 para que o Secretário de Obras que providencie a substituição de um poste localizado no cruzamento entre a Av. Dr. Juca com Av. Norte Sul.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 126/2022 para que a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que proceda a estudo técnico para sinalização da Rua Turmalina, no bairro Santa Marta, devendo consultar previamente os moradores do local, bem como implementar a sinalização resultado do estudo técnico.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação IND 130/2022 para que os Secretários de Administração e de Desenvolvimento Social que avaliem a implantação de uma horta comunitária na Fazenda da Antiga FEBEM para produção de alimentos para pessoas de baixa renda no município</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que faça doação do espaço público que já foi destinado a Escola Agrícola, FEBEM que está sendo utilizado como depósito do Executivo, com acúmulo de objetos escolares, pneus, de forma que o prédio está condenado a demolição, bem como podemos destinar o espaço para uma instituição estadual ou federal que possa desenvolver práticas de cursos técnicos ou superiores como Zootecnia, Medicina Veterinária, Engenharia Ambiental e Florestal.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a pavimentação da Rua Cabo Verde no Bairro Dom Joaquim. JUSTIFICATIVA: Este vereador foi procurado por moradores da respectiva rua, a qual relataram sobre a dificuldade de locomoção de veículos e pedestres, a maioria residentes da própria rua, bem como os demais usuários que ali trafegam. Assim, deve a municipalidade resolver, em caráter de urgência, tal demanda.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a restauração e iluminação do Cruzeiro da Praça Antônio Leite. JUSTIFICATIVA: Este vereador foi procurado por alguns moradores da respectiva praça, bem como os munícipes que ali trafegam. Todos relataram o desaso da praça, especialmente do Cruzeiro, além do respeito com a religiosidade do povo é um ponto turístico de nossa cidade. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie sinalização necessária e fiscalização na Rua do Rosário e Rua da Olaria. JUSTIFICATIVA: Este vereador foi procurado por moradores do local, os quais relataram a ocorrência de vários acidentes nas respectivas ruas por falta de sinalização e fiscalização adequada. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a remoção de dois painéis digitais desativados localizados o primeiro na Praça da Inconfidência e o segundo na antiga praça Santa Rita, bifurcação entre a Rua Flávio Cançado Filho e Rua Dr. José Gonçalves. JUSTIFICATIVA: Este vereador foi procurado por alguns moradores da região, os quais relataram o descaso e abandono dos painéis há anos, bem como a descaracterização das respectivas praças. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito que providencie sinalização e redutor de velocidade na Rua Leopoldina, Bairro São Geraldo. JUSTIFICATIVA: Este vereador foi procurado por um morador da respectiva rua, o qual relatou que após o asfaltamento da via, não foram providenciados sinalização (placas de trânsito e faixa de pedestre e redutor de velocidade) ocasionando acidentes e insegurança nos moradores da região. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/indicacao_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a revisão e manutenção de toda iluminação pública do povoado do Mato Seco.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_180.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a diligência na Rua Flávio Cançado Filho, Bairro Centro, a fim de identificar a origem de uma água que escorre diariamente pela via, bem como tomar as medidas pertinentes.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie a implantação de 10 lixeiras no povoado do Mato Seco, sendo 4 na praça e 6 distribuídas em pontos estratégicos.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Esportes que promova a implantação de uma academia ao ar livre no Bairro Pedro Tavares Gontijo.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que providencie a manutenção da sinalização horizontal de trânsito em todo município, notadamente das faixas de pedestre.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Que providencie a fiscalização na Guarita situada na rodovia MG -164 no sentido Engenho do Ribeiro entrada para o Mato Seco, referente a poluição ambiental deixada por uma transportadora de Eucalipto da região e também que seja feita a limpeza com urgência do local. _x000D_
 _x000D_
 		JUSTIFICATIVA: Estas vereadoras foram procuradas pelos motoristas que trafegam pelo trecho citado a cima, relataram sobre os transtornos causados pelo lixo (tocos de madeira, plásticos e papéis) deixados por uma Transportadora de Eucalipto da região. Segundo os mesmos, além de poluição Ambiental o local está se tornando perigoso, pois está derrubando motociclistas; danificando caminhões e carros. A solicitação foi feita anteriormente através do site da prefeitura (ouvidoria), mas infelizmente não foi solucionado o problema. Os motoristas se sentem abandonados e esquecidos pelo poder executivo. Gostaríamos de ressaltar de que se trata de uma rodovia muito movimentada e perigosa, intensificando a importância e a urgência dos serviços no local._x000D_
 Protocolo gerado feito no site da prefeitura – ouvidoria: 202207210825025111950</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova, com urgência, uma operação tapa buracos no Bairro Pedro Tavares Gontijo.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_186.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Que promova, com urgência, o recapeamento da rua Ana Ismênia de Resende - Jardim América._x000D_
 _x000D_
 		JUSTIFICATIVA: As vereadoras foram procuradas pelos moradores da rua citada acima, relatando que na mesma existe um grande trecho sem asfalto e com muitos buracos. Os buracos estão dificultados a tráfego de veículos e pedestre, podendo causar sérios acidentes e danos aos veículos. Gostaríamos de ressaltar que essa solicitação já foi apresentada diversas vezes, mas infelizmente até hoje os moradores não receberam a solução para o problema, eles se sentem abandonados e esquecidos pelo poder executivo.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_187.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Que promova, com urgência, a operação tapa buraco, na Avenida Doutor Roberto de Melo Queiroz frente ao número 1607 Novo São José_x000D_
 _x000D_
 		JUSTIFICATIVA: As vereadoras foram procuradas por usuários e proprietários da Universidade e Faculdade Cruzeiro do Sul (UNIFRAM) espaço que está situado rua citada acima, relatando que quase ocorreu um acidente entre um carro e uma moto. Ressaltamos que a Avenida é muito movimentada intensificando a necessidade do serviço de urgência</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova, com urgência, o recapeamento da Rua Bogotá e em sua extensão no bairro Jardim América. JUSTIFICATIVA:  As vereadoras foram procuradas por uma moradora da rua citada acima relatando que na mesma contém vários buracos grandes, devido ao desgaste de uso e chuvas, principalmente no trecho que se localiza frente à casa sua casa de número 239. Os buracos estão inviabilizando a moradora de entrar em sua própria casa, podendo causar danos em seu veículo e também dos demais moradores do bairro.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_189.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Que providencie a retirada de uma colmeia de abelhas no poste com transformador, na rua Pedro Manoel, próximo ao número 163. JUSTIFICATIVA: De acordo com moradores do local, a colmeia tem causado alguns transtornos na comunidade como pequenos acidentes envolvendo pessoas e animais domésticos. Segundo relatos, desde julho de 2021 os moradores tem pedido auxílio na secretaria de meio ambiente, na CEMIG, no corpo de Bombeiros, mas até a presente data não houve solução do problema.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na porta do CMEI Dona Íris, bem como providencie de forma urgente as intervenções no trânsito que o estudo concluir. JUSTIFICATIVA: Trata-se de via com grande fluxo de crianças, pelo que o controle de velocidade é medida necessária para prevenção de acidentes.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reforma e cobertura da quadra poliesportiva no Bairro Nossa Senhora de Fátima. JUSTIFICATIVA: Há várias reclamações de moradores referindo que a quadra se encontra muito suja e por não ser coberta inviabiliza o uso em diversos horários e em dias chuvosos.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) na Avenida Dr Roberto, próximo ao Beco do Zeca Couto, no Bairro do Rosário. JUSTIFICATIVA: Entendemos que as chuvas esse ano foram intensas e há alguns meses o município providenciou a recuperação de partes da Avenida, contudo não houve essa manutenção na parte supracitada, o que tem gerado grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Que a municipalidade resolva, em caráter de urgência, a pavimentação das ruas Paraíba e Olinda, no bairro Rosário. JUSTIFICATIVA:  Os moradores que transitam no local relatam as péssimas condições em que se encontram as ruas supracitadas. A água da chuva e do uso doméstico tem provocado lama e buracos no calçamento de pedras e há uma grande quantidade de mato nas vias, o que permite o aparecimento de animais peçonhentos e ratos. Vale ressaltar que a presente indicação pertence a 3ª Sessão Ordinária da Câmara Jovem de Bom Despacho apresentada pela Vereadora Jovem Rayssa Isabelle de Sousa e Silva, do Colégio Tipura.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_194.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social a nomeação de mais fiscais de trânsito para o município ou que sejam criados novos cargos seguidos de realização de concurso público.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_195.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova a pavimentação asfáltica da Rua 5 no Bairro Esplanada, retire 3 (três) postes instalados sobre a via próximos à entrada da garagem da Prefeitura,</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o estudo de viabilidade técnica para instalação de uma passarela de pedestres ligando o Bairro Simeão Ferreira ao Bairro Nossa Senhora Aparecida (Vale do Amanhecer).</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_197.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social a instalação de placas proibindo ultrapassagem na via chamada de Av. Lalemã Vieira, assim como instalação de placas com o nome do logradouro.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_198.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social a realização de estudo técnico para alteração da Rua Waldemar Bento Araújo em via de mão única.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_199.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que estude a possibilidade de fazer a construção de uma lombo-faixa na Rua Petrópolis (em frente à Escola Novo Ser).</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, juntamente ao Secretário de Obras, a criação de um terminal rodoviário na saída da cidade, próximo ao Centro Universitário UNA, bem como transformar a atual rodoviária em um terminal de transporte público.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a revitalização da entrada de Bom Despacho na Avenida Bandeirantes/Rua do Rosário.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, o recapeamento das vias dos bairros São Bento e São Vicente, ao qual se encontram em péssimo estado de conservação e utilização.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a colocação de um semáforo na esquina da Rua da Fábrica com Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a restauração da pista de caminhada da Avenida Doutor Roberto de Melo Queiroz.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Cultura e Turismo a viabilização de estudo técnico, a fim de aferir a possibilidade e viabilidade de implementação de parcerias público-privadas para instalação de uma unidade de cinema na cidade.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a revitalização da pista de caminhada da Av. Dr. Juca, trecho do antigo “Pamonhão” à “Siderúrgica”.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a remoção do poste de luz na rotatória da Avenida Doutor Juca com a Rua Romeu Marquês Gontijo.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o asfaltamento da Rua Ana Ismênia de Rezende, esquina com a Rua Santiago, no bairro Jardim América.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a conclusão da pavimentação da Av. Geralda Lopes, conhecida como antiga linha. JUSTIFICATIVA: Esta via é usada diariamente por veículos pesados que buscam um acesso alternativo da BR 262 para MG 164 ou que se deslocam das zonas rurais para a cidade, bem como veículos de médio e leve porte, como ciclistas e pedestres que utilizam da via para a prática de atividades físicas. O fato é que inúmeros moradores locais e os que por ali passam diariamente solicitaram de forma urgente a pavimentação definitiva da via. É importante salientar, que a Avenida citada começou a ser pavimentada, porém, não foi concluída se resumindo apenas a pavimentação inicial da via no sentido do Bairro Ana Rosa para o Bairro Monte Castelo. Observando que a via ainda é de terra, os veículos geram um volume muito grande de poeira o que influencia de maneira negativa na saúde dos moradores locais, principalmente, relativo a doenças respiratórias e na sujeira dos imóveis. Portanto, deve a municipalidade resolver, em caráter de urgência, tal situação.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Obras o desenvolvimento de projetos e a realização de obras na Praça do Bairro Simeão Ferreira. JUSTIFICATIVA: O espaço público, atrás da Escola Municipal, deve ser ocupado pela população como fonte de lazer, cultura e educação, de forma que se proporciona iluminação adequada para ocupação do espaço público. De tal maneira que há o espaço para a praça, no entanto está na terra e possui apenas alguns balanços que são feitos de madeira, provavelmente pela própria comunidade. De modo que o espaço pode ser aproveitado pela a população do Bairro Simeão Ferreira, no entanto é necessário o poder público intervir. Por conseguinte, faz-se necessário a realização de obras como pavimentação, instalação de parque infantil (playground), iluminação, jardins e bancos. Com o intuito de proporcionar aos moradores do bairro que está em expansão, um espaço público adequado para a prática de esportes e para entretenimento de crianças, jovens, adultos e idosos.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado instalação de faixa de pedestre à frente do Velório Municipal com à Avenida Lalemã Vieira. JUSTIFICATIVA: Faz-se necessária a implementação de quebra-molas devido o fluxo de veículos transitando em alta velocidade.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que providencie a instalação de lâmpadas de LED na iluminação pública do Bairro Nossa Senhora Aparecida. JUSTIFICATIVA: A escassez de iluminação pública naquele bairro está colocando em risco a segurança dos moradores, dificultando a visibilidade e facilitando ocorrências de roubos, furtos, entre outros.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indica ao setor de trânsito do Município que solicite à viação Circullare, estudos sobre a possibilidade da linha de ônibus Nossa Senhora Aparecida, passar a circular pelo Bairro Jardins e Simeão Ferreira. JUSTIFICATIVA:  O referido pedido se faz necessário, tendo em vista que o bairro acima mencionado tem uma quantidade grande de moradores que fazem uso da linha Nossa Senhora Aparecida, tendo que se deslocar para poder usufruir da referia linha. Esse pedido vai ao encontro das reivindicações dos moradores.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize parceria junto ao DER/MG a fim de elaborar estudo técnico para implantação de redutores de velocidade na rodovia MG-164 defronte à sede da Prefeitura (antigo SESC), bem como avaliar intervenção no trânsito no entroncamento da rodovia MG-164 com Av. Martinho Campos para que o acesso se torne mais seguro, devendo implementar as alterações que o estudo técnico concluir. JUSTIFICATIVA: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a construção de passeio ao lado do CEMEI Professora Valdira Maria Rezende Silva. JUSTIFICATIVA: A construção da calçada garantirá a segurança dos pedestres que transitam pelo local, bem como dos alunos que frequentam o referido CEMEI.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_35.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_35.docx</t>
   </si>
   <si>
     <t>Indico à Secretária de Esportes e Lazer que verifique a possibilidade de construir uma academia ao ar livre na praça ao lado do CEMEI Professora Valdira Maria Rezende Silva, bem como a construção de uma quadra esportiva na área atrás do mencionado CEMEI. JUSTIFICATIVA: Faz-se a presente indicação a fim de que as populações residentes nas adjacências do CEMEI Professora Valdira Maria Rezende Silva tenham acesso à prática de esporte, proporcionando melhoria na saúde e garantindo o lazer dos usuários.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a iluminação pública da via da antiga MG-164 que liga o bairro Nossa Senhora de Fátima ao Cristais. JUSTIFICATIVA: A iluminação do trecho informado garantirá a segurança das pessoas que trafegam pela via no período noturno.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_218.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma faixa elevada (lombo faixa) no trecho que liga o bairro Nossa Senhora de Fátima ao bairro Nossa Senhora Aparecida, bem como a implantação de redutores de velocidade no mencionado trecho; devendo implementar as alterações que o estudo técnico concluir. JUSTIFICATIVA: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_219.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie a Revitalização da Praça em frente à Escola Estadual Wilson Lopes, instalação de Bancos (como os da Praça da Matriz) e a restauração dos passeios que estão danificados pelas raízes das árvores, cultivo do jardim. JUSTIFICATIVA: Fundamentamos a solicitação com base, na posição estratégica em que está localizada a referida escola (na entrada da cidade MG/164), além da nossa Praça da Constituição poder resinificar-se como espaço de socialização das pessoas, de liberdade, de encontro dos idosos e adolescentes, de aulas dinâmicas e interativas, dentre outros, em segurança e conforto. Entende-se que, quando o poder público age sobre os espaços em favor da educação, desenvolvimento sustentável e cultura, os perigos e o mal dissipam e perdem ação.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_220.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Obras que realize estudo técnico para implantação de um redutor de velocidade (quebra-molas) e radar eletrônico na MG-164, em frente ao antigo SESC, atual sede administrativa do Poder Executivo municipal, saída para a cidade de Martinho campos/MG, devendo implementar as alterações que os estudos técnicos assim concluírem.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_221.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que elabore plano de prevenção e combate às queimadas no município. JUSTIFICATIVA: É preciso que seja elaborado um plano de prevenção e combate às queimadas no município, traçando a estratégia de educação da população, meios eficazes de fiscalização e combate imediato aos focos de queimada, haja vista que o planejamento antecipado é fundamental para bons resultados na administração pública.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_222.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção das vias do bairro Pedro Tavares</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_223.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_223.pdf</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_224.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Presidente da Câmara Municipal, que constitua comissão especial para promover estudos relativos à empregabilidade, à violência e ao homicídio de jovens negros nas periferias de Bom Despacho-MG e seus impactos sociais e econômicos, visando a proposição de diretrizes de enfrentamento cabíveis aos temas.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_224.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_224.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_226.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a pavimentação, colocação de cerca de proteção na área de preservação ambiental e iluminação no final da Rua Chico Marques, próximo do número 1009 no Bairro Santa Lúcia II._x000D_
 Justificativa: o trecho mencionado da via precisa o quanto antes de asfalto, pois em período de chuva fica difícil a circulação de veículos no local e a falta de iluminação prejudica os moradores no local, correndo risco de assaltos e causa insegurança.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_227.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento, limpeza pública e um caminhão pipa na Rua Sete no Bairro São Bento / Dona Branca, pois a poeira está causando doenças respiratórias nos moradores. _x000D_
 Justificativa: as vereadoras foram procuradas por moradores da rua citada acima, relatando que boa parte não é asfaltada, tem muito terreno baldios e muito lixo nas ruas. Está dificultando o trafego dos veículos causando transtornos, doenças respiratórias e riscos a população. Os moradores se sentem abandonados pela administração Pública.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_228.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que realize a construção de praça pública rua Sebastião Basílio no Bairro de Fátima frente ao número 146._x000D_
 Justificativa: os moradores procuraram as vereadoras relatando que a praça acima encontra se má cuidada, sem iluminação, sem água. Por sua vez deveria ser um espaço de lazer e convivência mútua. Hoje      causa insegurança, os moradores se sentem abandonados pela administração pública.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_229.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a reconstrução do passeio da Policlínica, pois o mesmo está sem acessibilidade para deficientes e idosos. _x000D_
 Justificativa: as vereadoras tomaram conhecimento da dificuldade que os pacientes com deficiência física e idosos estão tendo ao acessar o prédio atual da Policlínica. Hoje o passeio anteriormente reformado encontra sem acessibilidade.  O local citado a cima tem altíssimo índice de atendimento tornando-se urgente a reconstituição da obra no local para garantir o acesso de todos. Pois a acessibilidade é direito de todos.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_230.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Indica a esta Secretaria de transporte que seja instalado um redutor de velocidade na Rua Araçuaí, no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_231.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indica às Secretarias de Obras e de Trânsito que seja instalado uma placa de PARE entre o cruzamento da Av. Geralda Lopes com Rua Sergipe, visto ser um local sem nenhuma sinalização, além de ser recorrente a ocorrência de acidentes, bem como colocar a vida dos pedestres que ali trafegam em risco.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_232.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Indica a esta Secretaria de Obras que seja realizado a troca das lâmpadas queimadas dos postes instalados na Rua Iraci Clemente de Jesus no Bairro Jardins.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_233.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Indica a estas Secretarias que seja realizado, conjuntamente, um estudo técnico buscando promover e aplicar de maneira imediata, melhores condições de acessibilidade aos pontos de ônibus do município. Desta forma, são fundamentais: a realização da identificação de todos os pontos e as devidas adequações necessárias, bem como a construção de cobertura contra a chuva e sol, instalação de bancos e identificação com placas em todos os pontos da cidade.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_234.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de obras  que seja realizado manutenção e troca dos refletores da quadra esportiva no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/indicacao_235.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indica a esta Secretaria de Obras que seja construída uma Praça Pública no Bairro Jardins a fim de promover o desenvolvimento social, ecológico e estético da região, garantindo-se desta forma a manutenção na qualidade de vida dos munícipes locais.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/indicacao_236.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça análise do anteprojeto de lei anexo, que versa sobre definir em âmbito municipal o piso salarial para os Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, de forma a enviá-lo como Projeto de Lei.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/indicacao_237.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente à adequação da lixeira em frente ao Cemitério Velha Necrópole no centro da Cidade.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/indicacao_238.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Esportes que proceda a manutenção da quadra da Praça Inconfidência.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Keké, Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_239.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Obras que promova estudo de viabilidade técnica para instalação de uma rotatória ou quebra-molas na saída do bairro pica pau 2.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Os Vereadores subscritores, com assento nesta Casa Legislativa, amparados no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que seja enviada ao Diretor Geral por meio da Diretoria de Contabilidade e Recursos Humanos desta Casa a seguinte indicação:_x000D_
 _x000D_
              Indica a elaboração de um novo concurso público para o preenchimento de vagas do Quadro Pessoal da Câmara Municipal de Bom Despacho. A Administração Pública promove a investidura em cargo ou emprego público, via de regra, por meio de aprovação prévia em concurso público de provas ou provas e títulos de acordo com o art. 37, II da Constituição Federal. Desta forma, se faz importante estabelecer a ratificação do princípio da isonomia garantindo-se dentro das exigências legais a elaboração de um novo certame para esta Egrégia Casa. JUSTIFICATIVA: Esta indicação se faz extremamente importante, visto que o último concurso público desta Casa foi realizado no ano de 2010 regulado pelo edital 1/2010 com total de 13 vagas disponíveis para cargos diversos.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Que promova, com urgência, o recapeamento dos buracos que estão entre a Rua Dona Vicentina com Rua “A” no Bairro São Vicente juntamente com a limpeza pública do local._x000D_
 JUSTIFICATIVA: As vereadoras foram procuradas por transeuntes, relatando que os buracos da Rua Dona Vicentina com a Rua “A” estão grandes e  fundos causando danos nos veículos. As ruas são  muito movimentadas intensificando a necessidade do serviço com urgência. Solicitamos também a limpeza pública do local.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Que promova o recapeamento do buraco que está na rua Abaeté em frente à Paróquia São Vicente de Paula do Bairro São Vicente _x000D_
 _x000D_
 		JUSTIFICATIVA: As Vereadoras foram procuradas por transeuntes relatando que o buraco encontrado na localidade relatada a acima está causando acidente entre os veículos e também ocorreu recentemente um grave acidente com uma criança de 3 anos no local. Ressaltamos que a rua  é muito movimentada intensificando a necessidade do serviço de urgência.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a colocação de uma placa de proibindo jogar lixo na esquina da Maria Fortaleza com a Londrina no bairro São Vicente, bem como a limpeza do local.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/lixo_no__lote_atras__wilson_lopes.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/lixo_no__lote_atras__wilson_lopes.docx</t>
   </si>
   <si>
     <t>Indica a limpeza pública de um lote público que tem atrás da Escola Wilson Lopes situado no bairro de Fátima.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento, limpeza pública e um caminhão pipa (medida paliativa emergencial ) na Rua Ana Ismênia de Resende, pois a poeira está causando doenças respiratórias nos moradores.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja realizada em caráter de urgência na Rua Rosa Araújo Gontijo no bairro São Geraldo: a pavimentação asfáltica, a limpeza da via e a readequação da manilha existente no local. Os moradores ali residentes não conseguem entrar com seus veículos. Uma outra situação é que o local é uma bairro novo e próximo do centro e encontra abandonado pela prefeitura.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja realizada em caráter de urgência na Av. Paulino Marquês Gontijo no bairro Vila Gontijo na calçada da Fazenda Gontijo - “Tõe Ferreira” a limpeza do local retirando toda a terra provocada pelo desmoronamento e que faça um muro de arrimo servindo de contenção ao barranco, pois é perceptível a má qualidade do serviço que foi realizado no local com o antigo secretário de obras. A calçada está completamente tomada pela terra do desmoronamento do barranco. O local é impossível dos pedestres transitarem e a única opção é pela rua.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie em caráter de urgência a pavimentação asfáltica com meio fio na Rua Cinco no Bairro do Bela Vista._x000D_
 A presente indicação pela necessidade de se oferecer aos moradores da localidade, condições dignas de transitar na referida rua que atualmente se encontra em estado precário prejudicando o tráfego dos moradores e veículos. Além de trazerem benefícios para a população com a melhoria do fluxo diário, também valoriza e engrandece o município. Contamos com a tomada de providências para a indicada medida, que se faz necessária e urgente.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie em caráter de urgência a reconstrução da Avenida das Palmeiras (CEP: 35.634-368) próximo da Creche Dona Iris com a Av. Rio de Janeiro localizado no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Esportes que seja colocado como prioridade os eventos esportivos no antigo SESC hoje a atual sede administrativa da Prefeitura Municipal de Bom Despacho (Fundação Conjolo de Vissunga). Quando a Prefeitura assumiu a responsabilidade do compromisso da área do antigo SESC, ela prometeu em realizar no local atividades sociais para crianças, adolescentes e adultos, como tênis, futsal, vôlei, peteca e karatê, e também atividades da secretaria de Desenvolvimento Social e da área cultural como espetáculos musicais e teatrais, cinema e atividades de artesanato. É sabido que passamos por uma pandemia que afetou toda a humanidade, mas, felizmente já estamos vencendo. A prefeitura iniciou a 9ª edição do Jogos Escolares, dando início no Poliesportivo da E. E. Miguel Gontijo no dia nove de setembro de 2022 que encerrará no dia 22 de setembro do mesmo ano.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de meio ambiente que seja realizado a medição de decibéis segundo o Art.3º da LEI Nº 2.142/2009 no Poliesportivo da Escola Estadual Miguel Gontijo e na residência do Sr. Guilherme Ferreira Knischewski no endereço Rua Alberto Antônio Ribeiro, nº 131, Vila Aurora.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Transporte que seja feito uma alteração de identificação nos ônibus da concessionária de transporte coletivo. Solicito que seja implementado uma numeração fixa em todos os ônibus que circulam na cidade, de forma que estes números sejam respectivos as rotas realizadas dentro do município. Assim, os ônibus não seriam mais identificados por nomes de bairros e sim por números ou mantinha-se os nomes e adicionaria os números para complementação. Está presente indicação se faz necessária, pois, é notório que há uma grande parcela de munícipes que fazem uso do transporte público e são analfabetos ou semianalfabetos. Logo deve-se o poder público adequar esta ocasião. Este vereador que o subscreve foi procurado por inúmeros cidadãos de nossa cidade com esta reclamação, pois, não conseguem ler as informações contidas no letreiro dos ônibus.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação de nº 374/2021 à Secretaria de Educação  para que seja analisado a possibilidade em se sobrevir a mudança no horário de funcionamento da Biblioteca Municipal de Bom Despacho, de forma que possa ser ampliado o seu expediente atual, que acontece entre os turnos das 07:00h às 16:00h alterando-se ao novo turno das 08:00h às 21:00h. Está presente indicação se faz necessária, pois, diversos estudantes procuraram este vereador que o subscreve alegando que somente podem estudar no horário noturno, devido ao fato de estarem trabalhando durante o dia. Assim, buscando o cumprimento da igualdade material e do bem comum solicito que esta indicação seja atendida.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Que providencie a limpeza dos lotes da prefeitura no bairro Pedro Tavares Gontijo. Um lote fica localizado na rua Zico Ferreira esquina com a rua Roberto Valadares, os demais na rua Roberto valadares. _x000D_
 JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local os quais relatam que os lotes, pertencentes a prefeitura, estão com mato alto e se tornaram ponto de descarte de lixo, o que proporciona o aparecimento de animais peçonhentos e foco de Dengue nesse período chuvoso.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) nas ruas Zico Ferreira e Roberto Valadares no bairro Pedro Tavares Gontijo._x000D_
 JUSTIFICATIVA: As vias mencionada encontram-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica e a limpeza da rua Caiapós, próximo ao número 494, no bairro Dom Joaquim_x000D_
 JUSTIFICATIVA:  há muitos anos os moradores pedem a pavimentação da rua e não foram ouvidos até o momento. Além disso, há um depósito de reciclagem próximo que deixa o lixo espalhado e não há o recolhimento do lixo na rua. Há muito mato acumulado em frente ao respectivo depósito o que tem causado diversos transtornos a população local.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Que providencie a iluminação pública da via onde está a grade do CAIC. Rua Leito da Linha Férrea, Bairro Ana Rosa.  JUSTIFICATIVA:  A iluminação do trecho informado garantirá a segurança das pessoas que trafegam pela via no período noturno, uma vez que são encontrados muitos animais peçonhentos no entorno e muitas crianças transitam no local.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) na rua Xavantes, próximo ao número 721, bairro Dom Joaquim._x000D_
 		JUSTIFICATIVA: A via mencionada encontra-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Secretarias de Obras e de Trânsito que seja feita a sinalização do cruzamento das Rua Lagoa Verde com a Rua Ibirite.		_x000D_
 JUSTIFICATIVA:  _x000D_
 As vereadoras foram procuradas por moradores da rua citada acima relatando que o cruzamento da ruas Lagoa Verde com a Rua Ibirite está sem nenhuma sinalização, o cruzamento é perigoso e já ocorreram vários acidentes no local com veículos e transeuntes.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Que análise o anteprojeto de lei anexo, que versa sobre conceder à sociedade São Vicente de Paulo isenção do I.P.T.U._x000D_
 JUSTIFICATIVA: Tendo em vista a amplitude da Promoção Social que os Vicentinos desenvolvem em nosso município, acolhendo uma demanda, que se não fosse por eles, o município teria que arcar, nada mais justo que isentá-los do IPTU. Uma que, a Sociedade São Vicente de Paulo, apesar de ter patrimônio, se sustenta principalmente do trabalho de caridade e doações.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na rua Um, bairro Bela Vista, próximo ao número 40. JUSTIFICATIVA: Moradores dos números 40 e 50 da via mencionada, têm necessidades especiais, um é cadeirante, a outra possui prótese. Pelo fato de não haver pavimentação, as atividades de locomoção diárias desses moradores é laborosa, sendo que, em dias chuvosos é impossível eles saírem de casa.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e ao Secretário de Obras que proceda a manutenção da Avenida Norte Sul entre o bar do Aritana e Posto Norte Sul.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova a manutenção dos bancos da Praça da Santa Casa.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente à adequação da lixeira da Praça Inconfidência no centro da Cidade, bem como verificar a viabilidade de trocar as lixeiras do município por Lixeiras com tampas.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e ao Secretário de Obras o estudo de viabilidade técnica para que a Rua Perdigão, próximo a Igreja Católica do Bairro São Vicente, passe a ser mão única no trajeto entre a rua Formiga e a rua Bambuí.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e ao Secretário de Obras o estudo de viabilidade técnica para colocação de quebra molas ou lombo faixas no início da avenida Manoel Pereira, nas proximidades no número 42, próximo da quadra do Pamonhão.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie e implantação de Asfalto Ecológico na estrada que liga a entrada do portão inicial da Mata do Batalhão, as sedes do Instituto Mineiro de Agropecuária (IMA), do Escoteiro, bem como ao estande de Tiro da Polícia Militar</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/indicacao_268-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/indicacao_268-2022.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento do restante da Avenida Getúlio Vargas situada no Engenho do Ribeiro Distrito de Despacho. _x000D_
 JUSTIFICATIVA:  As vereadoras foram procuradas por moradores da avenida citada relatando que tem uma grande parte da mesma que não foi asfaltada. Está causando doenças respiratórias em crianças e idosos e em tempo de chuva atolamento de veículos. Os moradores se sentem abandonados.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/indicacao_269-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/indicacao_269-2022.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 Que providencie a elevação do nível do asfalto próximo a calçada na rua Araçuaí, em frente ao número 800, bairro São Vicente._x000D_
 		JUSTIFICATIVA: _x000D_
 Em frente a essa casa a água fica empoçada permanentemente, seja por chuvas ou por água escoada das casas ao redor. O local tem se tornado um esgoto a céu aberto devido ao mau cheiro provocado pela água empoçada, além de haver proliferação do Aedes Aegypt. Há mais de 10 anos os moradores pedem uma solução e até o momento nada foi feito.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/indicacao_270-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/indicacao_270-2022.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 		Que providencie o recapeamento do asfalto na rua Monsenhor Otaviano, desde o início até próximo o número 152 no bairro Nossa Senhora de Fátima_x000D_
 JUSTIFICATIVA: _x000D_
 		A via mencionada encontra-se em situação precária, com diversos “buracos”, sendo que a manutenção da pavimentação asfáltica (tapa buracos) já não está sendo suficiente uma vez que a cada chuva a via só piora. Essa medida é necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao__271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao__271.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 		Indica ao Secretário de Obras que seja providenciado a pavimentação asfáltica na rua Seis, no Bairro Esplanada, ao lado da garagem da Prefeitura. _x000D_
 JUSTIFICATIVA: _x000D_
 	Essas vereadoras têm sido procuradas por diversos munícipes que reivindicam melhores condições na via onde residem, uma vez que são pagadores de impostos e por anos estão sofrendo com o descaso da prefeitura em relação a pavimentação asfáltica no local.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_272.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Secretário de Obras a seguinte indicação:_x000D_
 		Reitera as indicações 258/2022, 46/2022 e 36/2021 ao Secretário de Obras para que veja a possibilidade de terminar a pavimentação asfáltica na rua xavantes no Bairro Dom Joaquim._x000D_
 JUSTIFICATIVA: _x000D_
 		A Prefeitura asfaltou parte da Rua Xavantes, no Bairro Dom Joaquim e não terminou a obra. A parte asfaltada encontra-se com muitos buracos necessitando de manutenção e, a parte sem a pavimentação asfáltica está em estado precário com erosões no solo, mato e acúmulo de lixo.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_273.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada à Secretária de Saúde a seguinte indicação:_x000D_
 _x000D_
 		Indicamos à Secretária de Saúde que disponibilize quatro profissionais enfermeiros e dois técnicos de enfermagem para o Lar de Idosos São José.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Indica à Secretaria de Educação a disponibilização de um profissional em tempo integral para apoio aos alunos que são PCDs (pessoas com deficiência) na rede municipal de educação.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a iluminação da entrada do Bairro Simeão Ferreira de Souza.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e ao Secretário de Obras que promova o recapeamento da Rua Monsenhor Otaviano, no Bairro de São José, dois quarteirões antes da Escola Municipal Elvino Paiva, próximo ao número 400.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indicação a implantação de uma faixa de pedestre na Avenida Manoel da Costa Gontijo, nº 10, situada no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Presidente da Câmara que seja substituída até o final do mês de outubro a iluminação da Praça da Câmara Municipal de Bom Despacho para luzes de cor rosa em virtude da campanha Outubro Rosa. _x000D_
 _x000D_
 A presente indicação se faz necessária, pois, neste mês realizamos inúmeras campanhas de prevenção às mulheres e a sociedade sobre a importância de prevenção do diagnóstico do câncer de mama. Logo, diante da representatividade e localização desta Casa Legislativa, realizar tal campanha seria de extrema importância educativa a todos os munícipes que passarem ao redor da Câmara demonstrando o empenho de todos os servidores e demais vereadores com a causa.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 34/2021 que solicita a Construção de uma Praça em frente ao Poliesportivo do Cidade Nova, uma vez que esse espaço deve ser ocupado pela população como fonte de lazer, cultura e educação, de forma que se proporcione iluminação adequada para ocupação do espaço público. Além de revitalização perene, bem como a reforma da Quadra Poliesportiva, mas também a instalação de dois portões de acesso do lado esquerdo paralelos a Escola Municipal Dona Duca no Cidade Nova_x000D_
 _x000D_
 	A presente indicação se faz necessária, pois, trata-se de solicitação da comunidade, sob o argumento de que o poliesportivo é importante ponto de lazer da comunidade. Ela encontra-se em estado precário de conservação, pintura antiga, entulhos no fundo e baixa iluminação. De modo que tal reforma é imprescindível para a utilização do espaço pela sociedade.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 62/2022 que seja construído um lombo faixa juntamente com a placa de PARE próximo a Escola Martinho Fidelis. Ratifico que Diante de várias reclamações de pais de alunos da referida escola e transeuntes locais que, apesar da placa pare no local, vários motoristas não respeitam a sinalização, de forma a sempre colocar os alunos em risco e causarem acidentes no local.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_281.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito e à Secretaria de Trânsito que seja que estudada a necessidade e possibilidade de oferecer transporte público, gratuitamente, em Bom Despacho no 2º turno das eleições dia 30/10/2022, para que as pessoas possam exercer o direito fundamental ao voto. _x000D_
 _x000D_
 A presente indicação se faz necessária, pois, há uma necessidade de garantir-se o exercício ao voto a todos os munícipes de Bom Despacho, principalmente, aos economicamente hipossuficientes. Vale ressaltar que o Ministro do Supremo Tribunal Federal, Sr. Roberto Barroso, no dia 28/09/2022 determinou que o transporte público urbano fosse mantido em níveis normais no domingo de eleições, rejeitando a gratuidade universal do serviço no pais. Todavia, recomendou que as cidades que tivessem condições de oferecê-lo de maneira gratuita no dia das eleições assim o faça. Logo diante do exposto, Bom Despacho não ofereceu nas eleições do 1º turno o transporte gratuito e como consequência posso destacar os inúmeros munícipes que relataram a este vereador que o subscreve que não foram votar devido a não conseguir se deslocar até seus locais de votação. Sendo assim, solicitamos que assim seja estudado e se possível possamos garantir o direito ao voto a todos fornecendo transporte público gratuito.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário do Meio Ambiente, Leandro Eustáquio de Matos Monteiro, que seja providenciada a poda de uma árvore localizada na Rua Antônio Zuca, nº 41, Jardim dos Anjos, cruzamento com a Rua Pedro Simão Vaz. A poda solicitada é de extrema necessidade, pois, está encostando nos fios de energia, além do telhado da casa o que coloca em risco os moradores da casa e demais transeuntes do local.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_283.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 6/2022 ao Sr. Secretário do Meio Ambiente, Leandro Eustáquio de Matos Monteiro, para que elabore um plano de prevenção e combate às queimadas no município. Assim, deve ser traçado a estratégia de educação da população, meios eficazes de fiscalização e combate imediato aos focos de queimada, haja vista que o planejamento antecipado é fundamental para bons resultados na administração pública.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_284.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 100/2022 ao Sr. Gerente Regional da COPASA, bem como ao Sr. Encarregado do Sistema de Bom Despacho para que que aumente os números de atendentes na unidade de Bom Despacho/MG. Diante de várias reclamações de moradores e consumidores locais de que o atendimento presencial, telefônico e virtual está defasado e ineficaz, necessário se faz o aumento do contingente de pessoal no atendimento ao público na unidade Bom Despacho.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_285.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_285.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 263/2021 à Sra. Secretária de Trânsito, Andreia Luciene Silva Araújo, para que solicite à viação Circullare, estudos sobre a possibilidade da linha de ônibus Nossa Senhora Aparecida, passar a circular pelo Bairro Jardins. O bairro mencionado tem uma quantidade grande de moradores que fazem uso da linha Nossa Senhora Aparecida, tendo que se deslocar para poder usufruir da referida linha. Esse pedido vai ao encontro das reivindicações dos moradores.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_286.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 32/2021 ao Sr. Secretário de Obras, Fábio Rodrigo de Souza Santos, para que realize a troca de Luzes da Praça da Escola Estadual Miguel Gontijo, principalmente, as luzes próximas a arena. A arena tem sido ocupada por jovens que buscam praticar atividades físicas, inclusive o mais praticado é o Basquete, de forma que há necessidade de realizar um melhor escoamento da água no local, além de pintar meia quadra de basquete, mas também a implementação de uma tabela de basquete profissional, uma vez que o esporte tem crescido veementemente em nossa cidade, assim sendo faz-se necessário a intervenção do poder público, a fim de investir na ocupação do espaço público como fonte de transformação social.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras que seja providenciado com urgência a iluminação, recapeamento e a limpeza da rua Passos no Bairro Santa Marta.  _x000D_
 _x000D_
 Justificativa:  As Vereadoras foram procuradas pelos moradores relatando que o local está com muita sujeira, com pouca iluminação e com enormes buracos, podendo causar sérios acidentes.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_288.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a iluminação pública com urgência na rua Abaeté especificamente ao lado da Fábrica de Móveis Gala no bairro Santa Marta._x000D_
  JUSTIFICATIVA: Os moradores procuraram as vereadoras relatando que a iluminação do trecho informado garantirá a segurança das pessoas que trafegam pela via no período noturno. Foi feito reclamações também na ouvidoria do site da Prefeitura segue: 20221010.193124.9926850 ; 20221006.094832.9146190 e 20221011.175951.9412760</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_289.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário do meio ambiente que faça a fiscalização urgente da água mal cheirosa que passa por debaixo da ponte que fica na estrada dos Ferreiras “Ponte dos Ferreiras” que liga o bairro São Vicente a BR 262._x000D_
 Justificativa: As vereadoras foram procuradas por transeuntes do local que relataram do mal cheiro que vem da água e também da espuma existente nela, suspeita-se de esgoto não tratado.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_290.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e ao Secretário de Obras o estudo de viabilidade técnica para colocação de quebra-molas ou lombo faixas especificamente entre a mercearia Amaral e a Fábrica de Móveis São José no bairro Santa Marta._x000D_
 _x000D_
 JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores do local, os quais relatam que os carros trafegam em alta velocidade no local supramencionado, colocando em risco suas respectivas famílias, propiciando o acontecimento de vários acidentes envolvendo motoristas, motociclistas e pedestres. Assim, seria uma oportunidade de a municipalidade resolver tal pendência, de forma a proporcionar bem estar e segurança aos cidadãos que ali residem.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_291.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencie notificação do proprietário do lote na Rua Manga, número 810, Bairro Santa Marta. _x000D_
 _x000D_
 Justificativa:  As Vereadoras foram procuradas pelos moradores relatando que o local está com ma-to alto e se tornou ponto de descarte de lixo, proporcionando o aparecimento de animais peçonhen-tos na vizinhança.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_292.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social, como gestora do contrato de concessão do serviço de transporte público coletivo urbano, que revise a rota da linha São José/Aeroporto, de forma que abranja o Bairro Dom Joaquim._x000D_
 _x000D_
   Justificativa: Os moradores do referido bairro têm que se deslocar por mais de um quilômetro até o ponto mais próximo da linha São José/Aeroporto, pelo que a alteração proporcionará melhores condições para os usuários.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_293.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Pastor Alex e Paré, indicam ao Prefeito Municipal que faça análise do anteprojeto de lei anexo, que versa sobre a instituição de uma política municipal de prevenção e atendimento à gravidez na adolescência, de forma a enviá-lo como Projeto de Lei.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/indicacao_294.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/indicacao_294.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada à Tamara Bicalho Cruz Oliveira a seguinte indicação:_x000D_
 _x000D_
 Indico à Secretária de Saúde de Bom Despacho, para que interceda junto ao setor competente da municipalidade no sentido de providenciar o recolhimento de 09 (nove) filhotes de cachorro e da mãe dos filhotes que se encontram na rua Santo Pio X, bairro Jardim América em frente à casa de número 509.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_295.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_295.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, com assento nesta Casa Legislativa, amparado no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada ao Prefeito Bertolino da Costa Neto a seguinte indicação:_x000D_
 _x000D_
 		Indica ao Sr. Prefeito Municipal que envie a esta Casa Legislativa um Projeto de Lei Ordinária, cujo o anteprojeto encontra-se em anexo, juntamente com outras leis de diversos municípios e estudos de caso, com objetivo de ampliar em mais 60 (sessenta) dias o período de licença maternidade das servidoras públicas do município de Bom Despacho._x000D_
 _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 _x000D_
 		A presente indicação proposta tem em vista conceder um aumento de 60 (sessenta) dias no tempo da licença maternidade das servidoras públicas municipais, que no momento encontra-se em 120 (cento e vinte) dias._x000D_
 _x000D_
 É recomendado pela Organização Mundial da Saúde (OMS) que os bebês sejam alimentados, exclusivamente, com leite materno até os 06 (seis) meses de idade, visto que o leite materno é um alimento que ajuda no desenvolvimento da criança, protegendo sua saúde, suprindo todas as necessidades nutricionais até os 06 (seis) meses de idade. A criança amamentada ao seio estará protegida contra alergias e infecções, fortalecendo-se com os anticorpos da mãe e evitando problemas como diarreias, pneumonias, otites e meningites. Além disso, a amamentação favorece o desenvolvimento dos ossos e fortalece os músculos da face, facilitando o desenvolvimento da fala, regulando a respiração e prevenindo problemas na dentição. Ainda, merece destaque o fato comprovado de que o aleitamento materno cria um vínculo entre a mãe e o bebê, proporcionando maior união entre eles. Ressalta-se que, há estudos que também sugerem que as crianças amamentadas são mais tranquilas, inteligentes e mais felizes._x000D_
 _x000D_
 Por fim, salienta-se que o incentivo à amamentação além de trazer benefícios para mãe e o bebe, favorecerá o próprio Governo, visto que a criança que cresce mais saudável, tende a diminuir os futuros gastos com a saúde pública.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/indicacao_296.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/indicacao_296.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação 281/2022 ao Sr. Prefeito e à Secretaria de Trânsito a fim de que seja disponibilizado transporte público, gratuitamente, em Bom Despacho no 2º turno das eleições dia 30/10/2022, para que as pessoas possam exercer o direito fundamental ao voto. _x000D_
 _x000D_
 A presente indicação se faz necessária, pois, há uma necessidade de garantir-se o exercício ao voto a todos os munícipes de Bom Despacho, principalmente, aos economicamente hipossuficientes. Vale ressaltar que o Ministro do Supremo Tribunal Federal, Sr. Roberto Barroso, no dia 18/10/2022 determinou aos prefeitos e empresas concessionárias de transportes públicos a oferecerem de maneira voluntária a gratuidade na modalidade urbana no dia 30/10/2022. Sendo assim, solicitamos que assim seja disponibilizado o transporte público gratuito, ao passo que se garanta o direito ao voto a todos.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/indicacao_297.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito que seja providenciado a instalação de identificação na placa de nome na Rua Iraci Pedro da Silva, Morada do Sol. As placas foram instaladas, porém ainda se encontram sem identificação do logradouro.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_298.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que analise o anteprojeto de lei anexo, que versa sobre criação de passe livre estudantil nos serviços de transporte coletivo público no Município de Bom Despacho para alunos matriculados em instituições públicas ou privadas de ensino, como garantia do direito social ao transporte.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_299.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Trânsito, Proteção Patrimonial e Defesa Social:_x000D_
 - Que seja realizado a retirada da placa na Rua Sub. Tenente Milton Pontes constando o nome da Rua Adão Honório e que destine uma sinalização contendo o nome do logradouro Rua Adão Honório com a esquina da Rua Sub. Tenente Milton Pontes situada no Bairro São Francisco._x000D_
 - Que a referida rua passe a ser uma via de mão única e seja sinalizado o estacionamento somente de um lado._x000D_
 _x000D_
 JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores e relataram que os motoristas ao transitarem na via, ficam confusos devido a placa da Rua Adão Honório está sinalizada na rua errada, conforme mencionado acima. Diversos acidentes já aconteceram no local, pois a via é muito estreita, o que dificulta a circulação de veículos de ambos os lados. Por isso, observando os pedidos dos munícipes, venho, solicitar que a referida Rua passe a ser uma via de mão única e seja sinalizado o estacionamento somente de um lado, com a devida pintura e colocação de placas, viabilizando o trânsito dos veículos.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/indicacao_300.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja realizado a reconstrução e a revitalização da Praça Irmã Albuquerque (Pracinha da Santa Casa)._x000D_
 JUSTIFICATIVA: Estas vereadoras foram procuradas por moradores e relataram o desleixo que encontra a praça supracitada. O local é bem visitado devido a Santa Casa, celebrações de Missas dominicais na Capela, pacientes assistidos pela NEFROBOM e outros. A “Pracinha da Santa Casa” está em total descuido e os munícipes tem o direito de ter um espaço adequado, organizado, limpo e bem estruturado</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/indicacao_301.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Colocar uma placa de proibido estacionar na curva que fica no trecho compreendido entre a avenida Manoel Pereira com a rua Omar Luciano no bairro São Geraldo, especificamente em frente ao número 425. _x000D_
 JUSTIFICATIVA: _x000D_
 Neste trecho ficam muitos veículos estacionados, como se trata de uma curva pode causar graves acidentes. Os moradores se sentem inseguros pois se trata de uma avenida muito movimentada.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_302.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Meio Ambiente, Leandro Eustáquio de Matos Monteiro, que seja realizado um cadastro de todas as nascentes localizadas no perímetro do Município e posterior diagnóstico de situação e necessidade de maior preservação das mesmas bem como com a demarcação das Áreas de Preservação Ambiental._x000D_
 Assim, o desenvolvimento do cadastramento e diagnóstico das nascentes se faz de suma importância para adotar medidas como a proteção e conservação do meio que o circunda e auxiliar na gestão dos recursos hídricos.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_303.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Meio Ambiente, Leandro Eustáquio de Matos Monteiro, a possibilidade de se fiscalizar e catalogar todos os espaços utilizados como “bota fora”, isto é, os locais onde há deposição clandestina de resíduos sólidos da construção civil e demais materiais, no município, para que seja notificado aqueles que descartam material incorreto em tais lugares e o fechamento daqueles localizados próximos à área de preservação ambiental, bem como a descrição de uso do terreno a fim de que futuras construções locais não tenham problema de solo._x000D_
 	Para reduzir esse problema, deve ser realizada a fiscalização das licenças para a execução da obra e fiscalização das licenças para a movimentação e destinação do resíduo. O modus operandi adotado em relação ao transporte de resíduos da construção civil e grandes volumes nos caminhões em trânsito consiste na realização de blitzen periódicas, fiscalização das licenças da atividade e de tráfego, e comprovante da destinação dos resíduos em local ambientalmente autorizado.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_304.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário de Administração, Wallace Campos Rodrigues, a necessidade de ampliação do fornecimento e fiscalização da utilização de Equipamentos de Proteção Individual - EPI’s- e roupas adequadas para os trabalhadores, servidores e terceirizados, que executam serviços de rua. Esta indicação se faz necessária tendo em vista as reclamações já feitas por munícipes ao ser visto garis e trabalhadores da operação tapa buraco exercendo suas funções, sem camisa, sem luvas e demais equipamentos.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_305.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Reginaldo Lázaro de Oliveira Lopes, Deputado Federal, que proponha um projeto de Lei na Câmara Dos Deputados a fim de promover a inserção da juventude, com ênfase a recém-formada em Curso de Ensino Superior no mercado de trabalho. Sabe-se que por ordem constitucional, o art. 22 da carta magna determina a competência privativa da União para legislar sobre direto do trabalho. Dessa forma, diante das exigências sociais e econômicas, a criação de um projeto que auxilie os jovens formados a conseguirem o primeiro emprego em suas áreas de formação seria facilitada com a elaboração de uma lei que efetivasse uma possibilidade legal. Por conseguinte, este projeto criaria uma parceira entre instituições de ensino superior e empresas privadas buscando corroborar com o desenvolvimento econômico e profissional.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_306.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Dr. Bertolino da Costa Neto, que seja estudada junto ao órgão competente a possibilidade de incluir o conteúdo sobre a prevenção da violência contra a mulher nos currículos da educação básica por meio de palestras e eventos com parceiros como a Delegacia da Mulher, Conselho Tutelar, Ministério Público, Secretaria de Assistência Social e mulheres vítimas de violência que aceitarem compartilhar seus depoimentos._x000D_
 _x000D_
 Além disso, instituir atividades relacionadas a Semana Escolar de Combate à Violência contra a Mulher de forma alinhada também com o Agosto Lilás, mês que representa a conscientização e combate à violência contra a mulher e que vem sendo tão bem trabalhado no município, de forma a não ocorrer somente em março, como preconizado na legislação e também já adicionado ao calendário escolar municipal.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_307.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, Dr. Bertolino da Costa Neto, que analise a possibilidade de fornecimento gratuito de transporte público pela empresa concessionária em Bom Despacho aos estudantes que irão prestar o Exame Nacional do Ensino Médio – ENEM, nos dias 13 e 20 de novembro do ano corrente.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_308.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indica à Sra. Secretaria de Trânsito, Proteção Patrimonial e Defesa Social, Andréia Luciene Silva Araújo, que seja estudado os pontos de alagamentos ou inundações no município e posteriormente catalogados a fim de que seja fixado placas de alerta “Área Sujeita a Alagamento”.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_309.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Que providencie a sinalização horizontal e vertical de ‘PARE’ nas ruas adjacentes à Rua Araçuaí em toda a sua extensão._x000D_
 JUSTIFICATIVA: A rua mencionada possui grande fluxo de veículos por ser uma via coletora entre os bairros São Vicente, Jardim América e Dom Joaquim. A maioria das ruas adjacentes não possuem sinalização prejudicando a segurança local.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_310.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_310.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na Avenida Dr. Roberto de Melo Queiroz em toda a sua extensão._x000D_
 JUSTIFICATIVA: _x000D_
 A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_311.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na Rua Chico marques em toda a sua extensão, no Bairro de Nossa Senhora de Fátima._x000D_
 JUSTIFICATIVA: A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_312.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na Rua Monsenhor Otaviano, próximo ao número 300 até o Pré-escolar Professor Elvino Paiva no Bairro São José._x000D_
 JUSTIFICATIVA: A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_313.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_313.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada à Secretário de Obras a seguinte indicação:_x000D_
 _x000D_
 Reitera ao Secretário de obras que seja providenciado com urgência a iluminação, recapeamento e a limpeza da rua Passos no Bairro Santa Marta.  _x000D_
 _x000D_
 Justificativa:  As Vereadoras foram procuradas pelos moradores relatando que o local está com muita sujeira, com pouca iluminação e com enormes buracos, podendo causar sérios acidentes. Os moradores da rua estão se sentindo abandonados pela administração pública</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_314.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal de Bom Despacho que seja disponibilizado uma casa de apoio na cidade de Belo Horizonte para os acompanhantes dos munícipes que vão até a capital para a realização de exames, consultas e cirurgias. Sabe-se que inúmeros moradores de Bom Despacho se deslocam, diariamente, até a capital a fim de realizar seus tratamentos de saúde. Dessa forma, inúmeros acompanhantes necessitam ser amparados tendo em vista que em certos casos clínicos não é possível a permanência para descanso no hospital. A prestação desse serviço auxiliaria sem discriminação as necessidades oriundas dos tratamentos médicos garantindo dignidade e, principalmente, o amparo aos menos favorecidos economicamente que sofrem por não terem apoio de acolhimento em casos relativos às doenças.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_315.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indica à Assessoria de Comunicação que seja disponibilizado uma aba no site da Prefeitura de Bom Despacho com a informação discriminada de cada Centro de Referência em Assistência Social - CRAS -, com os respectivos bairros atendidos, além de endereço e telefone de contato, bem como das Unidades de Saúde e os respectivos bairros atendidos por cada unidade, com endereço e telefone de contato._x000D_
 	Dessa forma, seria possível promover o acesso fácil às informações sobre os bairros que são atendidos por cada CRAS, bem como por cada Unidade de Saúde e assim diminuindo a procura equivocada pelos órgãos municipais.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_316.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indica às Secretarias de Educação e Saúde que seja estudada a possibilidade de desenvolver e manter um programa de acompanhamento integral para educandos com dislexia, Transtorno do Déficit de Atenção com Hiperatividade (TDAH) ou outro transtorno de aprendizagem cumprindo a Lei nº14254/21. Bem como seja realizado um elo entre os profissionais da rede de ensino em parceria com profissionais da rede de saúde e também capacitações continuadas aos professores da educação básica para a realização desse acompanhamento. Esta indicação se faz importante devido sua relevância discutida na audiência pública em “Promoção e Defesa das Pessoas com Deficiência” aqui nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_317.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Dr. Bertolino da Costa Neto que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de instituir no município o Formulário Nacional de Avaliação de Risco para a prevenção e o enfrentamento de crimes e de demais atos de violência doméstica e familiar praticados contra a mulher, conforme modelo aprovado por ato normativo conjunto do Conselho Nacional de Justiça e do Conselho Nacional do Ministério Público. _x000D_
 Ressalta-se que o preenchimento do formulário sempre que necessário gera maior número de dados das violências domésticas ocorridas no município e região, permitindo a elaboração de melhores e mais eficazes políticas públicas para a resolução deste problema e dessa maneira irá subsidiar a atuação dos órgãos de segurança pública, do Ministério Público, do Poder Judiciário e dos órgãos e das entidades da rede de proteção na gestão do risco.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_318.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Dr. Bertolino da Costa Neto, que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de construir uma casa transitória de animais municipal para receber animais de ruas sadios e abandonados para serem alojados até serem adotados.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_319.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_319.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, Dr. Bertolino da Costa Neto, que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de instituir no município a Política Nacional de Dados e Informações relacionadas à Violência contra as Mulheres (PNAINFO), com a finalidade de reunir, organizar, sistematizar e disponibilizar dados e informações atinentes a todos os tipos de violência contra as mulheres mediante instrumento de cooperação federativa, conforme dispuser o regulamento da Lei nº 14232/2021.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_320.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Meio Ambiente que possa ser estudada a possibilidade de ser realizado no Município de Bom Despacho a implementação de um sistema de informações sobre os serviços públicos de saneamento básico articulado com o Sistema Nacional de Informações em Saneamento Básico (Sinisa), o Sistema Nacional De Informações sobre a Gestão Dos Resíduos Sólidos (Sinir) e o Sistema Nacional De Gerenciamento De Recursos Hídricos (Singreh), observando a metodologia e a periodicidade estabelecidas pelo Ministério do Desenvolvimento regional._x000D_
 O pedido se justifica tendo em vista a Política pública de saneamento básico deve ser formulada pelo titular dos serviços contendo a implementação do sistema de informações sobre os serviços públicos de saneamento básico de acordo com a lei nº 14.026 de 2020 que estabelece as diretrizes nacionais para o saneamento básico.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_321.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Que seja realizado pavimentação asfáltica “tapa buracos” da Rua Leito da Linha Férrea no bairro Ana Rosa._x000D_
 JUSTIFICATIVA: A via mencionada encontra-se em situação precária, com diversos buracos, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_322.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Que seja realizado pavimentação asfáltica “tapa buracos” da Rua Irmã Maria no Bairro São Vicente._x000D_
 JUSTIFICATIVA: O buraco existente no local está danificando os veículos e dificultando o tráfego pela via e aumentando o risco de acidentes devido ao estado deteriorado da mesma, causando transtornos para os moradores que transitam pelo local diariamente.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_323.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja providenciado, com urgência, o recapeamento asfáltico (operação tapa buracos) na rua Amélia Araújo, localizada na Conjunto Habitacional Pedro Tavares Gontijo.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/sessao_12-12_3_reitera_pedido_de_praca_no_bairro_babilonia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/sessao_12-12_3_reitera_pedido_de_praca_no_bairro_babilonia.docx</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_325.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que promova estudo de viabilidade técnica para instalação de quebra-molas ou lombo faixas, no início da Avenida Manoel Pereira, nas proximidades no número 42, próximo à quadra do Pamonhão.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_326.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que realize a pavimentação asfáltica “operação tapa buracos”  na Rua Vicente Ferreira Assunção, no Bairro Jaraguá.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_327.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Trânsito, Proteção Patrimonial e Defesa Social que providencie estudo técnico e elaboração de projeto para implantação de sinalização e dispositivos que reduzam a velocidade na Rua Cisalpino Marques Gontijo, em frente ao Posto de saúde.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_328.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de instituir o Hino Municipal de Bom Despacho, como um dos símbolos ao lado da Bandeira e do Brasão municipal.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_329.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, em caráter de urgência, que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de ser construído um dissipador de água na Rua Sergipe com Av. Geralda Lopes no Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_330.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Reitera, ao secretário de obras, em caráter de urgência, a indicação 209/2022 a fim de que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de ser concluído a pavimentação asfáltica da Av. Geralda Lopes, conhecida como antiga linha.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_331.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_331.pdf</t>
   </si>
   <si>
     <t>Reitera, em caráter de urgência, a indicação 231/2022 a fim de que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de ser instalada uma placa de PARE entre o cruzamento da Av. Geralda Lopes com Rua Sergipe, visto ser um local sem nenhuma sinalização, bem como ser recorrente a ocorrência de acidentes, colocando a vida dos pedestres que ali trafegam em risco.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_332.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras, em caráter de urgência, que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de ser instalado uma quantidade suficiente de postes de luz na Av. Geralda Lopes, principalmente, no trecho entre a Igreja São Benedito e o Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_333.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras, em caráter de urgência, que seja estudada a possibilidade, juntamente, com os órgãos responsáveis de ser realizado a reforma e manutenção da pracinha abandonada na Av. Geralda Lopes, cruzamento com Rua Sergipe.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_334.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que analise o anteprojeto de lei anexo, que dispõe sobre a autorização para utilização de veículos do município de Bom Despacho/MG para o transporte de atletas, entidades desportivas, participantes de eventos culturais e desfiles de beleza.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_335.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica na Avenida Governador Valadares no Bairro São Vicente, entre a creche Dr. Hugo até o Bairro JK._x000D_
 JUSTIFICATIVA:  A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_336.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações 195/2022, 113/2022 e 271/2022 ao Secretário de obras que providencie a pavimentação asfáltica nas Ruas 5 e 6 no Bairro Esplanada._x000D_
 JUSTIFICATIVA: _x000D_
 		As vereadoras têm sido procuradas por diversos munícipes que reivindicam melhores condições na via onde residem, uma vez que são pagadores de impostos e por anos estão sofrendo com o descaso da prefeitura em relação a pavimentação asfáltica no local.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_337.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações 311/2022, 127/2022 , 80/2022  e 26/2022 ao Secretário de obras que providencie a pavimentação asfáltica na Rua Chico marques em toda a sua extensão, no Bairro de Nossa Senhora de Fátima._x000D_
 JUSTIFICATIVA: _x000D_
 		A via mencionada encontra-se em situação precária, com diversos “buracos”, gerando grande transtorno àqueles que transitam pela via devido a grandes buracos no asfalto, pelo que se faz a presente indicação a fim de manter a segurança no trânsito.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_338.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Reitera as indicações 258/2022, 46/2022 e 3671/2022 ao Secretário de obras que providencie a pavimentação asfáltica na Rua Xavantes no Bairro Dom Joaquim._x000D_
 JUSTIFICATIVA: _x000D_
 		 A Prefeitura asfaltou parte da Rua Xavantes, no Bairro Dom Joaquim e não terminou a obra. A parte asfaltada encontra-se com muitos buracos necessitando de manutenção e, a parte sem a pavimentação asfáltica está em estado precário com erosões no solo, mato e acúmulo de lixo.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/projeto_de_lei_institui_a_semana_municipal_dos_povos_indigenas.doc</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/projeto_de_lei_institui_a_semana_municipal_dos_povos_indigenas.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal dos Povos Indígenas</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/projeto_de_lei_educao_ambiental_e_bem_estar_animal.doc</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/projeto_de_lei_educao_ambiental_e_bem_estar_animal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Educação Ambiental Humanitária em Bem-Estar Animal no projeto político pedagógico das unidades escolares do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/scan2022-02-22_projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/scan2022-02-22_projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Prêmio produtividade para os servidores da educação que não foram contemplados pela lei 2.842, de 07 de Dezembro de 2021.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede contribuição à Cooperativa de Trabalho de Catadores de Recicláveis de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Dinheiro na Escola - PMDE, com a finalidade transferir recursos financeiros para escolas da rede municipal de ensino fortalecendo as gestões democráticas.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque- Tributo à mulher bondespachense à Tenente Lorena Evelin de Azevedo Barbosa</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>Sâmara Diretora</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque - Tributo à mulher bondespachense à Neide Aparecida de Andrade Santos"</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>" Concede prêmio Mulher Destaque - Tributo à mulher bondespachense à Eliane Soares Silva "</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>"Concede o prêmio Mulher Destaque- Tributo à mulher bondespachense à Maria da Conceição da Silva Botelho"</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/prjeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/prjeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque - Tributo à mulher bondespachense à Raimunda Clera Pereira"</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque - Tributo à mulher bondespachense à Kenia Aparecida Gonçalves"</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas da Prefeitura Municipal de Bom Despacho do ano de 2018</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque  - Tributo à mulher bondespachense à Maria Isabel da Silva "</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher destaque - Tributo à mulher bondespachense à Raquel da Costa Santos"</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede prêmio Mulher Destaque - Tributo à mulher bondespachense à Dilcymeire Honório da Silva"</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>Paré, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_resolucao_01-07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_resolucao_01-07.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 937/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor Enes Custódio Fialho".</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho à sra. Laura Lis de Castro Campos"</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"concede diploma de mérito municipal ao sr. Bruno Luiz dos Santos Carmo".</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor José Valdir de Sousa Junior".</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. Luís Eduardo Silva Couto"</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal ao sr. Márcio Antônio as Silva"</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor Joaquim Marques dos Santos"</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>"Concede Medalha Coronel Tininho ao sr. José Libério Rodrigues Costa"</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"concede diploma de mérito municipal ao sr. Gilberto Leandro Costa".</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Marquinho., Paré, Sâmara Diretora, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor João Leonardo da Silva".</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. Haroldo Celso de Assunção".</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_resoluco.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_resoluco.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal a sra. Joana Mota da Silva".</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor Luiz Henrique Eto".</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. José Guilherme Barros".</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/projeto_de_esolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/projeto_de_esolucao.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal ao sr. Alaor Pinto da Cunha".</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/projeto_deresolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/projeto_deresolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor Rogério Félix da Silva".</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. Felipe Cunha"</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de perito municipal a sra. Joyce Jaciara Chaves Soares"</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao senhor Mozart Foschetti da Silva".</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. Geraldo Elias de Araújo"</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal ao sr. Márcio Araújo Gontijo".</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao Deputado Estadual Leandro Genaro".</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/prjeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/prjeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede medalha coronel tininho ao sr. Márcio Antônio Laine"</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal a sra. Lidiane Alexandrina costa Toledo"</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"Concede Título de cidadão honorário ao Sr. Fernando Augusto Alves de Andrade."</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>"concede medalha coronel tininho ao sr. Tarcísio Franco do Amaral".</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/projeto_de_resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/projeto_de_resolucao_.pdf</t>
   </si>
   <si>
     <t>"Concede diploma de mérito municipal ao sr. José Eduardo Fidelis Campos Costa".</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação ao turismólogo, sr. João Ferreira Simões Filho, em virtude do tempo em que trabalhou na secretaria municipal de cultura e turismo</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação aos funcionários da Agência SICOOB Credibom - Bairro São Vicente em virtude dos bons serviços prestados à população daquela região.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que informe se o Programa Municipal Universidade para Todos – PROMUT está sendo cumprido, conforme Lei Municipal nº 2.596/17, bem como apresente dados sobre a execução do programa desde o início. JUSTIFICATIVA: O PROMUT é um programa que visa possibilitar o estudo a nível superior, promovendo a qualificação de jovens e adultos, pelo que é preciso fiscalizar a execução deste importante programa.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que encaminhe o plano de reconstrução para recuperação das vias públicas, bem como informe os nomes das vias que serão recuperadas. JUSTIFICATIVA: Foi aprovada a Lei Municipal nº 2.850/22, a qual abriu crédito suplementar por superávit do exercício anterior. A justificativa apresentada para tramitação urgente do Projeto de Lei foi de que havia necessidade da utilização dos recursos financeiros para cobrir despesas de recuperação das vias públicas danificadas pelas recentes chuvas. Por essa razão, faz-se o presente requerimento no exercício do dever de fiscalizar, no qual está incumbido este vereador.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Planejamento, Orçamento e Gestão que informe qual o valor recebido pelo município em virtude do acordo da Vale para repasse aos municípios mineiros, bem como em quais programas e ações serão aplicados os recursos. JUSTIFICATIVA: Faz o presente requerimento a fim de acompanhar as receitas municipais, bem como suas aplicações.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe qual o valor recebido do Governo Federal para combate a pandemia do Covid-19, bem como informe as aplicações destes recursos, inclusive se houve repasse para o hospital Santa Casa. JUSTIFICATIVA: Faz o presente requerimento a fim de acompanhar as receitas municipais, bem como suas aplicações no combate a pandemia do Covid-19.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/requerimento_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que informe qual a quantidade de crianças que aguardam cirurgia para correção da coluna (escoliose), bem como informe quantos leitos infantis existem no município. JUSTIFICATIVA: A informação solicitada será utilizada para intermediar um mutirão de cirurgia junto a uma ONG que presta o serviço de forma voluntária.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/requerimento_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que informe quais os imóveis do município foram objeto de doação, bem como informe quais imóveis doados possuem cláusula de reversão e as condições para reversão. JUSTIFICATIVA: As informações solicitadas visam instruir trabalho de análise das doações feitas, bem como se os donatários têm cumprindo as condições fixadas.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/requerimento_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito que informe a data prevista para inauguração da Casa da Cultura, no prédio do Clube Bom Despacho. JUSTIFICATIVA: Por ocasião das eleições municipais, foi divulgado no Plano de Governo a implantação da Casa da Cultura, razão pela qual requer a presente informação.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/requerimento_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que preste as seguintes informações acerca do bueiro instalado na rua Clodoaldo de Oliveira (rua da Garça) que foi coberto por grades que possivelmente eram usadas no SESC como proteção das árvores:     • As grades instaladas são adequadas para essa finalidade?     • Houve um laudo técnico/profissional atestando segurança mínima das grades?   • Elas suportam o peso de um veículo de pequeno, médio e grande porte, tendo em vista a ausência de meio-fio?    • Houve análise sobre o risco de uma criança/idoso se acidentar podendo torcer ou cair com os pés na mesma? JUSTIFICATIVA: A manutenção dos bueiros é importante para drenagem pluvial, contudo devem seguir as normas e orientações técnicas pertinentes a fim de não gerar risco de acidente, garantindo a segurança de quem caminha ou trafega em veículos.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão, Paré, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/requerimento_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária Municipal de educação que, em caráter de urgência, a implantação na rede municipal de Educação infantil de Bom Despacho, em tempo integral, da figura do professor de apoio (serviços de apoio especializado) para educandos com deficiência, transtornos globais do desenvolvimento e altas habilidades ou superdotação. JUSTIFICATIVA: Nos termos dos artigo 61, parágrafo único e artigo 62, §2º da Lei Orgânica municipal, utilizando de seus poderes fiscalizatórios, as Edis que esta subscrevem, vêm perante esta pasta, vez que receberam diversas reclamações por parte de pais de que seus filhos com deficiência e com espectro autista, assim como todas enquadradas no artigo 58 da Lei federal de diretrizes básicas da educação (LDB), não estão recebendo o atendimento previsto em lei no tempo integral, com fulcro na lei 9.394/96 c/c com o o artigo 28, inciso X do Estatuto federal das pessoas com Deficiência (lei 13.146/15)</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e Secretária de Saúde que, em caráter de urgência e de forma a reiterar o Ofício de nº 003-2022, de autoria de Edil ora requerente, cujo teor é o seguinte: A Lei Municipal nº 2.757/20 regulamenta o direito de posse de cães e gatos no município de Bom Despacho e estabelece normas para manejo ético de animais abandonados. “Considerando as disposições da mencionada norma, requer que sejam prestadas as seguintes informações: - O setor de controle de endemias e zoonoses tem realizado o registros de cães e gatos, conforme a legislação? Em caso positivo, informar quantos animais estão registrados, bem como qual o link para o formulário eletrônico para cadastro, conforme art.3º da Lei Municipal nº 2.757/20. - Informar quantas notificações de tutores foram realizadas no ano de 2021, conforme art.4º da Lei Municipal nº 2.757/20. - O município tem fiscalizado o cumprimento das responsabilidades dos tutores disposto no Capítulo IV da Lei Municipal nº 2.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e Secretária de Saúde que, em caráter de urgência e de forma a reiterar o Ofício de nº 004-2022, de autoria de Edil ora requerente, cujo teor é o seguinte: “A Lei Municipal nº 2.765, de 9 de dezembro de 2.020 instituiu o Conselho Municipal de Proteção e Bem Estar Animal – COMBEM, o qual é vinculado a Secretaria de Saúde, conforme disposição do art.2º da menciona norma. Trata-se de importante conselho para desenvolvimento das políticas públicas voltadas à proteção animal, pelo que requer que sejam prestadas as seguintes informações: - O COMBEM está em atividade? Em caso positivo, enviar cópia do ato de nomeação dos conselheiros. - Caso o conselho esteja em atividade; que seja informado quantas reuniões foram realizadas no ano de 2021, bem como encaminhe cópia das atas de reuniões e demais atos realizados pelo conselho. - Existe Fundo Municipal destinado à proteção animal? Em caso positivo, informar quais os valores arrecadado e gasto no ano d</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de saúde e desenvolvimento social que informe a estas vereadoras o número e quais (Relação nominal) assistentes sociais estão lotados no município, assim como o local da respectiva lotação. JUSTIFICATIVA: As Vereadoras que este subscrevem, vêm oficiar as respectivas pastas a fim de que lhes sejam informadas. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao caso, nos termos da lei de acesso à informação (lei 12.527/11) , artigo 1º e ss.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/requerimento_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de Obras que informe a estas vereadoras o valor pecuniário real gasto na limpeza e revitalização da Avenida Roberto de Queiroz. JUSTIFICATIVA: As Vereadoras que este subscrevem, vêm oficiar a municipalidade a fim de que lhes sejam informadas. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11) , artigo 1º e ss.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimeno_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimeno_16.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação que informe se há professores de apoio nos dois períodos das escolas que estão em tempo integral. JUSTIFICATIVA: As vereadoras subscritoras receberam reclamação de que há professor de apoio somente em um dos períodos nas escolas de tempo integral. Por essa razão, busca-se a presente informação o a fim de esclarecer os fatos.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/requerimento_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de Saúde que informe a estas vereadoras o número atual de médicos temos à disposição da população e em quantas unidades básicas de saúde (UBS) e quais são elas. JUSTIFICATIVA: As Vereadoras que esta subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que lhes sejam informadas. Existem vários relatos de que pessoas com outras enfermidades graves sem ser Covid-19 não estão sendo atendidas, e que, quando são, não têm a mesma prioridade. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11) , artigo 1º e ss</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/requerimento_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulações ao sítio eletrônico de páginas do Facebook e Instagram  Bar do Tonhão. A Página do Bar do Tonhão (Museu Virtual de Bom Despacho) tem por objetivo ser uma fonte alternativa de pesquisa, livre e gratuita sobre nossa cidade, sempre, de forma cordial e saudosa relembrando personagens e histórias locais. As citações utilizadas neste espaço têm assim o único objetivo de colaborar na difusão do bom conhecimento da história de BOM DESPACHO na Internet.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/reuqerimento_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/reuqerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria de Saúde que informe a este vereador se a municipalidade concedeu, a partir de Março de 2020 (Início da pandemia do SARS-COV-2) a título de gratificação ou bonificação, aos profissionais de saúde que se dedicaram intensamente na linha de frente de combate ao Coronavírus. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vem oficiar as respectivas pastas a fim de que lhes sejam informadas. Os profissionais da saúde são peças-chave no combate ao coronavírus e na defesa da vida. Nesse momento de angustia, sofrimento e insegurança, vemos, sem surpresa no Brasil, o empenho dos profissionais de saúde, na linha de frente dessa guerra. Profissionais que estão arriscando, além da própria vida, a de seus familiares e grupo social, enfrentando jornadas de trabalho tensas e estafantes, com pouco suporte material, mas fazendo o mel</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/requerimento_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que encaminhe cópia dos relatórios técnicos emitidos em razão da análise do “asfalto ecológico”. JUSTIFICATIVA: A prefeitura tem anunciado a novidade do “asfalto ecológico”, o qual poderá ser aplicado nas estradas vicinais do município, de forma a garantir a conservação das mesmas a um baixo custo. Ante o exposto, faz-se o presente requerimento a fim de obter informações técnicas sobre esse relevante assunto.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social e à Secretaria de Meio Ambiente que informe a este vereador toda a documentação pertinente ao Convênio firmado entre o Poder Executivo e a ONG/associação sem fins lucrativos Bicho Amigo. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vem oficiar as respectivas pastas a fim de que lhes sejam informadas. Dessa forma, deve a municipalidade colocar inteiramente à disposição do vereador todos os documentos e informações pertinentes ao caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que preste as seguintes informações: A obra do centro de zoonoses foi concluída? Há prestação de serviço público no centro de zoonoses? Se positivo, quais serviços são prestados?  Quantos servidores trabalham no centro de zoonoses e quais os cargos que ocupam? JUSTIFICATIVA: Faz-se o presente requerimento a fim de verificar a estrutura do município para atuar no controle de zoonoses.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que informe em qual ação orçamentária são apropriadas as despesas com controle de zoonoses. JUSTIFICATIVA: No orçamento do ano de 2021 havia a ação “Controle de Zoonoses”. Com o novo PPA 2022-2025, não se tem uma ação específica, bem como não está claro em qual ação essas despesas são apropriadas</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedia moção de congratulação à Equipe do Centro de Especialidades Multiprofissionais: Enfermeira Cristina Antunes (Coordenadora), Alminda Celia (Enfermeira RT), às Técnicas de Enfermagem, Brenda Costa Paz, Márcia Trindade e Luana Durães, setor administrativo:  Simônica Zulmira, Kátia Soares e Vinícius Pires, setor de limpeza: Aldely Ferreira, em virtude dos relevantes serviços prestados à nossa cidade.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de Administração que informem se o disposto na Lei Complementar Federal nº 191/2022 (quinquênio para profissionais da saúde e segurança) está sendo aplicado para os respectivos servidores municipais. Se não estiver sendo aplicada, justificar os motivos. JUSTIFICATIVA: As Vereadoras que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que lhes sejam atendidas as solicitações.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de Saúde que informe a estas vereadoras o número atual de médicos temos à disposição da população no serviço de pediatria na policlínica (localizada na Rua Ari Marques). Se há pediatra na policlínica? Quantos profissionais? Horário? Demais quesitos pertinentes ao assunto. JUSTIFICATIVA: As Vereadoras que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que lhes sejam informadas. Existem vários relatos de que não existe atendimento pediátrico no local, sendo essencial tal atendimento para a população. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Associação Amigos da Santa Casa, em virtude do trabalho que vem desenvolvendo em nossa cidade. Justificativa: A Associação Amigos da Santa Casa vem desempenhando uma relevante contribuição à Santa Casa, merecendo desta Casa Legislativa o reconhecimento e os aplausos pela importante contribuição.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_28.pdf</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento transcrito abaixo, o qual foi aprovado em 07 de Fevereiro de 2022 e ainda sem resposta pelo Poder Executivo. REQ 4/2022 – Requerimento: Requer ao Secretário de Obras que encaminhe o plano de reconstrução para recuperação das vias públicas, bem como informe os nomes das vias que serão recuperadas. JUSTIFICATIVA: Foi aprovada a Lei Municipal nº 2.850/22, a qual abriu crédito suplementar por superávit do exercício anterior. A justificativa apresentada para tramitação urgente do Projeto de Lei foi de que havia necessidade da utilização dos recursos financeiros para cobrir despesas de recuperação das vias públicas danificadas pelas recentes chuvas. Por essa razão, faz-se o presente requerimento no exercício do dever de fiscalizar, no qual está incumbido este vereador.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento transcrito abaixo, o qual foi aprovado em 21 de Fevereiro de 2022 e ainda sem resposta pelo Poder Executivo. REQ 13/2022 – Requerimento: Requer ao Chefe do Poder executivo municipal e Secretária de Saúde que, em caráter de urgência e de forma a reiterar o Ofício de nº 004-2022, de autoria de Edil ora requerente, cujo teor é o seguinte: “A Lei Municipal nº 2.765, de 9 de dezembro de 2.020 instituiu o Conselho Municipal de Proteção e Bem Estar Animal – COMBEM, o qual é vinculado a Secretaria de Saúde, conforme disposição do art.2º da menciona norma. Trata-se de importante conselho para desenvolvimento das políticas públicas voltadas à proteção animal, pelo que requer que sejam prestadas as seguintes informações: - O COMBEM está em atividade? Em caso positivo, enviar cópia do ato de nomeação dos conselheiros. - Caso o conselho esteja em atividade; que seja informado quantas reuniões foram realizadas no ano de 2021, bem como encaminhe cópia das atas de reuniões e dem</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento transcrito abaixo, o qual foi aprovado em 07 de março de 2022 e ainda sem resposta pelo Poder Executivo. REQ 20/2022 – Requerimento: Requer ao Secretário de Obras que encaminhe cópia dos relatórios técnicos emitidos em razão da análise do “asfalto ecológico”. JUSTIFICATIVA: A prefeitura tem anunciado a novidade do “asfalto ecológico”, o qual poderá ser aplicado nas estradas vicinais do município, de forma a garantir a conservação das mesmas a um baixo custo. Ante o exposto, faz-se o presente requerimento a fim de obter informações técnicas sobre esse relevante assunto.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Administração que informe a estas vereadoras, assim como toda documentação como sobre serviços terceirizados na atual Administração do Poder Executivo 2021/2024, inclusive contratos e valores gastos. JUSTIFICATIVA: As Vereadoras que estas subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que lhes sejam informadas. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Poder executivo municipal e à Secretaria Municipal de Saúde que informe a este vereador o número atual de médicos à disposição da população na UBS/PSF do bairro Babilônia. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vem oficiar a municipalidade a fim de que lhe seja informada tal solicitação acima elencada. Existem vários relatos de pessoas que residem no bairro Babilônia que na supracitada UBS não trabalha, atualmente, nenhum médico. Somente, de forma esporádica, algum médico aparece no local para atender os munícipes. Dessa forma, deve a municipalidade colocar inteiramente à disposição do vereador todos as informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação ao Grupo Curados para Amar, em virtude dos trabalhos de evangelização realizados em nossa cidade através de vários eventos com objetivo de ajudar ao próximo.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sr. Clarindo José da Silva, Assessor do Distrito do Engenho do Ribeiro e Povoados, em virtude dos relevantes serviços prestados à população bondespachense.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Administração e ao Chefe do Poder Executivo que informe a estas vereadoras toda a documentação pertinente (laudo de insalubridade e/ou LTCAT vigentes) acerca do não recebimento do adicional de insalubridade pelos Agentes de serviços gerais (Servidores concursados e estatutários), ao passo que os funcionários da empresa terceirizada Alerta (vínculo trabalhista), que realizam mesmo serviço, recebem tal gratificação. JUSTIFICATIVA: As Vereadoras que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a municipalidade a fim de que lhes sejam informadas através de documentação pertinente do fato acima elencado. Diferença entre Laudo de Insalubridade e LTCAT - Antes de mais nada, o Laudo de Insalubridade é exigido pelo MTE a fim de determinar se há direito ao pagamento de adicional de insalubridade. Por outro lado, o LTCAT é um arquivo criado pelo INSS para determinar s</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obra que encaminhe cópia do contrato com a empresa que presta manutenção da iluminação pública, bem como preste as seguintes informações sobre o assunto:     • Qual o prazo para a empresa contratada  substituir as lâmpadas queimadas?     • Qual o valor pago por lâmpada substituída?_x000D_
     • Há demanda atrasada para substituição de lâmpada queimada?     • Há previsão de implantar iluminação de LED em toda cidade? JUSTIFICATIVA: As vereadoras subscritoras têm recebido várias reclamações em relação à morosidade na substituição de lâmpadas queimadas, razão pela qual se faz o presente requerimento.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras e à Secretária de Saúde que apresentem relatórios detalhados acerca da aplicação dos recursos aprovados pela Lei Municipal nº 2.850/22. JUSTIFICATIVA: A Lei Municipal nº 2.850/22 abriu crédito suplementar por superávit, que acresceu o valor de R$2.310.000 no orçamento do Fundo Municipal de Saúde e R$9.711.000,00 no orçamento da Secretária de Obras. Considerando que o a Lei foi aprovada em regime de urgência em razão da necessidade de aplicação dos recursos, bem como do decurso de 2 meses da publicação da lei, faz-se o presente requerimento a fim de fiscalizar a aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que informe se o município é competente pela manutenção da via marginal à Mata do Batalhão, que é paralela à E. E Coronel Egídio Benício de Abreu. Em caso positivo, requer ainda que proceda à limpeza, pavimentação e iluminação pública da mencionada via. JUSTIFICATIVA: A via em epígrafe encontra-se com muito mato, sem qualquer tipo de pavimentação e sem iluminação, o que tem gerado riscos aos usuários, notadamente crianças que utilizam a via como caminho para a escola.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Desenvolvimento Social que apresente planilha com as seguintes colunas de informação desta secretaria: Nome do servidor, cargo ocupado, vínculo com a administração (efetivo, contratado, cargo comissionado), data de admissão, vencimento, local de trabalho, carga horária de trabalho. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração informe a atual situação de implantação no município do Programa “Olho Vivo”, com a finalidade de proporcionar aos cidadãos uma maior segurança pública, de forma a informar o valor efetivamente gasto até o momento, o local onde vai ser a central de informações e qual o contingente de servidores necessários. JUSTIFICATIVA: As Vereadoras que esta subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a respectiva pasta a fim de que lhe seja fornecidas tais informações. Dessa forma, deve a municipalidade colocar inteiramente à disposição do vereador todos os documentos e informações pertinentes ao caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Obras que informe a este vereador toda a documentação pertinente aos valores efetivamente gastos com a limpeza e revitalização asfáltica na Avenida Doutor Roberto Queiroz no biênio 2021/2022. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vem oficiar a respectiva pasta a fim de que lhe seja fornecidas tais informações. Dessa forma, deve a municipalidade colocar inteiramente à disposição do vereador todos os documentos e informações pertinentes ao caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que informe se foi construída uma escada para acesso exclusivo ao gabinete do prefeito. Em caso positivo, informar os valores gastos, bem como encaminhar cópia do contrato da execução da obra. JUSTIFICATIVA: Faz-se o presente requerimento a fim de apurar informações recebidas por este vereador, bem como exercer a fiscalização dos gastos públicos.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_44.pdf</t>
   </si>
   <si>
     <t>requer a convocação da Secretária da Saúde, Senhora Tamara Bicalho Cruz Oliveira, a esta Casa Legislativa, nos termos do artigo 148, do Regimento Interno e artigo 61 da Lei Orgânica municipal para deliberar sobre os assuntos tratados na audiência pública do Bem estar animal, ocorrida no plenário desta Casa Legislativa, no dia 05/04/2022, às 19h. O comparecimento deverá acontecer na reunião ordinária legislativa do dia 18/04/2022, segunda-feira, às 18h. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas no Regimento interno e lei Orgânica municipal, vem oficiar à chefe da respectiva pasta, uma vez que a mesma não compareceu no importante evento acima discriminado. Assim, o comparecimento da autoridade máxima da saúde se faz pertinente para efetiva deliberação acerca da execução do assunto no âmbito municipal.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/requerimento_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde que informe a estas vereadoras a situação de acolhimento e suporte dado pela municipalidade ao Sr. J. D. S., cuja data de nascimento é 13/06/1964, sendo que este cidadão necessita fazer uma cirurgia com urgência. JUSTIFICATIVA: O cidadão acima qualificado sofreu um acidente de trabalho na região ocular e necessita de uma cirurgia com urgência. Porém, relata que a documentação pertinente está no setor de transporte e regulação há bem tempo, não obtendo nenhuma resposta. Dessa forma, deve a municipalidade colocar inteiramente à disposição das vereadoras todos os documentos e informações pertinentes ao presente caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/requerimento_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração e ao Chefe do Poder Executivo municipal informe a atual situação acerca dos valores efetivamente investidos até a presente data na revitalização da mata do Batalhão. JUSTIFICATIVA: Em fevereiro do corrente ano, fora enviado a esta pasta o Ofício de nº 21, cujas signatárias foram as Edis que este subscreve, com o seguinte teor: “...vêm oficiar esta pasta a fim de que lhes seja informado que quantia fora efetivamente investida até o presente momento na revitalização da Mata do batalhão. Conforme se vê nas dotações orçamentárias abaixo, retiradas da LOA 2022 (lei municipal nº 2.847/21), foram empenhados no orçamento de 2022 mais de R$ 720.000,00 (setecentos e vinte mil reais): Como resposta, fora enviado a esta Casa Legislativa o ofício nº 40/2022, oriundo do Gabinete do Chefe do Poder Executivo, datado do dia 14/02/22, somente informando que até aquele momento não tinha sido gasto efetivamente nada do valor já empenhado na LOA 2021. Assim, as vereador</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/requerimento_47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação que informe o motivo do atraso para incluir o popular pão francês no cardápio da merenda escolar do município. JUSTIFICATIVA: O pão francês está presente no dia a dia do brasileiro, sendo o principal pão consumido. Ocorre que o mesmo não vem sendo servido aos alunos da rede municipal de ensino, razão pela qual faz o presente requerimento de informações</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente que encaminhe cópia do Contrato/Termo de Parceria firmando entre o município e a empresa que está instalando placas de identificação das ruas. JUSTIFICATIVA: Faz-se o presente requerimento a fim de verificar as condições da parceria firmada, haja vista que os postes fixados nas vias dos bairros possuem diâmetro muito pequeno, facilitando a ação de vândalos, bem como verificar se as demais condições estão sendo cumpridas, conforme matéria publicada pela Prefeitura em seu site, no dia 18/02/2022.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe: 1- Houve vantagem para o Erário município na adesão à ata de registro de preços referente aos serviços que, somados, estão na ordem total superior a R$1.600.000,00? 2- Quanto de financeiro já foi executado até o momento? 3- Há previsão de executar 100% dos valores que constam da ata? Caso contrário, quais são as previsões de execução física e financeira? JUSTIFICATIVA: A população nos têm solicitado essas respostas e precisamos de uma posição oficial do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que encaminhe a listagem dos pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede municipal de saúde, bem como dê cumprimento à Lei Municipal nº 2.322/13 e suas alterações. JUSTIFICATIVA: A Lei Municipal nº 2.322/13 prevê a publicação desta listagem, tendo sido alterada pela Lei Municipal 2.856/2022 para adequação à LGPD. As informações solicitadas são necessárias para verificação das demandas do município por este vereador</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que envie cópia do termo de convênio da cessão do espaço do antigo SESC para o município. JUSTIFICATIVA: O documento será utilizado para verificação do cumprimento das obrigações pelas partes envolvidas.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Desenvolvimento Social que apresente planilha com as seguintes colunas de informação acerca dos CRAS, CREAS e Abrigo: Nome do coordenador, formação profissional, data de admissão, vencimento, local de trabalho, carga horária de trabalho. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para o Sensei Sr. Wellington da Costa Faustino, pela graduação de Mestre em Muay Thai. Justificativa: No último sábado, dia 30 de Abril, aconteceu em Bom Despacho um seminário de luta de contato, na academia Chok Dar do Sensei Negão, ministrado pelo Sensei Mestre Carlos Eduardo, presidente da BMTA, da cidade de Juiz de Fora. O referido evento teve por objetivo ensinar sobre técnicas de lutas de contato, e no mesmo evento tivemos a graduação do treinador de Muay Thai "Wellington da Costa Faustino", a mestre de Muay Thai. Se tornando um primeiro Mestre de Muay Thai de nossa região. O evento  contou com a presença de vários atletas, dentre estes atletas representando a cidade de Divinópolis e Perdões</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que informe porque as concessões das vantagens pessoais dos motoristas de sua secretaria não estarem retroagindo conforme legislação federal. JUSTIFICATIVA: A Lei Complementar Federal nº 191/2022 foi publicado no dia 09/03/2022 e altera a Lei Complementar Federal nº 173, de 27 de maio de 2020. A alteração consiste na exclusão dos servidores públicos civis e militares da área de saúde e da segurança pública da União, dos Estados, do Distrito Federal e dos Municípios do disposto no art.8º, inc. IX da Lei Complementar Federal nº 173. Desta forma, deve ser considerado que os motoristas são servidores envolvidos na área de saúde, os quais se mantiveram expostos a risco maior de contágio durante o trabalho em período pandêmico.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requerer à secretária de saúde que informe quais os critérios para agendamento de transporte para tratamento fora do município para usuários do SUS e particular, bem como encaminhar cópia do regulamento, se houver. JUSTIFICATIVA: As informações são necessárias para verificação dos critérios que estão sendo utilizados, haja vista haver reclamações a respeito do serviço que está sendo prestado.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/requerimento_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requerer à Secretária de Saúde que encaminhe cópia do convênio/termo de adesão com o ICISMEP, bem como preste as seguintes informações: Qual o valor repassado ao consórcio até a presente data? Quais os benefícios obtidos pelo município através do consórcio? Há descumprimento do consórcio? Em caso positivo, informar o que tem sido descumprido, bem como qual penalidade foi aplicada. JUSTIFICATIVA: As informações solicitadas integram as ações fiscalizatórias deste vereador.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requer à secretária de saúde que informe os motivos de não estarem sendo realizados exames de colonoscopia no município desde maio/2021, bem informe quais medidas estão sendo adotadas para reestabelecer a realização do exame. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas no Regimento interno e lei Orgânica municipal, vem oficiar à chefe da respectiva pasta para que a mesma forneça as informações.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requer à secretária de saúde que informe qual o perímetro de abrangência, respectivamente, da UBS Dr. Miguel e da UBS Dr. Hugo. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas no Regimento interno e lei Orgânica municipal, vem oficiar à chefe da respectiva pasta para que a mesma forneça as informações.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe quando foi realizada a última conferência da saúde no município, devendo encaminhar cópia da ata, bem como informe a data prevista para realização da próxima conferência. JUSTIFICATIVA: As informações solicitadas integram as ações fiscalizatórias deste vereador.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sub. Tenente do TG-04 006 Sthefano Max Pereira em virtude dos relevantes serviços prestados ao município. Justificativa: Diversas lições de cidadania têm sido implementadas pelo militar nos jovens de nossa cidade, merecendo assim o reconhecimento desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_61.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Obras que informe a este vereador eventuais motivos da demora da finalização das obras feitas pela Administração Pública municipal nas ruas Corinto e Araçuaí e adjacentes, no bairro Santa Marta. JUSTIFICATIVA: O Vereador que esta subscreve, vem requerer à respectiva pasta a fim de que lhe seja fornecida tais informações. Dessa forma, deve a municipalidade colocar inteiramente à disposição do vereador todos os documentos e informações pertinentes ao caso, nos termos da lei de acesso à informação (lei 12.527/11), artigo 1º e ss.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Lúcio Emílio do Espírito Santo Júnior em virtude do lançamento de seu livro “Museu de grandes novidades”, o qual é de sua autoria.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Cultura que preste as seguintes informações: • A Projeta concluiu o projeto de reforma da Casa da Cultura? Em caso positivo, enviar cópia do projeto. •Foi instaurado Processo Licitatório para execução do Projeto? Em caso positivo, informar o número do mesmo. • Caso tenha Processo Licitatório concluído, enviar cópia do contrato firmado. JUSTIFICATIVA: Através do memorando nº 007/2022/SECULT, foi informado em fevereiro/22 que o projeto de reforma da Casa da Cultura seria concluído até 21/02/2022, razão pela qual é necessário atualizar as informações a respeito do tema, de forma a propiciar o acompanhamento dos trabalhos por este subscritor.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito informe a atual situação a respeito do cumprimento dos horários do  transporte coletivo pela concessionária Circullare, vez que a pandemia da Covid-19 está controlada diante do avanço da vacinação. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm oficiar a respectiva pasta a fim de que lhe seja fornecidas tais informações.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração informe a atual situação de implantação no município do Programa “Olho Vivo”, com a finalidade de proporcionar aos cidadãos uma maior segurança pública, de forma a informar o valor efetivamente gasto até o momento, o local onde vai ser a central de informações e qual o contingente de servidores necessários. JUSTIFICATIVA: Tendo em vista que no final do ano de 2021 fora aprovado a lei municipal 2.838/2021 (Autoriza o Poder Executivo Municipal a firmar convênio com o Estado de Minas Gerais, por intermédio da Polícia Militar de Minas Gerais, para a implantação do Sistema de Videomonitoramento “Olho Vivo”) é mister saber qual a atual situação de execução do Programa.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que preste informações acerca da ausência de médico para a UBS Dr. Genésio, bairro Jaraguá, tendo como referência a atual sede da Prefeitura Municipal, bem como qual a previsão para preenchimento do cargo no Posto. JUSTIFICATIVA: O Vereador que esta subscreve, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vem requerer à respectiva pasta a fim de que lhe seja fornecidas tais informações e justificativas. _x000D_
 - Coloco os requerimentos do vereador Prof. Éder Tipura em discussão..._x000D_
 - Coloco os requerimentos em votação _x000D_
 - Os vereadores que forem favoráveis permaneçam como se encontram os contrários se manifestem_x000D_
 - Requerimentos aprovados</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Administração que informe a estas vereadoras a fim de que a municipalidade forneça, englobando todas as secretarias, dados de despesas mensais gastas com servidores efetivos e os servidores terceirizados (contratados) através de tabelas discriminadas (valor mensal e anual, tempo de contrato, verba indenizatória (gratificação), inclusive sejam enviados também todos os gastos de viagens e deslocamentos de pessoal dentro e fora de Bom Despacho/MG. JUSTIFICATIVA: As Vereadoras que esta subscrevem, com fulcro no uso de suas atribuições fiscalizatórias previstas na Constituição Federal e lei Orgânica municipal, vêm requisitar a municipalidade a fim de que lhes sejam informadas. _x000D_
 - Coloco os requerimentos das vereadoras Sâmara Diretora, Sildete Assist. Social e Paré em discussão..._x000D_
 - Coloco os requerimentos em votação _x000D_
 - Os vereadores que forem favoráveis permaneçam como se encontram os contrários se manifestem_x000D_
 - Requerimentos aprovados</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Fernando Humberto de Resende em virtude da publicação do livro “Bom Despacho 300 Anos: Homens que a Construíram”, o qual é de sua autoria.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requer aos Secretários de Saúde, de Educação e de Esporte que encaminhem cópias dos contratos e respectivas alterações/prorrogações relativos a contratação de serviço de transporte pela sua secretaria, bem como prestem as seguintes informações: Qual a previsão para realização de nova licitação para contratação de serviço de transporte? Que seja apresentada planilha das viagens realizadas pela Secretária de Esportes, devendo constar as seguintes colunas: Data, horário de saída, horário de chegada, quilometragem percorrida, entidade beneficiada, motivo da viagem, valor pago. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que encaminhe cópia do contrato e respectiva alteração/prorrogação relativo a contratação de serviço de locação de veículo, bem como apresente planilha com a quantidade e tipo de veículo locado para cada secretaria da administração municipal. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde e à Presidente do Conselho Municipal de Saúde Sra. Maria Heleusa dos Santos Xavier que informe e forneça ao vereador ora signatário inteiro teor da ata da última reunião do supracitado conselho e qual data da realização da próxima reunião e a sua respectiva pauta. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que preste informações qual é o perímetro de abrangência da UBS Divina Tomásia, Bairro Rosário. Quais bairros atende atualmente e número de funcionários ali lotados. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_73.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração envio a esta Casa Legislativa cópia do contrato e eventuais aditivos da empresa que realizou o PCCS (Plano de carreira cargos e salários), bem como seja informado se já ocorreu algum pagamento pelos serviços prestados. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_74.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Desenvolvimento Social que preste as seguintes informações: O CRAS São Vicente possui Coordenador? Em caso positivo informar o nome do Coordenador. Caso a função de coordenação do CRAS São Vicente esteja sendo exercida pela Gerente, informar qual o fundamento legal para o acúmulo de funções? JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe se há planejamento para implantação de uma UBS no Bairro de Fátima. Em caso positivo, enviar cronograma das ações para implantação. JUSTIFICATIVA: O Bairro de Fátima possui uma extensão territorial considerável, bem como residem nele uma boa parte da população bondespachense, razão pela qual a implantação de uma UBS no bairro é necessária para atender a demanda dos moradores</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sr. Armando Penha Filho em virtude do excelente trabalho desempenhado a frente da Igreja Rocha Internacional (Bairro de Fátima).</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>Paré, Pastor Alex, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos representantes da Igreja do Bairro de Fátima em virtude dos trabalhos de evangelização realizados.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/requerimento_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos organizadores do desfile realizado em comemoração do aniversário da cidade, em virtude do empenho e profissionalismo dos servidores envolvidos.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/requerimento_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Cultura que preste as seguintes informações: • O recurso de R$100.000,00 (cem mil reais) noticiado no site da prefeitura em 19/02/2019, o qual teria sido obtido junto ao Ministério da Cultura para aplicação na Biblioteca Digital, foram repassados ao município? Em caso positivo, apresentar informação acerca da aplicação do recurso. • O investimento de aproximadamente R$ 50.000,00 na Biblioteca Digital, conforme noticiado no site da prefeitura em 15/09/2021 são de recursos repassados pelo Ministério da Cultura? Em caso negativo, informa a fonte do recurso. • Que seja encaminhado cópia do contrato resultado do Pregão Eletrônico 49-2021. JUSTIFICATIVA: A Biblioteca Digital é de grande importância para expansão do aprendizado e cultura no município, pelo que se faz necessário o acompanhamento dos investimentos.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/requerimento_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração que envie a esta Casa Legislativa cópia integral do contrato e eventuais aditivos do contrato licitatório nº 80/2022, Inexigibilidade de licitação nº 17/2022, contratação da pessoa jurídica FS GAVA PRODUÇÃO ARTÍSTICA EIRELI, inscrita no CNPJ sob nº 32.523.135/0001-28. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_81.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida Moção de congratulações, nos termos do art. 129, II, do Regimento Interno desta Casa Legislativa, ao fisiculturista de Bom Despacho, João Pedro Cabral Tiradentes. O atleta supramencionado foi destaque em competição de Bodybilding. No dia 07 de maio de 2022, o fisiculturista de Bom Despacho, João Pedro Cabral Tiradentes participou do Campeonato Estreantes da IFBB Minas, no Teatro Professor Ney Soares em Belo Horizonte. João Pedro, foi TOP 1 na Categoria Bodybuilding Júnior, foi também TOP 1 na Categoria Bodybuilding Sênior até 80kg e ficou em TOP 2 na Categoria Classic Physique Júnior. Dessa forma, o Edil que esta subscreve vem “𝘱𝘢𝘳𝘢𝘣𝘦𝘯𝘪𝘻𝘢r 𝘢𝘰 𝘧𝘪𝘴𝘪𝘤𝘶𝘭𝘵𝘶𝘳𝘪𝘴𝘵𝘢 𝘱𝘦𝘭𝘰𝘴 𝘦𝘹𝘤𝘦𝘭𝘦𝘯𝘵𝘦𝘴 𝘳𝘦𝘴𝘶𝘭𝘵𝘢𝘥𝘰𝘴 𝘦 𝘱𝘰𝘳 𝘦𝘭𝘦𝘷𝘢𝘳 𝘰 𝘯𝘰𝘮𝘦 𝘥𝘰 𝘯𝘰𝘴𝘴𝘰 𝘮𝘶𝘯𝘪𝘤𝘪́𝘱𝘪𝘰 𝘯𝘰 𝘤𝘦𝘯𝘢́𝘳𝘪𝘰 𝘦𝘴𝘱𝘰𝘳𝘵𝘪𝘷𝘰”.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/requerimento_82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe se houve repasse do Governo Federal para pagamento do Piso Salário dos Agentes Comunitários de Saúde e dos Agentes de Combate a Endemias. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/requerimento_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulações à Paróquia Nossa Senhora do Bom Despacho em virtude da comemoração dos 190 anos de sua criação.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimento_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Vicente Lopes Soares (gerente do VAP) em virtude dos relevantes serviços prestados à população de Bom Despacho.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>Keké, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimento_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Aliança Bondespachense de Assistência e Promoção - ABAP, criada em maio de 1972, com objetivo de assistir, educar e promover a criança e o adolescente, especialmente os que se encontram em vulnerabilidade e ou risco social, integrando-os na comunidade como cidadãos conscientes, em virtude da celebração dos seus 50 anos de trabalho comunitário prestados a comunidade bondespachense.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimento_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que preste as seguintes informações:    • Há médico lotado na UBS Dr. Genésio?     • Caso tenha médico lotado na UBS Dr. Genésio, informar se durante as férias é designado substituto para atendimento?    • Nos últimos 3 meses, qual o período em que a UBS Dr. Genésio não teve a presença de médico para atendimento ao público?    • Existe escala de substituição de médico em razão das férias dos titulares? Em caso positivo, enviar cópia. JUSTIFICATIVA: Os cidadãos atendidos pela UBS Dr. Genésio tem reclamado da ausência de médico na unidade, razão pela qual solicita-se as presentes informações.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimento_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que preste as seguintes informações:     • A USB do bairro São Bento está de acordo com a regulamentação do Ministério da Saúde? Qual a classificação de porte da unidade? • Quantos cidadãos são atendidos pela UBS São Bento? • Há moradores do bairro do Rosário atendidos pela UBS São Bento? Em caso positivo, quantas pessoas são atendidas? • Existe previsão para melhoria da estrutura física da UBS São Bento? Em caso positivo, enviar o cronograma de ações. • Há previsão de instalação de uma nova UBS na região do bairro do Rosário, haja vista que a UBS Divina Tomásia esta localizada longe do bairro? • Encaminhar cópia da regulamentação atual para estrutura física de UBS. JUSTIFICATIVA: Os cidadãos atendidos pela UBS São Bento tem reclamado da estrutura na unidade, bem como da distância da UBS para os usuários que residem no bairro do Rosário, razão pela qual solicita-se as presentes informações.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimento_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requerimento para a Secretaria de saúde para que esta pasta informe as seguintes dúvidas: 1) por qual motivo os usuários que residem no bairro São José, utilizavam a UBS daquele bairro e que recentemente houve realocação dos mesmos para a UBS Dr. Hugo, na região central; 2) houve estudo técnico para tal medida? 3) Com base em que elementos tal decisão foi tomada? JUSTIFICATIVA: Existem diversas reclamações da população residente no bairro São José, pois alguns moradores, antes cadastrados na UBS São José, agora estão cadastrados na UBS Dr. Hugo, na região central. A mudança, no prisma da logística, está causando diversos transtornos para os munícipes afetados.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Saúde que informe, de forma detalhada, o atual plano de contingência e prevenção, assim como todas as medidas de enfrentamento da pandemia provocada pelo Coronavírus (COVID-19) tomadas pela municipalidade. Requer ainda que situe esta Casa Legislativa se ainda existe Comitê para decidir sobre tais medidas, se eventuais notificações de infecções ainda estão sendo devidamente apuradas (para fins de estatísticas) e se o Município ainda segue o Protocolo Minas Consciente, do Governo do Estado de Minas Gerais. Justificativa: As Vereadoras que este subscrevem, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requerem as informações acima elencadas devido a um novo surto de infecções do Coronavírus no município de Bom Despacho, e consequentemente, aumento nas internações.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Administração o envio a esta Casa Legislativa, em caráter de prestação de contas, informe, de forma detalhada, a destinação, até o presente momento, dos valores a serem investidos previsto na lei 2.850/22 cerca de R$ 20.000.000,00 (vinte milhões). Justificativa: As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requerimento para a Secretaria de Saúde para que esta pasta informe a atual quantidade de profissionais e especialidades que atendem no Pronto atendimento de Bom Despacho (onde há uma placa de UPA, ao lado da Santa Casa) quais sejam, médicos, enfermeiros e demais profissionais, assim como a escala de trabalho dos mesmos. JUSTIFICATIVA: Este vereador foi procurado por usuários do  Pronto Atendimento supracitado, cuja gestão é do Poder público municipal, os quais relatam muita demora na espera por atendimento, desde demandas simples até demandas mais delicadas, de forma que, por reiteradas ocasiões, pacientes com moléstias de gravidade mediana e que não foram atendidos prontamente, com o decorrer do tempo, pioraram muito e, com ajuda de amigos e familiares, tiveram que se deslocarem até a cidade de Divinópolis/MG para que fossem efetivamente atendidos.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente que informe como está sendo feita a fiscalização do cumprimento da Lei nº 2.857/2.022, que dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica e dá outras providências. JUSTIFICATIVA: Através da Lei nº 2.857, de 29 de março de 2.022, as empresas concessionárias ou permissionárias de energia elétrica, de telefonia e de internet são obrigadas a realizarem o alinhamento e retirada dos fios não utilizados nos postes do Município no prazo máximo 180 (cento e oitenta) dias. O prazo concedido já está próximo do fim. No entanto, ao realizar inspeções em vários locais da cidade o vereador subscritor não localizou nenhum tipo de organização ou diminuição dos fios nos postes da cidade.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que envie cópia digital de todos os contratos firmados com as empresas Habitar Serviços de Qualidade Ltda, FFX Construções e Serviços Ltda, Objetiva Projetos e Serviços Ltda, bem como dos Processos Licitatórios/Dispensa/Inexigibilidade que deram origem aos contratos. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelos vereadores subscritores.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente o envio do diagnóstico situacional elaborado durante a construção do Plano Municipal de Saneamento Básico e do Plano Municipal de Gestão Integrada de Resíduos Sólidos. JUSTIFICATIVA: O Poder Executivo promoveu no dia 19/07/2022 uma audiência pública sobre Meio Ambiente para ouvir a população e debater temas como saneamento básico e a gestão de resíduos sólidos no Município. Na ocasião as informações foram apresentadas verbalmente e em slides. O envio a esta Casa do diagnóstico situacional de forma documentada permitirá as ações de fiscalização dos vereadores subscritores.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/requerimento_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente que informe qual o motivo de os povoados de Bom Despacho não possuírem serviços de tratamento e abastecimento de água. JUSTIFICATIVA: As famílias que residem nos povoados do município não recebem nenhum serviço de tratamento e distribuição de água potável. Essa parcela da população poderia ser atendida através de realização de aditivo ao Contrato de Programa celebrado entre o Município de Bom Despacho e a COPASA. Desta forma, o envio das informações requeridas poderá instruir os trabalhos de fiscalização do Vereador subscritor.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/requerimento_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida moção de congratulação aos servidores da Vigilância Epidemiológica em virtude do excelente trabalho desempenhado durante a limpeza do espaço da antiga FEBEM para o Centro de Atendimento Temporário para Cães e Gatos.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/requerimento_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que preste as seguintes informações:    • A reforma da sala do Centro de Operações da Polícia Militar foi concluída para operação do sistema de monitoramento “Olho Vivo”, conforme autorizado pela Lei Municipal nº 2.838/21? Em caso negativo, prestar esclarecimentos.     • Há processo licitatório e contrato para implantação do sistema de monitoramento “Olho Vivo”? Em caso positivo, enviar cópia digital. Em caso negativo, prestar esclarecimentos.     • Há cronograma para implantação do sistema de monitoramento “Olho Vivo”? Em caso positivo, encaminhar cópia. Em caso negativo, presta esclarecimentos. Justificativa: A Câmara Municipal aprovou a Lei nº 2.838/21, a qual autoriza o município a firmar convênio com o Estado de Minas Gerais para implantação sistema de monitoramento “Olho Vivo”. Ocorre que até a presente data o sistema de monitoramento “Olho Vivo” não foi implantado. Por outro lado, é notório o aumento da violên</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/requerimento_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Planejamento, Orçamento e Gestão que apresente prestação de contas acerca da aplicação dos créditos suplementares abertos pelas Leis Municipais 2.850, 2.874, 2.875 e 2.884, devendo informar onde os recursos financeiros foram aplicados. Justificativa: A abertura de crédito pelas citadas leis ocorreu em virtude de superávit financeiro, ou seja, são recursos que inicialmente não estavam previstos no orçamento. Desta forma, o presente requerimento visa acompanhar a aplicação adequada destes recursos.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/requerimento_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação às Sras. Edna Gontijo, Maria Aparecida Silva Martins (Paré) e Neide Aparecida Braga ex-servidoras pública municipal, em virtude dos anos dedicados à saúde no nosso município.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/requerimento_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que informe se o terreno onde está sendo instalada a antena para sinal digital pertence ao Município, encaminhando cópia do registro. Caso não seja de propriedade do município, encaminhar cópia do termo/contrato que permite a utilização da área pelo Município. JUSTIFICATIVA: O município está investindo mais de R$140.000,00 no cercamento desta área, sendo que esta vereadora recebeu informações de que o terreno não pertence ao município. Desta forma, a fim de esclarecer os fatos, faz-se o presente requerimento.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/requerimento_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária da Educação que apresente as seguintes informações sobre as vagas em creches na rede pública municipal: 1 – Quantas vagas de creches existem atualmente na rede pública do município? 2 – Existem pessoas inscritas aguardando disponibilidade de vagas? Se sim, quantas inscrições estão na lista de espera e quais medidas a Secretaria da Educação está tomando para zerar a fila de espera? 3 – Existe uma triagem feita pela Secretaria da Educação ou as vagas são disponibilizadas por ordem de inscrição? Caso seja feita triagem, quais critérios são adotados para definir a ordem de prioridades? 4 – Foi feito algum estudo projetando a demanda de vagas para 2023 e 2024? Se sim, qual foi o resultado? 5 – Está sendo feito algum planejamento para que toda a demanda de vagas em creches na rede pública seja atendida pelo município? JUSTIFICATIVA: As vereadoras subscritoras foram procuradas por uma mãe que fez inscrição para sua filha há 2 (dois) meses e foi informada de que não há vaga</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/requerimento_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta casa que seja colocado em votação plenária a retirada de pauta o Projeto de Lei nº 60/2022. JUSTIFICATIVA: O Projeto de Lei nº 60/2022 está com parecer  da Comissão de Legislação, Justiça e Redação Final, o qual concluiu pela inconstitucionalidade. Em diligência realizada por este subscritor junto ao Poder Executivo, verificou-se a possibilidade de emendar o Projeto de Lei a fim de sanar a inconstitucionalidade apontada. Ante o exposto, considerando que eventual aprovação do Parecer e consequente arquivamento do Projeto de Lei podem acarretar prejuízo ao município, solicita-se a retirada de pauta do Projeto para que o Poder Executivo tenha a oportunidade de sanar o vício de constitucionalidade</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/requerimento_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal que prorrogue por mais 60 (sessenta) dias, a contar do prazo final da Portaria 11/2022, o prazo da CPI que investiga as obras pluviais realizadas na Rua Corinto e adjacentes devido a complexidade que envolve a referida investigação e para que o perito contratado possa concluir seus trabalhos.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/requerimento_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção à Sra. Aldelaine Pereira Franco Oliveira para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos a frente da Escola Estadual Irmã Maria.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/requerimento_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, esta moção, a ser encaminhada ao Sr. João Luiz para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos a frente da Igreja INBD CHURCH, na qual é pastor</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que encaminhe cópia digitalizada de todos os registros de imóveis pertencentes ao município, no prazo de 15 (quinze) dias, nos termos e penas do art.61, Parágrafo Único da Lei Orgânica Municipal. JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelos vereadores subscritores, que buscam identificar e verificar as condições do patrimônio imóvel pertencente ao município</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Esportes que preste as seguintes informações acerca do ICMS esportivo:  Qual o valor orçado para 2022? Qual o valor arrecadado neste ano até a presente data? Quais os critérios utilizados para aplicação destes recursos? Há diferenciação na aplicação dos recursos entre esporte individual e coletivo? O esporte coletivo possui prioridade? Quais os critérios são utilizados pelo governo estadual para distribuição dos recursos aos municípios? Quais os projetos/programas apresentados que foram enquadrados nas 13 (treze) atividades previstas, conforme resolução SEDESE 57/2019? Que seja encaminhado cópia digital de todos os empenhos realizados e pagos pela Secretaria Municipal de Espores, devendo apresentar os relativos aos recursos do ICMS esportivo em separado. JUSTIFICATIVA: A aplicação adequada dos recursos financeiros destinados ao esporte é fundamental para o desenvolvimento dos atletas de nossa cidade. Por essa razão, as informações solicitadas serão analisadas em</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_108.pdf</t>
   </si>
   <si>
     <t>requer ao secretário de administração que envie cópia digital dos autos do Processo nº 110/2022 (20220718.152305.1144960), Dispensa de Licitação nº 20/2022, que tem como objeto a prestação de serviços de manutenção do imóvel onde localiza-se a antena de TV e funcionará a futura TV DIGITAL, com cercamento de alambrado com mourões de concreto, que resultou no Contrato nº 88/2022, firmado com a empresa HABITAR SERVIÇOS DE QUALIDADE LTDA, inscrito no CNPJ sob o nº 10.286.386/0001-01, no valor total de R$ 144.162,00 (cento e quarenta e quatro mil, cento e sessenta e dois reais). E o envio dos autos do processo de desapropriação do terreno onde está sendo instalada a antena de TV digital. JUSTIFICATIVA: O município está investindo mais de R$ 140.000,00 no cercamento desta área, visto que no ofício nº 100 enviado no dia 01 de agosto de 2022, não obtive nenhuma resposta da desapropriação do terreno. Desta forma, a fim de esclarecer os fatos, faz-se o presente requerimento.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário da Administração que informe se o Município irá criar uma guarda municipal. JUSTIFICATIVA: O vereador subscritor foi procurado por um cidadão que apresentou o questionamento informando a importância da criação de uma guarda municipal para Bom Despacho.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/requerimento_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Educação que informe o motivo pelo qual os alunos que residem no Bairro Simeão Ferreira não possuem transporte para a E.E Coronel Egídio Benício De Abreu uma vez que para outras escolas há esse transporte. O mesmo acontece com os alunos moradores do Bairro Dona Branca que estudam nas Escolas: Dona Duca e Dona Liquinha e na Creche Dr. Hugo. Existe algum planejamento para viabilizar esse transporte? JUSTIFICATIVA: De acordo com os moradores, a secretaria tem prestado o transporte escolar dos alunos que residem no bairro Simeão Ferreira para as escolas E.E João Dornas Filho, E.E Miguel Gontijo e E.E Professor Wilson Lopes Do Couto. Contudo, não tem realizado o transporte para a E.E Coronel Egídio Benício de Abreu. No caso do Bairro Dona Branca, conforme reclamação de moradores, há mais de 20 alunos sem transporte para as Escolas supracitadas.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/requerimento_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe a real situação do serviço de Fisioterapia no município e porque está sendo negada a fisioterapia para um paciente com prognóstico de não mais deambular caso não seja realizado o tratamento fisioterápico recomendado. JUSTIFICATIVA: Em reunião da 24º sessão ordinária da Câmara de vereadores, foi exposta a situação de um pedido médico negado para sessões de fisioterapia. O paciente em questão, não tem condições de pagar o tratamento particular, que segundo familiares, fica em torno de mil reais. No mesmo relato, foi dito que o prognóstico seria uma cadeira de rodas. Na Constituição Federal de 1988, em seu artigo 196, confere ao Poder Público o dever de garantir, a todos, o direito à saúde, mediante políticas sociais e econômicas que visem a redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para promoção, proteção e recuperação da saúde.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/requerimento_112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que informe o motivo por estar faltando os medicamentos Trasamin e Danazol, para portadores de Angioedema Hereditário e qual a previsão para chegada dos medicamentos? JUSTIFICATIVA: O Angioedema Hereditário é uma doença grave com alta incidência em Bom Despacho. As famílias portadoras da doença encontram-se aflitas pela dificuldade em conseguir os medicamentos no setor público e pelo alto custo dos mesmos. É de caráter urgente a resolução do problema, uma vez que a demora poderá acarretar sérios danos a diversos cidadãos bom-despachenses. Vale ressaltar que a Constituição Federal de 1988, em seu artigo 196, confere ao Poder Público o dever de garantir, a todos, o direito à saúde, mediante políticas sociais e econômicas que visem a redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para sua promoção, proteção e recuperação.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/requerimento_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/requerimento_113.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida moção de congratulação a toda equipe do SAD ( Serviço de Atenção Domiciliar), a saber Dra. Nurielem, Coordenadora Vanuza, Assistente Social Vanessa, Stela, Adriana Rates e Adriana Gomes Enfermeiras, Fisioterapeuta Lucas, Motorista Carlos, Farmacêutica Maurilene e a Nutricionista Lilia, para manifestar congratulação desta Câmara e darmos nossa contribuição com esta singela homenagem, demonstrando gratidão e reconhecimento pelo empenho desses profissionais de saúde em salvar vidas que é mais que um reconhecimento, é um ato de respeito a tanta dedicação.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/requerimento_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito que nos informe o porquê até a presente data não houve a regularização nos horários do transporte coletivo pela concessionária Circullare, uma vez que a pandemia de Covid-19 está controlada diante do avanço da vacinação.  JUSTIFICATIVA: A população está sofrendo com a ineficiência do transporte público na cidade. A pandemia não é mais motivo de desculpas e o cidadão trabalhador que depende desse transporte quer ouvir uma resposta satisfatória sobre essa questão.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/requerimento_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe o número de cestas básicas que são distribuídas às famílias carentes através do Centro de Referência de Assistência Social (CRAS) e o porquê desse amparo estar comprometido. JUSTIFICATIVA: Há um número significativo de famílias carentes, que dependem do apoio do CRAS, nos procurando e relatando não estarem mais recebendo essas cestas do Centro de Referência de Assistência Social, o qual, como determina a Lei Nº 8.742, de 7 de Dezembro de 1993, tem por objetivo prevenir a ocorrência de situações de vulnerabilidades e riscos sociais.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/requerimento_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à Sra. Fabiana Paula, psicóloga do Centro de Atenção Psicossocial - CAPS em virtude do desenvolvimento do Projeto Inclusão Social com os usuários do CAPS. O projeto tem como objetivo favorecer visitas em espaços físicos e culturais promovendo o conhecimento, a integração e a inclusão social dos usuários.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pelo Posto Avançado do Corpo de Bombeiros em Bom Despacho as seguintes informações, com base na Lei Estadual nº 16.301/06: 1. Há registro dos cães das raças pit bull, dobermann, rottweiler e outros de porte físico e força semelhantes, criados no município de Bom Despacho, conforme art.2º, Parágrafo Único da Lei Estadual nº 16.301/06? Em caso positivo, gentileza enviar planilha com raça e quantidade de animais no município. 2. Há registro de ataques dos cães das raças mencionadas no município de Bom Despacho? Em caso positivo, informar quantidade de ocorrências por ano. 3. São realizadas ações fiscalizatórias para coibir a infração a Lei Estadual, bem como para subsidiar aplicação das sanções dispostas no art.3º da Lei Estadual nº 16.301/06? 4. Como o município pode colaborar com o Corpo de Bombeiros para aplicação da Lei Estadual nº 16.301/06, bem como para promover o adequado convívio social dos cães das raças mencionadas?_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 O vereador subscritor tem recebido diversos questionamentos da população do Bairro Simeão Ferreira acerca da criação das raças de cães potencialmente agressivos, tendo tomado conhecimento de alguns ataques recentes. Por essa razão, busca-se a aplicação da legislação a fim de coibir novos ataques, bem como para que se tenha informações para a responsabilização dos tutores irresponsáveis.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_118.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143, do Regimento Interno, seja concedida moção ao Sr. Arnaldo Silva para manifestar congratulação desta Câmara em virtude da publicação de obra de sua autoria denominada “Em berços de Cuité – A Culinária Mineira do Século XVIII, XIX e XX”.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do art. 143 do Regimento Interno, seja concedida a moção ao Sr. Paulo Márcio para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados à pulação de Bom Despacho.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe a real situação das consultas com especialistas, como são feitos os encaminhamentos? Existe fila de espera? Os pacientes que estão aguardando consultas são informados sobre o tempo de espera? _x000D_
                Onde estão sendo feitas as consultas com Reumatologista, Dermatologista, e porque está havendo tanta demora na liberação de consultas e cirurgias com essa especialidade?_x000D_
 JUSTIFICATIVA: A cidadã Marli Aparecida da Silva Madeira, residente e domiciliada na rua Letícia, 301 – Babilônia, nos procurou pedindo ajuda, pois segundo ela, há mais de um ano está aguardando uma consulta com Reumatologista e a secretaria de saúde não apresentou uma solução para essa questão. _x000D_
                O mesmo acontece com a cidadã Zélia Maria da Silva, residente e domiciliada na rua José Januário, 75 – Esplanada. Segundo nos foi relatado, ela também aguarda para realizar uma pequena cirurgia com Dermatologista e não obteve resposta ou previsão dada pela secretaria._x000D_
               Não só esses, mas muitos outros casos sobre consultas com especialidades têm chegado até nós, sabemos, que a Constituição Federal de 1988, em seu artigo 196, confere ao Poder Público o dever de garantir, a todos, o direito à saúde, mediante políticas sociais e econômicas que visem a redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para promoção, proteção e recuperação da saúde. Queremos ver esse direito ser cumprido em nosso município.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento nº 74/2022 no qual solicita ao Secretário de Desenvolvimento Social que preste as seguintes informações: O CRAS São Vicente possui Coordenador? Em caso positivo informar o nome do Coordenador. Caso a função de coordenação do CRAS São Vicente esteja sendo exercida pela Gerente, informar qual o fundamento legal para o acúmulo de funções? JUSTIFICATIVA: Trata-se de reiteração do requerimento nº 74/2022, o qual não foi respondido pelo Sr. Secretário, razão pela qual se reitera.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo, que seja constituído um estudo técnico no município de Bom Despacho a fim de que possa viabilizar o pagamento do novo piso salarial de acordo com a Lei Federal de nº 14.434/2022 na qual altera a Lei de nº 7.498/1986 para os profissionais da enfermagem, técnico de enfermagem, auxiliar de enfermagem e parteira. Desta forma, conforme sancionada no dia 04/08/2022 pelo Presidente da República, solicito que diante tal importância estes profissionais da saúde gozem seus merecimentos por suas atividades incansáveis e assim seja ratificado o pagamento do novo piso salarial.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requeremos a esta secretaria, que seja informado a listagem e a ordem de troca das lâmpadas de vapor de sódio e outros demais modelos por LED, levando-se em consideração os bairros no Município de Bom Despacho e zonas rurais. Requeremos também que seja informado quais os bairros da cidade já se encontram com as trocas já concluídas, bem como seja informado a estes vereadores a previsão para conclusão final das mudanças em toda cidade. _x000D_
 JUSTIFICATIVA: Faz-se o presente requerimento a fim de apurar a morosidade no procedimento de mudança das referidas lâmpadas, bem como fiscalizar os gastos e obras públicas.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/requerimento_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Requer a estas secretarias, que seja informado a respeito do andamento da obra especializada para execução do cercamento da mata do batalhão em Bom Despacho-MG decorrente do Edital de Licitação Tomada de Preços nº 7/2022 e respectivos anexos. Ademais, solicito que seja encaminhado a planta ou croqui do projeto a este vereador para análise</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/requerimento_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requer a estas secretarias, que seja realizado um detalhamento das ações e medidas das quais serão tomadas pela Administração Pública no que tange ao Plano Municipal de Saneamento Básico e Gestão Integrada de Resíduos Sólidos. O presente requerimento se faz importante, pois, na segunda audiência realizada no dia 30/08/2022 não ficou claro as propostas apresentadas.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/requerimento_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer a estas secretarias, que seja realizado, conjuntamente, um estudo técnico a fim de promover a implantação e criação de ciclovias no Município de Bom Despacho, visto que não há dentro da localidade. JUSTIFICATIVA: O presente requerimento tem por objetivo promover mais segurança aos usuários de bicicletas dentro cidade. Se faz necessário o estudo técnico visto que há um número bastante expressivo de ciclistas, devido ao esporte estar em plena ascensão, dos quais muitos deles são profissionais e amadores, bem como participam de inúmeras competições regionais e nacionais. Logo é notório que muitos ciclistas realizam suas atividades trafegando por ruas e avenidas do município provocando maior probabilidade de ocorrência de acidentes. Portanto, como é dever do Estado garantir a segurança pessoal e pública deve o poder público em caráter de urgência atender a respectiva demanda.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/requerimento_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer o envio da relação de todas as vias e praças do município que não possuem nome próprio, com o respectivo mapa.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/requerimento_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe se nos últimos anos, houve aumento dos casos de doenças respiratórias ou intoxicação em virtude dos poluentes (fuligem em partículas) derivados da Siderbom Siderúrgica LTDA, localizada no bairro Ana Rosa? Em caso afirmativo, enviar relatório com os dados levantados. O envio das informações possibilitará a análise dos impactos causados da siderúrgica na saúde da população.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/requerimento_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Meio Ambiente as seguintes informações e documentações sobre a autorização de funcionamento da Siderbom Siderúrgica LTDA no município de Bom Despacho: O município emitiu licença ambiental para o funcionamento da empresa? Em caso positivo, encaminhe as copias das mesmas, bem como os estudos técnicos que precederam as licenças._x000D_
 O envio das informações e documentações possibilitarão a análise dos critérios adotados na concessão do alvará de funcionamento da empresa e a fiscalização por parte da vereadora que subscreve.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Obras que informe qual o motivo que não foi realizado a alteração dos nomes das ruas do bairro São Bento (antigo Rosário II)? Qual perspectiva para providenciar as placas e a devida comunicação à Empresa de Correios e Telégrafos, CEMIG e COPASA? _x000D_
 O envio das informações possibilitará a análise dos impactos causados da siderúrgica na saúde da população.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/requerimento_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Esportes e Lazer que informe o que será realizado no Campo de Futebol do Bairro Esplanada? Quais projetos o município tem para o local? Quem é o proprietário da área? Caso seja do município, envie a documentão da área supracitada. O envio das informações é de suma importância visto que o local se encontra em total abandono. O Campo de Futebol poderia está sendo utilizado para praticas esportivas, mas infelizmente não é isso que está acontecendo.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Trânsito, Proteção Patrimonial e Defesa Social que informe o motivo de não haver vagas exclusivas destinadas as pessoas com deficiências e idosos na Rua Dr. Miguel Gontijo, Rua Faustino Teixeira e Praça Antônio Leite (pracinha São José), uma vez que há previsão legal para implantação das vagas especiais. O presente requerimento tem por objetivo cumprir e ratificar os direitos inerentes a estes grupos de pessoas citados. A Constituição Federal em seu Artigo 5º determina a igualdade como direito fundamental a todos, assim se faz importante verificar a sua materialidade. Em suma, fundamenta-se estes direitos por meio da legislação especial e própria das quais se tutelam os direitos e garantias do idoso e deficiente. O art. 47 da Lei Federal nº 13.146, Estatuto da Pessoa com Deficiência, bem como o art. 41 da Lei Federal nº 10.741, Estatuto do Idoso, garante o direito a exclusividade de determinados números de vagas em espaços públicos e privados.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Desenvolvimento Social que preste as seguintes informações: O CRAS Babilônia possui quantas famílias referenciadas? Quais os profissionais e suas respectivas categorias de nível superior compõem a equipe?_x000D_
 JUSTIFICATIVA: De acordo com relatos de cidadãos não está havendo alguns profissionais. A fim de responder aos cidadãos que nos procuraram, gostaríamos de ter essas informações.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Moção a ser encaminhada ao Sr. Silvério Geraldo Rosa, residente na rua Espinosa nº 1994, Bairro JK, para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente Igreja Evangélica Assembleia de Deus - Ministério de Goiás - bairro Vila Gontijo, nesta cidade.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/requerimento_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o motivo da não utilização do sistema carga e descarga nas ruas do Centro de Bom Despacho.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/requerimento_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que preste as seguintes informações: 1) Qual a previsão para resolução emergencial da cratera na Avenida das Palmeiras próximo a Creche Dona Íris? 2) Qual a previsão para que se inicie as obras de resolução definitivas na cratera que se abriu na rua Sete, bairro Dona Branca, uma vez que as medidas paliativas não estão funcionando? 3) Existe algum projeto de pavimentação asfáltica para a rua Cinco no bairro Bela Vista/ Dona Branca? Qual a previsão para execução desse projeto? JUSTIFICATIVAS: No final da Avenida das Palmeiras há uma cratera que se formou na estação das chuvas no início do ano que está tomando metade da rua e a cada chuva seu diâmetro aumenta. A condição do local é extremamente perigosa por ser uma via que liga dois bairros com intenso fluxo de veículos de passeio e caminhões, além da grande circulação de crianças e suas famílias, por estar quase em frente à creche Dona Íris. Em períodos chuvosos há um agravante, pois não é possível medi</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário Municipal de Obras e Secretário de Distrito e Estradas Rurais que preste as seguintes informações: Qual a previsão para início das obras de manutenção da pavimentação asfáltica (“tapa buracos”) na entrada do distrito da Passagem? JUSTIFICATIVAS: O asfalto cedeu na entrada do Distrito da Passagem. Devido a isso, tem se formado um extenso buraco que vem causando transtornos e risco à população local, uma vez que a via tem um fluxo de veículos pesados e é o principal acesso ao Distrito.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_10_-_reitera_do_requerimento_no_106.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_10_-_reitera_do_requerimento_no_106.docx</t>
   </si>
   <si>
     <t>Requer ao Secretario de Administração que reitera a solicitação do Requerimento nº 106:_x000D_
 Que encaminhe a cópia digitalizada de todos os registros de imóveis pertencentes ao município, no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal._x000D_
 O envio das informações é de suma importância visto que as ações de fiscalização realizadas pelos vereadores subscritores, que buscam identificar e verificar as condições do patrimônio imóvel pertencentes ao município.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_139-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_139-2022.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Esportes e Lazer que reitera a solicitação do Requerimento nº 107 no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal. Que preste as seguintes informações acerca do ICMS esportivo:_x000D_
 Qual o valor orçado para 2022?_x000D_
 Qual o valor arrecadado neste ano até a presente data?_x000D_
 Quais os critérios utilizados para a aplicação destes recursos?_x000D_
 Há diferenciação na aplicação dos recursos entre esporte individual coletivo?_x000D_
 O esporte coletivo possui prioridade?_x000D_
 Quais os critérios são utilizados pelo governo estadual para a distribuição dos recursos aos municípios?_x000D_
 Quais os projetos/programas apresentados que foram enquadrados nas 13 (treze) atividades previstas, conforme resolução SEDESE 57/2019?_x000D_
 Que seja encaminhado cópia digital de todos os empenhos realizados e pagos pela Secretaria Municipal de Esportes e Lazer, devendo apresentar os relativos aos recursos do ICMS esportivo em separado._x000D_
 O envio das informações é de suma importância visto que a aplicação adequada dos recursos financeiros destinados ao esporte é fundamental para o desenvolvimento dos atletas de nossa cidade. Por essa razão, as informações solicitadas serão analisadas em ação fiscalizatória, de forma a verificar se os investimentos são aplicados com razoabilidade e proporcionalidade.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_140-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_140-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção ao Sr. Júlio Cesar Nunes Carneiro para manifestar congratulação desta Câmara em virtude do brilhante trabalho que ele vem realizando com os jovens de nosso município.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_141-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_141-2022.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário de Obras, nos seguintes termos:_x000D_
 _x000D_
 		Solicitamos ao Secretário de Obras que preste as seguintes informações sobre a Rua 3 e Rua 4 no Bairro Bela Vista: Há quanto tempo é de conhecimento da secretaria a situação no muro de arrimo da creche Dona Íris? Já foi realizado um estudo técnico para averiguar as causas que provocaram patologias no muro? Houve dispensa de contratação de engenheiro capacitado na obra de execução? Caso tenha sido projetado por um engenheiro, houve utilização de materiais inadequados na construção? o que está sendo feito para evitar o desabamento do muro de arrimo, uma vez que temos crianças no local e a olho nu é perceptível um risco eminente?_x000D_
 _x000D_
 JUSTIFICATIVAS: O aterro feito no asfalto que fica na lateral da creche está cedendo e recebendo infiltração. O muro de arrimo adjacente, que deveria ser feito para suportar cargas pesadas de terra, mesmo em condições adversas de excesso de chuva, também está cedendo. A água das chuvas infiltra no solo e tem formado um rio de lama dentro da creche que fica em um nível inferior a rua. Vidas humanas estão em risco eminente e crianças não deveriam estar transitando próximo a estrutura que pode vir a desabar a qualquer momento. Queremos não só um esclarecimento, mas uma solução imediata a fim de evitar danos irreparáveis._x000D_
 Segue imagens em Anexo.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/requerimento_142-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/requerimento_142-2022.pdf</t>
   </si>
   <si>
     <t>Requeremos da Empresa COPASA que nos preste as seguintes informações: _x000D_
 1)	Qual o motivo de estar faltando água toda semana em diversos bairros de Bom Despacho? _x000D_
 2)	A conta mensal permanece com valores exorbitantes, mas o cidadão não está recebendo um serviço de qualidade, existe um plano anual ou mensal de reparos? Ou os reparos atuais são por falta de qualidade nos serviços anteriores?_x000D_
 3)	Diversas ruas estão sendo deixadas com a pavimentação asfáltica danificada e os reparos promovidos pela empresa são de péssima qualidade. Vocês vão refazer o asfalto de maneira uniforme sem deixar ondulações e buracos? _x000D_
 _x000D_
 JUSTIFICATIVAS: A população está insatisfeita com a empresa de saneamento, semanalmente os moradores de Bom Despacho, em vários bairros, estão sofrendo com a falta d’água devido a constantes serviços de manutenção com avisos em cima da hora (quando há aviso).  As obras têm sido morosas e causam transtornos no trânsito e nas residências próximas._x000D_
 		O serviço deixa a desejar, após as obras a pavimentação asfáltica está detonada. A empresa faz os reparos e o asfalto que colocam não é uniforme e vários buracos e ondulações se formam nas vias de nossa cidade.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/requerimento_143-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/requerimento_143-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Obras que seja realizada uma resposta a este vereador que o subscreve acerca do ofício enviado cujo tema se trata a respeito do programa “Adote um Praça” e dos quais não foram respondidos até a presente data. Ratifica-se que o ofício 27/2022 versa a respeito da validade do decreto 5.688/2003, bem como inúmeros outros questionamentos feitos neste ofício, do qual não obtivemos nenhuma resposta. Sendo assim, há um enorme interesse social, educacional e urbano a fim de que seja realizada a revitalização da praça da inconfidência. Por conseguinte, solicito mais uma vez que seja encaminhado uma resposta a esta Casa Legislativa para que sejam reiterados os questionamentos feitos pela população local ao projeto de reforma e revitalização desta praça tão importante ao nosso município.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/requerimento_144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/requerimento_144.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário do Meio Ambiente, nos seguintes termos:_x000D_
 		Solicitamos ao Secretário do Meio Ambiente que preste as seguintes informações sobre os frequentes furtos nos cemitérios Municipais:_x000D_
 1.	Existe algum meio das famílias prejudicadas com os furtos e estragos nos túmulos, procurarem algum setor da prefeitura para que tenham os danos reparados? Em caso afirmativo, qual setor?_x000D_
 2.	Quais providências fazem parte dos planos da Prefeitura para que efetivamente sejam coibidos os furtos nos Cemitérios?_x000D_
 3.	 Outras informações que julgarem pertinentes._x000D_
 JUSTIFICATIVAS: Diversos furtos de placas, crucifixos e outros objetos dos túmulos vêm ocorrendo nos cemitérios municipais, danificando os mesmos e trazendo tristeza e indignação às famílias que têm seus entes queridos enterrados nos jazidos.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_145_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_145_1.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretária de Educação, nos seguintes termos:_x000D_
 Requerem o envio de informações sobre o primeiro Festival de Inovação e Tecnologia do Centro-Oeste Mineiro (FITCOM), que ocorreu entre os dias 22 a 24 de setembro do presente ano, respondendo às seguintes perguntas:_x000D_
 _x000D_
 		- Quanto o município de Bom Despacho gastou no total com o festival?_x000D_
 		- Quais dotações orçamentárias do Poder Executivo Municipal atenderam as despesas decorrentes do evento?_x000D_
 		- Quais foram os fornecedores contratados para o evento pelo município, valores pagos para cada um e quais processos licitatórios, dispensas ou inexigibilidades de licitações fundamentaram as contratações?_x000D_
 		- Quantas pessoas se inscreveram e quantas pessoas compareceram em cada dia do festival?_x000D_
 		- Foram servidas bebidas e comidas de forma gratuita durante o FITCOM? Se sim, foram servidas bebidas e comidas diferentes para algum grupo de pessoas?_x000D_
 		- Quais resultados positivos o FITCOM trouxe para Bom Despacho para justificar os gastos?_x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA: _x000D_
 _x000D_
 		As vereadoras subscritoras receberam informações de que a realização do FITCOM custou aproximadamente 3 milhões de reais aos cofres públicos, que ocorreram shows no turno da noite e foram servidas bebidas de luxo para mesas especiais. As análises preliminares demonstraram que o público presente era pequeno, não justificando gastos tão altos. Assim, as informações subsidiarão os trabalhos de fiscalização da vereadora subscritora.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/mocao_146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/mocao_146.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada à Sra. Cicelaine Glayse Azevedo Silva Couto para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos a frente da Escola Estadual Martinho Fidelis e a Escola Municipal Virgílio Antônio da Silva, localizada no Mato Seco, zona rural de Bom Despacho. Ratifico com elevado estima por todo esforço no exercício de suas funções como Professora de História e da qual tem por objetivo efetuar o projeto “Cidadania em Ação” com seus diversos alunos cuja finalidade é desenvolver entre eles os aspectos da cidadania e a origem dos três poderes.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que seja realizado a prestação de contas a respeito do repasse financeiro da causa animal. A lei 2.895 de 6 de setembro de 2022 tornou público a autorização da verba para a Associação Bondespachense de Proteção aos Animais – Bicho Amigo. Dessa forma, é importante que o uso desta verba seja explicado a partir da prestação de conta requerida, uma vez que o valor informado no art. 1º da citada lei, autoriza o Poder Executivo a realizar o repasse no exercício do ano de 2022 no valor de R$ 50.000,00 (cinquenta mil reais). Todavia, conforme foi possível se apurar foi enviado como forma de emenda pública, pelo atual Deputado Estadual Sr. Inácio Franco o repasse de um valor de RS 150.000,00 (cento e cinquenta mil reais) à causa animal para Bom Despacho. Logo, solicito que seja comunicado à população, bem como a esta Casa Legislativa a maneira como está sendo usado a verba. É notório que, infelizmente, ainda se nota inúmeros animais abandonados nas ruas da cidade. Ademais, solicito que seja explicado a este vereador que o subscreve qual é o planejamento de gasto da emenda enviada pelo Deputado Estadual no valor aqui citado nos próximos anos, visto que a partir da lei 2.895 somente 1/3 (um terço) deste valor será repassado a associação Bicho Amigo.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/requerimento_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que seja feito um esclarecimento a respeito do ofício de nº 391/2022/SEMUSA do qual respondeu-se sobre a solicitação de aplicação do piso salarial da enfermagem no município de Bom Despacho. O ofício citado anteriormente foi ratificado a partir da Secretária de Saúde, Sra. Tamara Bicalho Cruz Oliveira a qual declarou que em caso de ratificação da Lei Federal nº 14.434/2022 o novo piso salarial começaria a ser probabilizado para o próximo ano em acordo com a lei. No entanto, foi respondido a esta Casa Legislativa que, atualmente, os vencimentos dos Enfermeiros que exercem suas funções laborais com carga horária de 40 horas semanais são superiores ao valor proposto no piso fixado pela lei federal na qual cria o novo piso da enfermagem e demais áreas análogas sancionadas pelo Presidente da República._x000D_
 	_x000D_
 	Dessa forma a que se analisar que, concomitantemente, a este ofício respondido pela Sra. Secretária de Saúde, foi enviado ao Sr. Prefeito um anteprojeto solicitando que sua excelência pudesse efetivar de forma normativa o pagamento do piso salarial aos enfermeiros, técnicos de enfer-magem, auxiliares de enfermagem e parteiras. Em sua justificativa, o prefeito citou a impossibilidade de se criar tal projeto de lei em virtude do fundamento da suspensão referendada pelo Supremo Tribunal Federal (STF) quanto ao piso nacional da enfermagem. O referendo liminar na qual suspende a nova lei se dá em vista pela necessidade de verificar-se os eventuais impactos a economia dos munícipios e hospitais. Assim, ratificou sua resposta que em razão dos riscos econômicos a prestação de serviço da saúde seria afetada em Bom Despacho, bem como haveria demissões de profissionais pelos hospitais públicos, Santas Casas e demais hospitais ligados ao Sistema Único de Saúde, dessa forma declara o Sr. Prefeito em sua justificativa._x000D_
 _x000D_
 Por conseguinte, nota-se que diante das duas respostas apresentadas ao mesmo assunto, foi possível verificar uma incompatibilidade. Vez que se os enfermeiros que laboram 40 horas semanais já recebem um valor superior conforme a Sra. Secretária de Saúde declara, como então o chefe do executivo acusa não ser possível efetivar a Lei Federal 14.434/2022 no município. Ademais, podemos citar alguns outros municípios que já efetivaram essa norma, como é o caso de Araxá. Dessa maneira, requeremos que seja esclarecido os motivos que não permitem ser sancionado o nosso piso salarial da enfermagem em Bom Despacho, bem como seja informado a este vereador que o subscreve uma relação real dos salários brutos e líquidos dos multiprofissionais da área da saúde, ratificando a informação dada.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/requerimento_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal que realize um esclarecimento sobre a rejeição do Plano de Cargo, Careira e Salário. A assembleia realizada com os servidores públicos municipais ocorreu no dia 26/05/2022 no auditório da Câmara Municipal de Bom Despacho. O SINTRAM – Sindicato dos Trabalhadores Municipais de Divinópolis e Centro Oeste de Minas Gerias elaborou um ofício de nº 145/2022 para o Sr. Prefeito, Dr. Bertolino da Costa, informando a respeito desta assembleia realizada, bem como a sua rejeição. Outro ofício de nº 200/2022 enviado a esta Casa Legislativa ratificou a solicitação ao Prefeito a fim de que se notificasse a empresa responsável pela elaboração do Plano de Cargo, Carreira e Salário e que o refizesse de modo completo, com a participação de uma comissão, sendo em parte dos servidores eleitos e com representantes do SINTRAM. _x000D_
 	_x000D_
 	Destaca-se que o sindicato tentou por inúmeras vezes contato com o V. Exa. para mais informações e dar uma resposta da atual da situação e tratativas, visto que o sindicato é cobrado, diariamente, pelos servidores. A partir das reclamações de omissão de informações, vários servidores se encontraram sem um retorno. Logo diante do meu mandato como vereador cujo um dos papeis é efetivar a fiscalização dos atos públicos, solicito que uma resposta seja fornecida aos servidores público de Bom Despacho a respeito de uma nova elaboração de um plano de carreira e novas minutas explicativas.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Trânsito que seja informado sobre a previsão de instalação de um radar fixo localizado próximo ao Condomínio dos Cristais. É sabido que, inúmeros veículos transitam, diariamente, na localização e o histórico de acidentes é bastante recorrente. A Polícia Militar vem de forma frequente realizando ações de fiscalização no transito nesta localidade. Todavia, apesar desta campanha, o controle policial costuma ocorrer durante o período diurno o que dificulta a efetiva vistoria dos motoristas, o que resulta em ações de riscos de condutores que ali trafegam em alta velocidade durante à noite. É importante ainda ressaltar que há placas de fiscalização eletrônica no local o que de fato não existe. Logo solicito que seja informado a este vereador a fim de que se torne público e seja repassado aos inúmeros munícipes da região informada sobre a previsão de instalação de um radar fixo com intuito de garantir segurança evitando a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requererem que a Secretaria de Educação informe a possibilidade de realizar o transporte escolar das crianças que residem no Bairro D. Branca para a Escola Municipal D. Duca no bairro São Vicente.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/mocao_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/mocao_152.pdf</t>
   </si>
   <si>
     <t>Moção a ser encaminhada ao Sr. Elvio Gonçalves de Oliveira, residente na rua José Pessoa Marra nº 70, apt. 201 Bairro Jardim dos Anjos, para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente Igreja Assembléia de Deus Missão – Campo de Despacho, situada na Rua Olegário Maciel nº 54, bairro Centro, nesta cidade.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/requerimento_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Esportes e Lazer que reitera a solicitação do Requerimento nº 107 no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal._x000D_
 O envio das informações é de suma importância, pois em resposta ao Of. nº 0039/2022/SMEL não deixa claro se o imóvel é ou não do município de Bom Despacho.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/requerimento_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 51/2021 ao Sr. Prefeito Municipal, Dr. Bertolino da Costa Neto, para que determine o setor competente a informar se o §1º do Art. 3º-A da Lei Federal nº 13.977/2020 está sendo integralmente cumprido, caso esteja sendo cumprindo, requer o envio para esta Casa Legislativa, da lista de pessoas já cadastradas e dos procedimentos necessários para que os familiares de pessoas com Transtorno do Espectro Autista possam ter acesso ao Programa de Política Nacional. Caso não esteja sendo cumprindo, requer informações sobre os motivos que estão dificultando a formação de dados cadastrais e a expedição da (CIPTEA).</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/requerimento_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 65/2022 ao Sr. Secretário de Administração, Wallace Campos Rodrigues, para que informe a atual situação de implantação no município do Programa “Olho Vivo”, com a finalidade de proporcionar aos cidadãos maior segurança pública, de forma a informar o valor efetivamente gasto até o momento, o local onde vai ser a central de informações e qual o contingente de servidores necessários. Tendo em vista que no final do ano de 2021 fora aprovado a lei municipal 2.838/2021 (Autoriza o Poder Executivo Municipal a firmar convênio com o Estado de Minas Gerais, por intermédio da Polícia Militar de Minas Gerais, para a implantação do Sistema de Vídeo monitoramento “Olho Vivo”) é, extremamente  importante saber qual a atual situação de execução do Programa.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/requerimento_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 90/2022 ao Sr. Secretário de Administração, Wallace Campos Rodrigues, para que faça o envio à esta Casa Legislativa, em caráter de prestação de contas, a destinação, até o presente momento, dos valores a serem investidos previsto na lei 2.850/22 no valor de R$ 12.621.000,00 (doze milhões, seiscentos e vinte e um mil reais) assim, solicito que informe, de forma detalhada, a destinação dos valores já aplicados e gastos pelas Secretarias respectivas._x000D_
 _x000D_
 As informações solicitadas integram as ações de fiscalização realizadas pelo vereador subscritor.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/requerimento_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento 95/2022 ao Sr. Secretário de Meio Ambiente, Leandro Eustáquio de Matos Monteiro, para que informe qual o motivo de os povoados de Bom Despacho não possuírem serviços de tratamento e abastecimento de água. As famílias que residem nos povoados do município não recebem nenhum serviço de tratamento e distribuição de água potável. Essa parcela da população poderia ser atendida através de realização de aditivo ao Contrato de Programa celebrado entre o Município de Bom Despacho e a COPASA. Desta forma, o envio das informações requeridas poderá instruir os trabalhos de fiscalização do Vereador subscritor.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/requerimento_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Desenvolvimento Social que preste as seguintes informações: _x000D_
 1)	O CRAS Babilônia/Ozanan possui Coordenador? Em caso positivo informar o nome do Coordenador. _x000D_
 2)	Caso a função de coordenação do CRAS Babilônia/Ozanan esteja sendo exercida pela Gerente, informar qual o fundamento legal para o acúmulo de funções?_x000D_
 3)	O Abrigo Municipal para Criança e Adolescente possui coordenador? Em caso positivo informar o nome do Coordenador. _x000D_
 _x000D_
  JUSTIFICATIVA: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/requerimento_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/requerimento_159.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que informe quando serão realizadas “operação tapa buracos” ou recapeamento da pavimentação asfáltica das vias danificadas pelas chuvas?_x000D_
 		Ressaltamos as seguintes vias públicas: Avenida Dr. Roberto em toda a sua extensão e, rua Bogotá, bairro Jardim América próximo ao número 239._x000D_
 _x000D_
 JUSTIFICATIVAS: Muitas vias da cidade estão bastante danificadas e com as últimas chuvas que atingiram o município a situação se agravou. Em diversos locais os buracos são tão grandes e profundos que não há como transitar com veículos. Os cidadãos estão sofrendo transtornos, prejuízos financeiros e correndo riscos de acidentes.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/requerimento_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Exmo. Prefeito Municipal que nos preste a seguinte informação: _x000D_
 O que impede que seja elaborado um Projeto de Lei para conceder “Passe Livre” aos portadores de necessidades especiais de baixa renda em nosso município?_x000D_
 _x000D_
 		 JUSTIFICATIVA: A decisão judicial proferida pelo Órgão Especial do TJMG nos autos nº 1.0000.19.092056-1/000 declarou os art. 84 a 86 da Lei Municipal nº 2.269/2012 inconstitucionais. A mencionada decisão considerou o vício de iniciativa do Poder Legislativo que ampliou o rol de beneficiados, bem como os impactos financeiros no contrato firmado com a concessionária de transporte público. Ante o exposto, faz-se o presente requerimento para que o Poder Executivo encaminhe projeto de lei para concessão do “Passe Livre” à Pessoa com Deficiência de baixa renda.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/requerimento_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/requerimento_161.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste informações sobre os atendimentos e recursos repassados para a APAE._x000D_
 1)	Há distinção dos valores repassados para a APAE e para o SERDI (Serviço Especializado na Reabilitação do Deficiente Intelectual)?_x000D_
 2)	Qual o valor anual dos recursos repassados para a APAE? Especifique os valores e sua origem (SUS, termo de fomento, emenda parlamentar, etc)_x000D_
 3)	Dentro do convênio que o SUS tem com a APAE, quais especialidades são ofertadas? Especifique o número de pacientes atendidos pelo SUS em cada especialidade._x000D_
 4)	Qual o tempo de duração de cada sessão de atendimento está estipulado no convênio que o SUS tem com a APAE/SERDI? _x000D_
 5)	A demanda enviada pelo SUS à APAE é superior ao comportado pela instituição? _x000D_
 6)	Existe lista de espera nos atendimentos a pessoa com deficiência?_x000D_
 7)	Se a demanda for superior, existem planos com a própria APAE ou outras instituições para zerar a fila de espera?_x000D_
 8)	Há alguma alternativa de atendimento para os pacientes, que não conseguem atendimentos nos serviços prestados pela APAE/ SERDI, oferecidas pelo município?_x000D_
 9)	Dentro da junta reguladora, se um paciente se encontra na lista de espera de atendimentos da APAE, há a recusa do mesmo em outros locais que fornecem atendimento similar em outras instituições? Por exemplo fisioterapia na UNA?_x000D_
 _x000D_
 JUSTIFICATIVAS: Temos grande apreço pelo trabalho prestado pela APAE, respeitamos sua história dentro do nosso município e valorizamos a instituição que sempre foi referência em toda a região._x000D_
 Todavia não podemos fechar os olhos diante de uma situação que vem se agravando e precisamos criar meios de solucioná-la dentro das políticas públicas. _x000D_
 Há um aumento gradativo no número de munícipes pais e responsáveis de PcDs (Pessoa com deficiência) que chegam até nós pedindo um parecer sobre os atendimentos com duração de trinta minutos de forma quinzenal; a demora em se iniciar as terapias; filas de espera superior a dois anos, dentre outras indagações._x000D_
 Embasadas na lei nº 13.146 de 2015 do Estatuto da Pessoa com Deficiência, queremos fiscalizar e fazer valer em nosso município as políticas públicas que melhorem a qualidade de vida dos PcDs e respectivas famílias.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/requerimento_162_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/requerimento_162_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja concedida moção a ser encaminhada à Igreja Batista Palavra Revelada para manifestar congratulação desta Câmara em virtude do evento recreativo realizado na Praça da Estação na última quarta-feira (12/10/22) em comemoração ao dia das crianças.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/requerimento_163_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/requerimento_163_mocao.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que este subscreve em pelo presente requer com a aqui ciência do plenário, moção de congratulação à Banda do 7º Batalhão de Polícia em virtude dos relevantes serviços prestados à população de Bom Despacho._x000D_
 JUSTIFICATIVA: _x000D_
 A Banda de Música tem sido uma parceira desta Casa Legislativa, em especial ao Parlamento Mulher, razão pela qual merece a requerida Moção que ora se apresenta. _x000D_
 _x000D_
 _x000D_
 Bom Despacho, 14 de outubro de 2022.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/requerimento_164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/requerimento_164.pdf</t>
   </si>
   <si>
     <t>Requerem envio de explicações sobre o descaso feito da prefeitura no pedido feito pelo Asilo São José à na disponibilização de colaboradores. Justificativa: Hoje o Asilo São José abriga cinquenta idosos em sua dependência, que necessitam de cuidados constantes para: Remédios, banhos e alimentação. A capacidade de acolhimento é maior, porém a instituição não contém recursos para contratar mais colaboradores, atualmente são três enfermeiros e dois técnicos, quantidade insuficiente para as demandas. Assim já foi solicitado a Prefeitura Municipal de Bom Despacho que disponibilize os profissionais indicados para que os cuidados com os nossos idoso sejam feitos prontamente, porém não obtivemos retorno.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>Requerem à secretária de educação envio de informações sobre o fornecimento de alimentos e materiais de limpeza nas escolas municipais: 1. Qual a periodicidade de fornecimento de materiais de limpeza e higiene para as creches e escolas do município? 2. Quais são os produtos fornecidos para garantir a limpeza, higiene e a saúde dos alunos dentro da escola? 3. Como funciona o estoque destes itens? Com qual frequência o estoque é renovado a fim de garantir o fornecimento contínuo e ininterrupto? 4. Sobre o fornecimento de merenda, qual a periodicidade de envio dos gêneros alimentícios para as escolas? 5. Como é feita a garantia de entrega de gêneros com qualidade e quantidade adequada a uma alimentação saudável? 6. Os produtos licitados são os mesmos produtos entregues? 7. Como garantir o fornecimento contínuo e ininterrupto de gêneros alimentícios, afim de manter o cardápio adequado? JUSTIFICATIVA: As vereadoras subscritas receberam denúncias de que está em falta materiais básicos</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/requerimento_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/requerimento_166.pdf</t>
   </si>
   <si>
     <t>1 – Qual o fundamento jurídico e justificativa para realização de processo de escolha de Diretora e Vice-Diretora no ano de 2022, haja vista que o último processo foi realizado em 2020 sob a égide do Decreto Municipal nº 8.719/2020, o qual prevê mandato de 4 (quatro) anos?_x000D_
 2 – Qual o fundamento jurídico e justificativa para reduzir pela metade o mandato dos Diretores e Vice-Diretores eleitos em 2020, submetendo-os a novo pleito?_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 		Foi realizado processo de escolha de Diretora e Vice-Diretora no ano de 2020, o qual foi regido pelo Decreto Municipal nº 8.719/2020, que prevê mandato de 4 anos para os eleitos, conforme art.42. Desta forma, o mandato termina somente no final de 2024._x000D_
 		Cabe registrar que a Lei Municipal nº 2.760/2020 foi sancionada em 02/12/2020, contudo somente entrou em vigor em 01/01/2021, nos termos do art.48, ou seja, não se aplicou ao processo de escolha de Diretora e Vice-Diretora no ano de 2020.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_167_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_167_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. José Bento Gonçalves em virtude do excelente cuidado com a Pracinha Santa Ângela, inaugurada em dezembro de 1997.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/requerimento_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Reitero o requerimento de número 127, para que envie a esta Casa Legislativa a relação de todas as vias e praças do município que não possuem nome próprio, com o respectivo mapa.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/requerimento_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações sobre a Lei Municipal nº 2.322/2013: Existe uma listagem de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública do Município de Bom Despacho? Em caso positivo, a lista é pública e divulgada em algum meio eletrônico para que os pacientes possam acompanhar? A listagem segue a ordem de inscrição para chamada dos pacientes? As informações e divulgações da referida listagem são repassadas aos inscritos para acompanhamento? Existe alguma fiscalização do Poder Executivo visando prevenir fraudes para que a ordem de pacientes inscritos em fila de espera seja respeitada?</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que informe qual a previsão para a realização da pavimentação asfáltica na rua Monte Azul no bairro Santa Marta._x000D_
 JUSTIFICATIVAS:  Foi realizado instalação da rede esgoto na rua, porém a mesma não foi asfaltada. Os moradores estão sofrendo com poeira, buracos e neste tempo seco doenças respiratórias. O presente requerimento se faz importante, pois, recebemos queixas dos mesmos.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/requerimento_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Reitero solicitações de informações feitas ao secretário de meio ambiente através do ofício 103/2022 encaminhado no dia 30 de setembro, para que preste os seguintes esclarecimentos: Qual os serviços foram prestados pela empresa FFX Construções e Serviços Ltda desde a expedição da ordem de serviço até a presente data, bem como quais os valores foram pagos. Quais ações estão sendo adotadas pelo município para sanar a emergência decretada? Há um plano de ações corretivas e preventivas? Há previsão para remanejamento dos resíduos sólidos atualmente depositados no aterro sanitário? Se sim, qual o local de destino? Houve outras contratações para prestação de serviços para solucionar o problema? Se positivo, informar se foi expedida ordem de serviço, qual empresa foi contratada; qual o valor do contrato. Solicito ainda o agendamento de uma visita ao Aterro Sanitário, ocasião em que, acompanhado de Vossa Senhoria, este subscritor poderá verificar in loco o problema e obter esclarecimentos</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente_x000D_
 moção de repúdio (protesto) a ser encaminhada à Câmara. Referente à falta de decoro parlamentar de_x000D_
 alguns vereadores desta Casa, que armaram um espetáculo na 25ª Sessão Ordinária da Câmara_x000D_
 Municipal de Bom Despacho/MG aos 05/09/2022._x000D_
 É sabido que a vereadora Keké, o Vereador Pastor Alex, nos últimos 6 meses, acusou_x000D_
 sistematicamente, eu, Vereadora Sâmara, Vereador Vinícius Pedro, Vereador Éder, Vereadora Sildete,_x000D_
 levianamente de adulterar a fala da Vereadora Keke, num grupo de vereadores, que a mesma tratava_x000D_
 de aumentar o número de vereadores e o salário, e espalhar nas redes sociais o fake news._x000D_
 Durante todo esse tempo fizeram acusaçõessem provas._x000D_
 Fomos atacados, massacrados e humilhados, fomos gratuitamente violentados verbalmente durante_x000D_
 as sessões nesta casa legislativa, com diversas palavras tais como: bandidos, criminosos, sem_x000D_
 carácter, desleais, Judas, trapaceiros, até pragas foram lançadas em</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/requerimento_173_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/requerimento_173_mocao.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de congratulação ao servidor Sávio Túlio Caetano em virtude dos relevantes serviços prestados nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente da Cemig que informe sobre os motivos do apagão ocorrido em toda cidade em 05 de novembro de 2022 (sábado passado) e das constantes quedas de energia e o que a Cemig faz para evita-los. Justificativa: O requerimento se justifica devido várias reclamações de empresários e cidadãos, já que o apagão e as quedas de energia causam prejuízos ao comércio local além da queima de eletro/eletrônicos nas residências. Aguardamos uma resposta por escrito ou caso queiram esclarecer pessoalmente aos vereadores, estamos a disposição.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_175.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste em resposta ao ofício 55/2022/BDTRANS o qual informa sobre o funcionamento em Bom Despacho do Projeto Olho Vivo. No supracitado documento foi informado a este vereador subscritor que a Administração entendeu não ser mais viável a implementação do Sistema de Olho Vivo e que teve conhecimento de outro sistema o qual é considerado mais completo e moderno denominado “Cidades Inteligentes”. Dessa maneira, a que se questionar a respeito do repasse aprovado pela Lei 2.838 que autoriza o convênio com o Estado de Minas, por meio da Polícia Militar no valor de 845.682,56 (oitocentos e quarenta e cinco mil, seiscentos e oitenta e dois reais e cinquenta e seis centavos). Logo solicito que seja respondido:_x000D_
 _x000D_
 •	A respeito do valor aprovado. Houve empenho e liquidação?_x000D_
 •	Caso tenha sido, explicar quais os serviços foram realizados e as notas fiscais correspondentes._x000D_
 •	Como se sabe o valor aprovado para o convênio previa a reforma da sala do centro de operações olho vivo. A reforma foi realizada? _x000D_
 •	Caso a reforma da sala tenha sido realizada o local ficará para o Estado ou será feito uso dele para outro fim municipal._x000D_
 •	Por fim, solicito que informado, visto que foi proposta do atual chefe do executivo, qual a previsão de implementação do novo programa descrito por ser mais eficaz e moderno “Cidades Inteligentes”,</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/requerimento_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/requerimento_176.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar à Secretaria de Saúde que informe sobre o procedimento da equoterapia. A partir da audiência pública realizada na Câmara Municipal de Bom Despacho no dia 25/10/2022 no qual foi debatido a respeito da “Defesa e Promoção das Pessoas com Deficiência”. Um dos pontos questionados foi a respeito do tratamento dos PCD que necessitam a equoterapia, visto ser um dos principais tratamentos de reabilitação para pessoas com limitações físicas ou mentais. Isso porque tal atividade consegue alcançar excelentes resultados com problemas relacionados aos movimentos dos quadris e coluna vertebral, assim como no desenvolvimento da fala, socialização e até mesmo autoconfiança. Desta forma, se faz necessário ter maior informações sobre a atividade praticada pelos pacientes do município, inclusive se todos os pacientes que precisam dela como tratamento estão praticando-a. Por conseguinte, solicito que informe:_x000D_
 _x000D_
 •	Quais são os requisitos clínicos, psicológicos e fisioterápicos adotados para selecionar os usuários da prática de equoterapia no município?_x000D_
 •	Qual o quantitativo de pessoas com deficiência que realizam atividades de equoterapia no município e quantos aguardam na fila de espera?</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/requerimento_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/requerimento_177.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar à Secretaria de Educação que informe qual é o número atual de cargos vagos na educação pública municipal?_x000D_
 O pedido se justifica tendo em vista o exercício da função constitucional do poder legislativo de fiscalizar a utilização do dinheiro público (artigo 31 da CR/88), como controle externo. O esclarecimento acima é importante para que possam ser tomadas providências e/ou direcionamentos pelo poder legislativo no que tange a existência de cargos vagos e a necessidade de contratação e/ou realização de concurso público para contratação de novos servidores para a educação municipal.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/requerimento_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/requerimento_178.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar à Secretaria de Meio Ambiente que esclareça sobre os seguintes pontos: _x000D_
 _x000D_
 •	O Município de Bom Despacho recebe repasses do Estado, referente ao ICMS Ecológico - Lei 18.030/09 - Robin Hood? Em caso negativo, esclarecer os motivos de não receber este repasse._x000D_
 •	A cidade possui unidade de conservação ambiental cadastrada junto ao Instituto_x000D_
 Estadual de Florestas?_x000D_
 _x000D_
 O pedido se justifica tendo em vista as disposições da Lei Estadual 18030/09, que estabelece os critérios para distribuição da parcela da receita do produto da arrecadação do Imposto sobre Circulação de Mercadoria e Serviços (ICMS) pertencente aos municípios._x000D_
 Trata-se de importante instrumento jurídico que objetiva melhorar a qualidade de vida da população mineira descentralizando a distribuição da cota parte do ICMS, desconcentrando a renda, alocando recursos em áreas sociais, aumentando a arrecadação e a eficiência do gasto público local e criando parceria entre Estado e municípios.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/requerimento_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/requerimento_179.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste em resposta ao ofício 521/2022/GPBCN o qual descreve os valores dos recursos já empenhados nos setores da Saúde, Obras e Administração. Em caráter de prestação de contas, a destinação, até o presente momento, dos valores a serem investidos previsto na lei 2.850/22 no valor de R$ 12.621.000,00 (doze milhões, seiscentos e vinte e um mil reais) dessa forma, solicito que informe, de forma detalhada, os valores liquidados e suas respectivas notas fiscais.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_180_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_180_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada aos Srs. Caio Guilherme Costa Oliveira, Pedro Omar da Silva, Gláucia Neto, Gabriel Caetano, Gabriel Lembi Mascarenhas Silva e Jeanne Laís da Silva para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos frente a organização do evento cultural e artístico Estação do Rock. _x000D_
 _x000D_
 É importante destacar que se trata de um festival multicultural voltado para as mais diversas formas de manifestações culturais de artistas locais e regionais dos quais se corrobora com o desenvolvimento representativo de nossa cidade, bem como a ampliação de eventos que proporcionam lazer e entretenimento</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>Paré, Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/requerimento_181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/requerimento_181.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretaria da Educação, nos seguintes termos:_x000D_
 _x000D_
 		Querem que seja enviadas as informações sobre e documentação do Prêmio Produtividade no ano de 2.022 aos servidores da educação de acordo com a Lei nº 2.853, de 11 de fevereiro de 2.022:_x000D_
 		-Qual foi o montante utilizado dos recursos do FUNDEB (Recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica) para o pagamento do Prêmio Produtividade? _x000D_
 		- Quais foram os critérios e percentuais usados na distribuição dos valores?_x000D_
 		- Quais os servidores da educação contemplados para o recebimento do Prêmio de Produtividade? E Quanto cada um recebeu?_x000D_
 		- Quais serão as futuras destinações dos recursos do FUNDEB programado? Qual será o montante a ser utilizado?_x000D_
 		-Requer o envio do Balanço Contábil contemplando o montante do caixa do FUNDEB atual._x000D_
 _x000D_
 Justificava:_x000D_
 		As vereadoras subscritoras formam procuradas pelos dos Servidores públicos das escolas fazendo as indagações acima, aguardam as informações para serem repassadas aos mesmos e subsidiarão os trabalhos de fiscalização</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/requerimento_182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/requerimento_182.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparada nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretária de Educação, nos seguintes termos:_x000D_
 _x000D_
 	Requerem envio das seguintes informações sobre recebimento do recurso do precatório do FUNDEB autorizado pela Supremo Tribunal Federal regida pela Lei 10.880/18_x000D_
 _x000D_
 		- O valor do precatório recebido pelo FUNDEB (Fundo de Manutenção e Desenvolvimentos da Educação Básica) é direito de todos os professores. Porque a legislação mencionada ainda não foi cumprida?  _x000D_
 _x000D_
 		 Qual a previsão do repasse do recurso do FUNDEB aos Profissionais do Magistério Público da Educação Básica para o Município de Bom Despacho?_x000D_
 _x000D_
 		JUSTIFICATIVA: O valor a ser repassado é direito de todos os professores</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/requerimento_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/requerimento_183.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado ao Secretário de Administração, nos seguintes termos:_x000D_
 _x000D_
 		Requerem envio de informações sobre o processo nº119/2021, Adesão nº8/2021- referente a empresa FFX Construções e Serviços LTDA CNPJ:19.213.016/0001-00 contratada pela Prefeitura para prestação dos serviços: Operação e recuperação da área do depósito de lixo urbano do Município de Bom Despacho: _x000D_
 _x000D_
 1) O processo licitatório completo, desde a capa até a última folha._x000D_
 2) Cópia dos documentos das máquinas e caminhões alocados no serviço;_x000D_
 3) Os empenhos e ordens de serviços emitidos;_x000D_
 4) As medições._x000D_
 5) Os relatórios de Produção/produtividade com fotos datadas dos ohmímetros das máquinas;_x000D_
 6) Comprovantes dos contracheques dos funcionários que executam o serviço;_x000D_
 7) Comprovante de Recolhimento do FGTS / INSS e BENEFÍCIOS desses funcionários;_x000D_
 8) As notas fiscais apresentadas;_x000D_
 9) Todas os documentos relacionados, à gestão e à fiscalização do contrato;_x000D_
 10) Demais documentos relacionados à execução do contrato. _x000D_
 		_x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 		Os documentos auxiliaram no trabalho de fiscalização das Vereadoras.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/requerimento_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/requerimento_184.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado à Secretaria da Educação, nos seguintes termos:_x000D_
 _x000D_
 		Que sejam enviadas as seguintes informações e documentação sobre o Plano Municipal de Educação e o Plano de Cargos, Carreira e Remuneração do Magistério do Município:_x000D_
 _x000D_
 		- Por qual razão o Poder Executivo Municipal não revisou o Plano de Cargos, Carreira e Remuneração do Magistério do Município e não está atendendo as metas previstas no Plano Municipal de Educação, uma vez que é direito dos profissionais da classe?_x000D_
 		- Por qual razão a minuta que foi elaborada e entregue pelos profissionais do magistério ainda não foi analisada e atendida para a atualização do Plano de Cargos, Carreira e Remuneração do Magistério do Município?_x000D_
 		- Envio de cópia do projeto referente ao Plano de Cargos, Carreira e Remuneração do Magistério do Município que foi elaborado pela Comissão nomeada através Portaria 06/2017/SME. _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:   _x000D_
 _x000D_
 		O art. 6º da Lei Federal nº 11.738, de 16 de julho de 2008, estabelece que a União, os Estados, o Distrito Federal e os Municípios deverão elaborar ou adequar seus Planos de Carreira e Remuneração do Magistério até 31 de dezembro de 2009, tendo em vista o cumprimento do piso salarial profissional nacional para os profissionais do magistério público da educação básica, conforme disposto no parágrafo único do art. 206 da Constituição Federal. Visando atender a norma o então Prefeito Haroldo Queiroz sancionou a Lei complementar nº 10, de 6 de agosto de 2009, que dispõe sobre Plano de Cargos, Carreira e Remuneração do Magistério do Município de Bom Despacho. Porém, a Lei municipal citada deveria ter passado por uma reformulação em junho de 2017, conforme previsto no Plano Municipal de Educação, Lei Municipal nº 2.493, de 24 de junho de 2.015._x000D_
 		Buscando atender a determinação legal em 2017 foi nomeada pelo Poder Executivo uma comissão de estudo e revisão do plano através da Portaria 06/2017/SME (anexa), de 8 de março de 2.017. A Comissão trabalhou por meses e entregou uma proposta de alteração no dia 13 de julho de 2017 para o Prefeito à época, o Excelentíssimo Senhor Fernando Cabral, mas não foi aprovada em seu mandato. O atual Prefeito tomou conhecimento do projeto e elogiou muito a proposta, dizendo que o trabalho foi muito bem feito e amparado pelo princípio da legalidade. Porém, continuou parado, sob a alegação de ser necessário aprová-lo juntamente com o plano de carreira dos demais servidores._x000D_
 		É perceptível que o Estatuto e Plano de Cargos, Carreira e Remuneração do Magistério é falho e não garante todos os direitos dos profissionais da classe. Sua alteração precisa acontecer de maneira democrática, com a participação de todos interessados, mas não é o que acontece, pois, para piorar a situação, vários dispositivos da Lei Complementar nº 10/2009 foram alterados de maneira inadequada, apenas com o intuito de atender aos interesses dos administradores, facilitando que sejam burlados os direitos dos profissionais. A Lei mencionada já foi inclusive alterada diversas vezes na atual administração._x000D_
 		Legislações nacionais e municipais fazem previsão de revisão e reformulação dos Estatutos e Planos de Cargos, Carreira e Remuneração do Magistério das redes municipais conforme abaixo:_x000D_
 _x000D_
 •	O PLANO NACIONAL DE EDUCAÇÃO 2014 - 2024, documento referência para a colaboração entre a União, os Estados e Municípios traça na meta 18 o dever de assegurar, no prazo de dois anos, a existência de planos de carreira para os(as) profissionais da educação básica pública de todos os sistemas de ensino e, para o plano de carreira dos profissionais da educação básica pública, tomar como referência o piso salarial nacional profissional, definido em lei federal, nos termos do art. 206, VIII, da Constituição Federal._x000D_
 _x000D_
 •	A Lei Municipal nº 2.493, de 24 de junho de 2.015 que aprova o Plano Municipal de Educação de Bom Despacho-MG prevê na Meta 17 a valorização dos (as) profissionais do magistério da rede pública municipal de educação básica de forma a equiparar seu rendimento médio ao dos (as) demais profissionais com escolaridade equivalente, até o final do sexto ano de vigência do PNE - Lei nº 13.005, de 25 de junho de 2014, ou seja, até 25 de junho de 2020. Na estratégia 17.3 determina a revisão no âmbito do município, o plano de Carreira para os (as) profissionais do magistério das redes públicas de educação básica, observados os critérios estabelecidos na Lei nº 11.738, de 16 de julho de 2008, adequando a jornada de trabalho especifica do cargo. Na meta 18, o município deve assegurar, no prazo de 2 (dois) anos, a reformulação ou construção de um novo plano de Carreira para os (as) profissionais da educação básica da Rede Municipal de ensino, tomando como referência o piso salarial nacional profissional, definido em lei federal, nos termos do inciso VIII do art. 206 da Constituição Federal. Ou seja, a reformulação deveria ter acontecido até 24 de junho de 2.017. _x000D_
 _x000D_
 A situação é grave. Desta forma, as informações e documentação requeridas subsidiarão os trabalhos das vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/requerimento_185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Requer aos secretários de obras e de trânsito pedido das seguintes informações: A prefeitura municipal iniciou as sinalizações horizontais de trânsito o que é muito bom e necessário para bom uso dos condutores de veículos e pedestres, no entanto estamos recebendo muitas reclamações, o que podemos comprovar nas ruas vendo a maioria das faixas que já foram pintadas se apagando. Recentemente este vereador, a pedido dos moradores pôde verificar, in loco, a pintura de uma faixa de pedestre que se inicia no portão de uma escola finalizando em um buraco, que inclusive a última faixa foi pintada dentro do mesmo. Diane do exposto: - As obras estão sendo acompanhadas por algum fiscal da prefeitura? - Tendo em vista a pintura da faixa finalizando em um buraco, houve algum planejamento para execução do serviço? - A qualidade da tinta usada está de acordo com o edital dos serviços? Justificativa: Este vereador vem recebendo várias reclamações da qualidade dos serviços bem como do produto utilizado</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/requerimento_186_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/requerimento_186_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente Moção de Congratulação a ser encaminhada ao Sr. Pedro Afonso Teixeira Gomide para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos frente a organização do evento cultural e artístico Strig Fest. _x000D_
 _x000D_
 É importante destacar que se trata de um festival multicultural voltado para as mais diversas formas de manifestações culturais de artistas locais e regionais dos quais se corrobora com o desenvolvimento representativo de nossa cidade, bem como a ampliação de eventos que proporcionam lazer e entretenimento.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/requerimento_187_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/requerimento_187_mocao.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que a este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, de uma moção a Sra. Deyseane da Silva Santos para manifestar congratulação desta Câmara em virtude dos relevantes serviços prestados nesta casa Legislativa.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/requerimento_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de obras que preste às seguintes informações: _x000D_
 No dia 03 de outubro fizemos uma indicação N°269/2022 sobre o problema na rua Araçuaí frente ao número 800 no Bairro São Vicente. Existe algum plano de ação desenvolvido para a solução da água empoçada na lateral da via?_x000D_
 JUSTIFICATIVAS: Em frente a essa casa a água fica empoçada permanentemente, seja por chuvas ou por água escoada das casas ao redor. O local tem se tornado um esgoto a céu aberto devido ao mau cheiro provocado pela água empoçada, além de haver proliferação do Aedes Aegypt. Há mais de 10 anos os moradores pedem uma solução e até o momento nada foi feito.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/requerimento_189.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/requerimento_189.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste às seguintes informações: _x000D_
 1.	Como funciona o transporte para os pacientes que são encaminhados para Belo Horizonte?_x000D_
 2.	Como é feita a comunicação entre o motorista e os pacientes que serão pegos em sua residência?_x000D_
 JUSTIFICATIVAS:  Há relatos de pacientes que foram esquecidos e perderam suas consultas em Belo Horizonte._x000D_
 Tais informações são relevantes para trazer resposta à munícipes que nos procuraram insatisfeitos, uma vez que o transporte deveria buscá-los em sua residência.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/requerimento_190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/requerimento_190.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas no art. 141 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vem perante Vossa Excelência solicitar que seja enviada a Secretaria Municipal da Administração a seguinte indicação:_x000D_
 _x000D_
 Requer que preste a seguinte informação:_x000D_
 _x000D_
  Qual motivo que impede a população de utilizar as áreas recreativas do Conjolo de Vis-sunga (antigo Sesc)?_x000D_
 _x000D_
 Justificativa:  _x000D_
 _x000D_
 Hoje no Conjolo de Vissunga (antigo Sesc) está situada a área administrativa da Prefeitura Municipal de Bom Despacho, mas também seria destinada para desenvolvimento e apoio a comunidade com a atividades sociais, ambientais, educacionais, culturais, de saúde, esporte, turismo e Lazer. Porém não está acontecendo._x000D_
 As Vereadoras subscritoras foram procuradas pelos moradores relatando que estão indigna-dos pois o local citado acima está abandonado, podendo ser útil a população de Bom Despachense.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/requerimento_191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/requerimento_191.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145, 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja enviado a Secretaria da Educação, nos seguintes termos:_x000D_
 _x000D_
 		 Requerem informações sobre o decreto de número 9.581 publicado no dome no dia 22 de novembro de 2022, que regulamenta o preenchimento do Censo Cadastral Previdenciário dos segurados ativos do Regime Próprio de Previdência Social - RPPS do Município de Bom Despacho. _x000D_
 		O preenchimento do Cadastral Previdenciário e o envio dos documentos são de caráter obrigatório para todos os servidores públicos efetivo e seus dependentes._x000D_
 _x000D_
 _x000D_
 		- CNIS emitido por intermédio do site https://meu.inss.gov.br ou nos terminais eletrônicos do Banco do Brasil e Caixa Econômica Federal, para quem é correntista dessas instituições, nos casos em que o servidor tenha tempo de contribuição anterior à admissão no município; O CNIS poderá ser substituído pela Certidão de Tempo de Contribuição emitida pelo INSS, conforme site especificado na alínea .Qual a finalidade dessas informações?_x000D_
 _x000D_
 		- O servidor público faz a contribuição pelo BD PREV que não está vinculado ao INSS. A intenção será de unificar as contribuições?_x000D_
 _x000D_
 		- O Servidor público que ainda contribui para o INSS, tem por finalidade a aposentadoria nas duas instituições. BD PREV E INSS. Isso vai ser unificado? Qual o processo?</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/requerimento_192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/requerimento_192.pdf</t>
   </si>
   <si>
     <t>As Vereadoras subscritoras, com assento nesta Casa Legislativa, amparadas nos arts. 145,_x000D_
 146 e 148 do Regimento Interno e no art. 71 da Lei Orgânica Municipal, vêm perante Vossa_x000D_
 Excelência solicitar que o presente requerimento seja submetido ao plenário e, caso aprovado, seja_x000D_
 enviado ao Secretário da Administração, nos seguintes termos:_x000D_
 Requerem envio de informações sobre o Gestor responsável pela gestão e fiscalização do_x000D_
 lixão do Município de Bom Despacho:_x000D_
 1) Qual é o nome do Gestor responsável pelo controle de manutenção das atividades do lixão_x000D_
 municipal?_x000D_
 2) O gestor ocupa o cargo por processo de seleção?_x000D_
 3) Esse gestor é responsável somente pelo lixão ou trabalha em outro setor da prefeitura?_x000D_
 4) Qual é o tempo de ocupação do servidor neste cargo?_x000D_
 5) Qual a formação ou o nível de conhecimento deste servidor?_x000D_
 6) Quem foi o servidor antecessor do atual?_x000D_
 7) Qual foi a causa para a saída ou a substituição do servidor antecessor?_x000D_
 JUSTIFICATIVA:_x000D_
 Os documentos auxiliarão no trabalho de fiscalização das Vereadoras.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/requerimento_193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/requerimento_193.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja enviado as seguintes informações:_x000D_
 - Demonstrativo de saldos em contas bancárias, agrupados por fonte de recursos, data base 31/10/2022._x000D_
 - Demonstrativo de restos a pagar de exercícios anteriores, por fonte de recursos, atualizados até 31/10/2022._x000D_
 - Demonstrativo de despesas empenhadas e não pagas (agrupadas por fonte de recurso), liquidadas e não pagas (agrupadas por fonte de recurso), atualizados até 31/10/2022._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Ante o exposto, aguarda-se as informações solicitadas para análise e cumprimento do dever dessa vereadora de fiscalizar.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/requerimento_194_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/requerimento_194_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. Ailton Coelho Junior, CPF: 049.345.406.36, residente na rua Av. Piraquara nº175, Bairro Babilônia, para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente Igreja Batista- BETESDA, situada Av. Dr Juca 1119, bairro São Vicente, nesta cidade._x000D_
 		Justificativa:_x000D_
 	 	Sabemos que a Igreja tem um papel fundamental na vida das pessoas, na restauração de famílias, na libertação de dependentes químicos, na transformação do indivíduo e da sociedade. Este é o papel social da igreja e daquele que lidera a igreja no cumprimento deste propósito.  Esta moção é um reconhecimento da grande importância da função social do Pastor e de todos os líderes religiosos.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_195.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_195.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de obras que preste às seguintes informações: _x000D_
 1.	Qual a empresa licitada para a execução das obras de reparo no muro de Arrimo da Creche Dona Íris no bairro São Bento?_x000D_
 2.	Qual o valor estimado para os gastos da obra e qual o tempo previsto para o seu término?_x000D_
 JUSTIFICATIVAS: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_196.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento 183/2022 para que sejam enviadas as seguintes informações sobre o processo nº119/2021, Adesão nº8/2021- referente a empresa FFX Construções e Serviços LTDA CNPJ:19.213.016/0001-00 contratada pela Prefeitura para prestação dos serviços de operação e recuperação da área do depósito de lixo urbano do Município de Bom Despacho: _x000D_
 1)	O processo licitatório completo, desde a capa até a última folha._x000D_
 2)	Cópia dos documentos das máquinas e caminhões alocados no serviço; _x000D_
 3)	Os empenhos e ordens de serviços emitidos; _x000D_
 4)	As medições. _x000D_
 5)	Os relatórios de Produção/produtividade com fotos datadas dos ohmímetros das máquinas;_x000D_
 6)	Comprovantes dos contracheques dos funcionários que executam o serviço; _x000D_
 7)	Comprovante de Recolhimento do FGTS / INSS e BENEFÍCIOS desses funcionários; _x000D_
 8)	As notas fiscais apresentadas; _x000D_
 9)	Todas os documentos relacionados, à gestão e à fiscalização do contrato; _x000D_
 10)	Demais documentos relacionados à execução do contrato._x000D_
 JUSTIFICATIVAS: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_197.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_197.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste às seguintes informações: _x000D_
 1.	Quem são os servidores públicos que possuem deficiência (nomes, cargos e funções)?_x000D_
 2.	Há projetos de acessibilidade e programas de capacitação para o exercício de cada função destinada à pessoa com deficiência?_x000D_
 JUSTIFICATIVAS: As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/requerimento_198.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/requerimento_198.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de desenvolvimento social que preste às seguintes informações a respeito da Instituição Centro de convivência do Idoso no Bairro Ozanan._x000D_
 1.	Como é feito o ingresso na instituição?_x000D_
 2.	Quais os critérios realizados para a participação? _x000D_
 3.	Além dos idosos, a participação inclui idades inferiores a 60 anos?_x000D_
 4.	Quantas vagas estão disponíveis para os idosos?_x000D_
 5.	Em quais dias acontecem as atividades no centro de convivência ao idoso?_x000D_
 JUSTIFICATIVAS: As informações solicitadas se referem a uma denúncia e integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/requerimento_199.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/requerimento_199.pdf</t>
   </si>
   <si>
     <t>Requerem o envio de informações sobre o programa para desenvolvimento do HUB Digital e Tecnológico, nomeado “BD Tech Hub”, conduzida pela empresa Instituto para o Desenvolvimento de Empresas de Base Tecnológica LT - IEBT, respondendo às seguintes perguntas:_x000D_
 1.	 Quais planos de ação do programa BD Tech Hub que já foram executados em 2022, e quais serão implantados nos próximos 3 anos?_x000D_
 2.	Ao que tudo indica o BD Tech Hub ganha “corpo e força” no projeto Fitcom. Se o projeto não gerou custos à prefeitura, onde são empregados os valores do contrato com a IEBT?_x000D_
 3.	Ainda sobre a FITCOM, quais as provas de que foram priorizados os fornecedores locais e regionais? Apresente contratos, processos licitatórios ou outros._x000D_
 JUSTIFICATIVAS: _x000D_
 As informações solicitadas integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/requerimento_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/requerimento_200.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de desenvolvimento social e a Secretária de esportes que prestem às seguintes informações, referentes ao Projeto de Karatê._x000D_
 1.	 Existe um coordenador no projeto de Karatê? Informe o nome, a carga horária a ser cumprida e o registro de ponto no último mês._x000D_
 2.	A aulas estão sendo realizadas em quais bairros e quantos alunos estão inscritos no total?_x000D_
 3.	Existe algum planejamento de aulas?_x000D_
 4.	Há algum transporte destinado aos alunos que participam de campeonatos? _x000D_
 5.	Este transporte contempla apenas os alunos que praticam Karatê pela prefeitura ou outras instituições também podem requerer ao transporte?_x000D_
 JUSTIFICATIVAS: As informações solicitadas se integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_201.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Administração e ao setor de RH e folha de pagamento da prefeitura que prestem às seguintes informações referentes ao pagamento dos servidores de toda a rede municipal no mês de Dezembro e o décimo terceiro salário dos mesmos._x000D_
 1.	 Existe algum planejamento para o pagamento dos servidores? Envie dotação orçamentária para o mês de Dezembro._x000D_
 JUSTIFICATIVAS: As informações solicitadas se integram as ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Meio que reitera a solicitação do Requerimento nº 94 no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal._x000D_
 _x000D_
 - O envio do diagnóstico situacional elaborado durante a construção do Plano Municipal de Saneamento Básico e do Plano Municipal de Gestão Integrada de Resíduos Sólidos._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 O Poder Executivo promoveu no dia 19/07/2022 uma audiência pública sobre Meio Ambi-ente para ouvir a população e debater temas como saneamento básico e a gestão de resíduos sóli-dos no Município. Na ocasião as informações foram apresentadas verbalmente e em slides. O En-vio a esta Casa do Diagnóstico situacional de forma documentada permitirá as ações de fiscaliza-ção dos vereadores subscritores.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_203.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que reitera a solicitação do Requerimento nº 106 e 138 no prazo de 15 (quinze) dias, nos termos e penas do art. 61, Parágrafo Único da Lei Orgânica Municipal._x000D_
 _x000D_
 - Que encaminhe cópia digitalizada de todos os registros de imóveis pertencentes ao município._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 As informações solicitadas integram as ações de fiscalização realizadas pelos vereadores subscritores, que buscam identificar e verificar as condições do patrimônio imóvel pertencente ao município.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_204.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ao Secretário de Obras, para que encaminhe a esta Casa as solicitações abaixo: A prefeitura municipal de Bom Despacho está realizando cercamento da mata do batalhão, o que é muito necessário e importante para preservação da mata. O valor da obra está de R$819.151,17 (oitocentos e dezenove mil cento e cinquenta e um reais e dezessete centavos). Diante do exposto solicito que encaminhe cópia do edital bem como do processo licitatório da referida obra. Justificativa: Este vereador vem recebendo vários questionamentos acerca do valor desta obra.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/requerimento_205_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/requerimento_205_mocao.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 143 do Regimento Interno, a presente moção a ser encaminhada ao Sr. Eliézer Paulo Siqueira Silva, CPF: 073.321.636-67, residente na rua nº Rua do Periquitos n º 26, Bairro Babilônia, para manifestar congratulação desta Câmara em relação aos trabalhos desenvolvidos como Pastor a frente Igreja Amor que transforma, situada na rua Avenida Manoel da Costa Gontijo, nº 103, bairro Ozanan, nesta cidade.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/requerimento_206_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/requerimento_206_mocao.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada a Sra. Celeste de Paula a presente moção de congratulação desta Câmara em virtude dos relevantes serviços prestados à população de Bom Despacho.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/requerimento_207_mocao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/requerimento_207_mocao.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do art. 143 do Regimento Interno, seja concedida moção ao jovem Pedro Henrique Duarte Costa para manifestar congratulação desta Câmara em virtude do seu exitoso desempenho na Copa Santa Luzia de Karatê 2022 – Taça Max Alberto Silva. O atleta Pedro conquistou a medalha de ouro em sua categoria na modalidade Kata e a medalha de prata na modalidade Kumite, elevando o nome do município de Bom Despacho no cenário esportivo regional.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/requerimento_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/requerimento_208.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Secretário de Obras que prestem às seguintes informações e documentações referentes aos serviços de limpeza urbana._x000D_
 1.1	Informações_x000D_
 1.1.1	Haverá um novo processo de licitações para contratação de empresas que prestam serviços de limpeza urbana?_x000D_
 1.1.2	A empresa contratada atualmente poderá participar do processo licitatório?_x000D_
 _x000D_
 1.2	Documentações_x000D_
 1.2.1	Que sejam enviadas cópias dos processos de Adesão de Atas de Registros de preços feitas na secretaria de Obras referente a serviços de limpeza urbana no período de 2020/2021/2022._x000D_
 1.2.2	Que sejam enviados os empenhos, notas fiscais e comprovantes de pagamentos sobre os contratos relacionados aos serviços de limpeza urbana celebrados entre os períodos 2020/2021/2022._x000D_
 JUSTIFICATIVAS: As informações solicitadas se integram às ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/requerimento_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/requerimento_209.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretária de Saúde que preste às seguintes informações: _x000D_
 1.	Existe algum plano do pagamento de incentivo financeiro adicional dos Agentes comunitários de saúde e Agentes de combate às endemias (ACS/ACE)?_x000D_
 2.	Qual a data prevista, caso o pagamento sair esse ano?_x000D_
 3.	Qual o valor do incentivo de ACS e ACE?_x000D_
 JUSTIFICATIVAS: As informações solicitadas integram às ações de fiscalização realizadas pelas vereadoras subscritoras.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/requerimento_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/requerimento_210.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação ao Sr. Jorge Lucas Fonseca para manifestar congratulação desta Câmara em relação aos belíssimos trabalhos desenvolvidos frente a organização do Moto Clube Insanos. Justificativa: É importante destacar que se trata de um grupo de motociclistas que além das atividades relacionadas a ampliação de eventos que proporcionam lazer e entretenimento eles desempenham inúmeras ações sócias como incentivo a doação de sangue entre seus membros, campanha de agasalho, arrecadação de roupas, cestas básicas, e cobertores para pessoas em vulnerabilidade social e pessoas em situação de Rua e ao CRAS Ozanan.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/veto_e_parecer.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/veto_e_parecer.pdf</t>
   </si>
   <si>
     <t>Veto à proposição de lei n° 134/2021</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/mensagem_de_veto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Veto integral à proposição de lei n° 83/2022.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/mensagem_de_veto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/mensagem_de_veto.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei 84/2022.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/veto_parcial.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/veto_parcial.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição n° 67/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7260,67 +7260,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/lixo_no__lote_atras__wilson_lopes.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/indicacao_268-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/indicacao_269-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/indicacao_270-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao__271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/sessao_12-12_3_reitera_pedido_de_praca_no_bairro_babilonia.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/projeto_de_lei_institui_a_semana_municipal_dos_povos_indigenas.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/projeto_de_lei_educao_ambiental_e_bem_estar_animal.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/scan2022-02-22_projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/prjeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_resolucao_01-07.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_resoluco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/projeto_de_esolucao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/projeto_deresolucao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/prjeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimeno_16.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/reuqerimento_19.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_10_-_reitera_do_requerimento_no_106.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_139-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_141-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/requerimento_142-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/requerimento_143-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_145_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/mocao_146.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/mocao_152.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/requerimento_162_mocao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/requerimento_163_mocao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_167_mocao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/requerimento_173_mocao.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_180_mocao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/requerimento_186_mocao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/requerimento_187_mocao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/requerimento_194_mocao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/requerimento_205_mocao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/requerimento_206_mocao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/requerimento_207_mocao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/veto_e_parecer.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/veto_parcial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3315/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3316/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3317/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3318/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3319/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3320/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3321/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3322/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3323/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3324/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3368/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3369/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3370/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3375/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3376/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3384/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3385/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3386/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3387/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3388/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3389/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3390/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3391/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3392/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3405/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3406/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3408/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3411/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3413/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3414/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3417/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3432/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3433/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3434/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3435/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3436/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3437/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3438/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3447/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3448/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3449/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3458/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3459/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3460/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3461/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3462/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3463/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3485/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3486/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3487/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3488/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3489/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3490/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3500/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3501/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3502/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3503/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3504/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3505/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3506/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3507/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3508/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3509/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3510/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3511/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3516/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3529/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3530/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3531/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3532/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3533/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3534/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3535/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3537/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3542/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3543/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3544/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3558/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3576/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3577/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3578/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3579/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3581/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3582/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3583/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3585/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3586/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3587/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3592/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3594/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3595/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3596/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3597/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3598/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3599/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3600/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3601/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3602/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3603/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3604/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3614/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3615/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3617/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3618/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3619/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3622/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3623/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3624/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3666/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3667/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3669/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3670/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3671/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3672/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3673/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3674/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3675/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3676/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3677/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3679/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3680/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3681/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3682/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3683/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3684/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3685/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3686/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3687/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3688/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3689/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3690/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3691/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3692/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3693/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3694/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3695/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3717/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3718/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3719/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3720/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3721/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3722/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3723/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3724/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3725/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3726/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3727/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3728/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3729/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3730/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3731/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3732/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3733/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3734/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3735/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3736/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3737/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3738/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3739/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3740/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3741/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3742/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3743/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3744/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3745/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3746/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3747/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3748/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3749/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3750/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3751/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3758/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3759/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3764/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3760/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3763/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3765/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3766/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3767/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3768/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3769/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3770/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3771/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3772/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3773/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3774/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3775/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3776/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3777/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3778/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3779/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3780/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3781/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3782/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3783/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3784/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3785/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3787/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3788/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3789/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3790/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3791/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3792/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3793/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3794/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3811/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3812/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3813/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3814/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3815/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3816/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3817/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3818/indicacao_35.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3819/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3820/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3821/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3822/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3823/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3824/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3825/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3826/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3827/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3828/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3829/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3830/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3831/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3838/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3839/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3840/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3843/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3844/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3845/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3846/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3847/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3848/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3849/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3850/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3851/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3852/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3853/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3854/lixo_no__lote_atras__wilson_lopes.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3855/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3856/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3857/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3858/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3859/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3860/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3861/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3870/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3871/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3873/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3874/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3875/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3876/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3878/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3879/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3880/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3881/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3882/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3884/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3885/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3886/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3887/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3888/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3900/indicacao_268-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3901/indicacao_269-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3902/indicacao_270-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3913/indicacao__271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3914/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3915/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3917/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3918/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3919/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3920/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3921/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3922/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3923/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3944/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3945/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3946/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3947/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3948/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3949/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3950/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3951/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3952/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3953/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3954/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3955/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3990/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3991/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3992/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3994/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3995/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3996/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3997/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3998/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4016/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4017/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4018/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4019/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4020/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4021/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4022/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4077/sessao_12-12_3_reitera_pedido_de_praca_no_bairro_babilonia.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3755/projeto_de_lei_institui_a_semana_municipal_dos_povos_indigenas.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3756/projeto_de_lei_educao_ambiental_e_bem_estar_animal.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3377/scan2022-02-22_projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3556/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3557/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3566/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3568/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3569/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3570/prjeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3571/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3575/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3572/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3573/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3574/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3555/projeto_de_resolucao_01-07.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3942/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3943/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3941/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3981/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3982/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3961/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3964/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3939/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3940/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3980/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3974/projeto_de_resoluco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3975/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3976/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3977/projeto_de_esolucao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3978/projeto_deresolucao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3979/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3973/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3983/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3984/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3985/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3986/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3987/prjeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3988/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3989/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4010/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4011/projeto_de_resolucao_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3325/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3326/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3327/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3328/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3330/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3331/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3332/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3333/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3334/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3335/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3336/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3378/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3379/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3393/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3394/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3395/requerimeno_16.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3396/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3397/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3398/reuqerimento_19.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3399/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3418/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3419/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3420/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3421/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3422/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3423/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3424/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3439/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3440/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3441/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3442/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3443/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3444/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3445/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3446/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3464/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3465/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3466/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3467/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3468/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3469/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3470/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3471/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3472/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3491/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3492/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3493/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3494/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3512/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3513/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3514/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3515/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3523/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3517/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3518/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3519/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3520/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3521/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3522/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3538/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3539/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3545/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3546/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3547/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3548/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3549/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3551/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3559/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3560/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3561/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3562/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3563/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3564/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3565/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3588/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3589/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3590/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3605/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3606/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3607/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3608/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3609/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3610/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3626/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3627/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3628/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3629/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3630/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3631/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3696/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3697/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3698/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3699/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3700/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3701/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3702/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3703/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3704/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3705/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3706/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3707/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3708/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3711/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3752/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3753/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3795/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3796/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3797/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3798/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3799/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3800/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3801/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3802/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3803/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3804/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3805/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3832/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3833/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3834/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3835/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3836/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3837/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3862/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3863/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3864/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3865/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3866/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3889/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3890/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3891/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3892/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3893/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3894/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3895/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3896/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3897/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3898/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3903/requerimento_10_-_reitera_do_requerimento_no_106.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3904/requerimento_139-2022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3907/mocao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3908/requerimento_141-2022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3909/requerimento_142-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3911/requerimento_143-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3924/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3925/requerimento_145_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3926/mocao_146.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3927/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3928/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3929/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3930/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3931/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3932/mocao_152.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3933/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3956/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3957/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3958/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3959/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3960/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3962/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3963/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3965/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3966/requerimento_162_mocao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3967/requerimento_163_mocao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3968/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3970/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4000/requerimento_167_mocao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4002/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4003/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4005/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4006/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4023/requerimento_173_mocao.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4024/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4025/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4026/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4027/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4028/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4029/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4030/requerimento_180_mocao.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4031/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4032/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4033/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4034/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4052/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4053/requerimento_186_mocao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4054/requerimento_187_mocao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4055/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4056/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4057/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4058/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4059/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4060/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4061/requerimento_194_mocao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4066/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4067/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4068/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4069/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4070/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4071/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4072/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4073/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4074/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4075/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4092/requerimento_205_mocao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4093/requerimento_206_mocao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4094/requerimento_207_mocao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4095/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4096/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4097/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3632/veto_e_parecer.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4014/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4015/mensagem_de_veto.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3841/veto_parcial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H596"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>