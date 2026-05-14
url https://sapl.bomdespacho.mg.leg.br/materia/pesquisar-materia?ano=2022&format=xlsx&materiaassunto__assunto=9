--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,477 +54,477 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente de Contratação e dá outras providências.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivos da Lei Complementar n° 01/2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos- BDPREV, para adequar as alíquotas de contribuições e dar outras providências".</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1;950, de 30 de dezembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/scan2022-02-15_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/scan2022-02-15_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Bem Estar animal e dá outras providências.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/projeto_de_lei_no_03-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/projeto_de_lei_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projeto_de_lei_no_12.2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projeto_de_lei_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_13-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_13-2022.pdf</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_no_19-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_no_19-2022.pdf</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_no_20-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_no_20-2022.pdf</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_21-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_21-2022.pdf</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_no_22-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_no_22-2022.pdf</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_no_23-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_no_23-2022.pdf</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/scan2022-04-05_projeto_de_lei_29-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/scan2022-04-05_projeto_de_lei_29-2022.pdf</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/scan2022-04-19_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/scan2022-04-19_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/projeto_de_lei_37-2022_minuta_ldo_2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/projeto_de_lei_37-2022_minuta_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração de lei do orçamento anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/projeto_de_lei_40-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/projeto_de_lei_40-2022.pdf</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_43-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_43-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.861, de 5 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/projeto_de_lei_49-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/projeto_de_lei_49-2022.pdf</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.280/1991, dispondo sobre a possibilidade de gratificação, e dá outras providências.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/pl_63-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/pl_63-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de unidade orçamentária e abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Monitor Escolar no quadro de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder executivo a firmar convênio com a Associação Bondespachense de Proteção aos Animais - Bicho Amigo - e dá outras providências.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a firmar convênio com a Associação de Doadores de Sangue de Bom Despacho/MG - ADSBD e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do Município de Bom Despacho para o exercício de 2023.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual - PPA 2022-2025 para exercício 2023</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outros providências.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho a contratar com a Caixa Econômica Federal - CAIXA, Operações de Crédito com Outorga de Garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual - PPA 2022-2025 para o exercício 2.023.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual – PPA 2022-2025 para o exercício 2.023.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza remanejamento de dotações orçamentárias por anulação de detalhes orçamentários e dá outras providências.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/projto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/projto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera redação do Art. 4° da Lei Orçamentária Municipal n° 2.847, de 23 de dezembro de 2.021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -831,67 +831,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/scan2022-02-15_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projeto_de_lei_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/scan2022-04-05_projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/projeto_de_lei_37-2022_minuta_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/pl_63-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/projto_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3372/scan2022-02-15_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3311/projeto_de_lei_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3383/projeto_de_lei_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3403/projeto_de_lei_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3416/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3427/projeto_de_lei_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3428/projeto_de_lei_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3429/projeto_de_lei_21-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3430/projeto_de_lei_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3431/projeto_de_lei_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3455/scan2022-04-05_projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3481/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3482/projeto_de_lei_37-2022_minuta_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3496/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3499/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3552/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3591/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3662/pl_63-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3757/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3877/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4062/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4065/projto_de_lei.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>