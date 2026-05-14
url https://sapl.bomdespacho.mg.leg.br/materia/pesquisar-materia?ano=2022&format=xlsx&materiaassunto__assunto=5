--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/scan2022-04-12_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/scan2022-04-12_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 59 da Lei complementar nº 10 de 06 de agosto de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria a Gerência de Desenvolvimento da Educação Especial e aumenta 1 (um) cargo de Coordenador VII à Estrutura e Quantitativo do Núcleo de Gestão Estratégica do Anexo I da Lei Complementar n° 25/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_14-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_14-2022.pdf</t>
   </si>
   <si>
     <t>Altera artigo 67, incisos V e VI, da Lei Complementar 10 de 6 de agosto de 2.009 e dá outras providências.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Analista educacional e aumenta 1 (um) cargo de Coordenador V à Estrutura e Quantitativo do Núcleo de Gestão Estratégia do Anexo I da Lei Complementar nº 25/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/scan2022-02-11_projeto_de_lei_02_-_2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/scan2022-02-11_projeto_de_lei_02_-_2022.pdf</t>
   </si>
   <si>
     <t>Prevê o Programa "Direito na escola", a ser oferecido, em parceria gratuita com a 70ª Subseção da Ordem dos Advogados do Brasil, Seção Minas Gerais - OAB Bom Despacho, junto às escolas municipais de Bom Despacho.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/pl_67-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/pl_67-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote uma Escola" no Município de Bom Despacho, institui Selo de Boas Práticas ao Programa "Adote uma Escola" e dá outras providências.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Secretaria do Estado de Educação de Minas Gerais, visando a municipalização de escolas e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/scan2022-04-12_projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/scan2022-04-12_projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais do magistério Público municipal vinculados ao Plano de Cargos, Carreiras e Remuneração.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/scan2022-04-12_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/scan2022-04-12_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera artigo 42 da Lei nº 2.760 de 20 de Dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/pl_66-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/pl_66-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 2.760 de 2 de dezembro de 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Monitor Escolar no quadro de pessoal e dá outras providências.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de educação (SIMED), da reestruturação do Conselho Municipal de Educação, do Fórum Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 7º, III da Lei 2.760 de 2 de dezembro de 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BOM DESPACHO, A MEDALHA DO MÉRITO EDUCACIONAL.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>institui a medalha do mérito educacional.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/veto_04-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/veto_04-2022.pdf</t>
   </si>
   <si>
     <t>Veto Integral à proposição de lei nº 94/2021.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/veto_07-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/veto_07-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 116/2021.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/scan2022-04-12_razoes_do_veto_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/scan2022-04-12_razoes_do_veto_08.pdf</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de lei 02/2022 de autoria do Vereador Prof. Éder Tipura que "Prevê o Programa "Direito na escola"a ser oferecido, em parceria gratuita com a 70ª Subseção da Ordem dos Advogados do Brasil, Seção de MG - OAB Bom Despacho, juntos às Escolas municipais de Bom Despacho."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,67 +693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_14-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/scan2022-02-11_projeto_de_lei_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/pl_67-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/scan2022-04-12_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/pl_66-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/veto_04-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/veto_07-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/scan2022-04-12_razoes_do_veto_08.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3478/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3663/plc_14-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3810/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3367/scan2022-02-11_projeto_de_lei_02_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3658/pl_67-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3412/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3473/scan2022-04-12_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3477/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3554/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3612/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3659/pl_66-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3668/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3807/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3808/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4004/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3407/veto_04-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3426/veto_07-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3479/scan2022-04-12_razoes_do_veto_08.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>