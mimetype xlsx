--- v0 (2025-12-19)
+++ v1 (2026-05-15)
@@ -54,282 +54,282 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Paré, Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/projeto_de_lei_no_14-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/projeto_de_lei_no_14-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO E ATENDIMENTO À GRAVIDEZ NA ADOLESCÊNCIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BOM DESPACHO, O MÊS DE VALORIZAÇÃO DA VIDA AO MEIO DA CAMPANHA SETEMBRO AMARELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/scan2022-04-05_projeto_de_lei_28-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/scan2022-04-05_projeto_de_lei_28-2022.pdf</t>
   </si>
   <si>
     <t>Revoga a integralidade da Lei municipal nº 2322 de 10 de Junho de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/scan2022-04-12_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/scan2022-04-12_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de cargos de Médicos regulamentados pela Lei 2.649/2018 e bolsas de ajuda de custo regulamentadas pela lei 2.662/2018.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/scan2022-04-12_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/scan2022-04-12_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de bolsa de ajuda de custo para os cargos de Médicos (técnicos de Nível Superior III - Clínica médica) regulamentados pelas leis 1.530/1996 e 2.027/2006.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.280/1991, dispondo sobre a possibilidade de gratificação, e dá outras providências.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/pl_61-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/pl_61-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.388 de 5 de fevereiro de 2.014 e dá outras providências.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/pl_64-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/pl_64-2022.pdf</t>
   </si>
   <si>
     <t>RATIFICA A TERCEIRA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO EM CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO AMPLIADA OESTE PARA GERENCIAMENTO DOS SERVIÇOS DE URGÊNCIA E EMERGÊNCIA - CIS-URG OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/pl_65-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/pl_65-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.397 de 12 de março de 2.014 e dá outras providências.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder executivo a firmar convênio com a Associação Bondespachense de Proteção aos Animais - Bicho Amigo - e dá outras providências.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a firmar convênio com a Associação de Doadores de Sangue de Bom Despacho/MG - ADSBD e dá outras providências.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.383/1993, que cria o Conselho Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.643, de 20 de junho de 2.018, que dispõe sobre a criação de funções gratificadas no âmbito da Secretaria de Saúde do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/veto_integral_03-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/veto_integral_03-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 71/2021.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/veto_05-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/veto_05-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à proposição de lei nº 105/2021.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/scan2022-04-19_razoes_de_veto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/scan2022-04-19_razoes_de_veto.pdf</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de Lei 08/2022 de autoria do Vereador Professor Éder Tipura que "Cria o Fundo Municipal de Proteção e bem-estar animal e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -636,67 +636,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/scan2022-04-05_projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/pl_61-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/pl_64-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/pl_65-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/veto_integral_03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/veto_05-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/scan2022-04-19_razoes_de_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3404/projeto_de_lei_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3454/scan2022-04-05_projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3474/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3475/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3553/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3660/pl_61-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3665/pl_64-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3661/pl_65-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3709/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3710/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3993/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4036/projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3402/veto_integral_03-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3409/veto_05-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3484/scan2022-04-19_razoes_de_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>