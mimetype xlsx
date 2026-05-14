--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -54,828 +54,828 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/projeto_de_lei_complementar_02-2022_bdprev_adequacoes_aliquotas_de_contribuicoes_recomendacao_2.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/projeto_de_lei_complementar_02-2022_bdprev_adequacoes_aliquotas_de_contribuicoes_recomendacao_2.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01/2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos - BDPREV, para adequar as alíquotas de contribuições e dar outras providências.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/scan2022-02-15_plc_03-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/scan2022-02-15_plc_03-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo de Lei Complementar nº001 de 18 de maio de 2005, que dispõe sobre a reestruturação da Autarquia municipal denominado Instituto de Previdência dos Servidores Públicos de Bom Despacho - BDPREV.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente de Contratação e dá outras providências.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivos da Lei Complementar n° 01/2005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos- BDPREV, para adequar as alíquotas de contribuições e dar outras providências".</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/projeto_de_lei_complementar_09-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/projeto_de_lei_complementar_09-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Auditor- Fiscal Agropecuário/Médico Veterinário do Serviço de Inspeção Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Agente de Contratação, acrescenta dispositivo à Lei Complementar 25 de 14 de janeiro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1;950, de 30 de dezembro de 2003 e dá outras providências.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria a Gerência de Desenvolvimento da Educação Especial e aumenta 1 (um) cargo de Coordenador VII à Estrutura e Quantitativo do Núcleo de Gestão Estratégica do Anexo I da Lei Complementar n° 25/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 01 de 18 de maio de 2005, que dispõe sobre a Lei Orgânica da Previdência social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho - MG e dá outras providências."</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui função gratificada de Agente de Contratação no âmbito da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/scan2022-02-10_projeto_de_lei_04-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/scan2022-02-10_projeto_de_lei_04-2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/scan2022-02-09_pl_06-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/scan2022-02-09_pl_06-2022.pdf</t>
   </si>
   <si>
     <t>Revisa e Reajusta o vencimento dos servidores efetivos e ocupantes de cargos em comissão da Câmara Municipal de BD.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia da Solidariedade" no município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/scan2022-04-19_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/scan2022-04-19_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos e dá nova redação a dispositivos à Lei Municipal nº 2.617, de 12 de Dezembro de 2017.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/scan2022-04-19_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/scan2022-04-19_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.269/91 e dá outras providências.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Paré</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/projeto_de_lei_39-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/projeto_de_lei_39-2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.802/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/projeto_de_lei_45-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/projeto_de_lei_45-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AGOSTO LILÁS NO MUNICÍPIO DE BOM DESPACHO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Keké, Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Revoga o inciso XII do §1° do Art. 17 da Lei 2.598, de 09/08/2017.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de constar nos carnês, boletos, guias de tributos e tarifas municipais publicidade de incentivo à doação para os fundos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Pastor Alex, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouros públicos e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BOM DESPACHO, O MÊS DE VALORIZAÇÃO DA VIDA AO MEIO DA CAMPANHA SETEMBRO AMARELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS CONCESSIONÁRIAS DO TRANSPORTE PÚBLICO URBANO POR ÔNIBUS EM BOM DESPACHO NA COLOCAREM NOS PONTOS DE PASSAGEM, PERFIL VIRTUAL E INTERIOR DOS ÔNIBUS, CARTAZES OU PLACAS IDENTIFICANDO OS DIVERSOS HORÁRIOS DE CADA LINHA EXPLORADA NO PERCURSO. ALÉM DE REALIZAR POR MEIO DO PODER EXECUTIVO A DIVULGAÇÃO MENSAL DO RELATÓRIO SOBRE O CUMPRIMENTO DE HORÁRIOS DOS ÔNIBUS DO TRANSPORTE COLETIVO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Estabelece cooperação entre os poderes municipais para fornecimento de cópia digitalizada e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas de segurança por administradores de casas de shows, restaurantes, bares e estabelecimentos similares e por organizadores de eventos esportivos, musicais ou culturais visando à proteção das mulheres em situação de risco ou vulnerabilidade.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/pojeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/pojeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui no município a campanha de valorização da vida denominada Setembro Amarelo e dá outras providências.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Obriga as empresas concessionárias de transporte público urbano por ônibus em Bom Despacho a colocarem nos pontos de passagem, perfil virtual e interior dos ônibus, cartazes ou placas identificando os diversos horários de cada linha explorada no percurso e dá outras providências.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização de veículos do município de Bom Despacho/MG para transporte de atletas, entidades desportivas, participantes de eventos culturais e desfiles de beleza, e da outras providências.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE AÇÕES VOLTADAS À LEI MARIA DA PENHA, NAS ESCOLAS PÚBLICAS E PRIVADAS, DE ENSINO FUNDAMENTAL- SÉRIES FINAIS E DE ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE AÇÕES VOLTADAS À LEI MARIA DA PENHA, NAS ESCOLAS PÚBLICAS E PRIVADAS, DE ENSINO FUNDAMENTAL - SÉRIES FINAIS E DE ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação, no âmbito do município de Bom Despacho,de avisos com o número de disque denúnca da violência contra a mulher (Disque 180).</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/scan2022-02-15_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/scan2022-02-15_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.140 de 23 de novembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/projeto_de_lei_no_10.2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/projeto_de_lei_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos municipais de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>Revoga a integralidade da Lei Municipal nº 2.814, de 31 de agosto de 2.021 e dá outras providências.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/projeto_de_lei_24-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/projeto_de_lei_24-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.427 de 24 de fevereiro de 1.994 e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/scan2022-04-05_projeto_de_lei_25-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/scan2022-04-05_projeto_de_lei_25-2022.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 12 da Lei 2353 de 03 de Outubro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/scan2022-04-05_projeto_de_lei_26-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/scan2022-04-05_projeto_de_lei_26-2022.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 12 da Lei 2353 de 03 de outubro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/scan2022-04-05_projeto_de_lei_27-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/scan2022-04-05_projeto_de_lei_27-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei 2349, de 26 de setembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/scan2022-04-12_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/scan2022-04-12_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis 2349, 2350, 2351 e 2352 de 26 de setembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projeto_de_lei_no_41-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projeto_de_lei_no_41-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao artigo 12 da Lei 2.353, de 3 de outubro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_42-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_42-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei nº 2.349, de 26 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/projeto_de_lei_44-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/projeto_de_lei_44-2022.pdf</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/projeto_de_lei_46-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/projeto_de_lei_46-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Bom Despacho a firmar contrato programa com o Consórcio Intermunicipal do Serviço de Inspeção do Centro Oeste Mineiro - CISICOM, com o objetivo de execução do Serviço de Inspeção Municipal de forma associada, e dá outras providências.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/projeto_de_lei_47-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/projeto_de_lei_47-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_no_48-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_no_48-2022.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos das Leis 2.349, 2.350 e 2.352, todas de 26 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento dos Cemitérios Públicos no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.280/1991, dispondo sobre a possibilidade de gratificação, e dá outras providências.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura de Bom Despacho - SMC, estabelece diretrizes para políticas públicas de cultura e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual - PPA 2022-2025 para exercício 2023</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Acordo de Cooperação para cessão de servidores e dá outras providências.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 2.311 de 20 de maio de 2.013, que institui o Comitê de Investimentos do Instituto Municipal de Previdência dos Servidores Públicos de Bom despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho a contratar com a Caixa Econômica Federal - CAIXA, Operações de Crédito com Outorga de Garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual - PPA 2022-2025 para o exercício 2.023.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.643, de 20 de junho de 2.018, que dispõe sobre a criação de funções gratificadas no âmbito da Secretaria de Saúde do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual – PPA 2022-2025 para o exercício 2.023.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Disciplina a participação do Município de Bom Despacho/MG em Consórcio Público, dispensa a ratificação do Protocolo de Intenções e dá outras providências.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_delei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_delei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Municipal de Saneamento Básico do Município de Bom Despacho- MG e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/scan2022-04-05_proj._resol._11-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/scan2022-04-05_proj._resol._11-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 937/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal a anuir a permuta de automóveis pertencentes ao Município e ao Instituto Municipal de Previdência dos Servidores Públicos.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BOM DESPACHO, A MEDALHA DO MÉRITO EDUCACIONAL.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Gestão e Desempenho - PGD da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/veto_01.2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/veto_01.2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à proposição de lei nº 88/2021.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/veto_integral_02-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/veto_integral_02-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à proposição de lei nº 81/2021.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/veto_06-2022.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/veto_06-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 109/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1182,67 +1182,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/projeto_de_lei_complementar_02-2022_bdprev_adequacoes_aliquotas_de_contribuicoes_recomendacao_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/scan2022-02-15_plc_03-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/projeto_de_lei_complementar_09-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/scan2022-02-10_projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/scan2022-02-09_pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/pojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/scan2022-02-15_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/projeto_de_lei_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/scan2022-04-05_projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/scan2022-04-05_projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/scan2022-04-05_projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projeto_de_lei_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_delei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/scan2022-04-05_proj._resol._11-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/veto_01.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/veto_integral_02-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/veto_06-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3381/projeto_de_lei_complementar_02-2022_bdprev_adequacoes_aliquotas_de_contribuicoes_recomendacao_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3374/scan2022-02-15_plc_03-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3456/scan2022-04-05_plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3541/projeto_de_lei_complementar_08-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3550/projeto_de_lei_complementar_09-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3584/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3616/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3625/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3867/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4035/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3329/scan2022-02-10_projeto_de_lei_04-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3314/scan2022-02-09_pl_06-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3415/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3480/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3483/scan2022-04-19_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3495/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3525/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3613/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3712/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3809/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3872/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3905/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3999/pojeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4001/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4013/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4098/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4099/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3373/scan2022-02-15_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3380/projeto_de_lei_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3410/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3450/projeto_de_lei_24-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3451/scan2022-04-05_projeto_de_lei_25-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3452/scan2022-04-05_projeto_de_lei_26-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3453/scan2022-04-05_projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3476/scan2022-04-12_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3497/projeto_de_lei_no_41-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3498/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3524/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3526/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3527/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3540/projeto_de_lei_no_48-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3580/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3621/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3678/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3761/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3806/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3868/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4037/projeto_de_lei_92-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4064/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_delei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3457/scan2022-04-05_proj._resol._11-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3842/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3899/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3935/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3400/veto_01.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3401/veto_integral_02-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3425/veto_06-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>