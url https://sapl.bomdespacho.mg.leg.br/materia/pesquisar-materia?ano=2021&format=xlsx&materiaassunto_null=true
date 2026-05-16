--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,8189 +54,8189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao-01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao-01.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a possibilidade de instalação de quebra-molas na rua Francisco Assis Souto Amaral no bairro Jardim dos Anjos II. Justificativa: A via mencionada é movimentada e muitos motoristas não respeitam o limite de velocidade, colocando em risco a vida de crianças, idosos e moradores. A instalação de uma lombada no local irá diminuir a chance de acidentes, trazendo mais segurança a todos.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao-02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao-02.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a possibilidade de instalação de quebra-molas na rua Bem Ti Vi no bairro Babilônia. Justificativa: A via mencionada é movimentada e muitos motoristas não respeitam o limite de velocidade, colocando em risco a vida de crianças, idosos e moradores. A instalação de uma lombada no local irá diminuir a chance de acidentes, trazendo mais segurança a todos.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao-03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao-03.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras a possibilidade de instalação de quebra-molas na avenida Hugo Marques Gontijo em frente ao número 100 no bairro Santa Lúcia II. Justificativa: A via mencionada é movimentada e muitos motoristas não respeitam o limite de velocidade, colocando em risco a vida de crianças, idosos e moradores. A instalação de uma lombada no local irá diminuir a chance de acidentes, trazendo mais segurança a todos.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao-04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao-04.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social um estudo para avaliar a possibilidade de colocação de placas de estacionamento de curta duração na rua do Rosário no trecho entre a Praça Inconfidência e o cruzamento da Avenida Rio Branco. Justificativa: No trecho da Rua do Rosário entre a Avenida Rio Branco e a Rua Washington Luís foram instaladas as placas de estacionamento. E, dessa forma os empresários do trecho acima solicitam o mesmo benefício.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2499/indicacao-05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2499/indicacao-05.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado uma medida para solucionar o problema da água empossada após as chuvas na Rua Formiga (Atrás do Campo Cristalino) no Bairro São Vicente. Justificativa: Em período de chuvas a água sem o devido escoamento fica empossada por mais de uma semana causando diversos transtornos aos moradores daquela região, bem como, sendo foco de mosquitos da dengue, segue vídeo em anexo.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao-06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao-06.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja implantado bueiros na Rua Castro Alves no Bairro São José. Justificativa: A rua encontra-se sem bueiros para fazer o escoamento das águas das chuvas tornando o local totalmente intransitável na época das chuvas, como pode ser comprovado no vídeo em anexo. Esses bueiros são de fundamentais para garantir o perfeito escoamento das águas das chuvas evitando as inundações e alagamentos das casas.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao-07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao-07.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja realizado uma limpeza e revitalização na quadra do Bairro de Fátima. Justificativa: A ação se faz necessária uma vez que o local está tomado por mato, trazendo risco aos frequentadores da praça.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2502/indicacao-08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2502/indicacao-08.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado uma operação tapa buracos em toda cidade. Justificativa: As últimas chuvas danificaram muito o asfalto em diversos locais de Bom Despacho.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao-09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao-09.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja realizado uma limpeza e revitalização na Praça do Bairro Jaraguá. Justificativa: A ação se faz necessária uma vez que o local está tomado por mato, trazendo risco aos frequentadores da praça, segue foto em anexo.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao-10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao-10.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feito a instalação de quebra-molas na Rua Lauro Couto, na altura do número 200. Justificativa: A via mencionada é movimentada e muitos motoristas não respeitam o limite de velocidade, colocando em risco a vida de crianças, idosos e moradores. A instalação de uma lombada no local irá diminuir a chance de acidentes, trazendo mais segurança a todos.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao-11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao-11.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Trânsito, Proteção Patrimonial e Defesa Social que seja construído um lombo faixa no cruzamento da Avenida das Palmeiras com a Rua da Fábrica, fazendo ligação entre a antiga Fábrica de tecidos e a hamburgueria Dudu Burguer. Justificativa: Com a ausência da faixa de pedestre os motoristas não costumam parar. Quando algum pedestre se arrisca a atravessar eles correm grande risco de serem atropelados.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao-12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao-12.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente a fiscalização na Siderúrgica Siderbom. Justificativa: Moradores residentes próximo a siderúrgica procuraram este parlamentar alegando que suas casas estão acumulando sujeira, possivelmente pela falta de filtros na Siderúrgica. Segue foto em anexo.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao-13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao-13.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado uma limpeza e revitalização na Praça da Liberdade no Bairro São José. Justificativa: A ação se faz necessária uma vez que o local está tomado por mato, trazendo risco aos frequentadores da praça.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao-14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao-14.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que verifique a possibilidade de implantação de lâmpadas de LED na Rua Brasília, em frente ao número 259, bairro São José. Justificativa: O local está sem iluminação pública e moradores estão se queixando do escuro e dos perigos que estão sujeitos. A solução do problema trará mais segurança a todos.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao-15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao-15.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras a seguinte INDICAÇÃO: a retirada do quebra-molas da Rua Mantiqueira nº 362,  Bairro São Vicente. _x000D_
 Justificativa: O quebra-molas está prejudicando os moradores da referida Rua pois está retendo as águas da chuva, ocasionando o alagamento das casas próximas.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao-16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao-16.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Excelentíssimo Senhor Prefeito a seguinte INDICAÇÃO: verificar a possibilidade de implantação de transporte escolar urbano para crianças dos Conjuntos Habitacionais Dona Branca, Bairros Simeão Ferreira, Nossa Senhora Aparecida e adjacências. _x000D_
 Justificativa: Esta vereadora foi procurada pelas famílias que relatam as dificuldades do deslocamento até a escola. O transporte será de grande valia para estas crianças, uma vez que, além de garantir o acesso à escola, pois chegarão ao estabelecimento de ensino com segurança e tranquilidade, haverá ainda um aumento no rendimento escolar, bem como o aprendizado e desenvolvimento social.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao-17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao-17.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Excelentíssimo Senhor Prefeito a seguinte INDICAÇÃO: verificar a possibilidade de implantação de lâmpadas LED em todas as ruas de Bom Despacho e povoados._x000D_
 Justificativa: A troca das lâmpadas trará melhor eficiência energética e segurança a todos os moradores de Bom Despacho.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao-18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao-18.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento à Secretária de Meio Ambiente, para que seja feita a limpeza e a remoção do poste que ocupa o canteiro central da Avenida Padre Augusto. Justificativa: O poste está no local há mais de 10 (dez) anos o que não justifica, pois impede a passagem dos moradores.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao-19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao-19.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Apresento a V.Exa, nos termos do art. 141 do Regimento Interno a presente Indicação, sugerindo ao Senhor Prefeito a proceder a iluminação pública e o asfaltamento entre da Rua Gustavo Capanema entre Santiago e ainda que seja providenciado uma placa proibindo  a população de jogar lixo no local, bem como procedendo à manutenção da limpeza._x000D_
 Justificativa: Conforme se depreende da foto anexada, próximo ao número 511 da referida rua, o local está sendo usado por grande parte da população de Bom despacho como descarte de lixo, ocasionando risco para a população, devido a proliferação de animais peçonhentos, bem como outras doenças tais como a dengue.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao-20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao-20.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento à Secretária de Saúde a indicação: A criação de Programa de fisioterapia para a população que não se enquadra nos critérios atuais do Serviço de Atendimento Domiciliar. _x000D_
 Justificativa: Fui procuradora por moradores que necessitam do serviço de fisioterapia e não se enquadra nos programas existentes.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao-21.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Apresento a V.Exa, nos termos do art. 141 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito a proceder a limpeza, a capina e principalmente finalizar a obra da Praça Rerum Novarum, no Bairro Dom Joaquim. Bem como a possibilidade de instalar uma quadra esportiva._x000D_
 _x000D_
 Justificativa: A praça é o único local de lazer das crianças e moradores do Bairro e adjacências.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao-22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao-22.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Apresento a V.Exa, nos termos do art. 141 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Secretário de Obras a terminar o asfaltamento da  Rua Xavantes, no Bairro Dom Joaquim._x000D_
 _x000D_
 Justificativa: A Prefeitura asfaltou parte da Rua Xavantes, no Bairro Dom Joaquim e não terminou a obra.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao-23.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Prefeito Municipal a seguinte INDICAÇÃO: solicita que envie a esta Casa Legislativa Projeto de Lei que garanta o passe livre para pessoas com deficiência, garantindo-lhes o transporte coletivo para o portador e um acompanhante. _x000D_
 Justificativa: As pessoas com deficiência necessitam desse passe livre.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao-24.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Excelentíssimo Senhor Prefeito a seguinte INDICAÇÃO: A instalação e manutenção das placas indicativas dos logradouros de Bom Despacho, como preceitua o art. 16 Lei 2.614, de 10 de novembro de 2.017._x000D_
 Justificativa:  A lei determina essa prestação de serviço e esta vereadora recebe denúncia de moradores de todos os bairros que o Executivo não feito essa instalação e manutenção das placas dos logradouros. Além de ser um serviço essência para orientar o cidadão, o turista.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao-25.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Excelentíssimo Senhor Prefeito a seguinte INDICAÇÃO: Solicita o melhor aproveitamento da área institucional localizada no bairro Rosário 2, próximo à rua 7._x000D_
 Justificativa: A área está localizada em uma região de alta vulnerabilidade social, e a construção de uma praça ou área de lazer possibilitará a realização de atividades físicas, artísticas e culturais, oferecendo oportunidade de entretenimento e melhor qualidade de vida aos moradores do bairro.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao-26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao-26.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras da seguinte INDICAÇÃO: que seja realizada a reforma da Rua Bocaiúva, principalmente de frente ao número 545, Bairro Santa Marta. Justificativa: A Rua Bocaiúva  não suporta o volume de agua da chuva que vem da Rua Corinto. Conforme demonstram as fotos anexas da residência situada na Rua Bocaiuva, nº 545, o alagamento é constante , o que ocasiona ao seus moradores doenças e prejuízos incalculáveis.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao-27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao-27.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras a seguinte INDICAÇÃO: a instalação de quebra-molas, adequado às normas do Contran, na Rua Colômbia, em frente ao número 69, no Bairro São José. _x000D_
 Justificativa: Moradores reclamam do excesso de velocidade praticado por vários motoristas, o que gera risco iminente à integridade física e à segurança dos pedestres, principalmente crianças, que transitam pelo local.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao-28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao-28.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras da seguinte INDICAÇÃO: que seja implantada uma lombofaixa na esquina da Rua Corinto com Rua Bocaiúva. Justificativa: É uma medida para contenção da água da chuva que esta alagando as residências da Rua Bocaiúva.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao-29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao-29.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a realização de uma auditoria completa dos últimos 4 (quatro) anos na empresa Circullare, concessionária do serviço público de transporte coletivo regular de passageiros no município, através de pessoal próprio da Administração ou através da contratação de empresa privada especializada, envolvendo no mínimo as seguintes ações: Análise sobre a segurança contábil e sobre o nível de confiabilidade dos relatórios, registros, notas, demonstrativos, balanços e demais documentos correlatos, bem como sobre a veracidade dos números, a eficácia dos processos, a precisão e a moralidade na condução das práticas contábeis. Escrutínio de todas as rotinas e relatórios contábeis da concessionária e conferência de todos os registros administrativos para atestar a exatidão, autenticidade e se estão apurados conforme a realidade operacional real.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao-30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao-30.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a nomeação de novas comissões de servidores visando o acompanhamento dos trabalhos e análise da minuta do Plano de Cargos, Carreiras e Salários do Poder Executivo que está sendo elaborado pela empresa contratada PERFIX ASSESSORIA E CONSULTORIA LTDA., através do Contrato 105/2020. Justificativa: Com a nomeação de uma comissão de servidores, que são os principais interessados na nova legislação que tratará do Plano de Cargos, Carreias e Salários, será possível realizar estudos, reuniões, mesas de discussões, sugestões de alteração, modificações na minuta e demais intervenções para que a redação final fique mais alinhada com os interesses das duas partes. É imprescindível que haja um ambiente aberto para negociação no âmbito interno do Poder Executivo e que as ideias e interesses sejam conciliados antes da apresentação do Projeto de Lei, uma vez que a apreciação nesta Casa deve ser pautada primordialmente na esfera do interesse público. Para tanto, a su</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao-31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao-31.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o Vereador que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras a seguinte INDICAÇÃO: determinar o asfaltamento da Rua Caiapos, Bairro Dom Joaquim. Justificativa: Existe buracos nessa rua que esta impossibilitando a passagem de transeuntes ou veículos.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao-32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao-32.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, O vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Sr. Vital Libério Guimarães, Secretário de Obras, bem como à  Roberta Neves, Secretária de Esportes. INDICAÇÂO: Troca de Luzes da Praça da Escola Estadual Miguel Gontijo,principalmente, as luzes próximo a arena. JUSTIFICATIVA: A arena tem sido ocupada por jovens que buscam praticar atividades físicas, inclusive o mais praticado é o Basquete, de forma que há necessidade de realizar um melhor escoamento da água no local, além de pintar meia quadra de basquete, mas também a implementação de uma tabela de basquete profissional, uma vez que o esporte tem crescido veementemente em nossa cidade, assim sendo faz-se necessário a intervenção do poder público, a fim de investir na ocupação do espaço público como fonte de transformação social. Vereador Professor Eder Tipura e  Vereadora Sâmara Diretora</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao-33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao-33.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras._x000D_
 _x000D_
 INDICAÇÃO: Na rua Arthur Alves Duarte com esquina com a rua Montalvânia, há um espaço público sem pavimentação, de forma que há uma enorme dificuldade em transitar, de maneira que é necessário realizar uma intervenção definitiva para benefício da população, como o asfaltamento da rua, onde moradores tem realizado intervenções por contra própria para transitarem em condições mínimas no bairro São Vicente. JUSTIFICATIVA: Caso o asfalto não seja  realizado com máxima urgência, os moradores continuarão com os seus direitos negados, pois contribuem com impostos, porém não usufruem da pavimentação.   Vereadores Professor Éder Tipura e Sâmara Diretora.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao-34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao-34.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras. _x000D_
 _x000D_
 INDICAÇÃO: Construção de Praça em frente ao Poliesportivo do Cidade Nova, uma vez que esse espaço deve ser ocupado pela população como fonte de lazer, cultura e educação, de forma que proporciona-se iluminação adequada para ocupação do espaço público. Além de revitalização perene, bem como a reforma da Quadra Poliesportiva, mas também a instalação de dois portões de acesso do lado esquerdo paralelos a Escola Municipal Dona Duca no Cidade Nova. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de solicitação da comunidade, sob o argumento de que o poliesportivo é importante ponto de lazer da comunidade. Ela encontra-se em estado precário de conservação, pintura antiga, entulhos no fundo e baixa iluminação. De modo que tal reforma é imprescindível para a utilização do espaço pela sociedade._x000D_
 _x000D_
 Bom Despacho, 26 de Janeiro de 2020. _x000D_
 _x000D_
 Vereadores Professor Éder Tipura  e Vereadora Sâmara Diretora</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao-35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao-35.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras._x000D_
 _x000D_
 INDICAÇÃO: É necessário o término da obra já iniciada, bem como não concluída, como a construção de canaleta, do meio fio e dissipadores de água fluvial, além do recapeamento do asfalto em toda a rua, de forma que os motoristas devem contornar o espaço da obra inacabada no final da Rua Araçuaí com Avenida Maria Guerra, no bairro Santa Marta._x000D_
 _x000D_
 JUSTIFICATIVA: Caso o reparo não for realizado com máxima urgência,  o dinheiro público investido que já está sendo dissipado chegará em prejuízos danosos a administração pública._x000D_
 _x000D_
 Vereadores Professor Éder Tipura e Sâmara Diretora</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao-36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao-36.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras. _x000D_
 _x000D_
 INDICAÇÃO: A Rua Corinto encontra-se em estado calamitoso, de forma que, infelizmente, carros, motos, bicicletas e pedestres possuem uma enorme dificuldade em transitar, de maneira que é necessário realizar uma intervenção definitiva para benefício da população, como a construção de canaleta entre as ruas Pedra Azul e Corinto, do meio fio e dissipadores de água fluvial, além do recapeamento do asfalto em toda a Rua Corinto no bairro Santa Marta. JUSTIFICATIVA: Caso o reparo não for realizado com máxima urgência, o dinheiro público investido, que já está sendo dissipado demasiadamente, torna-se, cotidianamente, prejuízo para o munícipio, bem como retira o direito de locomobilidade urbana dos moradores da Rua Corinto e adjacentes. Vereadores Professor Éder Tipura e Sâmara Diretora.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Sâmara Diretora, Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao-37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao-37.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras, bem como à Sra. Geralda Lúcia Cardoso Gontijo, Secretaria de Educação._x000D_
 _x000D_
 INDICAÇÃO: Revitalização do prédio situado entre a Rua Pitangui e Avenida Guarujá, de forma que já foi utilizado como Núcleo de Alfabetização Digital, bem como Ponto de Apoio para registro de ocorrências pela Polícia Militar de Minas Gerais - PMMG, de forma que a Secretaria de Educação possa reutilizar o espaço como fonte de informação digital, além de uma base de uma biblioteca comunitária para que as crianças, os adultos e os idosos possam ter oportunidade de ascender socialmente._x000D_
 _x000D_
  Justificativa: O imóvel encontra-se danificado, sem condições de uso pelos moradores, os quais anseiam por espaços públicos de formação humana, de modo que o difícil acesso a Biblioteca Municipal, no centro do munícipio, inviabiliza que os moradores possam ter a oportunidade de contato com a leitura, literatura, bem como as lições de vida e cidadania. Vereadores Sâmara Diretora e Professor Eder Tipura.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao-38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao-38.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Que seja realizada operação tapa buracos na Rua Ibirité, de frente o número 367, Bairro Novo São Vicente. JUSTIFICATIVA: Trata-se de solicitação de usuários da referida rua. Os buracos tem trazido muito incomodo aos moradores e usuários da via. Bom Despacho, 3 de fevereiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao-39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao-39.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, a Vereadora que este subscreve INDICA ao Prefeito Municipal, após a tramitação regimental, seja reiterado Oficio nº 11,                                Justificativa: As informações são necessárias para exercer o seu dever-poder de fiscalizador desta Vereadora.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao-40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao-40.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, a Vereadora que este subscreve INDICA ao Prefeito Municipal, após a tramitação regimental, seja reiterado Oficio nº 16,                                Justificativa: As informações são necessárias para exercer o seu dever-poder de fiscalizador desta Vereadora.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao-41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao-41.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras da seguinte INDICAÇÃO: que faça a reforma da Ponte do Rio Capivari em regime de urgência. _x000D_
 Justificativa: a ponte encontra-se em péssimo estado de conservação, colocando em risco a vida dos usuários da referida ponte.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao-42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao-42.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras da seguinte INDICAÇÃO: que faça a reforma da Ponte Buriti da Cana, próximo a antiga Fazenda do João Araújo e do Povoado da Garça._x000D_
 _x000D_
 Justificativa: a ponte encontra-se em péssimo estado de conservação, colocando em risco a vida dos usuários da referida ponte.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao-43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao-43.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a adequação da iluminação pública na Rua Brasília, Bairro São José. Justificativa: A Vereadora foi procurada por moradores do referido bairro. A troca e a instalação de lâmpadas de LED trará melhorias e segurança a todos.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao-44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao-44.pdf</t>
   </si>
   <si>
     <t>Indica Secretária de Meio Ambiente: Notificação do proprietário do loteamento localizado na Rua Montalvânia, ao lado do número 1846, Santa Marta. JUSTIFICATIVA: Tal indicação visa atender reivindicações de moradores. O referido loteamento se encontra muito sujo, fator que tem contribuído para a aparição de animais peçonhentos (principalmente escorpiões) nas casas localizadas nas imediações.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao-45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao-45.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que instale uma Lombada na Avenida Piraquara (de frente a horta) no Bairro Babilônia. Justificativa: Os motoristas muitas vezes ultrapassam o limite de velocidade e no bairro há muitas crianças que circulam na mencionada via. A situação está colocando em risco a vida dos moradores e das demais pessoas que transitam no local.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao-46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao-46.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o recapeamento da Rua Chico Bernardino, no bairro Morada do Sol (Rua da Moto Pista Silvana). Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao-47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao-47.pdf</t>
   </si>
   <si>
     <t>Proposição Lida em Plenário</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao-48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao-48.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Vital Guimarães, instalação de luminária em um poste localizado na rua Manga, altura do número 480.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2532/indicacao-49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2532/indicacao-49.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Vital Guimarães, instalação de poste para iluminação pública na rua Monte Azul entre rua Diamantina e rua Manga. Justificativa: A região possuí várias residências e as ruas estão sem iluminação pública o que gera transtorno e insegurança aos moradores.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao-50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao-50.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Vital Guimarães, troca de lâmpadas para LED na iluminação pública do bairro Nossa Senhora Aparecida. Justificativa: Pedido feito pelos moradores devido ao alto número de idosos que residem no bairro.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Keké, Pastor Alex, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao-51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao-51.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja notificado o proprietário do imóvel localizado na Rua Faustino Teixeira, nº 880, Centro, para providenciar a limpeza do imóvel. Justificativa: A piscina instalada na propriedade bem como as calhas se transformaram num criatório do mosquito da Dengue, o que pode causar danos irreparáveis aos moradores da referida Rua. Conforme foto anexada.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2550/indicacao-52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2550/indicacao-52.pdf</t>
   </si>
   <si>
     <t>Indica ao Coordenador do Procon Municipal de Bom Despacho a apuração sobre indícios da existência de cartel entre os postos de combustíveis do município. Justificativa: Vários cidadãos estão se queixando dos preços da gasolina na cidade. Há inclusive denúncias sobre suspeitas de formação de cartel. Assim, a presente indicação tem como objetivo expor os citados fatos para análises e diligências cabíveis por parte do órgão municipal de proteção e defesa do consumidor.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2551/indicacao-53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2551/indicacao-53.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o envio a esta Casa de Projeto de Lei para a alteração do art. 24 do Código de Obras e de Edificações do Município – Lei Complementar nº 35/2.014 – passando para 15(quinze) dias o prazo de análise do projeto, da documentação, emissão de parecer, aprovação e concessão do Alvará de Construção. Justificativa: Muitas obras pequenas são realizadas em um curto período e em alguns casos o processo burocrático exigido pelo Poder Público demora mais que a própria construção. É importante rever esses prazos que impactam principalmente pessoas de média e baixa renda, sugerindo-se, num primeiro momento, a redução do tempo para a concessão do Alvará de Construção.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2552/indicacao-54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2552/indicacao-54.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária de Trânsito, Proteção Patrimonial e Defesa Social a instalação de placas restringindo o estacionamento de caminhões na Rua Gustavo Capanema, na quadra do número 14. JUSTIFICATIVA: Existem estabelecimentos comerciais e uma igreja no local que trazem trânsito intenso de veículo e pedestres, inclusive nos finais de semana. O alto número de caminhões que ficam estacionados na via atrapalham o comércio, os frequentadores da igreja e os moradores. Assim, é necessária a restrição dos locais permitidos como estacionamento de caminhões, para que todos consigam utilizar o espaço público de forma justa e democrática.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2554/indicacao-55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2554/indicacao-55.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a pavimentação asfáltica no final da Rua Ana Ismênia de Resende, no Bairro Jardim América. Justificativa:  Apesar de ser área residencial a via mencionada não é toda pavimentada. Está muito difícil transitar em seu trecho final e os moradores estão sofrendo muito com os prejuízos e transtornos.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2555/indicacao-56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2555/indicacao-56.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a instalação de quebra-molas ou outro tipo de redutor de velocidade na Rua Faustino Teixeira, próximo ao cruzamento com a Rua 13 de maio. Justificativa: Muitos motoristas passam em alta velocidade, trazendo grandes perigos aos moradores e pessoas que transitam na via. Vários acidentes já ocorreram. Em um deles o veículo derrubou a parede de uma casa e parou dentro do quarto. A situação é grave e deve ser solucionada com urgência.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2557/indicacao-57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2557/indicacao-57.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária Municipal da Saúde o abastecimento da farmácia municipal com o medicamento denominado Ácido Tranexâmico. Justificativa: O vereador que subscreve foi procurado pelo pai de dois pacientes portadores de Angiodema Hereditário. O medicamento Transamin era fornecido pelo SUS, mas há muitos meses está em falta. A família não tem condições financeiras de custear o tratamento, que não pode ser interrompido. A reposição do estoque deve ser feita com urgência.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao-58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao-58.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras um estudo e revisão de todo o sistema de drenagem urbana das ruas asfaltadas nos últimos meses e das vias do entorno, bem como a realização das obras necessárias para o correto gerenciamento das águas pluviais. Indica também que mais nenhuma via seja pavimentada sem a implantação do devido sistema de escoamento de água. Justificativa: Nos últimos dias muitos locais da cidade ficaram alagados, a enxurrada invadiu casas e arrancou o asfalto. É possível observar que em vários bairros as vias de cima foram apenas asfaltadas sem nenhum sistema de escoamento, direcionando toda a vazão para a rua logo abaixo. Em outros trechos há problemas relacionados ao cálculo na caída da rua, bocas de lobo, galerias e sarjetas insuficientes ou distribuídas de forma inadequada, sobrecarregando alguns pontos. Não se trata do volume de chuva que caiu num curto período de tempo, já que é um fenômeno totalmente esperado nessa época do ano, e sim das obras de pavimentação qu</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao-59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao-59.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através das secretarias competentes, a limpeza do terreno ao final da Av. Carlos Cardoso de Carvalho, o recapeamento da via e a instalação de placa proibindo jogar lixo. Justificativa: Conforme denúncias de moradores ao final da via há um terreno, pertencente ao Município, repleto de lixo e mato alto, atraindo ratos, baratas e animais peçonhentos que estão invadindo as casas. O local precisa de capina e limpeza com urgência, bem como a instalação de placa educativa proibindo jogar lixo. O final da rua também está com o asfalto bastante danificado, necessitando de um recapeamento.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao-60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao-60.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a troca de uma lâmpada na Rua José Vilaça, em frente ao número 131, Bairro Ana Rosa, no Conjunto Geraldo Sabiá. Justificativa: Segundo queixa de uma moradora já foi feita a solicitação há mais de 30 (trinta) dias e o prazo informado pela Prefeitura não foi cumprido. No local há uma pracinha e a falta de iluminação pública está trazendo riscos e transtornos aos moradores, que pagam em dia a contribuição de iluminação pública.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao-61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao-61.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal de Bom Despacho a contratação de empresa especializada para fazer um estudo sobre Projeto de Lei Complementar, encaminhado a esta Casa, que altera dispositivos da Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos, elevando a alíquota das contribuições previdenciárias dos servidores de 11% para 14%, bem como realizar uma auditoria no BDPREV com as seguintes finalidades: Fazer o levantamento sobre o déficit atuarial que o Poder Executivo e o BDPREV afirmam que existe no regime, feito por profissional habilitado e especializado, com o demonstrativo detalhado da evolução dos cálculos. Comparar de forma contábil e atuarial a situação do BDPREV antes e após a promulgação da Lei nº 2.740, de 20 de julho de 2020, analisando se o desequilíbrio nas contas persistiu depois que o auxílio-doença, o salário-maternidade, o auxílio-reclusão e o salário-família deixaram de ser responsabilidade do Instituto</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao-62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao-62.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a retificação do arquivo contendo a Lei Orgânica do Município publicado no site da Prefeitura com relação ao art. 73, por estar com erros de digitação e com trechos diferentes do texto aprovado originalmente. Justificativa: Em consulta ao texto original da Lei Orgânica Municipal o vereador que subscreve percebeu que há erros no arquivo publicado no endereço eletrônico da Prefeitura. Após levantamento verificou-se que o art. 73 da Lei Orgânica nunca foi objeto de Emenda. Apesar disso, o arquivo disponibilizado para consulta pública pelo Poder Executivo Municipal está diferente do texto efetivamente aprovado. A divergência pode inclusive ser conferida no impresso original feito em 1990 pela Editora O Lutador, conforme arquivo anexo. O texto publicado pela Prefeitura registra o seguinte texto: Art. 73. A iniciativa de Emenda e ordinária cabe a qualquer membro ou comissão da Câmara, ao Prefeito e aos cidadãos, na forma e nos casos previstos nesta Lei...</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao-63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao-63.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Vital Guimarães, Recapeamento do asfalto da Avenida Paulino Marques na Vila Gontijo. Justificativa: a quantidade de buracos na via tem dificultado o trânsito além de aumentar o risco de acidentes.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao-64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao-64.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito, Andreia Silva, colocação de placas de sinalização indicativas à Prefeitura. Justificativa: Com a mudança para o novo endereço as placas em uso estão desatualizadas.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao-65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao-65.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito, Andreia Silva, colocação de placas para sinalização do trânsito na Praça Padre Augusto no Engenho do Ribeiro. Justificativa: Atualmente as vias estão mal sinalizadas o que aumenta o risco de colisões e atropelamentos na região.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao-66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao-66.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Do Meio Ambiente que seja providenciada poste de iluminação pública na avenida Dr. Roberto Queiroz, nº 3000, bairro Rosário. Justificativa: A falta de iluminação pública no local acima elencado traz sensação de insegurança pública e risco aos moradores.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2567/indicacao-67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2567/indicacao-67.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada a retirada da lixeira na rua Lalemã Vieira, próxima ao número 575, bairro esplanada. Justificativa: A presença da lixeira está causando transtornos aos moradores, vez que atrai animais vetores de doença (mosquitos, escorpiões etc.)</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2568/indicacao-68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2568/indicacao-68.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que providencie um patrolamento na Rua xavante, próximo ao número 613, bairro Dom Joaquim. Justificativa: Fui informado por moradores que a situação está muito delicada, tendo em vista que a locomoção no local indicado está nula devido às chuvas intensas.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao-69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao-69.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja recapeado o asfalto na localidade conhecida como “rua garimpo do cristal, no bairro Santo Antônio. Ressalta-se que a rua toda precisa de recapeamento. Justificativa: Tal situação da rua está causando transtornos aos moradores locais, assim como motoristas em geral. Situação piorou muito depois que foi permitido pela prefeitura o tráfego de carretas de lenha na localidade.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao-70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao-70.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que providencie um recapeamento asfáltico, na Avenida Picão Camacho, na altura entre as ruas Letícia e Avenida Sandoval Mesquita (norte-sul). Justificativa: Fui informado por moradores, que este trecho mencionado, encontra-se com dezenas de buracos profundos, os quais vem provocando vários acidentes e danos em veículos, motos, além de colocar a vida de pedestres em risco. Os moradores alegam, que a Prefeitura investe recursos públicos o ano inteiro em recomposição asfáltica, quase sempre, em cima dos mesmos buracos, serviço este que, além de não resolver o problema, se desperdiça dinheiro público, haja vista sempre o mesmo retrabalho o ano inteiro.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao-71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao-71.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que avalie a possibilidade de reformar o salão comunitário do conjunto habitacional - Dona Branca, e a construção de um muro em seu entorno, para implantação de um CRAS. Justificativa: Considerando que o Cras – Centro de Referência de Assistência Social é um equipamento público de Proteção Social do território local, e que o CRAS mais próximo, fica localizado no bairro São Vicente, o qual já se encontra comprometido com as demandas sociais aos cidadãos do complexo de bairros da Cidade Nova, como: Aeroporto I e II, JK, Santa Marta, Conj Habitacional Geraldo Cesário, São Vicente, Novo São Vicente, Novo Horizonte dentre outros. Ficando muitas vezes os moradores do Conjunto Habitacional Dona Branca, Rosário II e demais bairros periféricos do entorno, desprotegidos dos Serviços, Programas e Projetos sociais do poder público. Haja vista, que o imóvel indicado se encontra subutilizado pelo poder público, e que tal medida, além de atender e proteger as famíl</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao-72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao-72.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente que seja providenciada a retirada da lixeira no início da Avenida Dr. Juca, próxima ao bar do Ronaldo. Justificativa: A presença da lixeira está causando transtornos aos moradores, vez que atrai animais vetores de doença (mosquitos, escorpiões etc.)</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao-73.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao-73.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Esportes que seja providenciada cobertura da quadra na rua c aeroporto II. Justificativa: a cobertura da presente quadra, além de condicionar maior conforto aos usuários, motiva a prática de esportes e ajuda na conservação da estrutura geral do imóvel público.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao-74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao-74.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente que seja providenciada uma limpeza no campo do bairro Esplanada. Justificativa: O nível da grama está muito além da estimada para ocorrência de partidas de futebol.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao-75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao-75.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Prefeito. INDICAÇÃO: Indica a importância de destinar os recursos oriundos da alimentação escolar diretamente aos responsáveis pelas crianças matriculadas nos Estabelecimentos de Ensino Municipais, durante a Pandemia de Coronavírus. JUSTIFICATIVA: Há relatos de vários pais/responsáveis que estão desempregados, bem como com dificuldades financeiras em auxiliar as suas famílias, já que a merenda escolar auxilia as famílias de baixa renda que possam ter refeições a mais, as quais estão fora do seu orçamento mensal, sendo assim, o repasse é a propositura mais adequada até que a pandemia da Covid-19 minimize para possibilitar o retorno das aulas, bem como garantir a alimentação integral dos alunos. Vereador Professor Éder Tipura</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2576/indicacao-76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2576/indicacao-76.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras. INDICAÇÃO  Indica ao Senhor Secretário o desenvolvimento de projetos e realização de obras na Praça do Bairro Simeão Ferreira. Justificativa: O espaço público, atrás da Escola Municipal, deve ser ocupado pela população como fonte de lazer, cultura e educação, de forma que proporciona-se iluminação adequada para ocupação do espaço público. De tal maneira que há o espaço para a praça, no entanto está na terra e possui apenas alguns balanços que são feitos de madeira, provavelmente pela própria comunidade. De modo que o espaço pode ser aproveitado pela a população do Bairro Simeão Ferreira, no entanto é necessário o poder público intervir. Por conseguinte, faz-se necessário a realização de obras como pavimentação, instalação de parque infantil (playground), iluminação, jardins e bancos. com o intuito de proporcionar aos moradores do bairro que está em expansão, um espaço público adequado para a prática de esportes e para entretenimento de crianças, jovens, adultos e idosos. Vereador Professor Eder Tipura</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao-77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao-77.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o asfaltamento e a instalação de postes de luz nos dois últimos quarteirões no final da Avenida Alzira Oliveira Amaral no Bairro Jaraguá. Justificativa: O local está sem iluminação pública e moradores estão se queixando do escuro e dos perigos que estão sujeitos. A solução do problema trará mais segurança a todos.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao-78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao-78.pdf</t>
   </si>
   <si>
     <t>Indica a Senhor Prefeito Municipal que determine ao setor competente que providenciem pulseiras ou algum outro objeto que identifiquem as pessoas testadas positivo para covid-19. Justificativa: Este parlamentar foi procurado por alguns comerciantes alegando que tem pessoas com covid-19 em isolamento, mas, mesmo assim, alguns tem saído de suas casas para irem aos comércios fazerem compras colocando os trabalhadores e demais clientes em risco.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/indicacao-79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/indicacao-79.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras o aperfeiçoamento no sistema de drenagem de água da quadra localizada na pracinha da Escola Estadual Miguel Gontijo. Justificativa: O Parlamentar que subscreve foi procurado por moradores e frequentadores informando que a água da chuva fica empossada na quadra aproximadamente 4 (quatro) dias até o escoamento completo ou evaporação. O local de escoamento precisa ser desobstruído e ampliado, para que o problema não volte a acontecer.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao-80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao-80.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a iluminação e instalação de redutores de velocidade no trecho entre o antigo SESC e o trevo do Bairro Nossa Senhora Aparecida (Vale do Amanhecer). Justificativa: O Parlamentar que subscreve foi procurado por vários moradores dos bairros próximos relatando as dificuldades para atravessar a pé a MG-164. Os motoristas passam em altas velocidades, trazendo riscos de acidentes, e a falta de iluminação faz com que o trecho seja muito perigoso, atraindo pessoas mal-intencionadas.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/indicacao-81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/indicacao-81.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a implantação de rampas de acessibilidade para cadeirantes nas faixas para travessia de pedestres que não são elevadas. Justificativa: O vereador que subscreve foi procurado por cadeirantes e seus acompanhantes relatando a grande dificuldade que passam ao descer e subir nas calçadas quando precisam atravessar a rua. Em muitos locais não há lombo faixas e nem rampas de acessibilidade, trazendo transtornos aos cidadãos cadeirantes ou com dificuldades de locomoção.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/indicacao-82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/indicacao-82.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a ampliação do sistema de drenagem na baixada da Avenida Norte Sul. Justificativa: Os bueiros instalados no local são insuficientes e não comportam o volume de água das chuvas, causando buracos na via e demais transtornos.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao-83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao-83.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Transito que seja refeito o quebra-mola na Rua Gabriel Tavares abaixo das casinhas da Vila Vicentina. Justificativa: Tendo em vista o recapeamento de toda a rua o quebra-mola que ali existia quase desapareceu. A manutenção do quebra-mola no local irá diminuir a chance de acidentes, trazendo mais segurança a todos.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao-84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao-84.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feito o recapeamento do asfalto na Rua Garimpos dos Cristais esquina com a Rua México no bairro Babilônia. Justificativa: Os moradores procuraram esse vereador alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao-85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao-85.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feito um estudo e, em seguida, a execução de uma obra de drenagem na rua Vereador João Libério do Couto, no entroncamento com a rua Belém, bairro Santa Efigênia, uma vez que existe uma manilha de concreto aberta neste local que joga toda água, barro, sacolas, restos de materiais, animais mortos, coletados da rua Padre Pedro e adjacências e despeja todo esse volume “a céu aberto” na rua Belém, fazendo com que a água e todos os demais rejeitos escorra por esta rua inundando e sujando as casas da rua Goiânia; inclusive na chuva dos dias 06 e 07 de fevereiro de 2021, o volume de água, barro e outros detritos decorrentes desta manilha, somados ao volume de água que naturalmente já escorre da rua Belém, pois não há nenhum bueiro, foi tão alto que inundou a residência de número 136; toda a água e sujeira subiu o passeio e adentrou à residência causando prejuízos aos moradores, inclusive nesta residência reside uma senhora idosa.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao-86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao-86.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras a seguinte INDICAÇÃO: Que seja providenciado o asfaltamento do Bairro Dona Branca._x000D_
  _x000D_
 Justificativa: Os moradores já fizeram requerimentos na Ouvidoria da Prefeitura solicitando o asfaltamento da rua. Eles convivem com um calçamento danificado.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao-87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao-87.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria da Saúde que seja providenciada a vacinação, tal logo chegue nova remessa, da Senhora M.M, Cartão Sus 706906195805136, lotada no CEO - Centro de Especialistas Odontológicas. Justificativa: Foi a única servidora CEO - Centro de Especialistas Odontológicas, que não foi vacinada.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao-88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao-88.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Prefeito a seguinte INDICAÇÃO: Que seja providenciada área de lazer próxima ao Salão do Dona Branca na Rua 7 e reforma do salão para implantação de PSF. _x000D_
 Justificativa:  É necessário para o crescimento e melhoria do Bairro.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao-89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao-89.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Prefeito a seguinte INDICAÇÃO: Que seja providenciada área de lazer com academia ao livre e quadra esportiva no bairro Realengo próximo à Siderúrgica localizada no  Bairro São Vicente._x000D_
  _x000D_
 Justificativa:  E necessário para o bairro, para realização de diversos atividades esportivas bem como atividades de integração social para crianças, jovens, idosos.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao-90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao-90.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada a cobertura da quadra da Praça da Liberdade, no Bairro São José. Justificativa: A quadra é de grande importância para socialização do bairro para realização de diversos atividades esportivas bem como atividades de integração social para crianças, jovens, idosos e mulheres.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao-91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao-91.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Secretário de Obras a seguinte INDICAÇÃO: Que seja providenciada a cobertura da quadra do Mato Seco._x000D_
  _x000D_
 Justificativa: A quadra é de grande importância para socialização da Comunidade Rural para realização de diversos atividades esportivas bem como atividades de integração social para crianças, jovens, idosos e mulheres.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao-92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao-92.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que esta subscreve, amparada no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Prefeito Municipal a seguinte INDICAÇÃO: Que seja criada no município de Bom Despacho a Guarda Municipal. _x000D_
 _x000D_
 Justificativa: Proporcionará a população de Bom Despacho a redução de crimes, apoio a PMMG, fortalecimento da comunidade local especialmente na prevenção situacional aquela que tem por finalidade reduzir oportunidades de que um delito criminal seja cometido, dentre outros serviços essenciais.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao-94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao-94.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras Que seja providenciada, na avenida Carlos Cardoso de Carvalho, na altura do nº 221, próximo ao Rotary, no bairro Jardim América, a limpeza do lixo jogado, de forma aleatória e indiscriminada, numa grota de vegetação nativa, bem como, depois da limpeza acima citada, a fim de se evitar que tal fato se repita, seja construída uma cerca de arame farpado com uma placa auto explicativa dizendo que é proibido jogar lixo naquele local. Também ressalta-se a necessidade de recapeamento da avenida nas proximidades do local, tendo em vista a enorme quantidade de buracos na pista. Justificativa: O acúmulo de grande quantidade de lixo no local acima discriminado está gerando transtornos para os moradores do bairro Jardim América, dentre os quais a Contaminação do solo e da água pelo chorume, mau cheiro do lixo em decomposição, surgimento de vetores de doenças, como baratas, moscas, ratos, escorpiões e os temidos mosquitos. Tal fato aliado aos inúmeros buracos no asfalto</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/indicacao-95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/indicacao-95.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria da Fazenda que seja providenciada a isenção tributária do ente municipal às pessoas com deficiência e com doenças graves, de forma que existe previsão legal e legislação municipal precedente da cidade de Arcos/MG, respectivamente, neste sentido (documento anexo). Justificativa: Com fulcro no princípio da simetria constitucional, conceito de pessoa com deficiência está no Decreto nº 3.298, de 20 de dezembro de 1999, alterado Decreto 5.296, de 02 de dezembro de 2004 passando a pessoa com deficiência ser definida nos seguintes termos: Art 5º (...) §1º (...): _x000D_
 Deficiência física: alteração completa ou parcial de um ou mais segmentos do corpo humano, acarretando o comprometimento da função física, apresentando-se sob a forma de paraplegia, paraparesia, monoplegia, monoparesia, tetraplegia, tetraparesia, hemiplegia, hemiparesia, ostomia, amputação ou ausência de membro, paralisia cerebral, nanismo, membros com deformidade congênita ou adquirida, exceto as deformidades</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao-96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao-96.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja providenciada junto à secretaria de trânsito uma solução urgente para regulamentar o passe livre para as pessoas carentes com deficiência na cidade de Bom Despacho/MG, assim como as lotações (transportes públicos) funcionem até às 24h em todos os bairros, inclusive os mais longínquos. Justificativa: Já existe previsão legal na legislação federal. Dentre os diplomas jurídicos protetivos dos portadores de deficiência, podemos destacar a Lei federal n.° 8.899/1994, que em seu artigo 1° dispõe: "é concedido passe livre às pessoas portadoras de deficiência, comprovadamente carentes, no sistema de transporte coletivo interestadual".</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao-97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao-97.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Trânsito que seja providenciado um quebra mola na Avenida Dr. Roberto Queiroz, na altura do novo supermercado Martiminas, no sentido centro – Ana Rosa. Justificativa: Um quebra-mola no local reduziria a velocidade dos veículos que ali trafegam, proporcionando maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao-98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao-98.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo subscrita requer da mesa Diretora que seja encaminhada ao Sr. Prefeito a seguinte indicação: O término da reforma das estradas Rurais da Ponte Ferreira e Estrada do Quebra Cocão. Atenciosamente, Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao-99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao-99.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras, da seguinte . INDICAÇÃO: Indica-se a construção de uma Praça no Bairro Jardim América. Justificativa: Os moradores do referido Bairro carecem de um espaço de lazer. Para isso é necessária a construção deste espaço com pavimentação, instalação de parque infantil (playground), iluminação, jardins, bancos, etc. Os moradores do bairro merecem um espaço público para a prática de esportes e para entretenimento de crianças, jovens e adultos.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao-100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao-100.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras trocar as lâmpadas queimadas nos postes de iluminação pública nas ruas Águas Formosas de frente o número 590, Bairro Novo São Vicente, também na esquina da Rua Maravilha com a Rua Oliveira, Bairro São Vicente, como também no Povoado da Passagem, no final da rua principal. JUSTIFICATIVA: Há muito tempo já foram feitas reclamações na ouvidoria e não foram solucionados os problemas.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao-101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao-101.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o recapeamento da rua 5 no Bairro Bela Vista (antiga Cascalheira). Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/indicacao-102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/indicacao-102.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o recapeamento das Ruas Antilhas, Delgado e Serra Dourada, no bairro Dom Joaquim. Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra as referidas ruas.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao-103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao-103.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o recapeamento da rua Monte Azul no Bairro Jk. Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao-104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao-104.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, instalação de Barras de Proteção na Rua Ana Leite, de frente o número 189, Bairro do Rosário. No local tem ocorrido muitos acidentes,  causando transtornos aos moradores e colocando em risco os pedestres.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao-105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao-105.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o recapeamento asfáltico da Rua Itaguara, Bairro São Vicente.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao-106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao-106.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo subscrita requer da mesa Diretora que seja encaminhada ao Sr. Prefeito a seguinte indicação: A reforma da estrada Rural do Córrego da Areia, é a única estrada que liga o Bairro Babilônia até lá (estrada que levava até o antigo rodeio). Atenciosamente, Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao-107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao-107.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras, da seguinte . INDICAÇÃO: Que seja verificada a possibilidade de realizar operação tapa buracos na Avenida das Palmeiras, no Bairro Rosário II. JUSTIFICATIVA: Trata-se de solicitação de usuários da referida Avenida. Os buracos são muitos, e têm trazido muito incomodo aos moradores e usuários da via. Bom Despacho, 1 de fevereiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao-108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao-108.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Prefeito Municipal._x000D_
 INDICAÇÂO: Realizar os muros no entorno do Centro de Zoonose, bem como contratar um vigilante no período noturno, além de realizar um estudo para implementação do Canil de Bom Despacho em outro espaço, além da aquisição de um castra móvel, mas também a realização de Feiras adotivas em estacionamentos, em parceria com os Supermercados do Município. Vereadora Sâmara Diretora e Vereador Professor Eder Tipura.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao-109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao-109.pdf</t>
   </si>
   <si>
     <t>UBS SÃO VICENTE: Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Prefeito Municipal._x000D_
 INDICAÇÂO:  Trocar as duas cadeiras odontológicas que estão em péssimo estado de conservação, com luzes quebradas, sugadores estragados, bem como cadeiras fixas sem movimentação mecânica, uma vez que elas não possuem condições ergonômicas para o paciente e para os trabalhadores, além da regularização da contratação dos profissionais que estão com contrato em aditivo sem saber o que será do atendimento odontológico nos bairros São Vicente e Aeroporto. Vereadores Sâmara Diretora e Professor Éder Tipura.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao-110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao-110.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino Costa Neto, Prefeito Municipal. _x000D_
 _x000D_
 INDICAÇÂO: Doar o espaço público que já foi destinado a Escola Agrícola, FEBEM, bem como está sendo utilizado como depósito do Executivo, com acúmulo de objetos  escolares, pneus, de forma que o prédio está condenado a demolição, bem como podemos destinar o espaço para uma instituição estadual ou federal que possa desenvolver práticas de cursos técnicos ou superiores como Zootecnia, Medicina Veterinária, Engenharia Ambiental e Florestal. Vereador Professor Eder Tipura e Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao-111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao-111.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino Costa Neto, Prefeito Municipal. INDICAÇÂO: Contratar os quatro profissionais odontológicos, bem como restaurar as cadeiras odontológicas para iniciar os atendimentos preventivos e urgentes nos bairros JK e Santa Marta. Uma vez que há mais de um ano estão sem atendimento dentários, de forma que não há condições de se realizar o trabalho preventivo sem profissionais contratados e revisão no maquinário. Vereador Professor Eder Tipura e Vereadora Sâmara Diretora</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Keké, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao-112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao-112.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o pagamento de adicional de insalubridade de 40% (quarenta por cento) para profissionais da saúde que estão na linha de frente do combate ao COVID-19. Justificativa: Os profissionais da saúde que trabalham no combate e tratamento do novo Coronavírus, inclusive os que estão na linha de frente, recebem um adicional de insalubridade de apenas 20% (vinte por cento). É um percentual muito baixo, tendo em vista o grande risco que correm todos os dias. Quando as doses de vacinas começaram a chegar esses mesmos profissionais foram incluídos na primeira lista de prioridades, o que é uma incoerência: estão no grupo de alto risco de contaminação nos protocolos de vacinação, mas não são assim considerados para fins de recebimento do adicional em grau máximo. Registra-se que mesmo após o recebimento da segunda dose de vacinas a eficácia sobre a imunidade não é de 100% (cem por cento). Assim, deverão continuar recebendo o adicional de insalubridade de 40% (quarent</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao-113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao-113.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico na Rua Ana Ismênia de Resende, no bairro Jardim América, uma vez que essa parte da rua está intransitável e causando danos aos motoristas que ali trafegam. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao-114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao-114.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada a colocação, em caráter de urgência, a colocação de postes de iluminação pública na Rua Palmital, 135, bairro centro._x000D_
 Justificativa: a falta de iluminação pública está causando vários transtornos aos moradores da região, uma vez que possibilita o surgimento de usuários de drogas e a ocorrência de crimes (furtos, roubos, etc.)</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao-115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao-115.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada a colocação, em caráter de urgência, a colocação de postes de iluminação pública na Rua Gustavo Capanema, na altura do nº 511, bairro Jardim América. Justificativa: a falta de iluminação pública está causando vários transtornos aos moradores da região, uma vez que possibilita o surgimento de usuários de drogas e a ocorrência de crimes (furtos, roubos, etc.)</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao-116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao-116.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal. INDICAÇÃO: Que seja realizada a instalação de um quebra molas na Avenida Rio de Janeiro, próximo ao número 520, Bairro São Vicente. JUSTIFICATIVA: A ausência do quebra molas neste local tem colocado em risco a segurança de pedestres. Bom Despacho, 27 de janeiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao-117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao-117.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico na Rua Marcílio José da Silva, somente um quarteirão, acesso à Creche Eraída Alves, no bairro Esplanada. Justificativa: uma vez que essa parte da rua está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico na Rua Mantiqueira, n° 762, bairro São Vicente. Justificativa: esse trecho da rua acima supracitada tem um enorme buraco, sendo que este está causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento e coleta de lixo e ainda a construção de um muro de arrimo na rua Cássia que dá fundos com a residência de número 237 da avenida Dr.  Juca. Justificativa: O muro feito de sacos de terra pela prefeitura está desabando e pode causar danos maiores aos moradores que possuem em seu núcleo familiar uma idosa a chuva invade as residências próximas por não ter escoamento apropriado.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao-120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao-120.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento da rua Marcílio José da Silva, somente um quarteirão, acesso à Creche Eraída Alves, bairro Esplanada.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o conserto do asfalto em frente ao posto de saúde do bairro Esplanada, a água se encontra parada o tempo todo o local não possui escoamento.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao-122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao-122.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento da rua Perdigão bairro São Vicente.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao-123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao-123.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a pavimentação asfáltica da Rua dos Fundadores de Bom Despacho, no Bairro Babilônia. Justificativa: Segundo publicações da Prefeitura a via deveria ter sido pavimentada em novembro de 2020. No entanto, passados quase 3 (três) meses, a obra ainda não foi realizada. Os moradores estão convivendo diariamente com poeira, barro, mato e demais transtornos.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao-124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao-124.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da Secretaria competente, que sejam feitas as análises e tomadas as providências necessárias para que acabe o mau cheiro na primeira sala do lado esquerdo do PSF JK. Justificativa: A sala aludida exala um cheiro de esgoto, atrapalhando os atendimentos no PSF e colocando em risco a saúde dos profissionais e pacientes atendidos no local.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/indicacao-125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/indicacao-125.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária da Saúde a reposição dos materiais para pequenas cirurgias no estoque do PSF Santa Marta. Justificativa: Os materiais estão em falta na unidade de saúde mencionada.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao-126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao-126.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o envio a esta Casa Legislativa de um Projeto de Lei que conceda benefícios aos servidores públicos como forma de compensação, uma vez que poderão ser onerados com a elevação da alíquota das contribuições previdenciárias. Justificativa: O Poder Executivo encaminhou a esta Casa Projeto de Lei Complementar que altera dispositivos da Lei Orgânica da Previdência Social Municipal, elevando a alíquota das contribuições previdenciárias de 11% para 14%. Em caso de aprovação os servidores públicos sofrerão prejuízos no valor líquido de suas remunerações. Para que não sintam tanto o impacto, como forma de compensação, o Poder Executivo Municipal pode estudar maneiras de compensação, concedendo benefícios aos servidores. Como exemplo, temos: direito à licença remunerada para cursos de capacitação, bolsa total e parcial de graduação e pós-graduação, gratificações por desempenho, dentre outros.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao-127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao-127.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao representante Municipal, Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 INDICAÇÃO: Construção dos muros em torno da Escola Municipal Flávio Cançado Filho para segurança dos alunos e dos profissionais da educação, mas também a inversão dos quadros nas salas de aula para que eles fiquem próximos as portas, além da instalação de telas na quadra para proteção contra aves que defecam na quadra e colocam em risco a saúde dos usuários. Vereadora Sâmara Diretora e Vereador Professor Eder  Tipura</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao-128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao-128.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feita a construção dos muros no entorno do Centro de Zoonose, bem como contratar um vigilante no período noturno, além de realizar um estudo para implementação do Canil de Bom Despacho em outro espaço, além da aquisição de um castra móvel, mas também a realização de Feiras adotivas em estacionamentos, em parceria com os Supermercados do Município.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao-129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao-129.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal. _x000D_
 _x000D_
 INDICAÇÃO:  Fechamento dos fundos da Escola Municipal Dona Joesse, de forma que faça o muro na lateral, além das infiltrações nas salas, bem como cobrir a quadra do educandário. Vereador Professor Eder Tipura e Vereadora Sâmara Diretora</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao-130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao-130.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 INDICAÇÃO: Reforma da UBS Ana Rosa, a qual, no ambiente externo, encontra-se com o muro dos fundos com grande rachaduras, bem como as concertinas necessitam de manutenção, visto que algumas estão no chão, além do portão que já caiu, sendo que funcionários pagaram por medidas paliativas, de modo que necessita de restauração nas dobradiças. Em se tratando do ambiente interno, há infiltrações na recepção, não há bebedouros para funcionários e comunidades, há mais de oito meses, de forma que é necessário estender o contrato do profissional de Odontologia, dar utilidade pública as duas cadeiras odontológicas que encontram-se abandonadas na sala dos agentes de saúde, bem como na sala de atendimento ao COVID-19. Vereador Professor Eder Tipura e Vereadora Samara Diretora</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao-131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao-131.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. _x000D_
 _x000D_
 INDICAÇÃO: Término do recapeamento asfáltico da Avenida Geralda Lopes no Bairro Ana Rosa para a Vila Gontijo, a qual encontra-se asfaltada no mapa, não obstante quando circulamos na rua, encontramos uma rua sem pavimentação. Vereadora Sâmara Diretora e Vereador Professor Eder Tipura</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/indicacao-132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/indicacao-132.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Secretário de Obras: Vital Guimarães  e a Secretária de Esporte: Roberta Neves._x000D_
 _x000D_
 INDICAÇÃO: Reforma da Quadra do Bairro Ana Rosa, de forma que os vestiários e os banheiros  encontram-se depredados, alambrados estão soltos, de forma que coloca em risco a vida dos usuários, além da necessidade de manutenção básica de limpeza e capina, bem como a cobertura da quadra, e os sextos de basquete , além da pintura das quadras de futsal, volei e basquete. Vereadora Sâmara Diretora e Vereador Professor Eder Tipura</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao-133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao-133.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que solicite ao setor competente, a instalação de postes de luz no povoado da Garça.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao-134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao-134.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito que sejam providenciadas sinalizações no cruzamento das rua Ana Ismênia de Resende com rua Francisco Araújo Lopes Cansado no bairro São José.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao-135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao-135.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja solucionado o problema de escoamento das águas pluviais na rua Itaúna bairro São Vicente.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao-136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao-136.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja providenciado recapeamento e estudar a possibilidade de construção de bueiro na rua Padre Henrique Hesse, bairro São Vicente</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/indicacao-137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/indicacao-137.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que determine ao setor competente um estudo e empenho para levar internet às comunidades rurais.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao-138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao-138.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Os Vereadores que estes subscrevem, amparados no art. 141 do Regimento Interno e demais disposições legais, vem, solicitar a leitura e o encaminhamento ao Excelentíssimo Senhor Prefeito a seguinte INDICAÇÃO: verificar a possibilidade de implantação de lâmpadas de LED na rua São Paulo e no Beco das Padilhas (próximo a construção da Igreja Santa Ângela). Justificativa: A troca das lâmpadas trará melhor eficiência energética e segurança a todos os moradores dos referidos locais. Vereadores: Sâmara Diretora, Vereadora Sildete Assistente Social e Vereador Vinícius Pedro.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/indicacao-139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/indicacao-139.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente que intensifique a fiscalização do serviço de coleta de lixo prestado pelas empresas terceirizadas, a fim de corrigir as recorrentes falhas, notadamente quanto ao horário e dias da coleta de lixo. Justificativa: Esta vereadora foi procurada por diversos cidadãos que relataram má prestação do serviço de coleta de lixo. Os problemas destacados são relativos a horários e dias que o caminhão passa, ocorrendo atrasos e adiantamentos consideráveis. Como também dias que a coleta não é realizada, causando transtornos aos moradores das seguintes Ruas: Maravilha no Bairro São Vicente (nas mediações da Fabrica de ração Animal). Na Rua Pirapora no Bairro Santa Marta. Na Rua Pedra Azul (próximo ao número 1045) no Bairro JK. Na Rua Arinos (próximo ao número 595) no Bairro JK. Na esquina da Avenida Doutor Juca com a Avenida Governador Valadares, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/indicacao-140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/indicacao-140.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Senhor Prefeito que providencie, através da secretaria competente, o término da obra da construção da quadra da “Praça da Liberdade” no Bairro Callais (quase no Bairro Belvedere), entre as Ruas Coronel João Pedro de Araújo e a Rua Deputado Ribeiro Pena. Lembrando que existe um Projeto de finalização da Praça. Mas infelizmente a obra está parada pelo não cumprimento do contrato pelo empreiteiro  que ganhou a licitação, como consta nas fotos das placas relativas às obras de finalização, a qual tem até um projeto aprovado pela Prefeitura. Justificativa: A “Praça da Liberdade” é usada para fazer diversas atividades, sendo um lugar muito importante para os moradores do Bairro Callais. A Praça necessita do término das obras. Através da manutenção o espaço público será melhor aproveitado e será garantida a segurança de todos.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/indicacao-141.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/indicacao-141.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Meio Ambiente que faça o serviço de capina e limpeza no espaço na Rua 7, ao lado do número 241, Bairro Dona Branca. Justificativa: O local encontra-se com muito mato e precisa desses serviços.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao-142.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao-142.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras o recapeamento da rua Ouro no Bairro Babilônia e a limpeza e capina do loteamento em frente o número 109 da referida rua. Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua e a sujeira que se encontra o loteamento.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao-143.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao-143.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a capina no entorno do Campo dos Operários no Bairro Jardim América e também solicita-se a adequação da iluminação pública com lâmpadas de LED nas ruas no entorno do mesmo. Justificativa: Trata-se de um espaço importante para os moradores do Bairro, utilizado para a prática de esportes e para recreação. No entanto, o seu entorno está em péssima conservação e com pouca iluminação.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao-144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao-144.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Meio Ambiente que faça o serviço de capina e limpeza nos loteamentos: na Rua 3, em frente o número 41, Bairro Dona Branca. Justificativa: Os locais encontram-se com muito mato e precisam desses serviços.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao-145.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao-145.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja feita a notificação de retirada ao proprietário do container, que está localizado na Rua 2 (Bairro Dona Branca) esquina com a Avenida das Palmeiras do Bairro Rosário 2. JUSTIFICATIVA: Tal indicação visa atender reivindicações de moradores, pois o container está no local a mais de 8 meses, prejudicando a visibilidade dos motoristas e colocando em risco a vida dos pedestres.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao-146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao-146.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feita a operação tapa-buracos na rua Itaobim, bairro Santa Marta.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao-147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao-147.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal. INDICAÇÃO: Que sejam instalados três quebra molas na Rua principal do Povoado da Passagem, onde já foram instaladas placas de sinalização dos mesmos. JUSTIFICATIVA: A ausência dos referidos quebra molas têm colocado em risco a segurança dos pedestres. Bom Despacho, 27 de janeiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao-148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao-148.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr Prefeito Municipal. INDICAÇÃO: Que seja instalado um quebra molas na Avenida Lagoa Verde, próximo ao número 2179, no Bairro Novo São Vicente, que dá acesso ao Bairro Babilônia. JUSTIFICATIVA: A falta do quebra molas tem colocado em risco a segurança de pedestres. Bom Despacho, 27 de janeiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Sâmara Diretora, Pastor Alex, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao-149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao-149.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a reforma do imóvel onde funciona o PSF do Engenho do Ribeiro. Justificativa: O imóvel está com vários problemas que prejudicam o atendimento à população e necessita de reforma.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Sildete Assistente Social, Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao-150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao-150.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Saúde que seja providenciada pontos de vacinação contra a COVID-19 em todos os postos de saúde da Cidade de Bom Despacho/MG, uma vez que o local atual  de vacinação está  concentrado no Conjolo de Vissunga, perto da estrada que leva ao município de  Martinho Campos/MG. Os vereadores que esta subscrevem sugerem que as vacinas sejam distribuídas de forma igualitária, entre os postos de saúde situados nos bairros desta cidade, bem como também, seja viabilizada a possibilidade da vacinação nas residências dos idosos._x000D_
 Justificativa: o local acima elencado é, logisticamente, muito longe, proporcionando transtornos para a população. Ressalta-se que uma grande parcela da população bom-despachense não possui veículo automotor para deslocamento.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao-151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao-151.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras a pavimentação asfáltica da Rua José Delgado Chaves no bairro Gameleira. Justificativa: Segundo promessa da Prefeitura a rua está no cronograma de asfaltamento da cidade, mas os moradores estão aguardando há 3 (três) anos. A rua está cheia de buracos, mato alto, está com encanamentos à mostra e não tem sequer meio-fio. A situação é grave e deve ser solucionada com urgência.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao-152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao-152.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja apresentado um projeto de lei ampliando a licença maternidade das servidoras públicas municipais. JUSTIFICATIVA: Como forma de compensação pela alíquota majorada. Por determinação da legislação nacional que normatiza a contribuição em 14% dos servidores ao instituto de previdência Municipal (BDPREV) e homenagem ao dia internacional das mulheres. A presente indicação objetiva apresentar a V. Exa anteprojeto de lei que prorroga a licença-maternidade das servidoras públicas municipais por período de sessenta dias. A relevância desta indicação se fundamenta na necessidade e importância de garantir o direito social de proteção à maternidade e à infância previsto na Constituição Federal, em seu artigo 6º, em vista dos imensos ganhos sociais da iniciativa. Tanto é verdade, que o Estado brasileiro se tornou signatário das decisões oriundas da Convenção das Nações Unidas sobre os Direitos Humanos da Criança e do Adolescente (ECA) e acolheu o</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao-153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao-153.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, os Vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras. INDICAÇÃO: Revitalização da quadra ao lado do PSF JK/Santa Marta, na rua Dona Vicentina, antiga Rua C, de forma que deve-se restaurar os gols, os alambrados, as escadarias, bem como realizar a cobertura da quadra, mas também as demarcações no piso. JUSTIFICATIVA: A quadra é importante ponto de lazer da comunidade. Ela  encontra-se em péssimo estado de conservação, pintura antiga e balizas quebradas, alambrado danificado e piso rachado. Tal reforma é imprescindível para a utilização do espaço. Vereadores Sâmara Diretora e Professor Eder Tipura.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao-154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao-154.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feito o desenvolvimento de implementação de Praça Pública na Rua Itaguara no São Vicente, com a Três Corações no bairro Novo São Vicente. Justificativa. De forma que o espaço apresenta-se descuidado, no entanto há um enorme potencial de transformação em espaço de lazer para a comunidade. De tal maneira que é necessário a realização de obras como pavimentação, instalação de parque infantil (playground), iluminação, jardins, bancos, etc. De modo que os moradores do bairro merecem um espaço público adequado para a prática de esportes e para entretenimento de crianças, jovens e adultos.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao-155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao-155.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, As vereadoras que a este subscrevem, com assentos nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal Bertolino da Costa Neto. INDICAÇÃO: Instalação de semáforo entre a Avenida das Palmeiras e a Avenida Vivalde Brandão. Justificativa: Especialmente nesse local existe um grande fluxo de automóveis, caminhões e pedestres. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência. Vereadoras Sâmara Diretora e Sildete Assistente Social.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao-156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao-156.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, As vereadoras que a este subscrevem, com assentos nesta Casa Legislativa, vem perante Vossa Excelência, amparadas no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal Bertolino da Costa Neto. INDICAÇÃO: Instalação de faixas elevadas para travessia de pedestres e/ou colocação de redutores de velocidade nas Ruas Santo Antônio do Monte, Bairro do Rosário.  Na Rua Cruz do Monte, próximo ao número 205 (de frente a Copasa) no Centro.  Na Rua do Rosário (de frente a Minauto). Na Avenida Doutor Roberto de Melo Queiroz. Na Avenida das Palmeiras. Na entrada do Rosário II. Na Avenida Doutor Juca. Na Avenida Guarujá. Na Avenida Governador Valadares. Na Avenida Irmã Maria. Na Avenida Rio de Janeiro. Na Avenida Norte Sul. Justificativa: Nos referidos Bairros, Ruas e Avenidas, têm muitas crianças e idosos. Por isso, os locais indicados oferecem um grande risco aos cidadãos. Há um grande fluxo de automóveis. Os riscos aos pedestres são muito grandes. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência, para que não aconteça nenhuma tragédia. Vereadoras Sâmara Diretora e Sildete Assistente Social.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao-157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao-157.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que determine ao setor competente ou empresa responsável, que providencie o reparo em profundo buraco aberto na rua Santiago bem na esquina com rua Nossa Senhora de Fátima, bairro Jardim América. Segundo relatos de moradores locais, o buraco na verdade, é um desses pontos de manutenção das redes de esgoto da copasa. Eles informaram ainda que a tampa de ferro foi encoberta pelo asfalto que foi colocado na rua.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao-158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao-158.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor secretário de obras que seja realizada em caráter de urgência, operação tapa-buraco ou recapeamento da Avenida das Palmeiras no início do bairro Rosário II</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao-159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao-159.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que determine ao setor competente o melhoramento em todas as estradas rurais necessárias.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao-160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao-160.pdf</t>
   </si>
   <si>
     <t>Indica Secretária de Meio Ambiente: Notificação do proprietário do imóvel localizado na Rua Picão Camacho, ao lado do número 864, Bairro Santa Lúcia II. JUSTIFICATIVA: Tal indicação visa atender reivindicações de moradores. O referido lote se encontra muito sujo, fator que tem contribuído para a aparição de animais peçonhentos nas casas localizadas nas imediações.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao-161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao-161.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a manutenção da Lâmpada do poste de frente o número 686, na Rua Passos, Bairro São Vicente. Pois a mesma encontra-se sem a proteção superior, comprometendo assim sua iluminação eficiente. Justificativa: A Vereadora foi procurada por moradores da referida rua. Sugere-se a adequação da iluminação de toda a rua e a troca das lâmpadas por iluminação de Led.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao-162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao-162.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja feita a revisão de todas as faixas de pedestres da Cidade de Bom Despacho. Pois elas são mal situadas nas vias, foram marcadas nas esquinas dificultando o transito e tornando-se um perigo para os pedestres, visto que muitos motoristas são imprudentes. Por causa das atuais localizações das faixas, em horário de pico os carros param em cima delas na correria para entrar nas rotatórias. Sugere-se que as faixas sejam instaladas a alguns metros para frente das esquinas, assim ficarão mais seguras tanto para os pedestres quanto para os motoristas. A rotatória da Avenida do Rosário com a Avenida Dr. Roberto é um exemplo disso, a rotatória ao lado do Supermercado BH também,  a faixa de pedestres entre a Avenida das Palmeiras e a  Avenida Vivalde Brandão é outro exemplo. Sabendo que muito se dá pela imprudência dos motoristas e pedestres, mas sugiro que esta mudança seja avaliada pela Secretaria de transito. Justificativa: A localização das faixas estão inadequadas. colocando em risco os pedestres.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao-163.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao-163.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Que seja realizada operação tapa buracos nas Ruas Irmã Maria, de frente o número 415, São Vicente e na Rua Primeiro de Junho, esquina com a Avenida Dr Miguel Gontijo, Centro. JUSTIFICATIVA: Trata-se de solicitação de usuários das referidas ruas. Os buracos tem trazido muito incomodo aos moradores e usuários das vias. Bom Despacho, 2 de fevereiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao-164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao-164.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a repintura da faixa de pedestres do Bairro São Vicente localizada na Avenida Governador Valadares em frente ao VAP Supermercado. Justificativa: A faixa foi totalmente coberta pelo recapeamento asfáltico prejudicando os pedestres a atravessar uma das vias mais movimentadas da região.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/indicacao-165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/indicacao-165.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado quebra-molas na Avenida Palmeiras no bairro Rosário 2. Justificativa: esse trecho do local mencionado tem muito tráfego de veículos em alta velocidade, colocando a vida dos pedestres em risco.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/indicacao-166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/indicacao-166.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado o recapeamento asfáltico e conserto de uma cratera que deixou praticamente intransitável parte da rua 7, no Residencial Dona Branca. Justificativa: esse trecho do local mencionado tem este problema crônico de enormes buracos, que fora agravado com as recentes e fortes chuvas.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/indicacao-167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/indicacao-167.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja providenciado, com urgência, o recapeamento asfáltico (operação tapa buracos) na rua Amélia Araújo, localizada no Conjunto Habitacional Pedro Tavares Gontijo.Justificativa: Os buracos constatados nessa rua estão causando diversos transtornos aos usuários locais e demais cidadãos que ali passam com veículos automotores, vez que danificam os mesmos.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao-168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao-168.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Instalação de faixas de pedestres nas Ruas Araçuaí de frente o número 935 e na Av. Governador Valadares de frente o número 448. Justificativa: Trata-se de locais com grande fluxo de pedestres, que atravessam as duas vias constantemente, sem garantia de que os condutores que passam pelo local vão reduzir a velocidade ou parar.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao-169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao-169.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a limpeza e capina na Av. Dr. Juca, próximo a Siderúrgica. Justificativa: O local é um lugar de risco e o mato alto vem comprometendo ainda mais o entorno, o que vem causando grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/indicacao-170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/indicacao-170.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras, da seguinte . INDICAÇÃO: O desenvolvimento de projetos e realização de obras na Praça do Bairro Dom Joaquim, na Avenida Maria Guerra, de frente a Igreja de São Cristóvão. Justificativa: O local mencionado tem um grande potencial para ser aproveitado por toda a população. Para isso é necessária a realização de obras como pavimentação, e a adequação de instalação de parque infantil (playground), iluminação, jardins, bancos, etc. Os moradores do bairro merecem um espaço público adequado para a prática de esportes e para entretenimento de crianças, jovens e adultos.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/indicacao-171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/indicacao-171.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Indica-se a o término da pavimentação asfáltica em um trecho da Rua Pedra Azul, no Bairro Santa Marta. Justificativa: Foram feitas obras em um trecho da Rua por reivindicação dos moradores, mas até a presente data um trecho da Rua continua sem asfalto. A situação está trazendo muitos transtornos para quem reside no local e precisa do término da obra de pavimentação em toda a referida Rua.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/indicacao-172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/indicacao-172.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Indica-se a pavimentação asfáltica em todas as Ruas do Bairro Dona Branca. Justificativa: Trata-se de reinvindicações dos moradores do Bairro. Pois a situação das Ruas está trazendo muitos transtornos para quem reside no local e precisa da obra de pavimentação.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/indicacao-173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/indicacao-173.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Que seja realizada operação tapa buracos nas Ruas Ibirité, de frente o número 372, Novo São Vicente, em toda Rua Passos no Bairro São Vicente, na Rua Turmalina esquina com a Rua Passos no Bairro Santa Marta, na Rua Papagaios com esquina com a Rua Perdigão no Bairro São Vicente, na Rua Alisson Justino de Souza no Bairro São Vicente (próximo a Siderúrgica). JUSTIFICATIVA: Trata-se de solicitação de usuários das referidas ruas. Os buracos tem trazido muito incomodo aos moradores e usuários das vias. Bom Despacho, 27 de janeiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao-174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao-174.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de faixas elevadas para travessia de pedestres e/ou colocação de semáforos ou redutores de velocidade na Av. das Palmeiras, especialmente no trecho próximo a futura Creche Dona Iris, bem como a limpeza e a realização constante da operação tapa buracos nas proximidades da futura Creche. Justificativa: No Bairro Bela Vista, especialmente na Avenida das Palmeiras existe um grande fluxo de automóveis, caminhões, pedestres e crianças. Por isso, o local indicado oferece um grande risco aos cidadãos. Além do fato de que a via é estreita e no trecho próximo a futura Creche há muito mato atrapalhando a visibilidade e uma curva acentuada entre as Avenidas das Palmeiras e Avenida Rio de Janeiro. O risco aos pedestres e as crianças é muito grande. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência, para que não aconteça nenhuma tragédia.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao-175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao-175.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Que seja realizada operação tapa buracos na Rua Maranhão, de frente o número 37, Bairro Rosário. JUSTIFICATIVA: Trata-se de solicitação de usuários da referida rua. Os buracos tem trazido muito incomodo aos moradores e usuários da via. Bom Despacho, 4 de fevereiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao-176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao-176.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras trocar as lâmpadas queimadas nos postes de iluminação pública na Rua Alisson Justino de Souza (Próximo a Siderúrgica), Bairro São Vicente. JUSTIFICATIVA: Há dias já fora feita reclamação na ouvidoria e não foi solucionado o problema.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao-177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao-177.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras. INDICAÇÃO: Que seja realizada operação tapa buracos na Avenida Paulino Marques Gontijo, de frente a Fazenda do Antônio Ferreira, Bairro Vila Gontijo. JUSTIFICATIVA: Trata-se de solicitação de usuários da referida rua. Os buracos tem trazido muito incomodo aos moradores e usuários da via. Bom Despacho, 4 de fevereiro de 2021. Vereadora Sâmara Diretora.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao-178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao-178.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feito o asfaltamento, instalação de postes de luz e limpeza na estreada do estreito em toda sua extensão no bairro Novo São Vicente.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao-179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao-179.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito que determine ao setor competente a instalação de mais postes de luz no Capivari dos Macedos.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao-180.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao-180.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Vital Libério Guimarães, Secretário de Obras. INDICAÇÃO: Indica ao Senhor Secretário  para que seja realizado o recapeamento asfáltico da Avenida das Palmeiras no trecho que liga o Bairro Rosário II ao  Cidade Nova. Justificativa: A via pública encontra-se em estado calamitoso que dificulta o fluxo de veículos, ciclistas e pedestres, de forma que há "pequenos" acidentes recorrentes que se acumulam devido ao estado calamitoso dessa via pública. Vereador Professor Eder Tipura</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao-181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao-181.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 INDICAÇÃO_x000D_
 _x000D_
 Indicação sugerir a inclusão de absorventes higiênicos nas cestas básicas distribuídas pela Prefeitura de Bom Despacho-MG às pessoas em situação de vulnerabilidade econômica para substituir a alimentação escolar ou para atender famílias que tiveram acesso à renda prejudicado durante o período da pandemia de covid-19.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao-182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao-182.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 INDICAÇÃO: Incluir no Plano Municipal de Vacinação contra COVID-19, em caráter emergencial, os seguintes grupos prioritários na primeira fase da imunização, além daqueles já apontados pelo relatório do Conselho Nacional de Saúde: População Indígena não aldeada; Povos ciganos, quilombolas e demais comunidades tradicionais; Pessoas com deficiência; Cuidadores das pessoas com deficiência; Jovens em medidas socioeducativas; Pessoas inseridas em comunidades terapêuticas; Pessoas em atendimento nos espaços de saúde mental; População em situação de rua; Populações em situações de vulnerabilidade socioeconômica e em condições precárias de moradia, sem acesso a água e saneamento básico; Trabalhadores do transporte púbico; Trabalhadores da Limpeza Urbana; Catadores de materiais recicláveis; Trabalhadores da educação; Trabalhadores em estabelecimentos de comércio essenciais, como farmácias e supermercados; Trabalhadores da assistência social; Trabalhadores de abrigos municipais; Gestantes e puérperas em situação de exposição a contaminação, segundo indicam os estudos internacionais e levando em conta a alta mortalidade materna por covid-19 no Brasil._x000D_
 _x000D_
 Ressalto a importância da inclusão dos grupos acima destacados como forma de garantir que os trabalhadores em atividades essenciais ao atendimento da população de Bom Despacho-MG, que não tiveram suas atividades interrompidas durante os períodos de isolamento, institucionalizadas ou vulnerabilidades em sua condições de saúde, possam acessar prioritariamente as vacinas disponíveis.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao-183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao-183.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o vereadore que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 INDICAÇÃO: Incluir no Plano Municipal de Vacinação de caráter emergencial contra a COVID19, uma campanha de valorização e divulgação do Sistema Único de Saúde: Tendo em vista a aprovação das vacinas contra a COVID - 19, pela ANVISA, de modo que o município de Bom Despacho realiza uma campanha de vacinação. Essa campanha poderá ser vitoriosa em razão dos equipamentos, dos profissionais de saúde e do conjunto da estrutura do SUS. Sendo assim, indica como campanha de valorização do Sistema Único de Saúde, que a prefeitura garanta que em todos os postos de vacinação contra a COVID-19 a identificação de que o equipamento e a ação de vacinação são uma realização do SUS.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao-184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao-184.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico (Tapa Buracos) na Avenida Piraquara, altura dos números 205 ao 422 à esquina com Rua Portugal, no bairro Babilônia, uma vez que essa parte da rua está intransitável e causando danos aos motoristas que ali trafegam. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao-185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao-185.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico (Tapa Buracos) na Rua Prata e Letícia, bem como canalização das ruas, localizadas no bairro Babilônia. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao-186.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao-186.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja imposta uma maior fiscalização no serviço de coleta de lixo desta cidade, por empresa terceirizada. Justificativa: Houve muitas reclamações de moradores da Rua Olegário Maciel, bairro centro, que o caminhão responsável pela coleta de lixo, por diversas vezes, já deixou “restos de lixo”, fato este que está causando vários transtornos aos cidadãos locais, como o surgimento de animais peçonhentos (cobra, escorpião, etc.)</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao-187.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao-187.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciada recapeamento asfáltico (Tapa Buracos) na Rua Travessa, no bairro Rosário, assim como limpeza no mato que já toma o passeio. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao-188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao-188.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente que seja colocada placa informativa do nome de rua Rua Filisbina Inocência da Silva, no bairro Santa Ângela. Justificativa: a rua acima elencada está sem placa de exibição do seu nome, atrapalhando informações básicas aos cidadãos que ali trafegam.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Pastor Alex, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao-189.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao-189.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente que seja providenciado conserto do CAPs situado à Rua Nossa Senhora Aparecida, n° 141, Bairro Ozanan. Justificativa: Segundo informações, devido a defeitos em um dos banheiros, utiliza-se um somente um dos sanitários para ambos os gêneros. Ademais, o bebedouro fornece água quente em razão da falta de tomadas e, um dos vidros da parta de entrada foi substituído por tapume.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao-190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao-190.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras Que seja providenciado o recapeamento asfáltico nas respectivas ruas: Rua Monsenhor Otaviano no Bairro de Fátima, Rua Paulino Marques na Vila Gontijo, Rua Seis no Bairro Esplanada, Rua Garimpo dos Cristais e Avenida Piraquara no Bairro Babilônia. Justificativa: Os vereadores têm sido procurados por diversos munícipes que desejam melhores condições nas vias onde residem, uma vez que as “Operações Tapa-Buracos” não resolvem a demanda.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao-191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao-191.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado a capina de lotes situados na Avenida Martinho Campos. Justificativa: São recorrentes as reclamações relativas situação da calçada, visto o matagal existente.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao-192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao-192.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja providenciado a troca de lâmpadas de iluminação pública à Rua Oliveira, próximo ao número 875, no Bairro São Vicente. Justificativa: A falta de iluminação pública gera enorme insegurança à população local no período noturno, uma vez que os contribuintes locais estão em dia com o pagamento das suas respectivas contas de luz e a necessária contribuição de iluminação pública (COSIP).</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/indicacao-193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/indicacao-193.pdf</t>
   </si>
   <si>
     <t>Indica Secretaria de Obras Que seja observado a prestação de serviços realizada pela empresa Contratada para realização de obras em vias públicas, especificamente à Rua Sete, no Bairro Dona Branca, bem como seu respectivo contrato e vigência. Justificativa: chegou a conhecimento destes vereadores que subscrevem a situação precária da rua, ao passo que não basta somente obras de cunho paliativo para resolução da demanda, e sim, estudos para instalação de meios que visem diminuir a força da água das chuvas.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/indicacao-194.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/indicacao-194.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria da Saúde que seja viabilizado banheiros químicos para utilização dos servidores e celetistas que desempenham atividades relacionados à serviços gerais de limpeza das vias públicas. Justificativa: Ao desempenhar suas atividades laborais, em detrimento da Covid-19, tornou-se um desafio por parte dessas pessoas realizarem suas necessidades fisiológicas, visto que os cidadãos não disponibilizam suas casas para uso, bem como a utilização de ambientes comerciais é impraticável em determinados locais.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/indicacao-195.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/indicacao-195.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Educação Que seja observado a Lei Federal 13.935/2019, que dispõe sobre a obrigatoriedade da implementação de profissionais de Psicologia e Serviço Social na rede pública de educação. Justificativa: Visa atender às necessidades e prioridades definidas pelas políticas de educação do país, garantindo o bem-estar e a integração de indivíduos à sociedade em todos os níveis de desenvolvimento humano.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/indicacao-196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/indicacao-196.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras Que seja providenciado instalação de quebra-molas à frente do Velório Municipal, à Avenida Lalemã Vieira. Justificativa: Faz-se necessária a implementação de quebra-molas devido o fluxo de veículos transitando em alta velocidade.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao-197.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao-197.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente que seja providenciado a revitalização do espaço material da Biquinha. Justificativa: Dada sua importância histórica e cultural, a fonte carece de preservação.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_198.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Repintura da rotatória do final da Picão Camacho. Justificativa: A repintura faz-se necessária para maior segurança, tanto para os veículos e coclistas que por ali trafegam, quanto para os usuários.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_199.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na rua Arthur Alves Duarte, de frente ao escritório da Fábrica de Ração Animal, no Bairro São Vicente.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua Áustria, no bairro Babilônia</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote sujo na rua Francisco Mendes, ao lado do número 70, no bairro São Vicente</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/indicacao_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/indicacao_202.pdf</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/indicacao_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na rua Marcos Teodoro, em frente à mercearia Ki Joia, bairro Santa Lúcia II</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote sujo na rua Francisco  Mendes, ao lado do número 70, no bairro São Vicente</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na rua Passos no bairro São Vicente, iniciando próximo ao bar do BH e indo até a esquina da rua 7 do Dona Branca.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua José Delgado ao lado da Assem</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na rua Januária no bairro Santa Marta</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua Padre Henrique Hesse, ao lado do número 223, no bairro São Vicente, quanto à limpeza do terreno</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua 7, ao lado do número 241, bairro Dona Branca, quanto à limpeza do terreno.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua 5, ao lado do número 39, no bairro Bela Vista, quanto à limpeza do terreno.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua Formiga esquina com a rua Diamantina, próxima ao número 696, no bairro Santa Marta, quanto à limpeza do terreno.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua Montalvânia, ao lado do número 1846, no bairro Santa Marta, quanto à limpeza de terrenos.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário do lote localizado na rua Diamantina, ao lado do número 1629, no bairro JK, quanto à limpeza de terreno.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na avenida Brasil, no bairro Jardim América</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua Caiapós, no bairro Dom Joaquim</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_216.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Limpeza e Capina nas ruas Zeca do Couto e Bias Fortes, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua Maranhão, no bairro Rosário.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_218.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico, limpeza e capina (quadra) na rua Venezuela, no bairro Jardim América.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_219.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos no final da da Avenida Rio de Janeiro (bairro São Vicente) com esquina com a Avenida das Palmeiras (Bairro Dona Branca).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_220.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas  as trocas das lâmpadas queimadas nas ruas Passos de frente ao número 686, como também na rua Bambuí de frente ao número 700, no bairro São Vicente</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_221.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_221.pdf</t>
   </si>
   <si>
     <t>A instalação de Academias ao Ar Livre: No bairro Esplanada na rua José da Silva, próximo a rua João Bosco de Mendonça (antiga Travessa 2). No bairro Morada do Sol. No bairro Novo São Vicente (próximo da creche São Vicente). No Povoado da Passagem (na praça da igreja). No bairro Dom Joaquim. No bairro Jardim América. No bairro Callais (na Praça da Liberdade). No Povoado da Garça.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_222.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_222.pdf</t>
   </si>
   <si>
     <t>O desenvolvimento de projetos e realização de obras na praça do bairro Morada do Sol, na rua Vespertina Silva, ao lado do número 185.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_223.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Que seja realizada em caráter de urgência, operação tapa-buraco ou recapeamento asfáltico da rua Nossa Senhora da Piedade, de frente ao número 190, no bairro Nossa Senhora Aparecida (antigo Vale do Amanhecer).</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_224.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de realização de operação tapa-buracos na esquina entre a avenida Doutor Juca e a rua Cardoso de Mesquita, onde se faz a conversão das duas pistas da referida Avenida, no bairro São Vicente, bem como na avenida Doutor Juca de frente à imobiliária Couto Lopes no bairro Realengo.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_225.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_225.pdf</t>
   </si>
   <si>
     <t>A realização de obras de acessibilidade na policlínica Dr. Gê com uma entrada separada para pacientes (distante da entrada, saída, carga e descarga de caminhões).</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_226.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Que faça o serviço de capina e limpeza nos loteamentos: Na Rua Sete Lagoas ao lado do número 158, no Bairro São Vicente (Próximo à Praça do Rotariano). Na Rua Pedra Azul de frente o número 1045, no Bairro JK. Na Rua Arinos de frente o número 595, no Bairro JK. Na Rua Sete de Setembro (Próximo a APAE), no Bairro Santo Agostinho, bem como também Na Rua Adriano Bento, no Bairro São Lucas (Próximo a APAE). Nas Ruas Bias Fortes de frente o número 71, bem corno também na Rua Zeca do Couto, no Bairro Santa Rita (Próximo à Praça São José). Na Rua Tabatinga (de frente o Bené Peão no lote do Lelê) no Bairro Ana Rosa. Justificativa: Os locais encontram-se com muito mato e precisam desses serviços.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_227.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_227.pdf</t>
   </si>
   <si>
     <t>O recapeamento das ruas Araújo, no bairro São Vicente. Na rua Sete Lagoas, no bairro São Vicente. Na rua Oliveira no bairro São Vicente. Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontram as referidas ruas.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_228.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_228.pdf</t>
   </si>
   <si>
     <t>A recomposição de todos os quebra-molas da rua Alisson Justino, bairro São Vicente. Como também indica-se a troca de toda iluminação pública da referida rua por lâmpadas de LED</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_229.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_229.pdf</t>
   </si>
   <si>
     <t>- Que seja realizada operação tapa buracos nas Ruas Bela Vista de Minas, em frente ao número 240, Bairro Novo São Vicente. Na Rua Abaeté, em frente ao número 9, no Bairro São Vicente. Na Rua Rio de Janeiro esquina com Janaúba, no Bairro São Vicente. Na Rua Corintiano, no Bairro Santa Marta. Na Rua Sete de Setembro, no Bairro Santo Agostinho (Próximo a APAE). Na Rua Primeiro de Junho (em frente ao consultório do Dr. Rangel). Na Rua Bias Fortes, de frente o número 71, no Bairro Santa Rita (Próximo à Praça São José). Na Rua Brasília, no Bairro São José. Justificativa: Trata-se de solicitações de usuários das referidas ruas. Os buracos tem trazido muito incomodo aos moradores e usuários das vias.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_230.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de implantar uma lixeira suspensa e ampla na rua 5, no bairro Bela Vista (antiga Cascalheira). Justificativa: A implantação desta lixeira em um ponto estratégico pode possibilitar o devido acondicionamento até que a coleta seja realizada, bem como otimizar o recolhimento de lixo.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_231.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_231.pdf</t>
   </si>
   <si>
     <t>A instalação de faixas elevadas para travessia de pedestres e/ou colocação de semáforos ou redutores de velocidade na Av. Hugo Marques Gontijo, próximo ao número 100, Bairro Santa Lúcia II. Justificativa: No Bairro Santa Lúcia II, especialmente na Avenida Hugo Marques Gontijo que concede acesso ao Bairro São Vicente através do Bairro Gran Viver, existe grande fluxo de automóveis, caminhões, pedestres e crianças, pois também dá acesso à Avenida Norte-Sul. Por isso, o local indicado oferece grande risco aos cidadãos, aos pedestres e crianças. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência, para que não aconteça nenhuma tragédia.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_232.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_232.pdf</t>
   </si>
   <si>
     <t>A reforma das estradas rurais da Ponte Ferreira e estrada do Quebra Cocão.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_233.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Que seja efetuado capina, recapearnento asfáltico, operação tapa buracos, escoamento das águas pluviais, instalação de lixeiras, instalação de iluminação pública de LED, quebra-molas e faixa de pedestres nas Ruas: Bias Fortes no Bairro Santa Rita (próximo à Praça São José). Nas Ruas Monte Azul, Diamantina, Araçuaí, Corinto, Bocaiúva, Pedra Azul, Itaobim, Almenara e Avenida Governador Valadares no Bairro Santa Marta. Como também nas Ruas Romualdo Simão Vaz no Bairro São Geraldo. Na Rua Castro Alves no Bairro São José. Nas Ruas Mantiqueira e Rua Padre Henrique Hesse no Bairro São Vicente. Nas Ruas Paraíba (no final dela ao lado da Siderúrgica), Rua Cássia (Também perto da Siderúrgica) e Beco Paraíba todas essas referidas ruas no Bairro Rosário. Na Rua Venezuela no Bairro Jardim América. Justificativa: Trata-se de solicitações de moradores das referidas ruas.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_234.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que seja providenciado um serviço de capina na Siderúrgica situada no bairro São Vicente, assim como recapeamento asfáltico no mesmo local. Justificativa: esse local acima elencado, de forma visível, se encontra abandonado pelo Poder executivo municipal.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_235.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que seja providenciada iluminação pública mínima e de acordo com os padrões legais nas proximidades da Escola Irmã Maria, no bairro São Vicente. Justificativa: houve várias reclamações de moradores locais de que à noite as mediações da escola supramencionada ficam praticamente sem iluminação e sem qualquer sensação de segurança, sendo o local totalmente ermo.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_236.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor prefeito municipal que seja verificado uma possível e frequente falta de água no clube do SESC. Justificativa: Houve muitas reclamações de funcionários do clube que o fornecimento de água está muito aquém do ideal.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_237.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que seja providenciada recuperação do meio fio na Avenida Manoel Pereira, em frente ao Supermercado Fidélis, no bairro Jardim América. Justificativa: esse trecho da rua acima supracitada está destruído e atrapalhando a passagem de pedestres pelo local.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_238.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras que sejam providenciadas, junto ao Prefeito municipal e secretarias competentes as seguintes diligências, em caráter de urgência, todas na praça da Liberdade, no bairro Calais: capina dos matos altos e posterior manutenção periódica, instalação de 4 (quatro) lixeiras no local (atualmente não tem nenhuma) e instalação de uma torneira (já existe um cano com água no local mas sem torneira). Justificativa: essas medidas básicas proporcionarão um completo usufruto do lazer que esta praça pública proporciona, uma vez que é muito frequentando por crianças e adolescentes.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_239.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja realizado reforma para os banheiros masculino e feminino do CAPs Ozanan, localizado na Rua: Nossa Senhora Aparecida, nr141, bairro Ozanan. Também seja consertado o bebedouro da localidade acima discriminada. Justificativa: Um dos banheiros está com defeito, com isso o banheiro feminino está sendo usado por pacientes e acompanhantes masculino e feminino. O bebedouro é de água quente, por falta de instalação tomada para ser ligado, bastaria uma extensão para ligá-lo, e um dos vidros da por de entrada está sendo substituído por um tapume. Segundo informações de usuários, esses problemas persistem há mais de um ano, mas não foram atendidos.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja providenciado, com urgência, o recapeamento asfáltico (operação tapa buracos) na rua Amélia Araújo, localizada na Conjunto Habitacional Pedro Tavares Gontijo. Justificativa: Os buracos constatados nessa rua estão causando diversos transtornos aos usuários locais e demais cidadãos que ali passam com veículos automotores, vez que danificam os mesmos.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a colocação de Lombo faixas na rotatória da avenida Dr. Roberto com rua do Rosário. Justificativa: Tal medida aumentará a segurança dos pedestres.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a troca de lâmpadas LED da Rua Juca Rufino. Justificativa: Tal medida será importante para a segurança pública do local, uma vez que a iluminação não deixa o local ermo.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que Tendo em vista as circunstâncias de grave crise financeira e social que assolam nossa comunidade e considerando que o Poder Público Municipal dispõe de recursos que poderiam ser utilizadas para auxiliar a população que encontra-se mais vulnerável nesse momento, mas também o setor produtivo, INDICO: Que sejam adotadas todas as medidas necessárias para que a Prefeitura Municipal crie auxílio municipal emergencial para atender a essas situações; quer seja por meio da entrega de recursos financeiros; quer seja por meio do fortalecimento e ampliação dos programas sociais já desenvolvidos; quer seja por meio de redução e/ou suspensão de tributos. Para tanto, desde já, registro meu total apoio a iniciativas dessa natureza e sugiro, a título de exemplo, que os recursos que o Poder Legislativo vem economizando e que estão sendo repassados para o Poder Executivo, sejam utilizados para essa finalidade. No que depender de mim, e dos colegas vereadores que compactuam c</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_244.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de Obras que providencie a Reforma da Ponte dos Ferreiros. Justificativa: Referida ponte está em péssimo estado de conservação, causando sérios transtornos aos moradores que dele necessitam. Mister esclarecer que a má conservação da ponte está impedindo a locomoção dos moradores</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feita a revitalização e contrução dos passeios na pracinha do bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feita a pavimentação asfáltica no final da rua Letícia no bairro Babilônia</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras a pavimentação asfáltica na rua Dulce Souto no bairro Jardim dos Anjos 2</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/indicacao_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja providenciado em caráter de urgência o recapeamento da rua Nossa Senhora Aparecida, no quarteirão da igreja São Judas no bairro Santa Lúcia. Afinal, a mencionada rua se encontra quase intransitável.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que seja feito um estudo a fim de viabilizar a possibilidade de alteração de trânsito para mão única ( só subir ) na rua Flávio Cançado Filho da rua Padre Vilaça até o cruzamento com a antiga rua Chico da Afonsina, hoje Maria Belchorina Oliveira Souto.  Já aos veículos que descerem sentido praça matriz, pegariam o acesso à praça Antônio Leite ( São José )</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/indicacao_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feito o recapeamento na rua Fidelis Teixeira Campos bairro São José.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja providenciado recapeamento asfáltico da parte da Rua Cisalpino Marques Gontijo que não fora asfaltada, uma vez que somente fora asfaltada trecho localizado entre a Av. Dr. Roberto até a Rua Gustavo Lopes Cançado. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, assevera que esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local, assim como colocando a vida dos transeuntes que percorrem a região a pé.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras que seja providenciado recapeamento asfáltico da rua Francisco Ribeiro de Resende, localizada no bairro São José. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, assevera que esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local, assim como colocando a vida dos transeuntes que percorrem a região a pé.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Secretário de Obras que seja providenciado, com urgência, a implantação de quebra molas na Rua Faustino Teixeira, nº 901, esquina. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, assevera que esse trecho tem um grande fluxo de veículos no local, ocorrendo vários acidentes entre veículos automotores. A fixação de quebra molas no local amenizaria bastante a atual situação caótica, nos termos da RESOLUÇÃO Nº 600, DE 24 DE MAIO DE 2016 (Estabelece os padrões e critérios para a instalação de ondulação transversal (lombada física) em vias públicas, disciplinada pelo parágrafo único do art. 94 do Código de Trânsito Brasileiro e proíbe a utilização de tachas, tachões e dispositivos similares implantados transversalmente à via pública.)</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Keké, Pastor Alex, Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária de Saúde e ao Chefe do comitê de enfrentamento ao Covid-19 que seja estudada a possibilidade de inclusão dos profissionais da educação como grupo prioritário de vacinação. Justificativa: Esta Casa Legislativa foi procurada por representantes de professores solicitando a inclusão da referida categoria profissional na lista de prioritários para serem vacinados contra a COVID-19.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente que seja feito um estudo de viabilidade de instalação de quebra-molas na rua Vivalde Brandão na altura do número 867 em frente o campo do Operário</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Educação Que seja observado a Lei Federal 13.935/2019, que dispõe sobre a obrigatoriedade da implementação de profissionais de Psicologia e Serviço Social na rede pública de educação. Justificativa: Visa atender às necessidades e prioridades definidas pelas políticas de educação do país, garantindo o bem-estar e a integração de indivíduos à sociedade em todos os níveis de desenvolvimento humano</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja terminado o recapeamento asfáltico na rua Itália no bairro Babilônia.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras que providencie a finalização da pavimentação das vias do Bairro Dona Branca. Justificativa: A finalização da obra é aguardada pela população do bairro, haja vista que a infraestrutura local será melhorada de forma considerável, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja terminada a pavimentação asfáltica na rua Fundadores de Bom Despacho no bairro Babilônia.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feita operação tapa-buraco na rua Bias Fortes até o seu final.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que providencie a instalação de lâmpadas de LED na iluminação pública do Bairro Nossa Senhora Aparecida. Justificativa: A escassez de iluminação pública naquele bairro está colocando em risco a segurança dos moradores, dificultando a visibilidade e facilitando ocorrências de roubos, furtos, entre outros.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que providencie a instalação de lombada ou redutor de velocidade, na Avenida Amazonas, próximo ao número 550, Bairro Jardim dos Anjos. Justificativa: A necessidade da implantação do redutor se faz necessária pois os motoristas têm aplicado alta velocidade em seus veículos ao passar pela citada avenida, colocando em risco outros condutores e pedestres.  Vale frisar que após a colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos motoristas.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Indica ao setor de trânsito do Município que solicite à viação Circulare, estudos sobre a possibilidade da linnha de ônibus Nossa Senhora Aparecida, passar a circular pelo Bairro Jardins. Justificativa - O referido pedido se faz necessário, tendo em vista que o bairro acima mencionado tem uma quantidade grande de moradores que fazem uso da linha Nossa Senhora Aparecida, tendo que se deslocar para poder usufruir da referia linha. Esse pedido vai ao encontro das reivindicações dos moradores.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie o recapeamento asfáltico na Rua Francisco Ribeiro de Resende, no bairro Jardim América. Justificativa: essa parte da rua acima elencada, de forma visível, tem muitos buracos, atrapalhando por demais o tráfego de veículos no local.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie a colocação de placa de rua Felisbina Inocência da Silva, bairro Santa Ângela. Justificativa: houve várias reclamações de moradores locais de que atestaram que a placa que estava no local foi arrancada do poste, perdendo, assim a referência.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que providencie uma cesta de lixo bem firme e avistável na entrada do bairro Dona Branca. Justificativa: Houve muitas reclamações de que atualmente não tem cesta de lixo para os moradores.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie o recapeamento asfáltico nos três primeiros quarteirões da Rua Perdigão, no bairro São Vicente. Justificativa: A mencionada via pública encontra-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) na rua Jadir Rodrigues Campos, em frente a E.M Dona Duca, bem como avalie a possibilidade da mesma possuir apenas sentido único (mão única), devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança das crianças que estudam na E.M Dona Duca</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_269.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indico ao Diretor da CEMIG no município que providencie a poda das árvores na rua Jadir Rodrigues Campos. Justificativa: As árvores da mencionada rua encontram-se com os galhos muito próximos a rede de distribuição elétrica da CEMIG, pelo que se faz a presente indicação a fim de evitar que acidentes ocorram.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie o recapeamento asfáltico na rua Espinosa e Turmalina., no bairro São Vicente. Justificativa: As mencionadas vias públicas encontram-se em estado precário de conservação, razão pela qual se faz necessária a devida manutenção.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) na rua Turmalina, em frente ao nº 180, no bairro São Vicente, devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize parceria junto ao DER/MG a fim de elaborar estudo técnico para implantação de redutores de velocidade na rodovia MG-164 defronte à sede da Prefeitura (antigo SESC), bem como avaliar intervenção no trânsito no entrocamento da rodovia MG-164 com Av. Martinho Campos para que o acesso se torne mais seguro, devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) na rua Geraldo Nunes (atrás da E. E. Miguel Gontijo), onde atualmente existe um quebra-molas, devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Meio Ambiente que proceda a poda das árvores localizadas nas calçadas da rua Geraldo Nunes (atrás da E. E. Miguel Gontijo). Justificativa: Algumas árvores localizadas nas calçadas da mencionada rua têm se expandido de forma a tomar o espaço dos acostamento da via, bem como obstruem a passagem de pedestres na calçada.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a implantação de iluminação pública de LED no restante da Rua Francisco de Paula Lopes (Bairro de Fátima), bem como providencie a limpeza das ruas Francisco de Paula Lopes, Uberaba e Uberlândia, todas localizadas no Bairro de Fátima. Justificativa: A implantação de iluminação pública de LED foi iniciada na Rua Francisco de Paula Lopes (Bairro de Fátima), contudo não foi concluída em toda via. Por outro lado, a limpeza das vias mencionadas se faz necessário, haja vista o estado inadequado que se encontram atualmente.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/indicacao_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indico ao Responsável pela Agência dos Correios no município que providencie a prestação do serviço de entrega de correspondência em toda extensão da Rua Francisco de Paula Lopes (Bairro de Fátima). Justificativa: Moradores da região relatam que as correspondências não são entregues na parte final da via, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/indicacao_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos na Rua Rosa Araújo Gontijo, nas proximidades do número 327, Bairro São Geraldo.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/indicacao_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos na Rua Antônio Cabral Sobrinho (Zona Roral), nas proximidades da empresa Vacinar, paralelo à BR-262.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/indicacao_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de trânsito que seja estudada a possibilidade de instalação de uma lombo-faixa na Avenida Manoel Da Costa Gontijo entre a padaria Nossa Senhora de Fátima e o Crocodilo's Bar (cruzamento com rua Marques Gontijo). Justificativa: Trata-se de uma avenida muito movimentada tanto de pedestres atravessando quanto de veículos que sempre descem em alta velocidade.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/indicacao_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja feita a manutenção na grade de proteção no bueiro que liga a Av. Dr. Roberto de Melo Queiroz à rua Roberto Queiroz Cancado. Justificativa: A mesma se encontra praticamente solta e muito perigosa de causar acidentes.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/indicacao_281.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção do cruzamento da Rua Sergipe com Rua Paraná, localizado no Bairro Ana Rosa, com recomposição das pedras de calçamento e asfaltamento da rua. Justificativa: Esta vereadora foi procurada por moradores do local os quais relatam que a rua é de calçamento, sendo que as pedras têm se soltado em virtude do trânsito de veículos pesados, inclusive com arremesso das mesmas devido ao atrito da tração veicular, ocasionado risco de atingir os moradores que transitem pela área do cruzamento.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/indicacao_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Esporte e Lazer que providencie a manutenção do parquinho localizado no Conjunto Habitacional Simeão Ferreira. Justificativa: O parquinho mencionado se encontra em situação precária, conforme relato dos moradores, pelo que sua manutenção é essencial para garantir o lazer das crianças que residem no bairro.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/indicacao_283.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencia a limpeza do Córrego Peneireiro (Rua Chico Marques). Justificativa: Moradores da região relatam que o mencionado córrego se entra muito sujo, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/indicacao_284.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento da Av. da Palmeiras, trecho compreendido entre esquina do Góes Materiais de Construção até entrada do Bairro Dona Branca. Justificativa: O trecho mencionado encontra-se em situação precária, com vários buracos, pelo que o recapeamento do local é medida de urgência para garantir o trânsito local e prevenir acidentes.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/indicacao_285.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/indicacao_285.pdf</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/indicacao_286.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária de Saúde e ao Chefe do comitê de enfrentamento ao Covid-19 que seja estudada a possibilidade de inclusão dos conselheiros tutelares como grupo prioritário de vacinação. Justificativa: Os conselheiros tutelares possuem contato direito e constante com crianças e adolescentes, pelo que a vacinação irá contribuir para prevenção do contágio do COVID-19 a este grupo vulnerável.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/indicacao_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que proceda a notificação do lote localizado na rua Januária, ao lado do nº 1611, bairro Santa Marta, para que o proprietário proceda a limpeza do mesmo. Justificativa: O mencionado lote encontra-se com acumulo de mato, entulho e lixo, pelo que a limpeza é necessária.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/indicacao_288.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito que realize estudo para abertura do canteiro central no cruzamento da rua Fortaleza com Av. Dr. Juca, de forma que permita a travessia de pedestres, bem como implemente as intervenções que entender necessárias. Justificativa: O canteiro no mencionado cruzamento é bastante alto, pelo que pessoas com limitação de locomoção e idosos tem dificuldade de através a via, inclusive já ocorreu queda no local.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_289.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o asfaltamento da rua Itaguara, na altura do número 325, bairro Santa Marta. Justificativa: O trecho mencionado encontra-se em situação precária, o calçamento está com muito mato, pelo que o asfaltamento é medida adequada para melhorar a estrutura viária do local.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_290.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que nomeie um secretário para atuar exclusivamente na Secretaria de Meio Ambiente. Justificativa: Essa importante secretaria conta atualmente com secretário interino, razão pela qual se faz a presente indicação para nomeação de um profissional da área.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_291.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que dê cumprimento imediato à NOTA TÉCNICA Nº 717/2021-CGPNI/DEIDT/SVS/MS, emitida em 28/05/2021, para inclusão dos profissionais da educação como prioridade para vacinação contra Covid-19. Justificativa: A mencionada Nota Técnica inclui os profissionais da educação como prioritários para vacinação, haja vista os impactos sociais ocasionados pelo Covid-19 na educação. Por essas razões, faz-se necessário que o município implemente com celeridade a vacinação deste grupo de profissionais (rede municipal: 560 doses, rede estadual: 250 doses e rede particular: 100 doses)</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_292.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a manutenção da pavimentação asfáltica da Av. Rio Branco, trecho entre Rua do Rosário e Av. das Palmeiras, devendo notificar a Copasa para providenciar o reparo de eventuais danos causados pela mesma. Justificativa: O mencionado trecho está em condições precárias, pelo que a manutenção é medida necessária para melhoria do trânsito no local.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_293.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a manutenção da pavimentação asfáltica da Av. Dr. Roberto de Melo Queiroz, trecho compreendido entre a Rua do Rosário e Av. dos Pequis, devendo, se possível, proceder ao recapeamento da via em ambos sentidos de trânsito nos pontos mais calamitosos como de frente ao Hipermecado Mart Minas, ao Presídio, à academia ao ar livre e DCA (Av. dos Pequis). Justificativa: O mencionado trecho está em condições precárias, com diversos buracos, o que tem colocado em risco quem trafega pela via, sendo que a medida mais adequada seria ao recapeamento do trecho</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Pastor Alex, Keké, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_294.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal o anteprojeto em anexo que “Revoga dispositivo que menciona e dá outras providencias”. Justificativa: O presente anteprojeto de lei visa revogar os dispositivos que menciona a fim de os servidores que estejam em estágio probatório ou que venham a ingressar na administração pública municipal nos cargos de Técnico em Gestão Pública Municipal, Auditor-Fiscal do Tesouro Municipal, Fiscal Municipal, Gestor Público Municipal não mais necessitem prestar prova para aquisição de estabilidade.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_295.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_295.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de trânsito que seja construída uma lombofaixa na Avenida Doutor Roberto em frente ao supermercado Mart Minas.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_296.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_296.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que seja realizada operação tapa-buraco na rua Francisco de Paula Lopes no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_297.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras o recapeamento asfáltico na rua Venezuela altura do número 1200 bairro Jardim América.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Sâmara Diretora, Keké, Marcelo Cesário - Malucão, Pastor Alex, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/indicacao_298.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que verifique a possibilidade de incluir os profissionais dos Correios como prioridade no cronograma de vacinação contra Covid-19. Justificativa: O serviço de entregas de correspondência é considerado como essencial, sendo que os profissionais estão em contato diário com diversas pessoas, pelo que a imunização dos mesmos é medida de prevenção de contágio</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_299.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que seja realizada operação tapa-buraco na rua Dom Cabral, bairro Ozanan.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_300.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie o recapeamento asfáltico na Rua Angola, sem saída, no bairro Dom Joaquim, uma vez que essa parte da rua está intransitável e causando danos aos motoristas que ali trafegam. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_301.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que providencie a colocação, em caráter de urgência, a colocação de postes de iluminação pública perto do campo dos operários, o local entre a Avenida Vivaldo Brandão esquina com rua La Paz. Justificativa: a falta de iluminação pública está causando vários transtornos aos moradores da região, uma vez que o local se torna ermo e perigoso.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_302.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indica os Senhor Secretário de obras a instalação COM URGÊNCIA estudo e execução para solução de drenagem pluvial na Rua Anicésio de Mendonça, nas proximidades do número 84, no Bairro do Rosário. Justificativa:  os moradores da referida rua, procuraram este Vereador cobrando providências no sentido de proceder estudos e execução para drenagem pluvial na Rua Anicésio de Mendonça, na altura do número 84, pois, em dias chuvosos a água que escoa nesta via adentra para as residências dos moradores, causa poças de água no local, Os moradores e este vereador solicitam urgência.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_303.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indica Secretaria de Saúde que Coloque os professores do Pré-vestibulares e Preparatórios para concursos no plano de vacinação do município. Justificativa: A referida indicação faz-se necessária, para que os professores de pré-vestibulares e preparatórios para concursos para que as aulas presenciais aconteçam com segurança, tanto dos profissionais quanto dos alunos.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_304.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Exma. Sra. _x000D_
 Maria Klesia de Oliveira – Keke_x000D_
 Presidente da Câmara Municipal de Bom Despacho_x000D_
 _x000D_
 									Indicação Nº _x000D_
 _x000D_
 O vereador que a esta subscreve, com assento nesta Casa Legislativa, vem, perante V. Excelência, com fulcro no artigo 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais dispositivos legais, que seja enviado ao Secretário de Obras, as seguintes indicações:_x000D_
 Asfaltamento imediato da rua Araçuaí com Bocaiúva, no Bairro Santa Marta. Indica ainda o fim da interdição da Rua Araçuaí, bem como, o recapeamento asfáltico de todo bairro Santa Marta._x000D_
 Justificativa - A indicações fazem-se necessárias, vez que, as vias do Bairro encontram-se em estado degradante, com muitos buracos ocasionados pela ação do tempo. Os moradores tem reclamado também que a Rua Araçuaí há muito encontra-se interdita, prejudicando assim o bom e correto tráfego de veículos, colocando em risco os motoristas e pedestres que se utilizam da rua. Sabemos que é de direito da população poder contar com a correta infra-estrutura municipal, ou seja, que atenda às suas necessidades. _x000D_
 _x000D_
 _x000D_
 Bom Despacho, 14 de junho de 2021._x000D_
 _x000D_
 _x000D_
 Vereador Professor Eder Tipura.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_305.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que inclua os bancários no grupo prioritário de vacinação contra a COVID-19. Justificativa:  a vacina é a única forma mais eficiente e comprovada de protege-los diante relevante das atividades que precisam desempenhar a população do município.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_306.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Obras seja providenciado medida pertinente para averiguar e solucionar um vazamento significativo de água de lavanderia na altura da Avenida Rio Branco, n° 131, bairro Centro. JUSTIFICATIVA: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, foi procurado por moradores locais e assevera que o vazamento mencionado está causando vários transtornos, devendo a municipalidade resolver tal pendência.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Keké, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_307.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que inclua os trabalhadores de hipermercados, supermercados, minimercados e mercearias como grupo prioritário para a vacinação contra a Covid-19. Justificativa: Os funcionários de hipermercados, supermercados, minimercados e mercearias, por atuarem em atividade considerada essencial durante a pandemia de Covid-19, continuaram exercendo suas atividades normalmente. Esses funcionários se expõem diariamente ao contato com muitos clientes. Portanto, necessário que esses profissionais, que enfrentam risco elevado de contaminação, tenham prioridade na imunização.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_308.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_308.pdf</t>
   </si>
   <si>
     <t>indicam ao prefeito municipal para que determine ao setor competente que avalie a necessidade de o grupo de Moto taxistas, taxistas e motoristas de UBER sejam incluídos no grupo de prioritários para vacinação Contra COVID 19 neste município de Bom Despacho/MG. Justificativa: segundo o Programa Nacional de Imunização (PNI), os trabalhadores de transporte coletivo rodoviário de passageiros só serão contemplados no 21º grupo de imunização, atrás de outras prioridades, mas segundo o Ministério da Saúde os estados e municípios têm autonomia para alterar os cronogramas de acordo com as realidades locais. Um exemplo disso é a cidade de Araguaína, no estado de Tocantins (doc.anexo), que priorizou a vacinação deste grupo tal importante na prestação de serviços relevantes para a sociedade.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/indicacao_309.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de obras que seja providenciada a limpeza, capina e revitalização da pracinha em frente o Caic (Secretaria de Educação) no bairro Ana Rosa.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que providencie o recapeamento asfáltico na Rua Nossa Senhora de Fátima, bairro Jardim América, bem no final da rua, uma vez que essa parte da rua está intransitável e causando danos aos motoristas que ali trafegam. Justificativa: esse trecho da rua acima supracitada está intransitável e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/indicacao_311.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Esportes que verifique a possibilidade de implantar iluminação no campo de futebol do Clube Esporte Recreativo do Engenho do Ribeiro por meio de convênio ou execução direta pela administração pública. Justificativa: A mencionada agremiação esportiva incentiva a prática de esporte no Distrito do Engenho do Ribeiro, bem como proporciona lazer e entretenimento aos bondespachenses que ali residem. Desta forma, a iluminação do campo será fundamental para ampliar os horários de uso do campo, haja vista que poderá ser utilizado no período noturno, ou seja, após o expediente de trabalho dos atletas.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/indicacao_312.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a construção de passeio ao lado do CEMEI Professora Valdira Maria Rezende Silva. Justificativa: A construção da calçada garantirá a segurança dos pedestres que transitam pelo local, bem como dos alunos que frequentam o referido CEMEI.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/indicacao_313.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Esportes e Lazer que verifique a possibilidade de construir uma academia ao ar livre na praça ao lado do CEMEI Professora Valdira Maria Rezende Silva, bem como a construção de uma quadra esportiva na área atrás do mencionado CEMEI. Justificativa: Faz-se a presente indicação a fim de que a população residente nas adjacências do  CEMEI Professora Valdira Maria Rezende Silva tenham acesso à prática de esporte, proporcionando melhoria na saúde e garantindo o lazer dos usuários.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/indicacao_314.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie a iluminação pública da via da antiga MG-164 que liga o bairro Nossa Senhora de Fátima ao bairro Nossa Senhora Aparecida. Justificativa: A iluminação do trecho informado garantirá a segurança das pessoas que trafegam pela via no período noturno.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/indicacao_315.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) no trecho que liga o bairro Nossa Senhora de Fátima ao bairro Nossa Senhora Aparecida, bem como a implantação de redutores de velocidade no mencionado trecho; devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito da rua mencionada visam garantir a segurança dos condutores e pedestres que trafegam pela via.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/indicacao_316.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para ampliação das linhas de transporte coletivo que percorram os bairros da região do “Arraial”, bem como às áreas comerciais da rodovia BR-262, de forma que mais linhas façam o percurso. Justificativa:O transporte coletivo é o meio mais utilizado pelo cidadão, bem como o menos oneroso, razão pela qual sua ampliação proporcionará benefício direto ao usuário, que terá mais opções de linhas de transporte a sua disposição.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/indicacao_317.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja construído no terreno do Campo do Esplanada uma quadra coberta e uma UBS. Justificativa: Com a retomada do campo para o município o terreno está disponível para novas obras, como um espaço é amplo pode ser aproveitado com uma quadra coberta e outro imóvel para receber uma Unidade Básica de Saúde para o bairro</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_318.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que providencie, COM URGÊNCIA, a manutenção da “grelha” instalada no cruzamento da Av Dr Roberto com a Rua Roberto Queiroz Cançado, no Bairro São José. Justificativa: A administração municipal entendeu que a instalação desta “grelha” no mencionado cruzamento seria o ideal para o escoamento de águas pluviais ao invés da implantação adequada de bueiros ao longo rua. No entanto, a “grelha” está se soltando do asfalto, bem como está se formando um “buraco” antes da mesma, pelo que os veículos que trafegam pela via estão na iminência de se envolverem em acidente grave.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_319.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_319.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para ampliação do estacionamento para motos no centro da cidade. Justificativa: Transitando pelo centro da cidade, este vereador observou que as vagas para estacionamento de motocicletas tem se mostrado insuficiente para atender a demanda municipal. Cabe ressaltar que é proibido o estacionamento de motocicleta no estacionamento rotativo destinado a carros, de forma que as motocicletas somente podem ser estacionadas nos locais demarcados pela administração municipal.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_320.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a pavimentação asfáltica da Rua Letícia, no Bairro Babilônia. Justificativa: Trata-se de um pequeno trecho de aproximadamente 300 metros, o qual se encontra em situação precária, com diversos “buracos”, sendo que a pavimentação terá um custo baixo e trará maior qualidade de vida aos moradores do local.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_321.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras/Meio Ambiente que empreenda uma força tarefa para atuar na Rua Brasília, no bairro São José, próximo ao nº 211 a fim de regular a coleta de lixo, melhorar a iluminação pública e reparar a rua que “desbarrancou” em trecho. Justificativa: A solução dos problemas elencados são de baixo custo, exceto o reparo na via que dependerá de uma intervenção técnica, contudo proporcionará aos moradores melhoria na qualidade de vida.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_322.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a conclusão das obras nas ruas Corinto e Araçuaí, no bairro Santa Marta, com urgência. Justificativa: Trata-se de reiteração de indicação desta vereadora. As ruas mencionadas encontram-se em situação precária, necessitando que as obras de reparo sejam concluídas com urgência, antes que se inicie o período chuvoso</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_323.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja providenciada recapeamento asfáltico na Rua Deputado Ribeiro Pena, nº 652 no bairro São José. Justificativa: uma vez que essa parte da rua está intransitável, com inúmeros buracos e causando danos aos motoristas que ali trafegam, aliado ao grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_324.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja providenciado o término da implantação de asfalto e construção de passeios no final da Avenida Maria Guerra, ao chegar no bairro São Vicente. Justificativa: os moradores locais reclamam que o local acima elencado está abandonado e sem qualquer estrutura urbanística, devendo a Administração Pública municipal implantar asfalto e passeios.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_325.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma linha de transporte coletivo urbano que realize o percurso do Engenho do Ribeiro ao Centro de Bom Despacho. Justificativa: O referido percurso será realizado totalmente dentro dos limites territoriais de Bom Despacho, pelo que não extrapola a competência municipal sobre a regulação do transporte de pessoas. Por outro lado, caso implantada, essa linha de transporte irá beneficiar centenas de pessoas, podendo inclusive atender a região do Bairro de Fátima, que teria mais uma linha de transporte para condução ao Centro. Caso entenda pertinente, pode ampliar a linha para outros bairros, com ponto de parada pelo Centro, de forma a ampliar o número de usuários da linha, o que contribui para a sustentabilidade financeira da mesma</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Keké, Pastor Alex, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_326.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Reitera ao Exmo. Senhor Prefeito Municipal a indicação nº 294/2021, apresentada em 31/05/2021, na qual solicita que seja encaminhada a minuta de anteprojeto de lei anexada à indicação com a finalidade de extinguir a realização de provas para aquisição de estabilidade. Justificativa: O anteprojeto de lei encaminhado busca solucionar um problema que afeta diversos servidores que superaram o período probatório de 3 anos de estágio probatório, no entanto ainda não foram declarados estáveis em razão da não aplicação de prova final de estágio. A Constituição Federal preceitua em seu art.41, §4º que o servidor deverá passar por avaliação especial para aquisição de estabilidade formada por comissão instituída para essa finalidade. Note-se que não há fixação da obrigação de se realizar prova de conhecimento, na verdade a intenção do legislador é que o servidor seja avaliado de acordo com seus desempenho no trabalho; se é produtivo, assíduo, pontual, disciplinado, ético, dentre outras virtudes,</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_327.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente do Comitê Municipal de Enfrentamento ao Coronavírus – CMEC que seja reavaliada a limitação do quantitativo de alunos a serem transportados por van escolar, de forma que seja elevado o limite para pelo menos 10 alunos, respeitando os protocolos sanitários pertinentes ao setor. Justificativa: A permissão para transporte de somente 5 alunos é insuficiente para custear as despesas do serviço, bem como que o serviço nestes termos irá gerar prejuízo, tornando o negócio inviável</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_328.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) nas seguintes ruas: Avenida das Palmeiras (Bairro São Bento- próximo ao Góes material de construção); em toda a rua Passos (Bairro São Vicente); no final da Avenida Rio de Janeiro com esquina com a Avenida das Palmeiras (entre os Bairros São Vicente e São Bento); Rua Santo Antônio do Monte com Rua Paraíba (Bairro do Rosário). Justificativa: As mencionadas vias encontram-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_329.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencia a capina na Rua Santo Antônio do Monte, Bairro do Rosário. Justificativa: A mencionada rua está em situação precária, necessitando de limpeza e manutenção de forma a garantir o fluxo seguro do trânsito bem como as condições sanitárias e higiênicas da área pública.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_330.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) na Rua Dr. Miguel Gontijo (Centro - de frente a nova Eletrozema/Drogaria Araújo) e uma na Avenida Doutor Manoel Pereira (de frente o número 150, bairro São Francisco); devendo implementar as alterações que o estudo técnico concluir. Justificativa: As alterações indicadas no trânsito das ruas mencionadas visam garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que Avenida Doutor Manoel Pereira, de frente o número 150, bairro São Francisco tem ocorrido muitos acidentes e próximo ao local tem muitos idosos e PCD (Pessoa com Deficiência) colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_331.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_331.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 311/2021 à Secretária de Esportes para que verifique a possibilidade de implantar iluminação no campo de futebol do Clube Esporte Recreativo do Engenho do Ribeiro por meio de convênio ou execução direta pela administração pública. Justificativa: A mencionada agremiação esportiva incentiva a prática de esporte no Distrito do Engenho do Ribeiro, bem como proporciona lazer e entretenimento aos bondespachenses que ali residem. Desta forma, a iluminação do campo será fundamental para ampliar os horários de uso do campo, haja vista que poderá ser utilizado no período noturno, ou seja, após o expediente de trabalho dos atletas.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_332.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que providencie a implementação do horário do trabalhador nas UBS Vila Gontijo/Esplanada. Justificativa: O horário do trabalhador é importante para que o cidadão possa cuidar de sua saúde sem que seja prejudicado em sua jornada de trabalho. Por outro lado, há uma reivindicação por parte dos moradores da região, pelo que a implantação do horário beneficiará uma parcela considerável da população local.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_333.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da Rua Itaguara, no Bairro São Vicente. Justificativa: A mencionada via encontra-se em situação precária, pelo que o recapeamento asfáltico irá proporcionar segurança e garantir o fluxo do trânsito.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_334.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o asfaltamento Rua Antilhas no Bairro Novo Dom Joaquim. Justificativa: A mencionada via encontra-se em situação precária, pelo que o asfaltamento irá proporcionar segurança e garantir o fluxo do trânsito.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_335.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) nos seguintes vias públicas: toda rua Corinto (Bairro Santa Marta); em toda a rua Álvaro José Couto (Bairro Jardim dos Anjos); no cruzamento da Rua Pedra Azul com Rua Araçuaí e no cruzamento desta última com a Rua Formiga (Bairro Santa Marta); Término da Avenida 2, bairro São Bento, antigo Rosário 2 e na Rua Rosalina Pereira dos Santos, na altura do nº 118, bairro São Vicente (colocação de asfalto). Justificativa: As mencionadas vias encontram-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local, assim como terminar a Avenida 2 e Rua Rosalina Pereira dos Santos (colocação de asfalto) pois a mesma não tem sequer asfalto.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_336.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que providencia a capina e revitalização na Praça do bairro Jaraguá. Justificativa: A mencionada rua está em situação precária, necessitando de limpeza e manutenção de forma a garantir o fluxo seguro do trânsito bem como as condições sanitárias e higiênicas da praça, a fim de se garantir o lazer da população local.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_337.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma redutor de velocidade (quebra molas) na Avenida das Palmeiras,  altura do nº 1951, bairro Rosário 2, um na Rua Dona Maria Resende (de frente o número 330, bairro São José) e outro na Rua Picão Camacho, nº 935, bairro babilônia, devendo implementar as alterações que os estudos técnicos concluírem. Justificativa: As alterações indicadas no trânsito das ruas mencionadas visam garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que nos locais acima elencados têm ocorrido muitos acidentes, carros trafegando em alta velocidade, colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_338.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a instalação de lâmpadas de LED ou revitalização de iluminação pública na rua Montalvânia, em sua totalidade. Bairro São Vicente. Justificativa:	A falta de iluminação na Rua tem prejudicado o atendimento aos cidadãos no horário estendido aos trabalhador(a)s, colocando em risco a segurança dos servidores e dos cidadãos.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_339.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_339.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretária de Trânsito que providencie a instalação, EM CARÁTER DE URGÊNCIA, de placas com os respectivos nomes dos logradouros públicos na Rua Antônio Guilherminio da Silva, em sua totalidade, no Bairro São Bento, antigo Rosário II. Justificativa: A mencionada via encontra-se em situação precária no tocante à informação do nome da rua local, devido à mudança do nome do bairro.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_340.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) na Rua João Teófilo, no Bairro Esplanada. Justificativa: A mencionada via encontra-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_341.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_341.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a instalação de iluminação pública próximo à UBS’s Santa Marta e JK, na Rua A, Bairro Aeroporto II. Justificativa: A falta de iluminação na Rua tem prejudicado o atendimento aos cidadãos no horário estendido ao trabalhador, colocando em risco a segurança dos servidores e dos cidadãos.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_342.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a implantação de iluminação pública no trecho da Rodovia MG-164 (saída para o Distrito do Engenho do Ribeiro) entre trevo de frente ao posto VAP até a Prefeitura (Conjolo de Visunga – antigo SESC). Justificativa: Trata-se de reivindicação de moradores dos bairros próximos, haja vista que a iluminação do trecho trará mais segurança na região no período noturno inclusive com prevenção de acidentes.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_343.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (“tapa buracos”) no cruzamento da Rua Anicésio de Mendonça com Avenida das Palmeiras, perto do Goes, bairro do Rosário. JUSTIFICATIVA: O local mencionado encontra-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local, sendo este um direito dos transeuntes e motoristas locais.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_344.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie manutenção das estradas vicinais que dão acesso ao povoado da Extrema, Córrego Areado e Mato Seco. Justificativa: As mencionadas estradas vicinais encontram-se em situação precária, pelo que a manutenção garantirá a segurança para os produtores rurais e evitará danos aos veículos que por elas trafeguem.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_345.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda ao reparo no asfalto (“tapa-buraco”) na rua Januária, notadamente próximo ao nº 1638, no bairro JK. Justificativa: A rua Januária encontra-se com “buracos” na pista que a tornam insegura para o trânsito. Cumpre ressaltar que o período chuvoso se aproxima, pelo que a situação precária da via pode se agravar. Por essas razões, faz-se a presente indicação para que a via seja recuperada com urgência.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_346.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito que realize estudo técnico para sinalização e melhoria do trânsito no entroncamento da Avenida Governador Valadares com Rua Irmã Maria, no bairro São Vicente, bem como promova de forma urgente as intervenções no trânsito que o estudo concluir. Justificativa: A sinalização do trânsito no local citado encontra-se precária, com a sinalização horizontal da rotatória imperceptível, bem como a faixa de pedestre foi encoberta pelo recapeamento do asfalto. Por outro lado, acidentes no local têm ocorrido de forma frequente, inclusive com vítimas. Por essas razões, faz-se necessário a intervenção urgente para devida sinalização do trânsito no local.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_347.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_347.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda ao reparo no asfalto (“tapa-buraco”) na rua José Felipe Cardoso, no bairro Nossa Senhora Aparecida. Justificativa: O referido buraco está muito grande na via, gerando risco de grave acidente. Cabe ressaltar ainda que existe um ponto de parada de ônibus no local, contudo, em razão da precariedade da rua e do o risco de dano no veículo que faz o percurso, a Circullare precisou alterar a rota do itinerário Nossa Senhora Aparecida. Essa alteração tem  causando transtornos aos cidadãos que residem no bairro, haja vista que o ponto de parada mais próximo é distante do local.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_348.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda à pavimentação da rua Cabo Verde, no bairro Dom Joaquim. Justificativa: A pavimentação da mencionada rua é necessária para melhoria da infraestrutura do local, o que proporcionará um trânsito seguro e melhores condições para os moradores (eliminação de poeira e barro).</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_349.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Esportes e Lazer que inclua no plano de ações da secretaria a implantação de uma academia ao ar livre no bairro Nossa Senhora Aparecida. Justificativa: Trata-se de reivindicação dos moradores do bairro, os quais praticam caminhadas como exercício físico, pelo que uma academia ao ar livre contribuirá para desenvolvimento esportivo, lazer e saúde.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_350.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação que continue a entrega das cestas básicas da merenda aos alunos que optarem por não retornar às aulas em razão da Pandemia do Covid-19, bem como que seja avaliada a entrega de uma cesta por aluno. Justificativa: Através do Decreto Municipal nº 9.096, de 30 de julho de 2.021, foi prorrogado o prazo de vigência do estado de calamidade pública em Bom Despacho até o dia 31/12/2021, pelo que é razoável que as medidas excepcionais também sejam prorrogadas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_351.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_351.pdf</t>
   </si>
   <si>
     <t>Indica ao Responsável pela COPASA no município para que proceda ao reparo do asfalto na Av. Dr. Manoel Pereira. Justificativa: A COPASA procedeu a abertura da via para manutenção da rede hidráulica/esgoto, pelo que a reconstituição do asfalto é necessária para segurança da via. Cumpre ressaltar que existem buracos na via advindos do serviço da concessionária.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_352.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_352.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na Avenida das Palmeiras, no bairro São Bento, sendo um próximo ao Góes Materiais de Construção e outro próximo a Creche do bairro, bem como providencie de forma urgente as intervenções no trânsito que o estudo concluir. Justificativa: Trata-se de via onde há grande fluxo de veículos e trânsito de pedestres, pelo que o controle de velocidade é medida necessária para prevenção de acidentes, notadamente próximo a creche.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_353.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_353.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que a substituição de lâmpadas nos postes da Rua José Cândido Pessoa, no Bairro Santa Efigênia. Justificativa: A referida rua encontra-se com pouca iluminação em razão das lâmpadas queimadas, pelo que a substituição é necessária para melhoria da segurança e qualidade de vida dos moradores do local.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_354.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_354.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda à pavimentação da rua Pedro Quintino, no bairro Jardins. Justificativa: A mencionada rua encontra-se sem qualquer tipo de pavimentação, pelo que é necessário melhorar a infraestrutura do local, a fim de proporcionar um trânsito seguro e melhores condições para os moradores (eliminação de poeira e barro).</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_355.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_355.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Administração que verifique a possibilidade de destinar uma motocicleta para uso dos servidores cedidos ao Posto de Identificação. Justificativa: Os servidores do Posto de Identificação precisam se deslocar até a residência dos cidadãos que não conseguem se locomover, razão pela qual o veículo será útil para desempenho dos serviços.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_356.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_356.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda à pavimentação da rua Caiapós, no bairro Novo Dom Joaquim. Justificativa: A mencionada rua encontra-se sem qualquer tipo de pavimentação, pelo que é necessário melhorar a infraestrutura do local, a fim de proporcionar um trânsito seguro e melhores condições para os moradores (eliminação de poeira e barro)</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_357.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_357.pdf</t>
   </si>
   <si>
     <t>Indicam ao Secretário de Obras que empreenda força tarefa para solucionar os seguintes problemas do bairro Esplanada: Iluminação da rua João Teófilo Dias, Fazer muro de arrimo na rua João Teófilo Dias, ao lado do campo de futebol, haja vista que existe um buraco enorme no local, Manutenção na Rua Geraldo Xavier a fim de que sejam reparados os “buracos” na via, bem como implantado bocas de lobo com manilhas para escoamento das águas pluviais, Fazer calçadas para caminhada na Praça João Bosco de Mendonça com a Rua Marcílio José da Silva. Justificativa: Os vereadores que subscrevem estiveram no bairro, onde conversaram com os moradores e constataram a necessidade destas intervenções para melhoria da infraestrutura local.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/indicacao_358.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/indicacao_358.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretária de Trânsito que realize estudo técnico, bem como providencie de forma urgente as intervenções no trânsito para solucionar os seguintes problemas do bairro Esplanada: Retirada do obstáculo físico utilizado para baia de ônibus na Rua Geraldo Xavier, de frente a UBS, Mudança no trânsito na Rua Getúlio Vargas, a fim de melhorar a mobilidade urbana e diminuir o fluxo de veículos na via, Sinalização de área escolar na Rua da Creche Eraída Alves. Justificativa: Os vereadores que subscrevem estiveram no bairro, onde conversaram com os moradores e constataram a necessidade destas intervenções para melhoria do trânsito local.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_359.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_359.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretária de Esporte e Lazer que providencie a revitalização do campo de futebol do bairro Esplanada, localizado na rua João Teófilo Dias. Justificativa: O campo do bairro Esplanada é tradicional na cidade, local onde grandes atletas amadores bondespachenses praticavam o futebol. Infelizmente, o campo se encontra em situação precária, o que tem inviabilizado sua utilização. A revitalização do campo  proporcionará aos atletas o retorno as atividades, garantindo a prática esportiva e o lazer.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/indicacao_360.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/indicacao_360.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que proceda a avaliação e mudanças na entrada do PSF São José a fim de garantir a acessibilidade ao local de pessoas com dificuldade de locomoção, notadamente idosos e portadores de necessidades especiais. Justificativa: A entrada do PSF São José é bastante ingrime, sendo que as pessoas com dificuldade de locomoção tem dificuldade em acessar o local. Inclusive, há relatos de quedas no PSF, pelo que é necessária uma mudança para garantir acesso seguro aos cidadãos</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/indicacao_361.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito que providencie a adequação do Decreto nº 8.944/21 para que continuem no Conselho Municipal de Educação (CME) somente os representantes da educação, conforme Lei Municipal nº 2.051/2007, bem como encaminhe projeto para alteração da lei mencionada a fim de incluir os membros da sociedade no CME. Justificativa: Infelizmente, o Conselho Municipal de Educação (CME) tem sido impedido de atuar em razão do conflito entre a Lei Municipal nº 2.051/2007 e o Decreto nº 3.607/2007, pelo que Vossa Excelência optou por revogar este último, conforme Decreto 9.065/2.021. Ocorre que a Procuradoria Jurídica do Município, através do Parecer Jurídico Administrativo nº 119/2021, concluiu que o CME estaria atuando de forma irregular. Assim sendo, diante da importância deste conselho e da segurança jurídica de suas ações é preciso que o mesmo seja regularizado com urgência, bem como seja incluída a participação social no mesmo, considerando que são metas do Plano Municipal de educação</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/indicacao_362.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/indicacao_362.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da Avenida Dr. Manoel Pereira. _x000D_
 Justificativa: A mencionada via pública encontra-se em estado precário de conservação, com diversos “buracos”, razão pela qual se faz necessária a devida manutenção antes do período chuvoso, o qual pode agravar a situação.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/indicacao_363.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da esquina da Avenida Mantiqueira com a Rua Vereadora Traquinha, Bairro Aeroporto 2, nas proximidades da praça do rotariano. Justificativa: A mencionada via pública encontra-se em estado precário de conservação.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/indicacao_364.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/indicacao_364.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie a Revitalização da Praça em frente a Escola Estadual Wilson Lopes, instalação de Bancos (como os da Praça da Matriz) e a restauração dos passeios que estão danificados pelas raízes das árvores, cultivo do jardim. Justificativa: Fundamentamos a solicitação com base, na posição estratégica em que  está localizada a referida escola (na entrada da cidade MG/164),  além da nossa Praça da Constituição poder ressignificar-se como espaço de socialização das pessoas, de liberdade, de encontro dos idosos  e adolescentes, de aulas dinâmicas e interativas, dentre outros, em segurança e conforto. Entende-se que, quando o poder  público age sobre os espaços  em favor  da educação, desenvolvimento  sustentável  e cultura, os perigos  e o mal  dissipam  e perdem ação.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_365.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_365.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a implantação de sistema de drenagem de água pluvial na Rua Garimpo dos Cristais, próximo ao nº 164, no Bairro Babilônia. Justificativa: A mencionada rua encontra-se sem drenagem de água pluvial, sendo que a água que escorre pela Avenida Piraquara acaba desaguando nesta rua, o que tem gerado graves transtornos aos moradores, pelo que se faz a presente indicação para que as obras sejam realizadas antes do período chuvoso.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_366.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_366.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, que determine a Secretaria de Desenvolvimento Social, juntamente com a Secretaria de Planejamento, Orçamento e Gestão, que empreendam esforço conjunto a fim de seja elaborado Projeto de Lei para conceder “Passe Livre” aos portadores de necessidades especiais de baixa renda no município, de forma que o município possa subsidiar o benefício integral ou parcialmente, conforme disponibilidade orçamentária financeira. Justificativa: A decisão judicial proferida pelo Órgão Especial do TJMG nos autos nº 1.0000.19.092056-1/000 declarou os art. 84 a 86 da Lei Municipal nº 2.269/2012 inconstitucionais. A mencionada decisão considerou o vício de iniciativa do Poder Legislativo que ampliou o rol de beneficiados, bem como os impactos financeiros no contrato firmado com a concessionária de transporte público. Ante o exposto, faz-se a presente indicação para que o Poder Executivo encaminhe projeto de lei para concessão do “Passe Livre”, com critérios definidos e...</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_367.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_367.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que verifique a possibilidade de instalar um PSF no Bairro de Fátima. Justificativa: Moradores do bairro entraram em contato com as vereadoras subscritoras relatando pertencem ao PSF Ozanan, o qual é distante e sem linha de ônibus para transporte, o que tem dificultado o deslocamento dos usuários do serviço, notadamente idosos.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_368.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de um redutor de velocidade (quebra-molas) na Rua Picão Camacho, nº 935 (em frente ao salão Milênio), bairro Babilônia, devendo implementar as alterações que os estudos técnicos assim concluírem. JUSTIFICATIVA: As alterações indicadas no trânsito das ruas mencionadas visam garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que nos locais acima elencados têm ocorrido muitos acidentes, carros trafegando em alta velocidade, colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_369.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_369.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal da Fazenda que estabeleça isenção tributária às entidades sem fins lucrativos, que juridicamente são denominadas de Terceiro Setor, encontra respaldo e fundamentação legal no ordenamento jurídico brasileiro, uma vez que está insculpida no bojo da Constituição Federal/88, e devidamente regulamentada por legislação complementar, por meio do Código Tributário Nacional (CTN). Justificativa: 	 A Constituição Federal em seu art. 150, VI, c, assim dispõe: “Art. 150. Sem prejuízo de outras garantias asseguradas ao contribuinte, é vedado à União, aos Estados, ao Distrito Federal e aos Municípios: VI – instituir impostos sobre: c) patrimônio, renda ou serviços dos partidos políticos, inclusive suas fundações, das entidades sindicais dos trabalhadores, das instituições de educação e de assistência social, sem fins lucrativos, atendidos os requisitos da lei;” Ademais e de forma subsidiária, na carta magna, há ainda expressa previsão de isenção previdenciária, notadame</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_370.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (tapa-buracos) na Rua Alisson Justino, no São Vicente. Justificativa: A mencionada via encontra-se em situação precária, com diversos “buracos”, sendo que a manutenção é medida necessária e imprescindível para garantir a segurança do trânsito no local.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_371.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para  que proceda a melhoria na iluminação pública da Rua Alisson Justino, no Bairro São Vicente e Rua Padre Eustáquio, no Bairro de Fátima. Justificativa: As referidas ruas encontram-se com iluminação deficitária, pelo que é necessária a intervenção do poder público a fim de substituir lâmpadas queimadas, podar árvores, bem como implantar novos postes, caso necessário, para melhoria da segurança e qualidade de vida dos moradores</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_372.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Administração que proceda a adequação da portaria da Prefeitura a fim de garantir a acessibilidade de pessoas com portadoras de necessidades especiais. Justificativa: Esse vereador tomou conhecimento da dificuldade de cadeirantes em acessar o prédio atual da prefeitura, tendo que se deslocar sobre o calçamento e em meios aos carros que trafegam, pelo que é necessário adequações no local para garantir o acesso destas pessoas ao prédio.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_373.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_373.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que encaminhe Projeto de Lei para regulamentar o plano de carreiras dos servidores do executivo que ainda não possuem.  Justificativa: É um Projeto de Lei de iniciativa do Prefeito em respeito a autonomia administrativa, orçamentária e financeira do executivo, bem como pela questão de responsabilidade fiscal. Por outro lado, o plano de carreira é um anseio dos servidores do executivo, que buscam a valorização da classe, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_374.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de Educação que analise a possibilidade da mudança no horário de funcionamento da Biblioteca pública municipal de Bom Despacho/MG, de forma a mudar e estender o horário atual (07:00h – 16:00h) para 08:00h – 21:00h. Justificativa: o vereador, ora autor desta indicação, fora procurado por diversos estudantes que somente podem estudar no horário noturno, devido ao fato que trabalham durante o dia. Assim, o bem comum seria atendido e a Educação chegaria a todos de forma igualitária</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_375.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Trânsito, Proteção Patrimonial e Defesa Social que notifique a concessionária de transporte público coletivo para restabelecer os horários normais das linhas de ônibus, conforme art.6º do Decreto Municipal nº 9.074, de 9 de julho de 2.021, alterado pelo Decreto nº 9.102, de 04 de agosto de 2.021. Justificativa: Mesmo com a evolução no combate a pandemia do Covid-19, melhora dos índices de contágio, flexibilização das normas e recentemente todo o Estado de Minas Gerais estar na onda verde do Minas Consciente; a concessionária de transporte público coletivo insiste em manter a redução das rotas de ônibus, descumprindo o Decreto Municipal nº 9.074/2021 e suas alterações, pelo que se faz necessária a atuação da secretaria responsável para fazer cumprir a norma reguladora.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_376.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indica à Controladora Interna da Prefeitura que instaure procedimento administrativo para apurar eventual irregularidade na utilização dos notebooks adquiridos pela Secretaria de Educação, bem como encaminhe cópia aos subscritores quando o procedimento apuratório for finalizado. Justificativa: Em diligências realizadas pelos vereadores subscritores, conforme documentação anexa, verificou-se que em dezembro/2020 a Secretaria de Educação adquiriu 240 notebooks, sendo que atualmente somente 142 estão sendo utilizados diretamente pelos professores, conforme ofício nº 0173/2021/SME e ofício nº 0411/2021/SME pelo que há uma diferença de 98 notebooks. Apresenta-se o presente requerimento uma vez que não é crível que 98 notebooks estejam sendo utilizado nas atividades administrativas da Secretaria de Educação; ressalte-se ainda que os 98 notebooks correspondem ao valor considerável de R$ 588.000,00; bem como existe a possibilidade destes notebooks estarem sendo utilizados por outras secretaria</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/indicacao_377.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/indicacao_377.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente ou setor responsável que construa pontos seguros e fechados de descarte de lixo nas saídas das comunidades rurais. (foto anexa)</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_378.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_378.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Saúde que realize estudo técnico para ampliar o espaço físico do CAPS ou mudança de local do mesmo, de forma a garantir que o espaço seja suficiente para atender/ampliar a demanda do município.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_379.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_379.pdf</t>
   </si>
   <si>
     <t>As vereadoras indicam ao Prefeito Municipal o Anteprojeto de Projeto de lei Complementar que visa alterar o Código tributário Municipal (lei nº 1950/03) de forma a instituir no âmbito do Município de Bom Despacho/MG o Programa “IPTU SOCIAL”, com o objetivo de isentar pessoas de baixa renda cadastradas no Cadastro Único do Governo Federal do pagamento do Imposto Predial e Territorial Urbano (IPTU).</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_380.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda à pavimentação da Rua Ziquita Bento, no Bairro Alvorada, bem como a implantação de iluminação pública na referida via.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_381.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda com celeridade ao término da obra de pavimentação da Rua Arinos, no Bairro JK, ou seja, que a obra termine antes do início do período chuvoso.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_383.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_383.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda à pavimentação da Rua Antônio Guilhermino da Silva, no Bairro São Bento.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_383.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_383.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Trânsito, Proteção Patrimonial e Defesa Social e ao Secretário de Obras que atuem em conjunto a fim de providenciarem intervenção junto ao “quebra-molas” instalado na Rua Pedra Azul com Itaobim, de forma a garantir o escoamento de água pluvial.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_384.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_384.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na Rua Turmalina, no Bairro Santa Marta, próximo ao número 180, bem como providencie de forma urgente as intervenções no trânsito que o estudo concluir.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_385.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_385.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (tapa-buracos) na Rua Anicésio de Mendonça, no Bairro do Rosário.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_386.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_386.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Obras, em caráter de urgência, que seja verificada e sanada a falha contínua de luminosidade em 3 (três) postes de iluminação pública localizados na rua Manga, nº 1.261, bairro JK.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_387.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Educação que seja analisada a possibilidade de implantação neste município de um centro especializado para atender alunos com deficiência intelectual e física de aprendizagem.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_388.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Obras que analise a possibilidade de instalar redutores de velocidade e radar eletrônico na MG-164, em frente ao antigo SESC, atual sede administrativa do Poder Executivo municipal, saída para a cidade de Martinho campos/MG.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_389.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_389.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Obras, Proteção Patrimonial e Defesa Social que realize pavimentação asfáltica na Rua 2, bairro Rosário 2 e, posteriormente, no mesmo local, realize estudo técnico para implantação de um redutor de velocidade (quebra molas), devendo implementar as alterações que os estudos técnicos assim concluírem.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_390.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Obras, Proteção Patrimonial e Defesa Social que realize implementação de rede de esgoto na Avenida 1, bairro Rosário 2, de forma a atender todas as normas urbanas de saneamento básico de tratamento de esgoto.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_391.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 346/2021, na qual solicita-se melhorias na sinalização do trânsito no entroncamento da Avenida Governador Valadares com Rua Irmã Maria, no bairro São Vicente.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_391.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da pavimentação asfáltica (tapa-buracos) na Rotatória da Av. Dr. Juca, no bairro São Vicente.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da Rua Formiga, no Bairro Santa Marta.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_394.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_394.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Obras que realize estudo técnico para implantação de uma redutor de velocidade (quebra molas) e radar eletrônico na MG-164, em frente ao antigo SESC, atual sede administrativa do Poder Executivo municipal, saída para a cidade de Martinho campos/MG, devendo implementar as alterações que os estudos técnicos assim concluírem.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_395.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de Meio Ambiente que seja realizada uma fiscalização na periodicidade da coleta de lixo na entrada e no povoado do Mato Seco bem como todas as estradas e comunidades rurais</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_396.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_396.pdf</t>
   </si>
   <si>
     <t>Indica à Senhor Secretária Municipal de Educação, Sra. Gabriela Fernandes Oliveira, a criação de uma Campanha de conscientização do consumo consciente de água potável nas unidades escolares de Bom Despacho. JUSTIFICATIVA: Alguns dos principais reservatórios para a produção energética do país, localizados no Centro-Oeste e no Sudeste, estão no pior nível em 22 anos. São eles: Marimbondo e Água Vermelha, em São Paulo e Minas Gerais, na bacia do rio Grande; Nova Ponte (MG); Itumbiara e São Simão, no rio Parnaíba, entre Goiás e Minas Gerais. A escassez de chuvas nas bacias dos rios é um dos principais motivos. Isto ocasiona, não apenas questões ambientais. Outro impacto negativo é o aumento da conta de energia elétrica para os consumidores. Para que as gerações futuras não sofram tanto com o impacto da falta de recursos hídricos, faz-se necessária conscientização da população, para que se evite racionamentos, ou eventuais "apagões energéticos".</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_397.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_397.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária de Trânsito, Proteção Patrimonial e Defesa Social, como gestora do contrato de concessão do serviço de transporte público coletivo urbano, que revise a rota da linha São José/Aeroporto, de forma que abranja o Bairro Simeão Ferreira. Justificativa: Os moradores do referido bairro tem que se deslocar por mais de um quilômetro até o ponto mais próximo da linha São José/Aeroporto, pelo que a alteração proporcionará melhores condições para os usuários. Registra-se que o acréscimo de um quilômetro na linha acarretará custo irrisório para a concessionária.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_398.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_398.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a pavimentação asfáltica da Rua Caiapós, no Bairro Dom Joaquim. Justificativa: Trata-se de reivindicação de cidadãos que residem no local, os quais relatam que a via encontra-se em situação precária, com diversos “buracos”, sendo que a pavimentação é medida necessária e imprescindível para garantir a segurança do trânsito no local e melhor infraestrutura (eliminação de poeira e barro).</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_399.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_399.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Esportes e Lazer que proceda ao nivelamento do solo abaixo dos balanços localizados na Praça Irmã Maria, no bairro São Vicente. Justificativa: No local existem apenas dois balanços que são utilizados com frequência pelos moradores da região, no entanto o solo abaixo dos balanços é em terra batida, o qual está desnivelado devido ao uso. Ocorre que tem se formado “bacias d’água” em virtude das chuvas que inviabilizam a utilização dos balanços. Urge ressaltar que nivelar o solo da área é ação de custo irrisório diante do lazer que os balanços proporcionam as crianças da região.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_400.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_400.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, com urgência, a drenagem pluvial e a manutenção do calçamento da Rua Sete, no Bairro Dona Branca. Justificativa: Com as recentes chuvas o calçamento tem se soltado com a enxurrada, formando grandes buracos. É necessário que sejam realizadas, com urgência, obras no local a fim de evitar maiores danos e custos nos reparos, bem como garantir a segurança e trânsito das pessoas que trafegam pela rua.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_401.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_401.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, com urgência, a drenagem pluvial e a manutenção da pavimentação asfáltica da Rua Marques Gontijo, Bairro de Fátima. Justificativa: A falta de drenagem pluvial no local tem causado enormes danos. As residências são invadidas pelas águas da chuva, trazendo risco para os moradores e danos materiais. É necessário que sejam realizadas, com urgência, obras no local a fim de garantir a integridade física dos moradores, a segurança e trânsito das pessoas que trafegam pela rua, bem como evitar maiores danos e custos nos reparos.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_402.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_402.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a substituição da ponte “pinguela” localizada próxima à pista de skate, na Av. Dr. Roberto de Melo Queiroz. Justificativa: A mencionada travessia se encontra em estado de extrema precariedade, com risco iminente de acidentes graves no local. Assim, faz-se necessária a ação do Poder Público para garantir uma infraestrutura adequada e segura para travessia dos pedestres.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_403.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_403.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma faixa elevada (lombofaixa) na Avenida Doutor Manoel Pereira (de frente o número 150, bairro São Francisco); devendo implementar as alterações que o estudo técnico concluir. Justificativa: A alteração indicada no trânsito visa garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que na Avenida Doutor Manoel Pereira, de frente o número 150, bairro São Francisco tem ocorrido muitos acidentes e próximo ao local tem muitos idosos e PCD (Pessoa com Deficiência) colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_404.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_404.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Obras, Proteção Patrimonial e Defesa Social que viabilize a questão das constantes inundações decorrentes das chuvas, situação esta ainda pior nesta época do ano, na Avenida Doutor Juca, nº 237, bairro Realengo (fundos com a Rua Cássia, rua sem saída). JUSTIFICATIVA: A moradora, proprietária do imóvel afetado pelas inundações, conhecida como “Dona Fia do Tunico”, teve enormes prejuízos com as enchentes ocorridas em virtude das fortes chuvas, devendo o Poder Executivo local tomar providências para sanar tais problemas de evasão e escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_405.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_405.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Obras, Proteção Patrimonial e Defesa Social que realize, na Avenida Maria Guerra, bairro Dom Joaquim um estudo técnico para implantação de uma redutor de velocidade (quebra molas), devendo implementar as alterações que os estudos técnicos assim concluírem. JUSTIFICATIVA: As alterações indicadas no trânsito das ruas mencionadas visam garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que nos locais acima elencados têm ocorrido acidentes, colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_406.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_406.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de uma redutor de velocidade (quebra molas) na Rua Picão Camacho, nº 935 (em frente ao salão Milênio), bairro Babilônia, e na Avenida Guarujá, 570, bairro São Vicente, devendo implementar as alterações que os estudos técnicos assim concluírem. JUSTIFICATIVA: As alterações indicadas no trânsito das ruas mencionadas visam garantir a segurança dos condutores e pedestres que trafegam pela via. Registra-se ainda que nos locais acima elencados têm ocorrido muitos acidentes, carros trafegando em alta velocidade, colocando em risco a segurança dos moradores.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/inidicacao_407.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/inidicacao_407.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito e Obras, em caráter de urgência, que seja verificada e sanada a falha contínua de luminosidade em 3 (três) postes de iluminação pública localizados na rua Manga, nº 1.261, bairro JK. Reitera-se indicação de 30 de setembro do corrente ano. JUSTIFICATIVA: 	A falta de iluminação pública está causando vários transtornos aos moradores da região, muitos deles idosos, uma vez que possibilita o surgimento de usuários de drogas e a ocorrência de crimes (furtos, roubos, etc.)</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_408.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_408.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na Rua Monsenhor Otaviano, na altura da Creche Elvino Paiva, devendo implementar as alterações que os estudos técnicos assim concluírem.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_409.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_409.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o assoreamento do enorme buraco que se encontra na Rua Brasília, no Bairro Jardim América, bem como promova a pavimentação asfáltica da referida rua.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_410.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_410.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que empreenda força tarefa para construção de um muro de arrimo na Rua Cássia, Bairro Realengo, bem como providencie a drenagem pluvial e pavimentação asfáltica da mesma, com urgência.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_411.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_411.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie, com urgência, a drenagem pluvial e a manutenção da pavimentação asfáltica da Rua Paraíba, Bairro do Rosário, próximo ao número 209, e da Rua Pedra Azul, Bairro Santa Marta, próximo a nº 765.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_412.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Reitera indicação ao Secretário de Obras para que providencie a pavimentação asfáltica das ruas Caiapós, Antilhas, Delgado e Serra Dourada, todas localizadas no Bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_413.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_413.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde que disponibilize na UBS Babilônia um médico pediatra, bem como implante uma farmacinha para entrega dos medicamentos aos cidadãos atendidos na referida UBS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_414.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_414.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal que determine a Secretaria de Desenvolvimento Social, juntamente com a Secretaria de Planejamento, Orçamento e Gestão, que empreendam esforço conjunto a fim de seja elaborado Projeto de Lei para conceder “Passe Livre” aos portadores de necessidades especiais de baixa renda no município, de forma que o município possa subsidiar o benefício integral ou parcialmente, conforme disponibilidade orçamentária financeira. Ressalta-se que a presente indicação é reiteração da Indicação de nº 366/2021.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_415.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_415.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de Trânsito e Obras instale placa denominando a Rua Jair Firmino da Silva, o logradouro público antigamente denominada Rua Iota, que se inicia na rua Lambda e termina na Beta, Bairro Geraldo Cesário, Bom Despacho, MG.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_416.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_416.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e Trânsito que seja providenciada recapeamento asfáltico na Rua Corinto, em seu final, no bairro São Vicente e na Rua 7 de setembro 324, antes de virar para APAE, bairro Ozanan, assim como seja analisada nos locais indicados, a possibilidade de ser colocado bueiro ou seja elaborada outra solução que amenize as enchentes e fortes enxurradas em época de fortes e frequentes chuvas.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_417.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_417.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustre Secretário de Obras e Trânsito que seja providenciada recapeamento asfáltico na Rua Campo Redondo, bairro São Vicente.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_418.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_418.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que realize estudo técnico para implantação de um semáforo no cruzamento da Rua da Fábrica com Avenida das Palmeiras; devendo implementar no local as soluções que o estudo técnico concluir.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_419.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_419.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente o recapeamento, conserto do meio-fio e construção do canteiro central na rua Guilhermino Rodrigues da Costa, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_420.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_420.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente o recapeamento da rua Sete de Setembro e abertura até o bairro Ipiranga no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente o recapeamento e construção de meio fio na entrada do Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/indicacao_422.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/indicacao_422.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente o asfaltamento na rua Getúlio Fidelis (rua do Posto de Saúde) bem como a construção de redutores de velocidade na altura da Construsávio e da UBS.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/indicacao_423.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/indicacao_423.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal que providencie o alargamento da ponte na Estrada da Barra no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/indicacao_424.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/indicacao_424.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente a construção de uma praça ao lado do velório no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/indicacao_425.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/indicacao_425.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Trânsito que providencie:_x000D_
 - Sinalização e construção de rotatória no entroncamento das ruas A, rua dos Operários e Avenida Paulino Marques na Vila Gontijo ligação com bairro Ana Rosa;_x000D_
 - Construção de redutores de velocidade na rua Manoel da Costa Gontijo cruzamento com as ruas Maria Isabel e Marques Gontijo, Bairro Nossa Senhora de Fátima;_x000D_
 - Construção de redutor de velocidade na rua Gabriel Tavares cruzamento com rua Maria Isabel no bairro Nossa Senhora de Fátima;_x000D_
 - Sinalização para regulamentação de estacionamento na avenida Dr. Roberto de Melo Queiroz nas proximidades com rua Pedro Simão Vaz;_x000D_
 - Sinalização nos trechos recapeados da rua Pio XII e Olegário Maciel.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_426.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_426.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras e Meio Ambiente que providencie: _x000D_
 - Construção de muro de arrimo na avenida Paulino Marques para sustentação da obra de passeio feita recentemente no trecho;_x000D_
 - Construção de meio fio na rua Getúlio Vargas, entre as ruas João Bosco de Mendonça e Marcílio José da Silva no bairro Esplanada;_x000D_
 - Recapeamento em toda avenida Dr. Roberto de Melo Queiroz;_x000D_
 - Limpeza e manutenção dos bueiros e “bocas de lobo” em toda cidade;_x000D_
 - Implantação de iluminação na rua Getúlio Vargas até a rua da Chácara, na Vila Gontijo;_x000D_
 - Implantação de iluminação de LED na Rua Vereador João do Couto, Vila Aurora (antiga rua catalão);_x000D_
 - Retirada da guarita de ônibus da rua Geraldo Xavier no bairro esplanada;_x000D_
 - Construção de muro de arrimo na rua Juca Rufino no bairro Novo São José no fundo da velha Necrópole;_x000D_
 - Limpeza dos bueiros e asfaltamento do bairro Dona Branca;_x000D_
 - Recapeamento da rua Curitiba no bairro Ana Rosa;_x000D_
 - Construção de passeio na Praça do Bairro Esplanada.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/indicacao_427.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/indicacao_427.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que proceda a substituição de lâmpada na Rua Mantiqueira, nº 762, Bairro São Vicente.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/indicacao_428.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/indicacao_428.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Educação que providencie o transporte escolar dos alunos dos bairros Simeão Ferreira, Nossa Senhora Aparecida e Jardins que estudem na E.E Coronel Egídio Benício De Abreu.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/indicacao_429.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/indicacao_429.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Educação a implantação de uma creche na região do “Arraial” a fim de atender a população residente nos bairros São José, Jardim América, Dom Joaquim e Gameleira.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/indicacao_430.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/indicacao_430.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento de toda a extensão da Rua Mariana, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/indicacao_431.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/indicacao_431.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a pavimentação asfáltica do restante da Avenida Brasil, Bairro Jardim América.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/indicacao_432.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/indicacao_432.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que encaminhe projeto de lei, conforme anteprojeto anexado à presente indicação com a finalidade de se implantar a redução de carga horária da categoria funcional de Assistente Social e cargos de gestor em serviço social.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/indicacao_433.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/indicacao_433.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que encaminhe projeto de lei, conforme anteprojeto anexado com a finalidade de implementar a gratuidade no transporte coletivo urbano para as categorias que menciona, mediante aquisição de bilhetes de viagem da concessionária que presta serviço público de transporte coletivo no âmbito do Município, garantindo o equilíbrio econômico-financeiro do contrato de concessão.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_434.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_434.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a reconstrução do meio-fio na Av. Governador Valadares, no bairro JK, de frente a rotatória de frente a loja móveis São José.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_435.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_435.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie a manutenção da estrada da Ponte dos Ferreiras.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_436.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que repare o “buraco” existente na Avenida das Palmeiras, bairro São Bento (entre a Avenida Rio de Janeiro e Avenida das Palmeiras) próximo a creche Dona Íris, bem como repare o “buraco” existente na Rua Arthur Alves Duarte (esquina com a rua Montalvania), no bairro São Vicente de frente o número 812.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_437.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_437.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que verifique a academia ao ar livre da Praça, localizada na Rua Montalvânia, esquina com Avenida no bairro Santa Marta, pois um dos equipamentos foi quebrado, de forma que a municipalidade tem o dever de reparação. No mesmo local, se faz necessária a implantação de um parquinho incentivar o lazer familiar e a realização de uma limpeza geral.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_438.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_438.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras e trânsito que seja feito estudo para viabilidade de instalação de redutores de velocidade (quebra-molas) na estrada Parque Dr. Hugo, mais conhecida como estrada do Pica-pau próximo à entrada do condomínio de mesmo nome tendo em vista o aumento do volume de carros atravessando no local.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_439.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_439.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria de obras que seja realizado com urgência a pavimentação asfáltica da rua Leito da Linha Férrea tendo em vista a situação precária que se encontra a mencionada rua</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Paré, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_440.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_440.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que providencie o recapeamento asfáltico da Rua Picão Camacho, no Bairro Babilônia, devendo atentar-se para a precariedade do cruzamento desta rua com a Rua Dr. Nicolau Leite. Justificativa: A mencionada via encontra-se em situação precária, pelo que o recapeamento asfáltico proporcionará segurança e garantia do fluxo de trânsito.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_441.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_441.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Trânsito que realize estudo técnico para implantação de redutores de velocidade (“quebra-molas”) na Rua Santo Antônio do Monte, no bairro Rosário. Justificativa: Trata-se de via onde há grande fluxo de veículos e trânsito de pedestres, pelo que o controle de velocidade é medida necessária para prevenção de acidentes. Registra-se que no dia 09/11/2021 ocorreu um acidente que envolveu uma criança de 04 anos.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_442.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_442.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Educação que amplie o número de ônibus escolares que estão atendendo ao bairro São Bento (antigo Rosário II). Justificativa: Os moradores da região relatam que antes da pandemia 2 ônibus faziam o transporte, entretanto com o retorno das aulas foi disponibilizado apenas 1 ônibus, de forma que o mesmo está operando com superlotação. Por essas razões faz-se a presente indicação a fim de garantir a segurança dos alunos.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_443.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_443.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie o recapeamento asfáltico, capinação em matagal e manutenção na rede elétrica de iluminação pública na Rua Gustavo Capanema, na altura do número 511, bairro Jardim América. JUSTIFICATIVA: Conforme consta em fotos anexas, a situação do local do logradouro público acima citado se encontra em situação precária, devendo a Municipalidade cumprir seu poder-dever em proporcionar aos cidadãos locais segurança (iluminação pública), higiene sanitária (capinação e limpeza de matagal) e conforto (recapeamento asfáltico).</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_444.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras para que realize operação “Tapa Buracos” na Rua Dr. Manoel Pereira, bairro Santa Ângela, visando a eliminação de buracos naquela via pública. Justificativa: A indicação é necessária e se justifica, vez que, devido a inúmeros buracos de médio e grande porte no asfalto estão fazendo com que a via pública fique intransitável, acarretando sérios prejuízos aos munícipes que necessitam passar por aquele local.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_445.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente para que realize a capina, a operação “Tapa Buracos” e se possível, a complementação do asfaltamento na Rua José Felipe Cardoso, bairro Nossa Senhora Aparecida, antigo Vale do Amanhecer. JUSTIFICATIVA: A indicação é necessária e se justifica, vez que, devido a inúmeros buracos, mato alto e falta de asfaltamento da via pública, acarreta sérios prejuízos aos munícipes que necessitam passar por aquele local.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_446.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_446.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente para que realize a instalação de bueiro em via pública para captação de águas da chuva na Rua Padre Henrique, altura do número 223, bairro São Vicente. JUSTIFICATIVA: A indicação é necessária e se justifica, vez que, devido à falta de bueiro na via pública, a captação fluvial está prejudicada, pois não existem bueiros suficientes para suprir as águas de chuva naquele local.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_447.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_447.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente para que realize a instalação de faixa elevada na Rua Januária na altura do número 2039, bairro São Vicente. JUSTIFICATIVA: A indicação é necessária e se justifica, vez que, devido à falta de lombada ou redutores de velocidade, os motoristas daquela região transitam em alta velocidade, podendo causar acidentes graves.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/indicacao_448.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/indicacao_448.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente para que dê atenção necessária à Rua Monte Azul, devido à falta de iluminação no local e o serviço incompleto de asfaltamento da via pública, sendo que os moradores daquela localidade aguardam há aproximadamente 01(um) ano a solução do problema. JUSTIFICATIVA: A indicação é necessária e se justifica, vez que, devido à falta de iluminação pública no local e o serviço incompleto de asfaltamento da via pública acarreta sérios prejuízos aos moradores daquele local.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/indicacao_449.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/indicacao_449.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/indicacao_450.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/indicacao_450.pdf</t>
   </si>
   <si>
     <t>as vereadoras que subscrevem, faz indicação ao chefe do executivo para estudo da criação de prêmio de produtividade extensivo a todos os servidores da Educação não indicados no PL 139/2021,  ou seja, seja criado mecanismos para valorização, reconhecimento e incentivo aos profissionais: i) Auxiliar de secretaria, ii) Secretária, iii) ASE(Auxiliar de serviço escolar), iv) ASG da educação(Auxiliar de serviço gerais), v) Motoristas e vi) Psicólogos; vii) Auxiliar bibliotecário, viii)Assistente Social Escolar. Conforme ofício enviado ao Chefe do Executivo, lembramos que tais profissionais são tão importantes quanto os demais atores (Magistério) no processo educacional, pois os servidores investidos nos cargos supracitados são merecedores de reconhecimento por parte da Administração Pública como forma de demonstrar a real importância destes profissionais no processo de formação de alunos e difusão da educação em nosso Município.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/indicacao_451.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie o recapeamento asfáltico, capinação em matagal e manutenção na rede elétrica de iluminação pública na Rua Gustavo Capanema, na altura do número 511, bairro Jardim América. JUSTIFICATIVA: Conforme consta em fotos anexas, a situação do local do logradouro público acima citado se encontra em situação precária, devendo a Municipalidade cumprir seu poder-dever em proporcionar aos cidadãos locais segurança (iluminação pública), higiene sanitária (capinação e limpeza de matagal) e conforto (recapeamento asfáltico).</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/indicacao_452.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie o recapeamento asfáltico (operação tapa buracos) na totalidade da Rua Mariana, bairro Santa Rita, nesta comarca. JUSTIFICATIVA: Diante de várias reclamações de moradores locais, a situação do local do logradouro público acima citado se encontra em situação precária, devendo a Municipalidade cumprir seu poder-dever em proporcionar aos cidadãos locais o mínimo de conforto para os munícipes.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/indicacao_453.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/indicacao_453.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie um estudo técnico para que seja instalado quebras molas na Rua Araçuaí, na altura do número 220, bairro Santa Marta. JUSTIFICATIVA: Diante de várias reclamações de moradores locais, os carros trafegam naquele local em altíssima velocidade, colocando em risco toda a população, inclusive crianças e idosos e demais moradores.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/indicacao_454.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie a capinação e limpeza em geral no logradouro público Avenida Vivaldi Brandão, altura do nº 1125, Próximo à Jmaia. JUSTIFICATIVA: No local acima mencionado, um enorme matagal tomou conta dos passeios e canteiros da Avenida, possibilitando, além de obstáculo dos pedestres locais, surgimento de animais peçonhentos.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/indicacao_455.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/indicacao_455.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie, de forma urgente, tubulação de escoamento de água pluviais (chuvas) na Avenida das Palmeiras, próximo ao posto de saúde, no bairro Rosário 2. JUSTIFICATIVA: No local mencionado, ocorre alagamentos e inundações em larga escala quando ocorrem chuvas, vindo a causar vários transtornos para a população local e os demais veículos e transeuntes que ali transitam</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/indicacao_456.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/indicacao_456.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie, em caráter de urgência, através dos meios legais possíveis, exija da empresa terceirizada responsável pelo aterro sanitário (lixão) que instale no local iluminação pública, hoje inexistente, assim como seja realizada manutenção e limpeza do aterro. As vereadoras autoras deste requerimento convidam os responsáveis e indicam que tais esclarecimentos sejam feitos numa sessão plenária da câmara. JUSTIFICATIVA: Tendo em vista diversas reclamações por parte de moradores das redondezas sobre o surgimento de inúmeros animais peçonhentos oriundos do aterro sanitário em suas residências, assim como informações seguras de que usuários e traficantes de drogas frequentam o local assiduamente, devido à escuridão e falta de iluminação pública, as Vereadoras que este subscrevem, com fulcro no uso de suas atribuições fiscalizatórias, asseveram que tem direito de cobrar da municipalidade que mantenham o lixão sanitariamente</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_457.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_457.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie, em caráter de urgência, seja realizado recapeamento asfáltico no final da avenida Carlos Cardoso de Carvalho, bairro  Jardim América. JUSTIFICATIVA: Tendo em vista diversas reclamações por parte de moradores locais acerca do estado precário da avenida, causando estragos nos veículos que ali trafegam. Ressalta-se que houve recapeamento asfáltico na avenida Vivalde Brandão recentemente, perto local ora solicitado.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_458.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_458.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie operação tapa buraco na base do poste de iluminação pública localizado na Rua Pedro Tavares Gontijo, nº 292 – bairro de Fátima. JUSTIFICATIVA: O poste de iluminação pública acima mencionado está afundando na terra, devido ao enorme buraco em sua base. A situação requer urgência, uma vez que o poste pode cair a qualquer momento.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_459.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_459.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para determine ao órgão competente que providencie capinação em lote e casa abandonados localizado na Rua Alisson Justino de Souza, nº 185, bairro São Vicente. JUSTIFICATIVA:  Diante de várias reclamações de moradores locais, a situação do local do logradouro público acima citado se encontra em situação precária, devendo a Municipalidade cumprir seu poder-dever em impor sanções aos proprietários e ao mesmo tempo realizar capinação do lote</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_bdprev_revisado.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_bdprev_revisado.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 01 de 18 de maio de 2.005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho - BDPREV e dá outras Providências."</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2490/plc_01_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2490/plc_01_2021.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do art. 167 da Lei Complementar nº 35 de 22 de dezembro de 2.014 e dá outras providências”.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/scan2021-11-09_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/scan2021-11-09_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 5º ao artigo 167 da Lei Complementar 35 de 22 de Dezembro de 2014.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2486/pl_02_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2486/pl_02_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como atividades essenciais em estado de emergência e/ou estado de calamidade pública no Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/pl_03_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/pl_03_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura de Bom Despacho/MG, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2488/pl_04_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2488/pl_04_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Cultura Evangélica no Município de Bom Despacho</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2459/pl_05_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2459/pl_05_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão das academias de musculação, ginástica, pilates, natação, hidroginástica, artes marciais, quadras poliesportivas, instalações destinadas à prática esportiva, e todo tipo de esportes, como atividade essencial à saúde, no âmbito do Município de Bom Despacho."</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2487/pl_06_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2487/pl_06_2021.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de prevenção ao diabetes nas Creches e Escolas Públicas Municipais."</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2493/pl_07_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2493/pl_07_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação diária de lista de todos os Vacinados contra COVID-19 no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2491/pl_08_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2491/pl_08_2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 2.544, de 25 de abril de 2.016.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2542/pl_10_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2542/pl_10_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE À INTOLERÂNCIA RELIGIOSA.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/pl_11_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/pl_11_2021.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo encaminhará cópia do currículo pessoal, profissional e politico dos agentes investidos nos cargos em provimento de comissão e dá outras providências.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/projeto_de_lei_17-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/projeto_de_lei_17-2021.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual ao vencimento dos servidores efetivos e ocupantes de cargos em comissão na Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/pl_22_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/pl_22_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Legislativo Itinerante e dá outras providências.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/pl_24_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/pl_24_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação de informações e publicação das decisões dos Conselhos Municipais.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/pl_31_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/pl_31_2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2724/pl_33_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2724/pl_33_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da educação ambiental humanitária em bem-estar animal no projeto político pedagógico das unidades escolares do município, e dá outras providências.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-05-04_projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-05-04_projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>Keké, Pastor Alex, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-05-03_projeto_de_lei_no_46-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-05-03_projeto_de_lei_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as Igrejas, os Templos religiosos de qualquer culto, as Comunidades Missionárias como atividades essenciais em estado de emergência e/ou estado de calamidade pública no Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-05-17_projeto_de_lei_53_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-05-17_projeto_de_lei_53_2021.pdf</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-05-31_projeto_de_lei_no_65_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-05-31_projeto_de_lei_no_65_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade das mulheres vítimas de violência doméstica no acesso aos serviços ofertados pelo Sistema Nacional de Emprego - SINE, no âmbito municipal.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-05-31_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-05-31_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Próprio Público e dá providências.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei__-_2021_-_curriculos_proffisionais_dos_comissionados.doc</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei__-_2021_-_curriculos_proffisionais_dos_comissionados.doc</t>
   </si>
   <si>
     <t>O Poder Executivo encaminhará cópia do currículo pessoal, profissional e político dos agentes investidos nos cargos em provimento de comissão e dá outras providências</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/pl_01_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/pl_01_2021.pdf</t>
   </si>
   <si>
     <t>Cancela os efeitos do art. 3º da Lei 2.625/17, a partir de 1º de janeiro de 2.021, e dá outras providências.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2496/pl_09_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2496/pl_09_2021.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de área de terreno público e dá outras providências.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2545/projeto_de_lei-12-2021.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2545/projeto_de_lei-12-2021.docx</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2546/pl_13_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2546/pl_13_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.633 de 8 de março de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2547/pl_14_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2547/pl_14_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – Conselho FUNDEB</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2548/projeto_de_lei-_15-2021.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2548/projeto_de_lei-_15-2021.docx</t>
   </si>
   <si>
     <t>Autoriza a recomposição dos vencimentos dos servidores públicos municipais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2549/pl_16_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2549/pl_16_2021.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/pl_18_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/pl_18_2021.pdf</t>
   </si>
   <si>
     <t>Revoga a integralidade da Lei Municipal nº 1066/89, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/pl_19_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/pl_19_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.202 de 2 de Março de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/pl_20_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/pl_20_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre serviço de transporte remunerado privado individual de passageiros gerenciado por plataformas tecnológicas no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/pl_21_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/pl_21_2021.pdf</t>
   </si>
   <si>
     <t>Revoga a integralidade da Lei Municipal nº 1.398/1993, e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/pl_23_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/pl_23_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Orçamentária Anual nº 2.763, de 09 de dezembro de 2020, que estima a receita e fixa a despesa do Município de 2021.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>Impõe ao Poder Executivo publicação das decisões dos conselhos.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/pl_25_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/pl_25_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/pl_27_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/pl_27_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito adiciona especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/pl_32_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/pl_32_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/projeto_de_lei-34-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/projeto_de_lei-34-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.280/91, e dispõe sobre o trabalho em regime integral e dá outras providências.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/pl_35_-_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/pl_35_-_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público do Municipio de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/pl_38_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/pl_38_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional no orçamento vigente PL 38/2021</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei-39-2021.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei-39-2021.docx</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de imóvel que menciona, de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/projeto_de_lei_ldo_2022_completa.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/projeto_de_lei_ldo_2022_completa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei do Orçamento anual de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-06-22_oficio_prefeitura_pl.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-06-22_oficio_prefeitura_pl.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de área de terreno público que menciona, de propriedade do município e dá outras providências.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-08-10_projeto_de_lei_no_93-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-08-10_projeto_de_lei_no_93-2021.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4430/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4430/02.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Jane Lúcia Cardoso Gonçalves</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4431/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4431/03.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense Ortensa Maria de Souza</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4432/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4432/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Aldelaine Pereira Franco Oliveira</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4433/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4433/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Joice Martins Silva Quirino</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4434/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4434/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Rosilene da Silva</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Adriana Maria de Souza</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4436/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4436/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Flaviana Aparecida de Carvalho Ferreira</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4437/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4437/09.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Gledês Pinto Cruz</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4438/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4438/10.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher destaque à Ana Daniela Rodrigues Teixeira Vitor</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>Fernando Cabral</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do art. 148 do Regimento Interno da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/pr_12_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/pr_12_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Legislativo Itinerante e dá outras providências</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>Fernando Cabral, Marcelo Cesário - Malucão, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/pr_13_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/pr_13_2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 148 do Regimento interno da Câmara municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/proj_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/proj_16.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário a Alfredo Júnior dos Santos Fernandes.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/proj_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/proj_17.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Padre Antônio Ferreira.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/proj_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/proj_20.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Ricardo Trindade Cançado.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/proj_22.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/proj_22.2021.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Miguel Jair da Silva.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/ilovepdf_merged_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/ilovepdf_merged_16.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Mérito Municipal à Sra. Maria Concebida de Souza.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/projeto_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/projeto_30.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Carlos Eduardo Gontijo Campos.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Sr. Eduardo Lucas Andrade.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/resolucao_38.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/resolucao_38.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Ronaldo Rodrigues Braga.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3653/resolucao_39.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3653/resolucao_39.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. José Marcio Oliveira Mesquita.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/resolucao_40.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/resolucao_40.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Sra. Joelita Gonçalves Amaral.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/resolucao_42.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/resolucao_42.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Tadeu Antônio de Araújo Teixeira.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2535/requerimento-01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2535/requerimento-01.pdf</t>
   </si>
   <si>
     <t>Requer à Gerência de Controle Patrimonial, através da Secretaria Municipal de Administração, a relação de todos os imóveis edificados e os não edificados (lotes e terrenos) pertencentes ao Município que não estão sendo utilizados atualmente. Justificativa: A Prefeitura figura com locatária de imóveis para instalações públicas, mesmo sendo proprietária de edificações que estão vazias, sem qualquer destinação pública ou social. Trata-se de um contrassenso que deve ser averiguado. Com relação aos imóveis não edificados, as informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve e auxiliarão na decisão sobre ações e medidas a serem tomadas.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2536/requerimento-02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2536/requerimento-02.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, através da Secretaria Municipal de Meio Ambiente, o envio de cópias dos documentos e apresentação das informações seguintes a respeito da Cooperativa de Trabalho de Catadores de Recicláveis de Bom Despacho – RECICLABOM: Documentação com todas as prestações de contas enviadas pela cooperativa à Prefeitura de Bom Despacho em 2020. Informação sobre qual destinação a RECICLABOM dá para os materiais que coleta e se é feita a reciclagem de 100% do lixo recolhido. A documentação relativa aos atos constitutivos da cooperativa, seu estatuto social, atas das assembleias realizadas, Conselho de Administração, Conselho Fiscal e demais documentos correlatos, caso a cooperativa tenha disponibilizado. Informações sobre o número de cooperados atualmente e renda mensal que cada um recebeu no ano de 2020. Justificativa: Os documentos e informações enviados subsidiarão os trabalhos de fiscalização do Vereador que subscreve, uma vez que a RECICLABOM é entidade pública de dire</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2537/requerimento-03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2537/requerimento-03.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal da Fazenda o encaminhamento das seguintes informações e documentações: A relação de todos os imóveis que sofreram alteração de testada principal no cadastramento imobiliário da Prefeitura nos anos de 2019 e 2020, com dados completos, especialmente endereço, área tributada e número de matrícula. O nome completo, endereço de residência e número (s) de telefone para contato do (a) proprietário (a) de cada um desses imóveis. Um relatório constando o histórico do valor de IPTU nos anos de 2017 a 2021 dos imóveis mencionados em análise. Demais informações ou documentações correlatas, caso julgue necessárias para compor os relatórios. JUSTIFICATIVA: No ano de 2019 o Poder Executivo iniciou uma reformulação no sistema de cadastramento imobiliário, alterando a testada principal de diversos lotes na cidade, edificados ou não, o que acarretou majorações significativas no valor do IPTU dos mesmos.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2538/requerimento-04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2538/requerimento-04.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, O vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Gerente da COPASA, para que preste as seguintes informações:  1) Existe estudo técnico  para viabilizar a implantação da rede de esgoto na Rua Caiapós, Bairro Dom Joaquim?  2) Há previsão de Implantação? 3) Está sendo cobrado a taxa de esgoto dos moradores da referida rua? _x000D_
 Justificativa: Este vereador foi procurado por cidadãos que buscam resposta para a questão do Esgoto na Rua Caiapós. A resposta facilitará o exercício da função fiscalizadora e a função intermediadora deste Vereador.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2539/requerimento-05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2539/requerimento-05.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação a Paróquia Nossa Senhora do Rosário em virtude dos seus 10 anos de criação.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2540/requerimento-06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2540/requerimento-06.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Copasa, bem como ao Sr.  Vital Libério Guimarães, Secretário de Obras, o seguinte requerimento encaminhar ofício ao Diretor da COPASA solicitando a implantação da Rede de Esgoto na Rua Adriano Bento, São Lucas. Justificativa: A ausência  da Rede de Esgoto, implica na falta de tratamento sanitário do esgoto, o que via de consequência causa grande impacto ambiental, de forma que inviabiliza o bem-estar dos moradores. Vereador Profesor Eder Tipura e Vereador Vinicius Pedro.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento-07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento-07.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal da Saúde a apresentação das seguintes informações e documentações: Se há no município um centro de controle de zoonoses em funcionamento. Se sim, informe qual é a sua estrutura, composição, orçamento anual, ações planejadas e executadas em 2020 e 2021, legislação, documentos de legitimação e demais informações correlatas. Se é como está sendo feita a castração e vacinação de animais de rua pela Prefeitura. Se a ação estiver sendo terceirizada, requer apresentação de informações detalhadas e fundamentadas. Apresentação da legislação municipal que trata do controle de zoonoses. Informações sobre quais ações são terceirizadas para a Associação Bondespachense de Proteção aos Animais - Associação Bicho Amigo, bem como se a Prefeitura também atua nessas ações de forma subsidiária. Envio das prestações de contas da Associação Bicho Amigo referentes aos Termos de Fomento celebrados em 2019 e 2020. Envio dos pareceres técnicos conclusivos de análise da pres</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento-08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento-08.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o encaminhamento a esta Casa Legislativa dos seguintes cálculos, estudos e informações, para munir o Projeto de Lei Complementar que altera dispositivos da Lei Complementar Nº 1, de 18 de maio de 2015: Relatório sobre a revisão da legislação municipal, as análises e os estudos que foram feitos previamente à elaboração do Projeto de Lei. A comprovação do déficit atuarial que o Poder Executivo e o BDPREV afirmam que existe no regime, feita por profissional habilitado e especializado, com o demonstrativo detalhado da evolução dos cálculos. A comparação contábil e atuarial da situação do BDPREV antes e após a promulgação da Lei nº 2.740, de 20 de julho de 2020, demonstrando se o desequilíbrio nas contas persistiu depois que o auxílio-doença, o salário-maternidade, o auxílio-reclusão e o salário-família deixaram de ser responsabilidade do Instituto. Em caso de persistência do desequilíbrio os cálculos deverão demonstrar qual a dimensão. A demonstração de</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento-09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento-09.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal da Saúde o envio do cronograma de vacinação de Bom Despacho, constando as fases com os grupos prioritários e o planejamento por faixa etária. JUSTIFICATIVA: As informações instruirão os trabalhos de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento-10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento-10.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal da Fazenda o encaminhamento das seguintes informações: Envio da fórmula utilizada no cálculo para a incidência de IPTU e demonstrativo sobre como é feita a avaliação dos imóveis para fins de determinação do seu valor venal. Informações sobre utilização ou não de Mapa de Valores Genéricos, contendo a Planta de Valores de Terrenos e a Tabela de Valores de Construção e o fator de correção para registrar a depreciação ou valorização do imóvel. Caso não utilizados, que sejam apresentadas as informações detalhadas sobre como é estabelecido o valor venal de cada imóvel e os critérios empregados para a diferenciação em cada localidade.  Apresentação de amostra do cálculo feito em 3 (três) imóveis que sofreram majoração no valor do carnê de IPTU após mudança de testada principal no cadastramento imobiliário da Prefeitura, bem como demonstrativo sobre como se chegou ao valor venal aplicado atualmente. JUSTIFICATIVA: As informações subsidiarão os trabalhos de</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento-11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento-11.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o encaminhamento do contrato celebrado com empresa especializada na prestação de serviços de portaria 24 h, a serem executados no Aterro Controlado do Município de Bom Despacho. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento-12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento-12.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Administração, através da Gerência de Controle Patrimonial, o envio do Termo de Doação assinado pelo Governador do Estado de Minas Gerais doando ao Município o imóvel onde funcionava a antiga FEBEM, registrado sob o nº 1.538 do Livro 2, no Cartório de Registro de Imóveis da Comarca de Bom Despacho, conforme Lei nº 19.560, de 09/08/201. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento-13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento-13.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada ao Sindute dos Trabalhadores em Educação Pública de Minas Gerais com sede em Bom Despacho, pela representação, mobilização e engajamento,juntamente com os educadores bondespachenses.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento-14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento-14.pdf</t>
   </si>
   <si>
     <t>Requer ao setor competente envio de relatório das autuações realizadas pelo setor de fiscalização no ano de 2020, discriminando: Estabelecimento comercial/Motivo da fiscalização/Medidas tomadas.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento-15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento-15.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Saúde, ao meio da Secretária Neide Braga, que envie a relação de multiprofissionais da saúde que estão trabalhando no combate a Covid-19 na Santa Casa e nas unidades básicas de saúde. Justificativa:  As informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento-16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento-16.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal envio do cálculo financeiro para concessão de insalubridade grau máximo aos servidores que atuam na linha de frente ao combate do Covid-19.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento-17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento-17.pdf</t>
   </si>
   <si>
     <t>Requer ao setor competente que informe os membros da Comissão a qual tem a incumbência viabilizar estudo para Avaliação do Plano de Cargos e Salários dos Servidores.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento-18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento-18.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde a aquisição de testes rápidos do Covid-19 com recursos próprios do Executivo Municipal, além disso, justifique porque até a presente data não realizou a compra.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento-19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento-19.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que apresente todas as despesas (com as respectivas notas fiscais e de empenho) com publicidade entre 2017 a 2020.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento-20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento-20.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que informe se está havendo o cumprimento do §3º Art. 4º, da Lei Federal Complementar nº123/2006, a qual dispõe sobre o Estatuto Nacional de Microempresa e da Empresa de Pequeno Porte, além disso, informar se houve casos em que o MEI tiveram a isenção negada (envio de cópia).</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento-21.pdf</t>
   </si>
   <si>
     <t>Requer que informe se está ocorrendo a aquisição de merenda escolar dos agricultores familiares, e caso esteja, como está sendo realizado a distribuição para as famílias dos estudantes</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento-22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento-22.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2021 Senhora Presidente, A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Secretário de Obras, da seguinte . INDICAÇÃO:_x000D_
 Requer ao secretário de obras que informe por qual motivo não deram segmento no asfalto das Ruas Perdigão, Maravilha e Oliveira, no Bairro São Vicente? JUSTIFICATIVA: Moradores das citadas Ruas estão indignados, pois pagam seus impostos e ainda não tem suas Ruas pavimentadas por completo.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento-23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento-23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que determine ao setor competente que seja encaminho a este vereador o contrato firmado entre a Prefeitura Municipal e a Copasa.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento-24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento-24.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Administração informe o andamento do Plano de Carreira e Salários dos servidores efetivos da Educação, Saúde e Administrativos da Prefeitura de Bom Despacho, e caso o processo esteja paralisado, que informe os motivos. Justificativa: O maior quadro de servidores municipais da Prefeitura de Bom Despacho, encontra-se aguardando a elaboração de seus planos de carreira e salários a vários anos. Tendo em vista que, a Prefeitura contratou uma empresa para a elaboração do mesmo, se faz necessário a devida prestação do serviço com a participação de servidores através de comissões de cada área e setor, para a conclusão e efetivação do mesmo.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/requerimento-25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/requerimento-25.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal a regulamentação da Lei 2.694, de 18 de setembro de 2.019, que criou incentivos para a saúde dos servidores e servidoras municipais mediante a prática de atividades esportivas. Justificativa: A lei, de autoria do executivo, e aprovada nesta casa em setembro de 2019, até a data de hoje, não foi regulamentada pelo poder executivo, cerceando o direito dos servidores municipais, em serem contemplados com os incentivos que a lei lhes traz, como por exemplo: a dispensa de até 3 (três) horas por semana para o servidor que comprovar a prática de atividade esportiva.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, através da Secretaria Municipal de Meio Ambiente, o envio das seguintes documentações e informações: Documentação com as prestações de contas enviadas pela Cooperativa de Trabalho de Catadores de Recicláveis de Bom Despacho – RECICLABOM – à Prefeitura referentes ao período de 2017 a 2019. Apresentação de informações sobre todas as subvenções e auxílios prestados pela Prefeitura à RECICLABOM desde a sua criação. Que seja informado se o Poder Executivo Municipal tem conhecimento de demais empresas particulares ou entidades que fazer o mesmo serviço de coleta e/ou reciclagem de resíduos na cidade, se são credenciadas. Que seja informado se existe alguma regulamentação sobre o assunto de coleta de recicláveis e reciclagem. Justificativa: Os documentos e informações enviados subsidiarão os trabalhos de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/requerimento-27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/requerimento-27.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente do Conselho Municipal de Conservação e Defesa do Meio Ambiente (CODEMA) o envio da relação de todos os processos que estão em tramitação atualmente no Conselho, bem como em qual fase cada um se encontra e a situação. Justificativa: O Vereador que subscreve tomou conhecimento de que haveria 30 (trinta) processos parados no CODEMA uma vez que os membros não estão conseguindo se reunir. A morosidade na tramitação resulta em um prejuízo muito grande aos interessados e a maioria dos membros não tem mostrado nenhum senso de urgência.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/requerimento-28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/requerimento-28.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário da Administração as seguintes informações e documentações sobre as contratações de locação de veículos e locação de imóveis para a Prefeitura Municipal de Bom Despacho: Envio de cópia dos contratos de locação de veículos e de planilha com o demonstrativo de gastos nos anos de 2019 e 2020, incluindo o valor com o contrato e os demais gastos com cada veículo. Envio de cópia dos contratos de locação de imóveis que a Prefeitura aluga para funcionamento de algum setor da Administração, para prestação de serviços públicos ou outros fins. Envio de planilha com o demonstrativo de gastos nos anos de 2019 e 2020 com locação de imóveis, incluindo o valor com o contrato e os demais gastos com diretos com cada imóvel. Justificativa: As informações e documentos instruirão os trabalhos deste Vereador.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/requerimento-29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/requerimento-29.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Desenvolvimento Econômico e de Agricultura informações sobre o número de famílias que trabalham no campo atualmente no município e que são possíveis pequenos produtores, bem como o envio dos cadastros, caso existam. Justificativa: As informações e documentos auxiliarão no desenvolvimento dos trabalhos deste Vereador.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/requerimento-30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/requerimento-30.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, Bertolino da Costa Neto, que encaminhe ao setor responsável, o encaminhamento de cópia do currículo pessoal, profissional e político dos agentes investidos nos cargos em provimento de comissão, bem como das certidões civil e criminal no prazo máximo de 30 (trinta) dias corridos no recebimento deste.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/requerimento-31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/requerimento-31.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Desenvolvimento Social informações referentes as Cestas Básicas nesse período de Pandemia devido ao Covid-19</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/requerimento-32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/requerimento-32.pdf</t>
   </si>
   <si>
     <t>Requer à BDprev solicitando que apresente o estudo sobre o cálculo atuarial a fim de embasar modificações no Regime Próprio de Previdência Social do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/requerimento-33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/requerimento-33.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal cópia das peças publicitárias sobre educação do trânsito realizadas nos anos 2017 até a presente data.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/requerimento-34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/requerimento-34.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à disponibilidade de médicos pediatras na UPA durante as madrugadas, especificar quais dias da semana e horários os médicos fazem os plantões, além de informar se a demanda apresentada é condizente com a disponibilidade de atendimento</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/requerimento-35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/requerimento-35.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal cópia dos documentos os quais constem o monitoramento dos açudes e dos rios do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/requerimento-36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/requerimento-36.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal, solicitando ao departamento competente, informações referentes ao cargo de motoristas e dos servidores que exercem essa função, em todas as Secretarias e Departamentos.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/requerimento-37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/requerimento-37.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que informe se existe possibilidade de expandir os horários do Transporte Público Coletivo durante a semana e no sábado, bem como voltar a ofertar aos domingos.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/requerimento-38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/requerimento-38.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao cargo de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/requerimento-39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/requerimento-39.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal providências para agilizar o agendamento de cirurgia vascular.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/requerimento-40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/requerimento-40.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, Bertolino da Costa Neto, ao meio do setor da contabilidade do Executivo, o Balanço Patrimonial, Orçamentário e Financeiro com conciliações bancárias do exercício de 2019 e 2020.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/requerimento-41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/requerimento-41.pdf</t>
   </si>
   <si>
     <t>Requeiro do senhor prefeito se existe projetos de uso e melhorias nas diversas escolas rurais que se encontram em total abandono._x000D_
 Se existe, peço por gentileza que encaminhe a este parlamentar para conhecimento.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/requerimento-42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/requerimento-42.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor prefeito que determine ao setor competente o encaminhando a este parlamentar dos seguintes dados:_x000D_
 Quanto o município arrecada com a taxa de iluminação pública?_x000D_
 Onde estão sendo aplicados estes recursos?</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/requerimento-43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/requerimento-43.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação à Senhora Dinoralva Maria da Silva Gontijo (Di) em virtude de suas obras de arte espalhadas por toda a cidade. Justificativa: Bom Despacho e seus talentos! A presente moção visa reconhecer a arte da bondespachense Dinoralva Gontijo. Suas telas encontram-se espalhadas em diversos locais da cidade, bem como em exposições como a realizada pela CREDIBOM.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/requerimento-44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/requerimento-44.pdf</t>
   </si>
   <si>
     <t>Requer ao setor competente que encaminhe à este parlamentar a seguinte informação:_x000D_
 Por que não estão coletando os lixos em algumas comunidades rurais?_x000D_
 Em alguns povoados, onde existe coleta, fui informado que haviam caçambas para descarte do lixo, porém, já há alguns dias_x000D_
 estas caçambas não retornaram para estes povoados rurais causando desordem e muita sujeira nos locais onde elas ficavam.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/requerimento-45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/requerimento-45.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária da Saúde que informe qual está sendo o prazo médio para agendamento e realização de cada exame feito através do SUS no município, relacionados por tipos de exames. Justificativa: O Vereador que subscreve tomou conhecimento de que os pacientes estão aguardando um prazo extenso para conseguir fazer os exames solicitados em consultas. Como exemplo, no dia 24/02/2021 um médico solicitou exames de hemograma, glicemia, colesterol, creatinina, TSH e outros a uma paciente que procurou o Vereador, mas o dia da coleta foi agendado para o dia 01/04/2021, mais de um mês após a consulta.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/requerimento-46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/requerimento-46.pdf</t>
   </si>
   <si>
     <t> Requer ao Prefeito Municipal, através da Secretaria de Administração, o envio de cópias dos documentos e apresentação das informações seguintes a respeito da Fundação Conjolo de Vissunga:  Documentação da prestação de contas apresenta pela Fundação Conjolo de Vissunga em 2020.  Documentação relativa aos atos constitutivos da Fundação, inclusive seu estatuto social, suas atas das assembleias realizadas, integrantes do Conselho de Administração e Conselho Fiscal. Informações sobre o número de trabalhadores/funcionários vinculados à Fundação com descritivo pormenorizado dos valores recebidos no ano de 2020. A justificativa para a requisição destes documentos está relacionada a necessidade de subsidiar trabalhos de fiscalização deste vereador que subscreve, uma vez que a Fundação Conjolo de Vissunga é entidade pública de direito público que atualmente cede espaço para ocupação não só dá Prefeitura Municipal de Bom Despacho, mas também do Corpo de Bombeiros Militar de Minas Gerais e SAMU – Serviço de Atendimento Móvel de Urgência.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/requerimento-47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/requerimento-47.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal por intermédio da Secretaria da Fazenda, o impacto financeiro referente a possível concessão de adicional de insalubridade a TODOS servidores que atuam na linha de frente ao combate à COVID-19, além de disso, requeiro a informação de quais são os servidores que receberam e/ou, estão recebendo adicional de insalubridade, discriminando nome, função, secretaria, departamento e porcentagem da concessão do benefício.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/requerimento-48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/requerimento-48.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, por intermédio da Secretaria da Fazenda, a discriminação dos valores arrecadados à título de arrecadação de IPTU – Imposto Predial Territorial Urbano entre 2012 a 2020. _x000D_
 A Justificativa do pedido está relacionada a necessidade de averiguar se durante o período mencionado houve evolução no valor arrecado aos cofres públicos.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/requerimento-49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/requerimento-49.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, por intermédio da Secretaria de Administração, a relação de servidores efetivos e funcionários terceirizados que atualmente trabalham na função de gari, bem como a informação se os funcionários que exercem esse serviço, sejam efetivos ou terceirizados estão recebendo o grau máximo de insalubridade. _x000D_
 A Justificativa do pedido está relacionada a necessidade de averiguar se existe divergência entre os valores pagos aos funcionários efetivos em detrimento dos terceirizados, mas que estejam exercendo a mesma função.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/requerimento-50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/requerimento-50.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal por intermédio da Secretaria de Saúde, o envio de informações de quais medidas estão sendo tomadas para a adesão das recomendações contidas no Parecer Técnico nº128/2020 do Ministério da Saúde, que visa a proteção física e psicológica dos trabalhadores da saúde no enfrentamento à pandemia da COVID-19. _x000D_
 A Justificativa do pedido está relacionada a denúncias que chegaram ao conhecimento deste vereador na qual relata que os servidores da área de saúde estão com estafa física e mental.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/requerimento-51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/requerimento-51.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que determine o setor competente informar se o §1º do Art. 3º-A da Lei Federal nº 13.977/2020 está sendo integralmente cumprido, caso esteja sendo cumprindo, requer o envio para esta Casa Legislativa, a lista de pessoas já cadastradas e dos procedimentos necessários para que os familiares de pessoas com Transtorno do Espectro Autista possam ter acesso ao Programa de Política Nacional. Caso não esteja sendo cumprindo, requer informações sobre os motivos que estão dificultando a formação de dados cadastrais e a expedição da (CIPTEA)</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/requerimento-52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/requerimento-52.pdf</t>
   </si>
   <si>
     <t>Requer uma MOÇÃO DE CONGRATULAÇÃO ao Cristalino Esporte Clube pelos seus 40 anos de história, o qual fora fundado no dia seis  de Fevereiro de 1981. Vereador Professor Eder Tipura e Vereadora Sâmara Diretora</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento-53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento-53.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Administração que informe, de forma detalhada, a relação de valores gastos com energia no CNPJ da prefeitura com elétrica como PSF, Escolas Municipais, secretárias e prefeitura. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requer informações sobre gastos públicos com energia elétrica no CNPJ da prefeitura nos locais acima elencados.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/requerimento-54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/requerimento-54.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras e Trânsito que informe, de forma detalhada, a atual situação do programa de monitoramento intensivo “Olho vivo” desta cidade, informando inclusive o setor/servidor (es) responsáveis, assim como desde que data o sistema funciona. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requer informações sobre tal programa de vigilância acima elencado, uma vez que recebeu denúncias recentes de que o “olho vivo” não estaria funcionando da forma adequada.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/requerimento-55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/requerimento-55.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação aos Diretores da CREDIBOM eleitos em 28/02/2021. Justificativa: A CREDIBOM, há mais de 35 anos tem se destacado em nossa cidade, e, em virtude da eleição da nova Diretoria, merece os votos desta Casa Legislativa de continuado sucesso e êxito.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/requerimento-56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/requerimento-56.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação à Cooperbom pelos resultados positivos já alcançados pela atual Diretoria. Justificativa: em menos de 1 ano desta nova administração, a COOPERBOM passou de um faturamento de R$ 450.000,00 em 2019 para R$ 5.119.766,00 em 2020.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/requerimento-57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/requerimento-57.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que determine o setor competente, a necessidade de convocar o Comitê de Enfrentamento ao Coronavírus para debaterem sobre a possibilidade de revogar o artigo 26 e 27 do Decreto Municipal nº 8.889 de 10 de março de 2021, uma vez que é perceptível o aumento do número de pessoas diagnosticadas pela COVID-19 em nossa cidade e nas cidades vizinhas que inclusive passaram a adotar a “Onda Roxa” do Plano de Governo do Estado de Minas Gerais, intitulado de “Minas Consciente”. _x000D_
 Destaca a necessidade de revogação dos respectivos artigos pelo fato de existir a possibilidade de volta às aulas pelas Instituições de Ensino Superior localizadas nesta cidade e que poderão ocasionar a disseminação do vírus entre os munícipes. _x000D_
 Salientamos que a comissão municipal de gerenciamento da pandemia da COVID- 19 – protocolo de retorno às aulas, criado pelo Decreto Municipal nº 8713/2020 que era supervisionado pela Secretaria de Educação, Secretaria de Saúde e membros do comitê de enfrentamento ao Coronavirus, todavia, simplesmente foi dissolvido sem a prévia comunicação aos seus integrantes. Frisa-se que existia um grupo de “whatsapp” onde eram levadas as demandas mais urgentes e que hoje tanto os profissionais da educação como pais de alunos não conhecem a realidade vivida pelo município em relação ao índice de contágio. Ante o exposto, requer a convocação de reunião do Comitê de Enfrentamento ao Coronavírus, com a participação desses vereadores para debater a necessidade de adequação do Decreto Municipal, caso o requerimento não seja acolhido, o Ministério Público será acionado para tomar as medidas cabíveis à espécie. Vereador Professor Eder Tipura, Vereadora Sâmara Diretora, Vereadora Sildete Assistente Social.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/requerimento-58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/requerimento-58.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria da Saúde que seja informado sobre a falta de médicos no PSF do Rosário II desde o dia 24 de fevereiro de 2021. Justificativa: Os munícipes carecem de esclarecimentos referentes a ausência de médicos em seu bairro, uma vez que estes necessitam de atendimentos, prescrições e receitas destes profissionais.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento-59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento-59.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria da Saúde que seja esclarecido os critérios utilizados para vacinação dos profissionais de Educação Física. Justificativa: Dado a situação calamitosa da pandemia e a necessidade de vacinação da população, torna-se indispensável tais informações.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/requerimento-60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/requerimento-60.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Presidente da Câmara Municipal, que seja constituída comissão especial de drenagem urbana para promover estudos relativos às enchentes, chuvas intensas e seus impactos para a busca de soluções estruturais, como obras hidráulicas, e não estruturais, como aumento de áreas verdes de contenção, ações de permeabilizações do solo, dentre outras.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/requerimento-61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/requerimento-61.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Presidente da Câmara Municipal, que seja constituída comissão especial para promover estudos relativos à empregabilidade, à violência e ao homicídio de jovens negros nas periferias de Bom Despacho-MG e seus impactos sociais e econômicos, visando a proposição de diretrizes de enfrentamento cabíveis aos temas.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/requerimento-62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/requerimento-62.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Presidente da Câmara Municipal, que seja constituída comissão especial de proteção e defesa dos animais para promover estudos e outras ações visando à criação de leis e políticas públicas que promovam o respeito aos animais não humanos das diversas espécies que coexistem com a população humana de Bom Despacho-MG, assim como o seu bem-estar, sob o conceito da saúde única.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/requerimento-63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/requerimento-63.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, o vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Bertolino da Costa Neto, Prefeito Municipal._x000D_
 _x000D_
 Requer ao Senhor Prefeito Municipal que determine o setor competente que especifique onde são aplicados os valores recebidos do FUNDEB (Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação) com suas devidas porcentagens correspondentes. O pedido justifica-se tendo em vista a legislação (§ 2° e 3° do art. 211 da Constituição) a qual determina que no mínimo 60% desses recursos devem ser destinados anualmente à remuneração dos profissionais do magistério em efetivo exercício na educação básica pública, e a parcela restante (de no máximo 40%), seja aplicada nas demais ações de manutenção e desenvolvimento, também da educação básica pública.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/requerimento-64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/requerimento-64.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a ser concedida ao Novo Basquete Bom Despacho -MG, uma vez que estão potencializando uma nova cultura esportiva no município que requer atenção do poder público para transformarmos  a vida da juventude Bondespachense ao meio do esporte.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/requerimento-65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/requerimento-65.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras municipal cópia integral do projeto de revitalização das mudas a serem plantadas na praça da Liberdade, localizada no bairro Calais, divisa com o bairro Belvedere. JUSTIFICATIVA: Os moradores locais desejam revitalizar tal praça acima especificada, porém, desejam saber quais locais e quando podem fazer tal revitalização.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/requerimento-66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/requerimento-66.pdf</t>
   </si>
   <si>
     <t>Requer moção de Congratulação à senhora Maria Isabel da Silva, professora de dança desta cidade. JUSTIFICATIVA: Em virtude do excelente trabalho prestado na comunidade, principalmente trabalho social, para os menos favorecidos.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>Pastor Alex, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/requerimento-67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/requerimento-67.pdf</t>
   </si>
   <si>
     <t>Reiteramos o ofício retro enviado ao Senhor Prefeito Municipal o encaminhamento do contrato celebrado com empresa especializada na prestação de serviços de portaria 24h, a serem executados no Aterro Controlado do Município de Bom Despacho. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor prefeito que informe: a) qual a quantidade de servidores efetivos que a média salarial engloba até um (um) salário mínimo; b) acima de 1(um) salário mínimo até  R$2.000,00 (dois mil reais); c) de R$2.000,01 (dois mil reais e um centavo) até R$3.000,00 (três mil reais); d) R$3.000,01 (três mil reais e um centavo) até R$6.101, 06 (seis mil e cento e um reais e seis centavos); e) de R$6.101, 07 (seis mil e cento e um reais e sete centavos) até R $10.000,00 (dez mil reais); e) de R$10.000,01 (dez mil reais e um centavo) até R$ 20.000,00 (vinte mil reais); f) acima de R$ 20.000,01 (vinte mil reais). Justificativa: Estas solicitações são necessárias para embasar projeto de lei que será oportunamente proposto pelos vereadores.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Saúde que informe, de forma detalhada, a relação de pessoas que estão sendo internadas na ala de síndrome respiratória, bem como no CTI, de forma que indiquem idade, gênero, raça, bairros ondem residem e demais informações dos pacientes. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requer as informações acima elencadas com o escopo de mapear o perfil de infectados por COVID-19 no município de Bom Despacho/MG</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/requerimento_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que, através de documentação que entender necessária,  a sistemática e toda a operacionalização em relação aos casos suspeitos e confirmados de Covid-19. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requer as informações acima elencadas com o escopo de averiguar a real eficácia para tratamento preventivo e repressivo por infectados por Covid-19.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/requerimento_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que indique quais os profissionais que desempenham a função de gari (recolhimento de lixo orgânico) que não são concursados, apresentando como tem sido realizado o pagamento dos mesmos, além de anexar o contrato com função, horários e vencimentos.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/requerimento_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que informe se está sendo cumprida a Lei Federal nº 13.977/2020 a qual institui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea), assim como, informar todos os beneficiários com a emissão da carteira.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/requerimento_73.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que indique qual setor fiscaliza a instalação de anúncios na paisagem urbana, e com qual frequência são realizadas as fiscalizações.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/requerimento_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/requerimento_74.pdf</t>
   </si>
   <si>
     <t>A ser concedia a Corporação Nossa Senhora do Bom Despacho pelo amplo trabalho realizado de formação cultural, bem como apresentações musicais que engradecem o cenário cultural de Bom Despacho-MG.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requer a relação de todos os servidores nomeados em cargos em comissão no Executivo que estão vigentes até o presente momento, indicando a lotação atual, a data de nomeação, e sua situação, assim como, os vencimentos dos mesmos, com as devidas Portarias.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal solicitando à Secretaria Municipal de Saúde, que informe quais as medidas tomas para a adesão das recomendações contidas no Parecer Técnico nº 128/2020 do Ministério da Saúde, o qual visa a proteção física e psicológica dos trabalhadores da saúde no enfrentamento à pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida uma moção de congratulação para o senhor Itael Gonçalves em virtude dos relevantes serviços prestados para a coletividade. JUSTIFICATIVA: O Senhor Itael, mesmo não sendo bondespachense, é natural de Teófilo Otoni, vem, voluntariamente, dedicado a um projeto de “renovação da natureza”, localizado às margens do Córrego dos Machados. Sr Itael já plantou diversas mudas de plantas variadas visando preservar o meio ambiente e contribuir para uma condição saudável para as próximas gerações. Esta vereadora e as pessoas que fazem caminhada na Avenida Dr Roberto, são testemunhas do zelo e carinho com que o Sr Itael planta e cuida das arvores às margens do Córrego dos Machados, proporcionando um ambiente mais agradável para as caminhadas e para as pessoas que por ali trafegam. Assim, este voluntário da natureza, um vocacionado ao bem servir, é digno desta homenagem, que mesmo simples, em forma de Moção de Aplausos e Congratulações, reflete o reconhecimento e a gratidão</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/requerimento_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/requerimento_78.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação para as senhoras ROSÂNGELA CRISTINA e TEREZINHA DE JESUS, servidoras municipais, por relevantes serviços prestados para a coletividade. Esta vereadora tem constatado o zelo com que estas senhoras tem cuidado dos Jardins da Praça da Matriz. A praça da Matriz, nunca esteve tão bem cuidada e tão florida. Assim, estas servidoras vocacionadas ao bem servir, são dignas desta homenagem, que mesmo simples, em forma de Moção de Aplausos e Congratulações, reflete o reconhecimento e a gratidão que esta vereadora e este Poder Legislativo tem pelas senhoras ROSANGELA CRISTINA e TREZINHA JESUS.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/requerimento_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação ao Sr. Fabiano Geraldo de Oliveira, em virtude dos relevantes serviços prestados à Liga Municipal de Desportos de Bom Despacho.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/requerimento_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras e Saneamento Básico seja realizada coleta de lixo nas empresas localizadas na região da chácara do Taboao, ao entorno do posto Rodão. A empresa de coleta não está recolhendo o lixo na totalidade. Há Falta de comunicação e lixo está acumulando na margem da rodovia Br 262. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, requer seja resolvido o problema acima elencado, sendo tal caso de saúde pública.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>Fernando Cabral, Keké, Marcelo Cesário - Malucão, Marquinho., Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/requerimento_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/requerimento_81.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma moção de congratulação aos servidores Luís Paulo Nunes Santos e Wagner Luiz da Silva Araújo pelo esforço que, com sucesso, têm dispendido na implantação das reuniões virtuais desta Casa Legislativa. Requeiro que a Mesa dê conhecimento aos homenageados e que determine a inclusão desta nas suas pastas funcionais.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/requerimento_82_cabral.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/requerimento_82_cabral.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à empresa COPASA – Cia de Saneamento de Minas Gerais. É fato público, notório e revoltante que nos últimos 15 anos a COPASA vem prestando aos cidadãos bom-despachenses um serviço de má qualidade. Suas principais falhas são: a) Preços exorbitantes, já que ficam cerca de 30% acima dos preços praticados na região por outros fornecedores de serviços de tratamento d’água e abastecimento; b) Além de exorbitantes, os preços não compatíveis com os custos do tratamento. Isto fica demonstrado quando se comparam os preços praticados em Bom Despacho com preços praticados por concorrentes e pela própria COPASA em outros municípios em que os custos de captação, tratamento e distribuição são notoriamente superiores aos que ocorrem em Bom Despacho; b) Constantes interrupções de serviço; c) Estações de tratamento de esgoto com falhas continuadas e sempre exalando mau cheiro; d) Constante destruição de pavimento e péssimo serviço de recomposição; e) Repetidos descumprimentos de compromi</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/requerimento_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao músico, compositor e escritor bom-despachense Antônio Marcos do Couto ( Toninho Saudade )</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/requerimento_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requer à secretaria de trânsito que informe qual o sentido do trânsito ( se mão única ou dupla ) na rua Adelaide Sabino em seu último quarteirão chegando na Avenida do Contorno.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/requerimento_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Fazenda que informe se a Cemig tem recolhido ISSQN sobre o serviço de compartilhamento de postes com empresas de telecomunicações no município. Em caso negativo, solicito que seja elaborado estudo pelo setor de arrecadação a fim de realizar a cobrança. Justificativa: A Resolução Conjunta nº 04/2014 (ANEEL e ANATEL) prevê o pagamento pelas empresas de telecomunicações à concessionária de energia elétrica pelo uso dos postes para transmissão de seus serviços. Por outro lado, o item 3.04 do Anexo –Tabela I - Lista De Serviços do CTM prevê a incidência de alíquota de 3% sobre permissão de uso compartilhado de postes. Desta forma, faz-se o presente requerimento a fim de preservar o erário municipal e otimizar a arrecadação de receitas.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Saúde que informe se o Termo de Compromisso Positivo (TCP) firmado entre Município de Bom Despacho e Ministério Público em 04/11/2019 está sendo devidamente cumprido, devendo enviar relatório detalhado das ações executadas pelo município, bem como cópia dos documentos e relatório enviados ao Ministério Público._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 O TCP mencionado versa sobre a implantação do programa de controle populacional ético e humanitário de cães e gatos em área urbana. Neste sentido, faz-se necessário o acompanhamento e fiscalização das medidas adotadas, bem como que existe a possibilidade do município participar do projeto castra-móvel através do programa PRODEVIDA da Coordenadoria Estadual de Defesa da Fauna do MPMG, no entanto é preciso verificar se o município vem cumprindo as obrigações assumidas anteriormente com o MPMG.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/requerimento_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa EMPRESER, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/requerimento_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa VAP SUPERMERCADOS, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/requerimento_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa CLEMENTE RETÍFICA, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/requerimento_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa COOPERBOM, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/requerimento_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa INPROVETER, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/requerimento_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa AUTO PEÇAS BOM DESPACHO, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/requerimento_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de congratulação à empresa AUTO PEÇAS PRIMAVERA, em virtude de sua contribuição para aquisição de equipamentos para o CTI da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos seguintes representantes dos profissionais da área médica na linha de frente de enfrentamento ao COVID 19 da Santa Casa de Bom Despacho: Fabiane Azevedo Lino, Coordenadora de Enfermagem CTI; Dr. Daniel Lage, Coordenador Geral CTI; Carlos Rodrigues da Silva, Coordenador de Manutenção; Girlei Geralda Alves Santos, Coordenadora de Apoio;  Talita Anapolis Rosa, Coordenadora da Recepção; Camila Cobucci da Silva, Coordenadora da Enfermagem;  Jéssica Silva Gomes, Psicóloga; Lais Kelly de Azevedo Barbosa, Nutricionista;  Natália de Assis Rodrigues e Talyta Nunes Baeta Alves, Faturamento e Auditoria; Cristina Alves da Silva, Assistente Social; Cristiane Alves da Silva Firmino, Farmacêutica; Júlia Couto e Silva, Serviço de Controle de Infecção Hospitalar; Thaize Herculiano Martins Tavares, Coordenadora do Centro de Imagens; Ligia Mara da Costa, Coordenadora de Fisioterapia. Justificativa: Os profissionais da saúde são, e sempre foram, fundamen</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requer à secretaria de obras que seja informado se existe algum projeto para o entorno do Córrego do Peneireiro entre a rua Padre Libério e Avenida Manoel Da Costa Gontijo tendo em vista que as máquinas estiveram no local ano passado, limparam todo o mato e sujeira. Porém, nada foi realizado e o mato tomou conta novamente.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>Requer do setor competente que informe se o trecho da MG-164 frente à entrada do Condomínio Cristais está sob responsabilidade do município.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requerimento _x000D_
 _x000D_
 Requer à Exma. Sra. Presidente da Câmara Municipal que agende uma audiência pública virtual para discutir eventual adesão do município ao projeto Mãos Dadas do Estado de Minas Gerais._x000D_
 _x000D_
 Justificativa: _x000D_
 O projeto Mãos Dadas constitui tema polêmico, pois gera impactos sobre a educação básica no município, inclusive em relação as despesas de custeio da educação, no que pese os incentivos informados pelo Estado.	Considerando o relevante interesse público do assunto, bem como que é democrático ouvir os especialistas, professores e comunidade em geral acerca de eventual adesão de nosso município ao projeto Mãos Dadas faz-se o presente requerimento.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Saúde que envie ao vereador que esta subscreve, através de documentação que entender necessária, o quantitativo de oxigênio hospitalar utilizado pela rede pública de saúde, mensalmente discriminados, de março de 2020 até o recebimento deste requerimento, assim como as seguintes informações abaixo solicitadas: 1) No atual quadro pandêmico, o "estoque" de oxigênio hospitalar e de "kits" de intubação da prefeitura durará até quando? 2) Há alguma informação das empresas fornecedoras destes insumos garantindo o fornecimento ou informando eventual dificuldade na entrega? Em caso positivo, remeter cópia de todas as comunicações existentes. 3) Considerando o aumento da demanda desses insumos, os contratos com as fornecedoras poderão sofrer algum tipo de alteração, já previstas em contrato? Discriminar quais. 4) Há algum plano de contingência na eventualidade de enfrentarmos um quadro de escassez de oxigênio e de "kits" de intubação na rede pública de saúde? Em ca</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Educação que informe, de forma detalhada, as seguintes informações: quais são as unidades escolares, apontadas pelo levantamento da SME, que se encontram em estado crítico e quais são os problemas encontrados em cada uma delas? Solicita-se tabela com a listagem completa contendo o nome da UE, CRE e descrição do problema; - Quais são as unidades escolares, apontadas pelo levantamento da SME, que necessitam de reformas pontuais, adaptações e quais são os problemas encontrados em cada uma delas? Solicita-se tabela com a listagem completa contendo o nome da UE, CRE e descrição do problema; - Qual a previsão para o início/conclusão das reformas nas unidades escolares e qual a previsão orçamentária para a realização destas obras? Solicita-se tabela com a listagem completa contendo o nome da UE, CRE, descrição de obra e previsão de custo. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fi</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras e Trânsito seja informado ao Edil que esta subscreve se as linhas de ônibus da empresa concessionária prestadora de serviço neste município estão fora de circulação. Em caso afirmativo, discriminar a justificativa, se há previsão de retorno, se existe um meio de transporte paliativo à falta dos ônibus e como se dá a fiscalização destas linhas. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, com fulcro nos na lei de acesso à informação (lei 12.527/11), artigo 1º e ss, requer seja resolvido o problema acima elencado, pois o transporte é um direito fundamental à população bondespachense, nos termo do artigo 6º da CF/88:  Art. 6º São direitos sociais a educação, a saúde, a alimentação, o trabalho, a moradia, o transporte, o lazer, a segurança, a previdência social, a proteção à maternidade e à infância, a assistência aos desamparados, na forma desta Constituição.(Redação dada pela Emenda Constituciona</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requer à Gerência de Licitações, Compras e Gestão de Contratos, através da Secretaria Municipal de Administração, o envio do Processo Licitatório n° 59/2021, Adesão 1/2021 - Adesão à Ata de Registro de Preços, decorrente de processo licitatório realizado pela Prefeitura Municipal de São Joaquim de Bicas/MG, cujo objeto é eventual e futura contratação de empresa de engenharia/arquitetura para prestação de serviços de elaboração de Levantamentos Planialtimétricos (Topografia), Geotecnia, Projetos de Infraestrutura (Via Urbana e Rural Drenagem), Projetos de Edificação, Projetos Complementares, Gerenciamento Fiscalização e Apoio Administrativo. O presente requerimento refere-se ao processo completo e todos os documentos que o instruiu, incluindo o processo licitatório de origem, o processo administrativo de adesão da Prefeitura Municipal de Bom Despacho, com a justificativa, quantitativos, reserva orçamentária e demais documentos correlatos. JUSTIFICATIVA: O Vereador que este subscreve, co</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_102.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida moção de congratulação ao Professor Gelvane Cardoso, bem como aos alunos Guilherme Antony Costa Santos – 2ª Série do Ensino Médio (Ouro na ONC e Prata na OBA); Lívia Costa Oliveira Leles - 2ª Série do Ensino Médio (Ouro na ONC); Davi Torres Rangel Cunha – 3ª Série do Ensino Médio (Ouro na ONC) e Lívia de Oliveira Campos – 3ª Série do Ensino Médio (Menção honrosa), em virtude do sucesso e das premiações recebidas na Olímpiada Nacional de Ciências (ONC) e Olímpiada Brasileira de Astronomia (OBA).</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_103.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma moção de congratulação ao servidor Diego Francisco Pereira dos Santos em virtude dos relevantes serviços prestados no tempo em que cumulou suas funções com a de secretário da mesa diretora.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras e Trânsito seja informado ao Edil que esta subscreve todos os contratos licitatórios realizados com fulcro na antiga lei de licitação (lei 8.666/93) pertinentes à prestação de serviços de pavimentação asfáltica no município de Bom Despacho, assim como eventuais garantias bancárias de tais contratos. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, se baseando na lei de acesso à informação (lei 12.527/11), artigo 1º e ss, requer seja informado de tais informações acima elencadas, de forma a averiguar possíveis irregularidades.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Obras e Trânsito seja informado ao Edil que esta subscreve que a Administração Pública municipal esclareça se atualmente existe alguma normatização ou estudo técnico acerca do estacionamento na área hospitalar ou, se eventualmente, esta pasta detém futuro planejamento de otimização para melhoria de tal serviço. Justificativa: O Vereador que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, se baseando na lei de acesso à informação (lei 12.527/11), artigo 1º e ss, requer seja informado de tais informações acima elencadas, de forma que tem recebido muitas informações de muita dificuldade para estacionar em tal área, sendo necessário rápida melhoria de prestação de serviço à população bondespachense.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requer a Exma. Sra. Presidente desta Casa que empreenda rito de urgência ao Projeto de Lei nº 47/2021, para que o mesmo seja votado na sessão ordinária do dia 17/05/2021. Justificativa: O Projeto de Lei nº 47/2021 versa sobre a inclusão dos profissionais da educação que tenham contato direto com alunos no cronograma de vacinação, com urgência, de forma a serem vacinados antes do retorno das aulas, a fim de prevenir o contágio do vírus Covid-19. Por outro lado, o chefe do Poder Executivo Municipal emitiu o Decreto Municipal nº 8.969, de 05 de maio de 2021, no qual autoriza, sob as condições que especifica, a retomada das aulas presenciais nos estabelecimentos públicos e privados de ensino, a retomada do transporte escolar e dá outras providências; a partir do dia 17/05/2021. Assim sendo, o risco de transmissão do vírus Covid-19 entre funcionários, motoristas do transporte escolar, professores e alunos, o que pode agravar os índices de taxas de contágio em nosso município.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido moção de congratulação às escrivãs de polícia Civil: Cássia Tavares Dias,_x000D_
 Sonara Aparecida Cardoso e Rosimar Aparecida de Alvarenga Lacerda em virtude dos relevantes serviços prestados a nossa comunidade em seus 25 anos de serviço.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_108.pdf</t>
   </si>
   <si>
     <t>requer que seja concedido moção de congratulação ao Sr. Luciano Lopes Cançado, Inspetor de Escrivãs da Polícia Civil, ex chefe de cartório e secretário geral da banca examinadora, em virtude dos relevantes serviços prestados durante os 30 anos de serviços dedicados à Polícia Civil de Minas Gerais.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_109.pdf</t>
   </si>
   <si>
     <t>requer que seja concedia moção de congratulação aos policiais militares: Joaquim Marques de Faria (2º sargento), Johnata Anderson Couto Silva (Cabo), Merio Vinicius Silva (Cabo), Normam Douglas de Souza (Cabo), Joao Paulo da Silva Pereira Melo (Cabo), Rogerio de Arimateia da Silva (2º tenente), Wesley Olimpio Ferreira (Cabo), Samuel Ferreira da Silva (3º sargento), Gilberto Antônio de Oliveira (3º sargento) em virtude do sucesso obtido numa ocorrência policial com a prisão em flagrante dos autores de um homicídio ocorrido no dia 24/03/21.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pela Agência dos Correios no município que informe se o serviço de entrega de correspondências está sendo prestado nos bairros Morada do Sol e Jaraguá, bem como informe quais bairros do município estão sem a prestação deste serviço. Justificativa: Este vereador tem recebido constantes relatos dos munícipes que residem nestas regiões acerca da ausência deste serviço essencial, pelo que se faz necessária que as informações solicitadas sejam prestadas a fim de buscar uma solução para o problema.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Cultura que informe se existe algum projeto de revitalização da Biquinha. Justificativa: O local que é patrimônio histórico e cultural de nossa cidade se encontra em situação de abandono.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Controladora Interna do Poder Executivo que informe quais os motivos deram ensejo para que os itens 1.5 e 2.1.2 da Certidão do CAUC (Sistema de Informações sobre Requisitos Fiscais) estejam classificados com situação “a comprovar”, bem como esclareça quais as ações estão sendo tomadas para regularizar a situação o. Justificativa: A regularização do CAUC é importante para que o município demonstre que cumpre os requisitos fiscais para fins de recebimento de transferência voluntária, razão pela qual faz o presente requerimento, no exercício da função fiscalizadora.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requer junto ao Senhor Secretário de Administração informações detalhadas e os motivos que nortearam o Poder Executivo municipal a nomear uma comissão Revisora do plano de carreiras dos servidores públicos municipais, conforme publicação no Decreto municipal nº 8.968 de 13 de maio de 2021, ao passo que, anteriormente, já existia uma comissão formada por servidores de todas as categorias e eleita através de uma assembleia por servidores da prefeitura. Justificativa: A Vereadora que este subscreve, com fulcro no uso de suas atribuições fiscalizatórias, se baseando na lei de acesso à informação (lei 12.527/11), requer seja informada de tais informações acima elencadas, de forma a averiguar possíveis irregularidades</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/requerimento_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Saúde que informe qual o plano de ação para os próximos meses para combater a propagação do Covid-19 em nosso município, bem como qual o cronograma de vacinação. Justificativa: Existe a preocupação sobre a ocorrência de uma 3ª onda do Covid-19, sendo que o CTI municipal está com alta taxa de ocupação, há ainda relatos de falta de vacinas em vários municípios brasileiros, bem como há notícia de que a variante indiana do vírus já se encontra presente em nosso país, razões pelas quais se busca informações do Poder Executivo sobre qual o planejamento de combate à propagação do vírus.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/requerimento_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Educação que informe a quantidade de alunos que retornaram as aulas por escola; se houve casos suspeitos ou confirmados entre os servidores e alunos neste período de retorno; se os servidores da educação foram vacinados ou se há cronograma para vacinação dos mesmos; bem como quais os protocolos de segurança estão sendo adotados. Justificativa: Este vereador acompanha os veículos de comunicação do Poder Executivo, pelo que notou que a Vice-Prefeita foi a principal personagem de divulgação do retorno as aulas, tendo inclusive visitado e dialogado com servidores e alunos. Ocorre que a Vice-Prefeita testou positivo para Covid-19, conforme publicação em rede social no dia 21/05/2021, apenas 5 dias após contato com os servidores e alunos. Por essas razões, faz-se o presente requerimento.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/requerimento_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Saúde que apresente relatório das ações fiscalizatórias realizadas; bem como apresente planilha relativa a todo período pandêmico informando nome do estabelecimento, data, horário, número do auto de infração, descritivo da infração, valor da multa aplicada. Requer ainda que informe como tem funcionado a dinâmica dos plantões de finais de semana; quantos servidores compõem a equipe fiscalizatória e quais os seus cargos; como é estabelecida a escala de revezamento. Justificativa: Infelizmente, alguns estabelecimentos não cumprem os protocolos sanitários estabelecidos para combater a pandemia, pelo que é necessária uma atuação contínua e firme do Poder Executivo para que os índices de contágio sejam controlados.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/requerimento_117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Saúde que informe qual o procedimento para que a secretaria realize o teste do Covid-19; quantos testes foram realizados desde de 2020 até a presente data; qual tipo de teste é realizado; se os testes particulares realizados são informados a secretaria, sendo que em caso positivo deverá apresentar relatório sobre a quantidade e tipo de exame realizado. Justificativa: As informações solicitadas são necessárias para acompanhamento das ações de combate ao Covid-19, pelo que este vereador as requer no exercício do dever de fiscalização.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/requerimento_118.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Saúde que preste as seguintes informações: Foram criados os 69 leitos prometidos em redes sociais e no site oficial da Prefeitura? Considerando que Bom Despacho está com altos indicies de internação, quando o hospital de campanha prometido para o SESI será inaugurado? O município está preparado para a contratação de novos profissionais, tais como: médicos, enfermeiros (as) e técnicos (as) em enfermagem, conforme solicitado pela Santa Casa para abertura de novos leitos? Há respiradores para comporem os novos leitos? Justificativa: As informações solicitadas são necessárias para acompanhamento das ações de combate ao Covid-19, pelo que este vereador as requer no exercício do dever de fiscalização.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/requerimento_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação que informe o motivo das bibliotecas das escolas não constarem no protocolo sanitário de retorno às aulas. Justificativa: As bibliotecas também são ambientes de estudo, com considerável fluxo de alunos, pelo que é necessário que protocolos de segurança sanitária sejam seguidos.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/requerimento_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Cultura que informe qual o valor arrecadado com o ICMS cultural, bem como informe em quais projetos os recursos estão sendo aplicados. Justificativa: As informações solicitadas são necessárias para acompanhamento das ações culturais, pelo que este vereador as requer no exercício do dever de fiscalização.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Cultura que informe quando será implementado o Sistema Municipal de Cultura. Justificativa: A implementação do Sistema Municipal de Cultura é importante para promoção da cultura municipal, bem como favorece a captação de recursos financeiros estaduais e federais.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação que informe quando será implementado o Sistema Municipal de Educação. Justificativa: A implementação do Sistema Municipal de Educação é importante para promoção da educação municipal, bem como favorece a captação de recursos financeiros estaduais e federais.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Administração que envie ao vereador que esta subscreve, através de documentação que entender necessária, atual situação do Conselho Municipal da Mulher, se está ativo, a sua composição (numerário e nome das pessoas de quaisquer cargos), assim como informar a ata de eleição do supracitado órgão municipal. Justificativa: O Vereador que este subscreve, com fulcro no princípio da transparência pública e o uso de suas atribuições fiscalizatórias, requer as informações acima elencadas com o escopo de averiguar a real situação do Conselho Municipal da mulher</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>Pastor Alex, Keké, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/requermento_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/requermento_124.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, vem, perante V. Excelência, com fulcro no artigo 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais dispositivos legais, requer ao executivo municipal, estudo para viabilizar a prorrogação dos alvarás de funcionamento das Vans que circulam no município de Bom Despacho. JUSTIFICATIVA – É de conhecimento público que, em razão da PANDEMIA do vírus SARS CoV-2 (Coronavirus) causador da doença COVID-19, as autoridades públicas foram obrigadas a tomar uma serie de medidas que restringem a circulação de pessoas, suspensão das aulas presenciais, dentre outras. Assim, diante desse quadro, a demanda por bens e serviços em todo o território nacional foi severamente afetada, notadamente os serviços prestados pelas Vans. Assim, ante a caótica situação financeira porque passa os proprietários de Vans, urge a necessidade de prorrogação de seus alvarás de circulação, dada a superveniência de fato excepcional</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_125_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_125_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de Congratulação a empresa Construtroca em virtude da brilhante ideia do tapete solidário onde arrecadaram até hoje, mais de uma tonelada de alimentos para famílias necessitadas!</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/requerimento_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Meio Ambiente que informe se estão sendo disponibilizados aos trabalhadores da limpeza urbana (efetivos ou contratados) e aos servidores terceirizados que fazem o recolhimento de resíduos sólidos, os (EPI´S) – Equipamentos de Proteção Individual conforme determina a Norma Regulamentadora 6 (NR 6) do Ministério do Trabalho e Emprego, além disso, requer informações detalhadas sobre as condições sanitárias de onde os servidores utilizam como ponto de descanso e as condições de alimentação nos horários de intervalos. Justificativa: Existem diversos relatos, principalmente dos servidores terceirizados sobre possíveis abusos de autoridades, trabalho sem descanso, bem como a inexistência de equipamentos e ferramentas adequadas para execução do serviço, de forma que a população tem assistido essas cenas lastimáveis em nosso cotidiano.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/requerimento_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sr. Ivan Cardoso Pereira (Ivan da SEMELC) em virtude dos relevantes serviços prestados junto à Policia Civil de Minas Gerias.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/requerimento_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para o ex-servidor municipal, Mateus Vidal em virtude dos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/requerimento_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras as seguintes informações: 1 – Se foi concedido alvará para construção de um imóvel situado na esquina da Rua Bem Ti Vi, com Rua Araras, no Bairro Babilônia. 2 – Em caso negativo, requer que seja fiscalizada e/ou embargada, referida obra, porquanto, segundo denúncias, está em área de Preservação Permanente. JUSTIFICATIVA – Chegou ao conhecimento deste Vereador, através de denúncia, com vídeo e mapa, que o Município concedeu alvará de construção em uma área de Preservação Permanente, na esquina da Rua Bem Te Vi com Rua Araras, no Bairro Babilônia. Os moradores reclamam que a área de Preservação é de suma importância para o Bairro. Saliente-se ainda que, caso seja confirmada a denúncia, ou seja, liberação de alvará para construção em APP, o município torna-se causador de dano ambiental.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/requerimento_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde, que envie a prestação de Contas da Secretaria de Saúde do 1º quadrimestre que foi apresentado na Audiência Pública da Saúde em data de 17/06/2021. JUSTIFICATIVA – O envio da prestação de contas para esta Casa Legislativa faz-se necessária para que os Vereadores possam analisa-la melhor com o auxílio do setor contábil desta Casa, exercitando assim sua função fiscalizadora.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/requerimento_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, nos termos dos artigos 140 e 143 do Regimento Interno desta casa, ouvido o Plenário, MOÇÃO DE PROTESTO E REPÚDIO, em face da empresa CIRCULLARE, pelo aumento da tarifa do transporte público de R$ 3,05 para R$ 3,30. JUSTIFICATIVA - É inadmissível um aumento de tarifa no meio de uma pandemia, a situação que estamos passando, o número elevado de pessoas desempregadas. Sem contar que as reclamações contra a Circullare se avolumam devido à má qualidade da prestação do serviço em suas mais variadas linhas. Necessário ainda destacar que uma pessoa assalariada, após a majoração, terá que dispor de aproximadamente 20% (vinte por cento) de seus proventos, somente para o transporte coletivo, trazendo sério desequilíbrio financeiro para as famílias. Ante ao exposto, após decisão soberana do Plenário desta Casa Legislativa, requer que seja encaminhada a presente Moção de Protesto e Repúdio à empresa Circullare, revogando o aumento da tarifa do transporte público do município de Bom D</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/requerimento_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Senhor Prefeito Municipal, para que preste as seguintes informações: CONSIDERANDO que a CIP – Contribuição de Iluminação Pública é regida pela Lei Municipal 2435/14 e que em seu artigo 11, incisos I e II descreve as regras necessárias para sua cobrança, requer informações dos motivos pelo qual está sendo lançado a CIP nas Guias de IPTU para imóveis que já possui padrão de energia, sendo que a cobrança anual só pode ser efetivada quando o imóvel não tiver fatura de energia elétrica associada. JUSTIFICATIVA: A Lei Municipal 2435/14 e que em seu artigo 11, incisos I e II descreve que as cobranças da CIP – Contribuição de Iluminação Pública será feita anualmente ou mensalmente dependendo das suas peculiaridades, sob pena de bis in idem. Necessário que seja feito o requerimento para que o Poder Executivo justifique o motivo pelo qual a cobrança do tributo está sendo realizada mensalmente e anualmente nos imóveis onde já existe instalação de padrão de energia.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social, Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/requerimento_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação aos proprietários do Supermercado Santa Edwirges, Sr. Claudinei José da Silva e Sra. Priscila Ialla de Oliveira, em virtude do trabalho solidário na distribuição de alimentação para as famílias carentes de cidade de Bom Despacho. Justificativa: Tudo começou em uma madrugada do dia 20 de março, quando Priscila Ialla de Oliveira, proprietária do Supermercado Santa Edwirges, acordou de madrugada pensando como ajudar um pouquinho o próximo, levando não só alimento, mais levando amor, fé e esperança. Priscila teve a ideia de fazer a sopa. Não dormiu pensando como realizar, porquê queria muito fazer, mas não sabia como funcionava, se conseguiria colocar em prática, pois teriam que disponibilizar funcionários para ajudar, tempo disponível deles e dela e do esposo Claudinei José da Silva também proprietário do Supermercado Santa Edwirges, pensava com quem deixaria seus filhos no horário da distribuição, pensava que teria q lavar a caminhonet</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/requerimento_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Poder Executivo de Divinópolis por ser o primeiro município do Estado de Minas Gerais a aderir ao SNE (Sistema de notificação eletrônica). JUSTIFICATIVA: O Vereador que este subscreve parabeniza o município acima elencado pela medida tomada, uma vez que o SNE é uma solução do DENATRAN (Departamento Nacional de Trânsito), desenvolvido pelo SERPRO (Serviço Federal de Processamento de Dados), que possibilita aos proprietários de veículos automotores receberem descontos de até 40% nas suas infrações de trânsito</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação às Sras. Juliana Camilo, Jaqueline Camila, Janaína Camilo e Élida Araújo, fundadoras do grupo de oração São Geraldo, em virtude dos trabalhos solidários realizados à população nestes 6 anos de fundação. Justificativa: é um grupo totalmente voltado para orações e caridades, sem fins lucrativos. O Grupo de Oração São Geraldo visa ajudar o próximo que precisa. Hoje eles são um grupo de quase 50 pessoas.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedia uma moção de congratulação ao Histórico do grupo Caridade em Ação: formado em 2017 (dois mil e dezessete) com objetivo de praticar a caridade. No início houve a intenção de criar uma ONG, no entanto devido as burocracias e castos financeiros a ideia foi deixada de lado em 2018 (dois mil e dezoito) e desde então o mesmo segue as atividades como grupo civil, com objetivo de acompanhar famílias em situação de vulnerabilidade social por determinado período (um ano a dois anos, na maioria dos casos). Ajudamos com alimentação, mobiliário, roupas, orientações e possível recolocação no mercado de trabalho.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_137.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma Moção de Congratulação ao senhor Fabrício Domingos Gonçalves pelos relevantes serviços prestados à comunidade São Bento da paróquia N. S. do Rosário.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Requer da empresa Copasa que encaminhe (caso houver) o planejamento e plano de ação que a empresa está preparando caso venha a faltar água devido à escassez de chuva. Justificativa: Segundo relatos de fazendeiros ribeirinhos, o Rio Capivari se encontra em situação precária, com pouco volume de água</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/requerimento_139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Dona Eliana Aparecida Rodrigues que há dez anos iniciou o trabalho social no bairro São Bento, onde surgiu a ideia de fazer o sopão solidário, e hoje atualmente, através deste trabalho está conseguindo ajudar mais de 250 pessoas, com: Marmitex, agasalhos, móveis, pão, cestas básicas, enxovais para gestantes que necessitam e etc!</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/requerimento_140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Cultura que informe se neste ano de 2021 houve doação de objetos armazenados no museu municipal para entidades filantrópicas da cidade. Em caso positivo, requer ainda que seja encaminhado cópia do ato administrativo que formalizou a doação; quais os critérios utilizados, bem como a lista dos objetos doados. Justificativa: Faz-se o presente requerimento no exercício do dever de fiscalizar, o qual incumbe o vereador.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/requerimento_141.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que informe qual norma técnica foi utilizada para implantação das “bocas de lobo” no bairro São Geraldo. Em caso de não ter sido aplicada norma técnica, que seja revisto o tamanho das “bocas de lobo”, a fim de evitar acidentes com pedestres. Justificativa: Este vereador esteve no local e constatou que as “bocas de lobo” apresentam um diâmetro elevado, pelo que se faz o presente requerimento no intuito de conciliar o escoamento das águas pluviais com a segurança dos pedestres e condutores.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/requerimento_142.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/requerimento_142.pdf</t>
   </si>
   <si>
     <t>Requer a Presidente da Câmara Municipal que seja agendada a Segunda Audiência Pública sobre a Municipalização, de forma que receber os convidados em plenário e transmitir para o público de forma virtual pelos canais de comunicação da Câmara Municipal, bem como seja convidada para participar a Deputada Beatriz Cerqueira. Justificativa: O governo de Minas Gerais lançou o projeto Mãos Dadas, no qual pretende, a partir do apoio e incentivo, que os municípios mineiros ampliem a oferta dos anos iniciais do ensino fundamental nas unidades escolares. O projeto Mãos Dadas constitui tema polêmico, pois gera impactos sobre a educação básica no município, inclusive em relação as despesas de custeio da educação, no que pese os incentivos informados pelo Estado. Ressalte-se ainda que o Poder Executivo bondespachense enviou para a Câmara Municipal de Bom Despacho o Projeto de Lei que dispõe sobre o convênio com a Secretaria do Estado de Educação de Minas Gerais, visando a municipalização, bem como o</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/requerimento_143.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/requerimento_143.pdf</t>
   </si>
   <si>
     <t>Requer que seja com cedida moção de congratulação ao Movimento de cursilhos de cristandade de Bom Despacho – MCC em virtude dos trabalhos de evangelização realizados em nossa cidade através de vários eventos com objetivo de ajudar ao próximo, tendo sempre como sua primeira missão Evangelizar os ambientes.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/requerimento_144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente do Comitê Municipal de Enfrentamento ao Coronavírus – CMEC que informe qual o limite de passageiros alunos foi fixado para o transporte escolar prestado pela Prefeitura aos alunos da zona rural, bem como informe qual a proporção em relação a capacidade máxima e quais critérios utilizados. Justificativa: Tem-se aplicado critérios rígidos aos prestadores de transporte escolar particular, mesmo o município estando na Onda Verde do Minas Consciente e avançando na vacinação. Por essa razão, é preciso saber se há distinção entre setores público e privado, uma vez que o vírus do Covid-19 se propaga da mesma maneira.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_145.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_145.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação ao Bom-despachense Engenheiro Eletrônico Bruno Alexandre, especialista em TI, por carregar a bandeira de Bom Despacho por onde anda, incorporar os seus dizeres e honrar o nome de nossa cidade, com seu profissionalismo e gestos que enaltecem sua origem e inspiram o sentimento bairrista.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Assistência Social que informe porque o “Passe Livre” para portadores de necessidades especiais não está sendo cumprido, uma vez que existe previsão legal (art. 84 a 86 da Lei Municipal nº 2.269/2012)? Em caso de existir decisão judicial sobre o assunto, que seja encaminhada cópia da mesma. Justificativa: Os cidadãos portadores de necessidades especiais precisam do “Passe Livre” para utilizarem o transporte público coletivo de forma gratuita, todavia estão enfrentando dificuldades junto à concessionária do serviço, razão pela qual se faz o presente requerimento a fim de elucidar os fatos.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que informe se a rodoviária do município foi concedida a terceiros? Em caso positivo, requer que seja encaminhada cópia do contrato de concessão. Em caso negativo, requer que seja informado se existe plano de ação do município para manutenção do prédio. Justificativa: A rodoviária do município encontra-se em situação precária, necessitando de manutenção urgente para que seja prestado um serviço de qualidade aos cidadãos.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimento_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde e Vigilância Sanitária que realize fiscalização para averiguar e erradicar a poluição do ar expelida pelas chaminés da indústria Siderúrgica situada no bairro Tabatinga, a fim de que, caso necessário, aplique as sanções previstas no Código Sanitário Municipal (Lei Complementar nº 49, de 10 de julho de 2.019). Justificativa: 	Trata-se de situação temerária e constante e que atenta à saúde pública, uma vez que relatos dos moradores da região e vídeos gravados pelos mesmos, onde a siderúrgica está situada, atestam que a poluição por gases na indústria é constante e está em desconformidade com as condições sanitárias previstas na lei acima elencada.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>Keké, Marcelo Cesário - Malucão, Pastor Alex, Professor Eder Tipura, Sâmara Diretora, Sildete Assistente Social, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimento_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para a ex-servidora, Alice Elisa Oliveira, em virtude dos anos de serviços prestados à Câmara Municipal.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/requerimento_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe porque os membros prestadores de serviço do SUS foram substituídos no Conselho Municipal de Saúde (CMS), conforme Decreto Municipal nº 9.013/2021, bem como esclareça quais os critérios foram utilizados para que fosse realizada a substituição. Justificativa: Os membros dos CMS foram nomeados por ocasião do Decreto Municipal nº 8.725/2020, no qual os representantes Prestadores de Serviço do SUS eram APAE e Lactário e Posto de Puericultura Menino Jesus (Santa Casa). Contudo, por ocasião do Decreto Municipal nº 9.013/2021, os mesmos foram substituídos por Pro-imagem Serviços de Diagnóstico em Medicina e por Saulo Rodrigues de Oliveira Leite Eirelle. Sem esquecer dos bons serviços prestados pelos novos representantes, causa estranheza a substituição, haja vista que APAE e Santa Casa possuem muito mais representatividade, especialmente este último, pois administra o único hospital da cidade. Cumpre ressaltar ainda que existe o receio de que as decisõe</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/requerimento_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras e à Secretária de Trânsito que informem se há projeto para implantação de iluminação pública, recuperação da pavimentação asfáltica e revitalização da sinalização do trânsito com implantação de sistema de redução de velocidade na rodovia MG-164, no trecho sob responsabilidade do município (trecho entre as Chácaras Cristais e Bairro de Fátima); devendo encaminhar cópia dos projetos e cronograma de execução. Em caso negativo, requer ainda que informe se as obras mencionadas serão incluídas no PPA 2022-2025. Justificativa: Trata-se de trecho da rodovia MG-164 localizado em perímetro urbano, no qual os veículos têm trafegado em alta velocidade, pelo que há incidência de acidentes graves como o ocorrido em 11/08/2021, que resultou em uma vítima gravemente ferida. Além disso, trata-se de uma região do município em expansão urbana, com advento de vários bairros novos, pelo que é necessário que a via esteja em condições seguras e bem sinalizada.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/requerimento_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe: Há recursos vinculados recebidos pela prefeitura para que sejam destinados exclusivamente às bibliotecas? Se sim, quanto foi recebido em 2020; e em 2021? Qual foi o valor total destinado às Bibliotecas Municipais em 2020, incluindo recursos próprios? Há recursos disponíveis para aquisição de livros? Se sim, quanto já foi gasto em 2020, em 2021 e quanto ainda há de saldo em conta para essa finalidade específica? A respeito das verbas para a Biblioteca Digital, recebidas em 2019, qual foi o destino dos recursos recebidos para essa finalidade? JUSTIFICATIVA: A população, e em especial a Associação dos Amigos da Biblioteca, nos tem cobrado informações precisas sobre esse assunto e, como um dos papéis do vereador é fiscalizar e considerando que essas informações são de grande relevância, precisamos de resposta oficial para podermos compartilhar com os cidadãos e, também, para podermos acompanhar essa temática, dentre outras.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/requerimento_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe: Há recursos vinculados recebidos pela prefeitura para que sejam destinados exclusivamente ao CAPS? Se sim, quanto foi recebido este ano de 2021? Qual o valor total destinado ao CAPS, incluindo recursos próprios? Os funcionários do setor precisam desembolar algum recurso próprio para alguma finalidade relacionada ao serviço ou manutenção do ambiente de trabalho? Justificativa: A população nos tem cobrado informações precisas sobre esse assunto e, como um dos papeis do vereador é fiscalizar e considerando que essas informações são de grande relevância, podermos acompanhar essa temática, dentre outras.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/requerimento_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação para o grupo “Pedal das Igrejas” em virtude do trabalho voluntário realizado através de doações às famílias que necessitam. _x000D_
 Justificativa: O pedal teve início em 2015, quando três amigos: Anderson Gontijo, Celso Freitas e Giovane Rodrigues, resolveram que durante a Quaresma iriam pedalar pela cidade de Bom Despacho passando e rezando em frente à todas as igrejas católicas da cidade. O percurso completo ultrapassa os 30km. Nos anos seguintes o que parecia uma brincadeira foi se transformando em uma grande reunião de amigos da bike, unindo esporte e oração. O evento acontece às terças-feiras à noite, durante a Quaresma. Sempre solidários os ciclistas participantes do Pedal das igrejas de 2018 em diante, resolveram contribuir com doações em dinheiro, roupas, alimentos, móveis etc. Doações estas que são entregues em casas de famílias com necessidade de ajuda. Em 2019 foi confeccionada a primeira camisa do grupo. A participação é livre,</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/requerimento_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que encaminhe o plano de alimentação aplicado no CAPS, bem como apresente cópias dos empenhos e notas fiscais relativos as   despesas de alimentação do CAPS. Justificativa: Chegou ao conhecimento dos vereadores subscritores que a alimentação fornecida no CAPS estaria em desacordo com as necessidades do setor, pelo que se faz o presente requerimento, no exercício do dever de fiscalizar.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação a Frontsys em virtude da realização da capacitação denominada “Frontsys Juntos” totalmente gratuito proporcionando uma ótima oportunidade para jovens e adultos de se qualificar e capacitá-los para o mercado de trabalho.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente que informe a periodicidade em que é recolhido o lixo nas comunidades rurais e nas saídas das estradas vicinais. Justificativa: A destinação correta do lixo produzido nas comunidades rurais é essencial para preservação do meio ambiente, bem como o recolhimento dos lixos lançados nas saídas das estradas vicinais, no que pese essa prática ser irregular e passível de punição ao infrator.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Procuradoria Jurídica da Câmara Municipal de Bom Despacho, pela relevância e comprometimento nos serviços prestados. Justificativa: A Procuradoria Jurídica da Câmara Municipal é órgão vinculado a Mesa Diretora desta Casa e vem prestando serviço de grande relevância no assessoramento a todos os vereadores, às Comissões Parlamentares e aos setores administrativos. A Mesa Diretora aperfeiçoou os trabalhos realizados pela Procuradoria, agregando servidores capacitados que auxiliam os vereadores nas demandas consultivas diárias, em especial, os servidores: Flávio Alves de Mendonça, Helder Paiva Oliveira, Rodrigo da Silva Pereira e Samuel Augusto do Nascimento. A excelência da Procuradoria da Câmara é comprovada nos pareceres em proposições, licitações e processos administrativos em tramitação, pautando-se pela presteza nos serviços e o comprometimento com os princípios norteadores da administração pública. Como têm prestado relevante serviç</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_159.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação à Dra. Mabel Nóbrega em virtude dos relevantes serviços prestados à saúde da população bondespachese.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/requerimento_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pelo Posto Avançado do Corpo de Bombeiros em Bom Despacho as seguintes informações, com base na Lei Estadual nº 16.301/06: 1. Há registro dos cães das raças pit bull, dobermann, rottweiler e outros de porte físico e força semelhantes, criados no município de Bom Despacho, conforme art.2º, Parágrafo Único da Lei Estadual nº 16.301/06? Em caso positivo, gentileza enviar planilha com raça e quantidade de animais no município. 2. Há registro de ataques dos cães das raças mencionadas no município de Bom Despacho? Em caso positivo, informar quantidade de ocorrências por ano. 3. São realizadas ações fiscalizatórias para coibir a infração a Lei Estadual, bem como para subsidiar aplicação das sanções dispostas no art.3º da Lei Estadual nº 16.301/06? 4. Como o município pode colaborar com o Corpo de Bombeiros para aplicação da Lei Estadual nº 16.301/06, bem como para promover o adequado convívio social dos cães das raças mencionadas? Justificativa: O vereador subscritor tem</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/requerimento_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/requerimento_161.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras e à Secretária de Trânsito, Proteção Patrimonial e Defesa Social que prestem as seguintes informações:_x000D_
     • Os quebra-molas instalados na rua Itaobim, bairro Santa Marta foram precedidos de projetos técnicos para sua implantação ou foram instalados de forma discricionária? Enviar cópia do projeto técnico e do ato administrativo que ordenou as obras._x000D_
     • Considerando que os novos quebra-molas redirecionarão o escoamento das águas pluviais para as ruas adjacentes, solicita-se que seja informado se houve estudo técnico acerca do impacto no escoamento das águas pluviais no local? Enviar cópia do estudo técnico, se houver._x000D_
     • Informar qual o valor gasto com a implantação dos quebra-molas e a estimativa de gasto com a futura sinalização horizontal e vertical dos mesmos._x000D_
 Justificativa: Foram implantados diversos quebra-molas nos cruzamentos da Rua Itabobim. Ao que tudo indica, foram instalados com o intuito de redirecionar águas pluviais que deságuam na Rua</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_162.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação aos empregados da Caixa Econômica Federal m virtude dos relevantes serviços prestados ao povo de Bom Despacho. Justificativa: Durante a pandemia, com a instituição do auxílio emergencial a caixa econômica federal encontra-se diariamente lotada, os empregados têm se desdobrado para atender a população, merecendo o reconhecimento desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_163.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_163.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que preste as seguintes informações: • As manilhas quebradas depositadas em lote próximo a Rua Corinto, se referem a obra de drenagem desta rua? Em caso positivo, informar quantas manilhas foram danificadas, bem como qual o custo das mesmas. • Houve erro técnico/projeto em definir o diâmetro das manilhas utilizadas na drenagem da Rua Corinto? Em caso positivo, informar se há processo de apuração de responsabilidade.  • A obra de drenagem da Rua Corinto é executada pela prefeitura ou empresa terceirizada? Em sendo por empresa terceirizada, a mesma assumiu os custos das manilhas retiradas/quebradas?   • Apresentar as informações que entender necessárias em relação as manilhas quebradas que estão depositadas em lote próximo a Rua Corinto, conforme foto anexa. Justificativa: Em diligência na obra de drenagem da Rua Corinto este vereador verificou que há várias manilhas quebradas depositadas em um lote da rua. Por se tratar de quantitativo relevante de manilhas</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_164.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação à Bárbara Silva Freitas, Coordenadora do Patrimônio Cultural e historiadora da secretaria municipal de cultura e turismo, assim como a toda equipe da Secretaria Municipal de Cultura pelos relevantes trabalhos prestados à cultura de nossa cidade.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Secretária de Saúde que preste as seguintes informações: _x000D_
     •  Quantas unidades de saúde possuem no município, devendo enviar planilha com o nome e endereço, bem como informar se estão localizadas em zona urbana ou rural?_x000D_
     •  Quantos estabelecimentos físicos de saúde há em Bom Despacho-MG?_x000D_
     •  Qual a porcentagem da gestão de saúde está em âmbito municipal em Bom Despacho-MG?_x000D_
     •  Qual a porcentagem  de cobertura de saúde da família, em Bom Despacho-MG?_x000D_
     •  Há quantas equipes da saúde  Família?_x000D_
     •  Qual a situação do Centro de Controle de Zoonose em Bom Despacho-MG?_x000D_
 Justificativa: As informações solicitadas são necessárias para acompanhamento das ações na área de saúde, pelo que este vereador as requer no exercício do dever de fiscalização.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação à VDM Materiais de Construção em virtude em virtude da comemoração dos seus 60 anos.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de para a Sra. Cibele Regina Maciel em virtude das atividades desenvolvidas com ensino da dança de capoeira de forma voluntária no Bairro São Vicente.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Dr. Luiz Carlos Severiano Coelho em virtude em virtude dos relevantes serviços prestados à saúde da população bondespachense.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Educação que preste as seguintes informações:     • Foi concedido aos servidores da educação gratificação especial com utilização dos recursos do FUNDEB no ano de 2020? Em caso positivo, qual o critério foi utilizado e qual o valor total destinado ao pagamento da gratificação?     • O município efetuará o pagamento de gratificação especial com utilização dos recursos do FUNDEB no ano de 2021? Em caso positivo, qual o critério será utilizado e qual o valor total será destinado ao pagamento da gratificação. Justificativa: A aplicação adequada dos recursos da Educação é ação importante para obter bons resultados na formação das crianças e jovens bondespachenses. Por essa razão, é imprescindível o acompanhamento das despesas, sobretudo a respeito do investimento na valorização dos profissionais da educação, uma vez que o profissional valorizado tem motivação para continuar em evolução e obter resultados cada vez melhores, como ocorre em qualquer área de trabalho.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação que preste as seguintes informações:     • O município de Bom Despacho possui Professor de Apoio especializado em Educação Especial em seu quadro do magistério? Em caso positivo, informar qual enquadramento legal do cargo no Estatuto do Magistério Municipal (Lei Municipal Complementar nº 10/2009), bem como quantos cargos existem e quantos estão ocupados.     • Quantos alunos da rede municipal são educandos com necessidades educacionais especiais? Justificativa: A inclusão adequada dos educandos com necessidades educacionais especiais por meio de profissionais devidamente habilitados é imprescindível para o aprendizado destas crianças. Por essa razão, faz-se o presente requerimento a fim de obter informações acerca das ações desenvolvidas para atender essas crianças</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/requerimento_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras e à Secretária da Fazenda que prestem as seguintes informações: Qual o valor arrecadado pela Contribuição de Iluminação Pública (CIP) nos anos de 2018, 2019, 2020 e até o mês de setembro/2021? Em relação aos recursos da CIP, qual o valor das despesas pagas com tarifa de iluminação pública paga à Cemig, manutenção e melhoria da estrutura e investimento na ampliação da rede de iluminação pública nos anos de 2018, 2019, 2020 e até o mês de setembro/2021. As informações podem ser prestadas por meio de planilha com colunas dos anos/meses, valor arrecadado, custeio da iluminação paga à Cemig, custeio da manutenção e melhoria da rede, investimento na ampliação da rede. Justificativa: A crise econômica advinda do período de pandemia, bem como a recente escassez hídrica impactaram no preço das tarifas de energia elétrica. Pois bem, a Lei Municipal nº 2.435/2014 fundamenta a cobrança da CIP no preço da tarifa B4A fixado pela concessionária de energia elétrica, de fo</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/requerimento_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que encaminhe cópia dos projetos de manutenção das Ruas Corinto e Araçuaí, bem como cópia dos processos licitatórios relativos a essas obras. Justificativa: Tratam-se de obras importantes para os moradores destas ruas, sendo é necessário o acompanhamento e fiscalização, pelo que se faz o presente requerimento.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/requerimento_173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/requerimento_173.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que preste as seguintes informações:    • Quantos quilômetros de ruas sem pavimentação foram asfaltadas no ano de 2021? Detalhar em planilha qual o valor pago e respectivas fontes de recurso? Apresentar planilha com nomes das ruas asfaltadas.    • Quantos quilômetros de ruas com pavimentação foram recapeadas no ano de 2021? Detalhar em planilha qual o valor pago e respectivas fontes de recurso? Apresentar planilha com o nome das ruas recapeadas.    • Encaminhar cópia do plano de ação de pavimentação, devendo informar quais ruas serão asfaltadas e quais serão recapeadas.    • Encaminhar cópia dos contratos firmados para recapeamento e pavimentação. Justificativa: Existem uma insatisfação popular em relação ao recapeamento de vias que se encontram em bom estado de conservação. Os moradores que residem onde a rua está sem qualquer tipo de pavimentação, sujeitos a barro e poeira, além das irregularidades da pista, sentem-se preteridos pela Administração Públic</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/requerimento_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe de forma satisfatória por qual motivo que o CSB (centro Saúde Bucal) não está mais realizando próteses dentárias, antes feitas de forma rotineira. JUSTIFICATIVA: Todos os cidadãos da sociedade tem acesso irrestrito à saúde, inclusive à saúde Bucal, nos termos do artigo 196 da CF/88” Art. 196. A saúde é direito de todos e dever do Estado, garantido mediante políticas sociais e econômicas que visem à redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para sua promoção, proteção e recuperação.”</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/requerimento_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/requerimento_175.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Administração que preste as seguintes informações:     • Esclareça os motivos da prorrogação do Processo Seletivo nº 03/2021.     • Porque do cancelamento do novo processo seletivo que estava previsto para os cargos da área de educação?     • Há previsão para abertura de concurso público para os cargos deste Processo Seletivo. Justificativa: Vários candidatos procuraram as vereadoras subscritoras alegando que a Administração Pública cancelou a realização de um Processo Seletivo da área de educação; posteriormente a Administração optou por prorrogar o Processo Seletivo nº 03/2021. Assim sendo, faz-se necessário que os esclarecimentos solicitados sejam prestados para elucidar as dúvidas levantadas.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora, Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/requerimento_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/requerimento_176.pdf</t>
   </si>
   <si>
     <t>requer à Secretária de Educação que informe de forma satisfatória o motivo pelo qual foram implantados novos horários de recepção (entrada das crianças) nas creches e CEMEIs, que passou a ser às 7h e 30 minutos. JUSTIFICATIVA: Os vereadores que esta subscrevem foram procurados por diversos pais de alunos, sendo que a reclamação de todos foi unânime no tocante ao prejuízo causado pela mudança de horário na recepção escolar, das 07h para às 07:30h, pois este último horário coincide com o horário de trabalho</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>Keké, Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/requerimento_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/requerimento_177.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação a ex-servidora desta Casa Paula Couto que no período em que trabalhou na Câmara Municipal demonstrou capacidade de iniciativa e espírito de equipe, sendo elogiada por seus superiores e demais servidores. Ademais, Paula exerceu com brilhantismo por vários anos, relevantes serviços na Prefeitura Municipal, merecendo o reconhecimento da Casa do Cidadão.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/requerimento_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/requerimento_178.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação à Rádio Central FM 10 pelos 5 anos de fundação levando informação e entretenimento a toda comunidade.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/requerimento_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/requerimento_179.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida moção de congratulação AO SENHOR DENILSON FRANCISCO TEIXEIRA, pela importante contribuição dada ao Poder Legislativo Bom-despachense. Através do Assessor Denilson Teixeira do Senado Federal, esta Casa Legislativa conseguiu firmar um Acordo de Cooperação Técnica que possibilitará dentre outros serviços a revisão geral do Regimento Interno da Câmara Municipal de Bom Despacho bem como da Lei Orgânica do nosso município</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/requerimento_180.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/requerimento_180.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que preste as seguintes informações:     • Há recursos específicos destinados à cirurgia de varizes?     • O município tem realizado cirurgia de varizes? Encaminhar planilha do ano de 2021 com mês e quantidade de cirurgias realizadas.     • Quantas pessoas estão na fila para realizar cirurgia de varizes? Informar se há planejamento para acabar com essa demanda.      _x000D_
 Justificativa: Vários cidadãos têm procurado as vereadoras subscritoras a fim de obter informações sobre a realização de cirurgia de varizes, razão pela qual faz o presente requerimento.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/requerimento_181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/requerimento_181.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal para que determine aos órgãos competentes que informe qual a situação do prédio onde estava localizada a clínica de psicologia no bairro São Vicente na Avenida Guarujá, pois, segundo os moradores do local, informaram que o prédio anteriormente havia sido destinado a associação de bairro e o local atualmente estaria sem destinação útil. Caso o imóvel esteja de fato sem destinação útil, a associação de moradores do bairro, gostaria de voltar a utilizar o local para o uso específico da associação.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/requerimento_182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/requerimento_182.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal para que determine aos órgãos competentes que informe se existe a possibilidade de CENTRALIZAÇÃO DA FARMACINHA MUNICIPAL, uma vez que os moradores que utilizam a farmácia municipal necessitam de que ela esteja em local melhor localizado para acesso de toda a população aos medicamentos fornecidos pelo município.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/requerimento_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/requerimento_183.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal para que determine aos órgãos competentes que informe sobre o imóvel na prefeitura localizado na Rua Oliveira, de frente ao número 332, bairro São Vicente e saber se está sendo destinado para alguma finalidade pública ou prestação de serviço à comunidade.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/requerimento_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/requerimento_184.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal para que determine aos órgãos competentes que informe sobre a viabilidade e possibilidade de verificação dos tramites para ofertas da modalidade de creche para os alunos do Pré-escolar Municipal Professor Elvino Paiva, pois lá existe atendimento de turmas de maternal II, considerada modalidade creche e possui salas vagas em um dos turnos de funcionamento. O atendimento do Requerimento seria um grande avanço para a comunidade local, uma vez que a prestação de serviços educacionais da Escola Elvino Paiva é excelente, podendo ser adaptada para receber os menores.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/requerimento_185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal para que determine aos órgãos competentes que informe sobre a possibilidade e viabilidade para oferecer transporte público para os alunos que estudam na Escola Dona Duca e moram no Bairro Dona Branca, uma vez que os alunos precisam percorrer por longo itinerário a pé para que possam estudar.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/requerimento_186.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/requerimento_186.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE REPÚDIO", pela privatização da Empresa CORREIOS, patrimônio de todos os brasileiros. " Senhora Presidente, as vereadoras Sâmara Diretora e Sildete Assistente Social, que este subscrevem no termos do artigo 143 do Regimento Interno desta Casa de Leis, requerem a Vossa Excelência, após aprovação do plenário, que encaminhe Moção de Repúdio as seguintes autoridades: Presidente da República, Senador Presidente do Senado Federal, Deputado Presidente da Câmara Federal, Ministro da Casa Civil, Ministro das Ciência, Tecnologia, Inovação e Comunicações, Ministro da Economia, Secretário Federal de Controle Interno da CGU e Presidente dos Correios, demonstrando repúdio contra a Privatização dos Correios. CONSIDERANDO que os Correios é a única entidade do Governo Federal presente em todo o território nacional; CONSIDERANDO que o referido Projeto de Lei visa à modificação da Lei 6.538/78 (Lei Postal Brasileira) , ocasionando a privatização da exploração dos serviços de correios, enfraquece</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/requerimento_187.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/requerimento_187.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Obras, que envia para a Câmara Municipal o seguinte: 1 – Se foi licitado a aquisição de usina de asfalto. 2 – Se foi licitado a aquisição de equipamentos diversos para atendimento e infraestrutura e montagem de patrulha mecanizada para área rural. JUSTIFICATIVA – Em maio do ano em curso, estas Casa Legislativa, aprovou sob o regime de urgência o Projeto de Lei Projeto de Lei nº 55/2021 que “autorizou o Município de Bom Despacho a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operação de Crédito com outorga de Garantia”. Na justifica pra a contratação de empréstimo, o Executivo alegou que referida operação teria o objetivo de reativar a Usina de Asfalto do Município, bem como, a aquisição de equipamentos diversos para atendimento e infraestrutura e montagem de patrulha mecanizada para área rural. Passados mais de 06 meses da autorização, até a presente data, não é do conhecimento deste vereador que o Município tenha adquirido a Usina de Asfa</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/requerimento_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Meio ambiente, que envia para a Câmara Municipal o seguinte: 1- Andamento do CONSÓRCIO INTERMUNICIPAL DE ATERRO SANITÁRIO DO CENTRO OESTE MINEIRO – CIAS CENTRO OESTE. JUSTIFICATIVA – Em maio do ano em curso, esta Casa Legislativa, aprovou sob o regime de urgência o Projeto de Lei nº 51/2021, que autorizou a revisão do PPA, e abrir crédito adicional especial na LOA, para participação em Consórcio Público. Na Justificativa do envio da Preposição de Lei, o Executivo alegou que a revisão seria necessária para que o Município pudesse ingressar no Consórcio Intermunicipal de Aterro Sanitário do Centro Oeste Mineiro – CIAS, com a transferência de recursos na forma de adiantamento. Alegou ainda, que, caso não repassasse o adiantamento ainda no mês de maio, Bom Despacho ficaria de fora do consórcio. Passados mais de 6 meses da revisão do PPA e da LOA, bem como, pagamento do adiantamento, até a presente data, não é do conhecimento deste vereador que o Consórcio tenha sido</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2544/pelo_53_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2544/pelo_53_2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigos 109-A a 109C e 111-A à Lei Orgânica do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/2021-06-16_projeto_de_lei_no_55-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/2021-06-16_projeto_de_lei_no_55-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 56 da Lei Orgânica do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/pl_28_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/pl_28_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Mensagem de Veto Integral à proposição de Lei nº 2/2021</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/pl_29_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/pl_29_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Mensagem de Veto Total à Proposição de Lei nº 3/2021.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/pl_30_20211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/pl_30_20211.pdf</t>
   </si>
   <si>
     <t>Encaminha Mensagem de Veto Integral à Proposição de Lei nº 5/2021</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/plc_03_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/plc_03_2021.pdf</t>
   </si>
   <si>
     <t>Encaminha Mensagem de Veto Integral à Proposição de Lei Complementar nº 03/2021</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/veto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/veto.pdf</t>
   </si>
   <si>
     <t>Veto total à Proposição de lei nº 07/2021</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/veto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/veto_.pdf</t>
   </si>
   <si>
     <t>Veto total à Proposição de lei nº 06/2021</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-08-03_veto_integral_a_plc_06.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-08-03_veto_integral_a_plc_06.2021.pdf</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de Lei Complementar nº04/2021 de autoria do vereador Vinícius Pedro que "Altera a redação dos incisos I e III do art. 49 da Lei Complementar nº 35 de 22 de dezembro de 2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8543,67 +8543,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2499/indicacao-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao-06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2502/indicacao-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao-20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao-27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao-28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao-29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao-30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao-31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao-32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao-33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao-34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao-35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao-36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao-37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao-38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao-39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao-40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao-41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao-42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao-43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao-44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao-45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao-46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao-47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao-48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2532/indicacao-49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao-50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao-51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2550/indicacao-52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2551/indicacao-53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2552/indicacao-54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2554/indicacao-55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2555/indicacao-56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2557/indicacao-57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao-58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao-59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao-60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao-61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao-62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao-63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao-64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao-65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao-66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2567/indicacao-67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2568/indicacao-68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao-69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao-70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao-71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao-72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao-73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao-74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao-75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2576/indicacao-76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao-77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao-78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/indicacao-79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao-80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/indicacao-81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/indicacao-82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao-83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao-84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao-85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao-86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao-87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao-88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao-89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao-90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao-91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao-92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao-94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/indicacao-95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao-96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao-97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao-98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao-99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao-100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao-101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/indicacao-102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao-103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao-104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao-105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao-106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao-107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao-108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao-109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao-110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao-111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao-112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao-113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao-114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao-115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao-116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao-117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao-120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao-122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao-123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao-124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/indicacao-125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao-126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao-127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao-128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao-129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao-130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao-131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/indicacao-132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao-133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao-134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao-135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao-136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/indicacao-137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao-138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/indicacao-139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/indicacao-140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/indicacao-141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao-142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao-143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao-144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao-145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao-146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao-147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao-148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao-149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao-150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao-151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao-152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao-153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao-154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao-155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao-156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao-157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao-158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao-159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao-160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao-161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao-162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao-163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao-164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/indicacao-165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/indicacao-166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/indicacao-167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao-168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao-169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/indicacao-170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/indicacao-171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/indicacao-172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/indicacao-173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao-174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao-175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao-176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao-177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao-178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao-179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao-180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao-181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao-182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao-183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao-184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao-185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao-186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao-187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao-188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao-189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao-190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao-191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao-192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/indicacao-193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/indicacao-194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/indicacao-195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/indicacao-196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao-197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/inidicacao_407.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_bdprev_revisado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2490/plc_01_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/scan2021-11-09_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2486/pl_02_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/pl_03_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2488/pl_04_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2459/pl_05_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2487/pl_06_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2493/pl_07_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2491/pl_08_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2542/pl_10_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/pl_11_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/pl_22_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/pl_24_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/pl_31_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2724/pl_33_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-05-04_projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-05-03_projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-05-17_projeto_de_lei_53_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-05-31_projeto_de_lei_no_65_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-05-31_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei__-_2021_-_curriculos_proffisionais_dos_comissionados.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/pl_01_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2496/pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2545/projeto_de_lei-12-2021.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2546/pl_13_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2547/pl_14_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2548/projeto_de_lei-_15-2021.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2549/pl_16_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/pl_18_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/pl_19_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/pl_20_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/pl_21_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/pl_23_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/pl_25_2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/pl_27_2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/pl_32_2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/projeto_de_lei-34-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/pl_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/pl_38_2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei-39-2021.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/projeto_de_lei_ldo_2022_completa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-06-22_oficio_prefeitura_pl.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-08-10_projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4430/02.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4431/03.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4432/04.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4433/05.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4434/06.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4436/08.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4437/09.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4438/10.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/pr_12_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/pr_13_2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/proj_16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/proj_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/proj_20.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/proj_22.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/ilovepdf_merged_16.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/resolucao_38.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3653/resolucao_39.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/resolucao_40.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/resolucao_42.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2535/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2536/requerimento-02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2537/requerimento-03.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2538/requerimento-04.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2539/requerimento-05.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2540/requerimento-06.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento-07.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento-08.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento-14.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento-16.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento-17.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento-19.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento-20.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento-21.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento-22.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/requerimento-25.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/requerimento-27.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/requerimento-28.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/requerimento-29.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/requerimento-30.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/requerimento-31.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/requerimento-32.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/requerimento-33.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/requerimento-34.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/requerimento-35.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/requerimento-36.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/requerimento-37.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/requerimento-38.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/requerimento-39.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/requerimento-40.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/requerimento-41.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/requerimento-42.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/requerimento-43.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/requerimento-44.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/requerimento-45.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/requerimento-46.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/requerimento-47.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/requerimento-48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/requerimento-49.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/requerimento-50.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/requerimento-51.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/requerimento-52.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento-53.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/requerimento-54.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/requerimento-55.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/requerimento-56.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/requerimento-57.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/requerimento-58.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento-59.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/requerimento-60.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/requerimento-61.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/requerimento-62.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/requerimento-63.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/requerimento-64.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/requerimento-65.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/requerimento-66.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/requerimento-67.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/requerimento_82_cabral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/requermento_124.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_125_1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2544/pelo_53_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/2021-06-16_projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/pl_28_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/pl_29_2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/pl_30_20211.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/plc_03_2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/veto.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/veto_.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-08-03_veto_integral_a_plc_06.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2494/indicacao-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2495/indicacao-02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2497/indicacao-03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2498/indicacao-04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2499/indicacao-05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2500/indicacao-06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2501/indicacao-07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2502/indicacao-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2503/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2504/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2505/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2506/indicacao-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2514/indicacao-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2515/indicacao-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2460/indicacao-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2461/indicacao-16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2463/indicacao-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2473/indicacao-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2482/indicacao-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2485/indicacao-20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2507/indicacao-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2508/indicacao-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2509/indicacao-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2510/indicacao-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2511/indicacao-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2512/indicacao-26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2513/indicacao-27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2484/indicacao-28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2517/indicacao-29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2518/indicacao-30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2516/indicacao-31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2462/indicacao-32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2467/indicacao-33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2479/indicacao-34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2520/indicacao-35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2521/indicacao-36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2522/indicacao-37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2523/indicacao-38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2465/indicacao-39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2466/indicacao-40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2524/indicacao-41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/indicacao-42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2526/indicacao-43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2527/indicacao-44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2528/indicacao-45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2529/indicacao-46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2530/indicacao-47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2531/indicacao-48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2532/indicacao-49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2533/indicacao-50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2534/indicacao-51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2550/indicacao-52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2551/indicacao-53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2552/indicacao-54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2554/indicacao-55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2555/indicacao-56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2557/indicacao-57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2558/indicacao-58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/indicacao-59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2560/indicacao-60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2561/indicacao-61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2562/indicacao-62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2563/indicacao-63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2564/indicacao-64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2565/indicacao-65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2566/indicacao-66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2567/indicacao-67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2568/indicacao-68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2569/indicacao-69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2570/indicacao-70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2571/indicacao-71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2572/indicacao-72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2573/indicacao-73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2574/indicacao-74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2575/indicacao-75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2576/indicacao-76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2577/indicacao-77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2578/indicacao-78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/indicacao-79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/indicacao-80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/indicacao-81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/indicacao-82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2583/indicacao-83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2584/indicacao-84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2585/indicacao-85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2586/indicacao-86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2587/indicacao-87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2588/indicacao-88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2589/indicacao-89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2590/indicacao-90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2591/indicacao-91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2592/indicacao-92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2593/indicacao-94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2594/indicacao-95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2595/indicacao-96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2596/indicacao-97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2597/indicacao-98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2598/indicacao-99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2599/indicacao-100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2600/indicacao-101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2601/indicacao-102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2602/indicacao-103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2603/indicacao-104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2604/indicacao-105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2605/indicacao-106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2606/indicacao-107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2607/indicacao-108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2608/indicacao-109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2609/indicacao-110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2610/indicacao-111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2611/indicacao-112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2630/indicacao-113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2631/indicacao-114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2632/indicacao-115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2480/indicacao-116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2633/indicacao-117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2636/indicacao-120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2638/indicacao-122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2639/indicacao-123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2641/indicacao-124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2642/indicacao-125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2643/indicacao-126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2644/indicacao-127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2645/indicacao-128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2646/indicacao-129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2647/indicacao-130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2648/indicacao-131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2649/indicacao-132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2650/indicacao-133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2651/indicacao-134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2652/indicacao-135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2653/indicacao-136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2654/indicacao-137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2655/indicacao-138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2656/indicacao-139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2657/indicacao-140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2658/indicacao-141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2659/indicacao-142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2660/indicacao-143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2661/indicacao-144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/indicacao-145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/indicacao-146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2475/indicacao-147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2470/indicacao-148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2664/indicacao-149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao-150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao-151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao-152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2469/indicacao-153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao-154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao-155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao-156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao-157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao-158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao-159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2478/indicacao-160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao-161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao-162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao-163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao-164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/indicacao-165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2728/indicacao-166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/indicacao-167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2481/indicacao-168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2477/indicacao-169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/indicacao-170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/indicacao-171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2732/indicacao-172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/indicacao-173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/indicacao-174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/indicacao-175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2736/indicacao-176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/indicacao-177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/indicacao-178.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/indicacao-179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/indicacao-180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/indicacao-181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/indicacao-182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/indicacao-183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/indicacao-184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/indicacao-185.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao-186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao-187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/indicacao-188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2750/indicacao-189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2751/indicacao-190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/indicacao-191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/indicacao-192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/indicacao-193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/indicacao-194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/indicacao-195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/indicacao-196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao-197.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2846/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2848/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2858/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2860/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2861/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2869/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2870/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2873/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2875/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2876/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2877/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2878/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2879/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2832/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2888/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2907/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2908/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2921/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2940/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2943/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2966/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2968/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2969/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2972/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3000/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3001/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3009/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3028/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3036/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3038/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3070/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3078/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3103/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3104/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3109/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3112/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3118/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3120/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3143/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3144/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3145/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3146/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3147/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3148/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3149/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3150/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3171/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3172/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3175/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3177/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3178/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3179/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3180/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3181/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3182/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3183/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3184/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3185/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3188/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3191/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3192/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3194/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3198/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3199/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3200/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3201/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/inidicacao_407.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3213/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3214/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3221/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3222/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3229/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3281/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3282/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3283/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2492/projeto_de_lei_bdprev_revisado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2490/plc_01_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3265/scan2021-11-09_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2486/pl_02_2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2489/pl_03_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2488/pl_04_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2459/pl_05_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2487/pl_06_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2493/pl_07_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2491/pl_08_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2542/pl_10_2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/pl_11_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/pl_22_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/pl_24_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/pl_31_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2724/pl_33_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-05-04_projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-05-03_projeto_de_lei_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-05-17_projeto_de_lei_53_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-05-31_projeto_de_lei_no_65_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-05-31_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2022/3345/projeto_de_lei__-_2021_-_curriculos_proffisionais_dos_comissionados.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/pl_01_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2496/pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2545/projeto_de_lei-12-2021.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2546/pl_13_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2547/pl_14_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2548/projeto_de_lei-_15-2021.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2549/pl_16_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/pl_18_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/pl_19_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/pl_20_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/pl_21_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/pl_23_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2723/pl_25_2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2712/pl_27_2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/pl_32_2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/projeto_de_lei-34-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/pl_35_-_2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/pl_38_2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/projeto_de_lei-39-2021.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/projeto_de_lei_ldo_2022_completa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-06-22_oficio_prefeitura_pl.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-08-10_projeto_de_lei_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4430/02.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4431/03.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4432/04.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4433/05.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4434/06.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4436/08.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4437/09.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/4438/10.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/pr_12_2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2862/pr_13_2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/proj_16.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/proj_17.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/proj_20.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/proj_22.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/ilovepdf_merged_16.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/resolucao_38.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3653/resolucao_39.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/resolucao_40.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/resolucao_42.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2535/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2536/requerimento-02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2537/requerimento-03.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2538/requerimento-04.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2539/requerimento-05.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2540/requerimento-06.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2612/requerimento-07.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2613/requerimento-08.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2619/requerimento-14.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2620/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2621/requerimento-16.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2622/requerimento-17.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2623/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2624/requerimento-19.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2625/requerimento-20.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2626/requerimento-21.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2627/requerimento-22.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2628/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2629/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/requerimento-25.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/requerimento-27.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/requerimento-28.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/requerimento-29.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/requerimento-30.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/requerimento-31.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/requerimento-32.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/requerimento-33.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/requerimento-34.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/requerimento-35.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/requerimento-36.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/requerimento-37.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/requerimento-38.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/requerimento-39.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/requerimento-40.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/requerimento-41.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/requerimento-42.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/requerimento-43.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/requerimento-44.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/requerimento-45.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/requerimento-46.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/requerimento-47.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/requerimento-48.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/requerimento-49.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/requerimento-50.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/requerimento-51.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/requerimento-52.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento-53.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2759/requerimento-54.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/requerimento-55.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/requerimento-56.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/requerimento-57.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/requerimento-58.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento-59.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/requerimento-60.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/requerimento-61.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/requerimento-62.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/requerimento-63.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/requerimento-64.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/requerimento-65.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/requerimento-66.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/requerimento-67.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/requerimento_82_cabral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2837/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2838/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2839/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2840/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2841/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2842/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2843/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2844/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2845/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2892/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2897/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2910/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2924/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2925/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2987/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/requermento_124.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/requerimento_125_1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3012/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3042/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3057/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3079/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3080/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3123/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3124/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3157/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3189/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3237/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3259/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3260/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3261/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3263/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2544/pelo_53_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3006/2021-06-16_projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/pl_28_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/pl_29_2021.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/pl_30_20211.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/plc_03_2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/veto.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/veto_.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-08-03_veto_integral_a_plc_06.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H725"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>