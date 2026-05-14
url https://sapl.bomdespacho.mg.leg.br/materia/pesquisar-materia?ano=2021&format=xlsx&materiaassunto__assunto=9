--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -54,240 +54,240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-05-03_projeto_de_lei_no_48-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-05-03_projeto_de_lei_no_48-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-05-03_projeto_de_lei_no_49-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-05-03_projeto_de_lei_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/2021-05-06_projeto_de_lei_n__51-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/2021-05-06_projeto_de_lei_n__51-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de Ação na Revisão do PPA 2021- Lei 2.763/2020 e abre Crédito Adicional Especial na LOA 2021 - Lei 2.763/2020.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-05-17_projeto_de_lei_55_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-05-17_projeto_de_lei_55_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Conectividade no âmbito de Secretaria Municipal de Educação, com a finalidade de proporcionar aos profissionais da educação, em efetivo exercício, ajuda financeira para contratação de serviços de dados e internet, enquanto perdurar a pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-06-08_projeto_de_lei_n_69_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-06-08_projeto_de_lei_n_69_2021.pdf</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-06-08_projeto_de_lei_n_70_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-06-08_projeto_de_lei_n_70_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional no orçamento e dá outras providências.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/2021-07-06_pl_86-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/2021-07-06_pl_86-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.807/2021, que dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-08-10_projeto_de_lei_no_92-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-08-10_projeto_de_lei_no_92-2021.pdf</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/scan2021-08-24_130523_projeto_de_lei_99-2021_firma_convenio_bd_e_estado_mg.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/scan2021-08-24_130523_projeto_de_lei_99-2021_firma_convenio_bd_e_estado_mg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a firmar convênio com o Estado de Minas Gerais, por intermédio da Polícia Militar de MG, para implantação dos sistema de Videomonitoramento "Olho Vivo".</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-08-24_projeto_de_lei_no_101.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-08-24_projeto_de_lei_no_101.2021.pdf</t>
   </si>
   <si>
     <t>Inclui o art.25-A na Lei 2.738, de 15 de julho de 2.020 que dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/pl__loa_2022_final.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/pl__loa_2022_final.odt</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bom Despacho para o exercício de 2022.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/pl_ppa_2022-2025_final.odt</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/pl_ppa_2022-2025_final.odt</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022 - 2025.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/pl_128-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/pl_128-21.pdf</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/pl_130-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/pl_130-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.825 de 5 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/scan2021-12-07_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/scan2021-12-07_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova a prestação de contas da Prefeitura municipal de Bom Despacho do ano de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -594,67 +594,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-05-03_projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-05-03_projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/2021-05-06_projeto_de_lei_n__51-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-05-17_projeto_de_lei_55_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-06-08_projeto_de_lei_n_69_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-06-08_projeto_de_lei_n_70_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/2021-07-06_pl_86-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-08-10_projeto_de_lei_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/scan2021-08-24_130523_projeto_de_lei_99-2021_firma_convenio_bd_e_estado_mg.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-08-24_projeto_de_lei_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/pl__loa_2022_final.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/pl_ppa_2022-2025_final.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/pl_128-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/pl_130-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/scan2021-12-07_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-05-03_projeto_de_lei_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-05-03_projeto_de_lei_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2904/2021-05-06_projeto_de_lei_n__51-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-05-17_projeto_de_lei_55_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-06-08_projeto_de_lei_n_69_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-06-08_projeto_de_lei_n_70_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/2021-07-06_pl_86-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-08-10_projeto_de_lei_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/scan2021-08-24_130523_projeto_de_lei_99-2021_firma_convenio_bd_e_estado_mg.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-08-24_projeto_de_lei_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/pl__loa_2022_final.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/pl_ppa_2022-2025_final.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/pl_128-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/pl_130-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/scan2021-12-07_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>