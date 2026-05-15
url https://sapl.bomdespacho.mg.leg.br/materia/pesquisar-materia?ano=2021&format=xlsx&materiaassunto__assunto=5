--- v0 (2025-12-21)
+++ v1 (2026-05-15)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/2021-07-06__plc_05.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/2021-07-06__plc_05.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 10/2009, adequando carga horária da Educação Infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-05-10_projeto_de_lei_50_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-05-10_projeto_de_lei_50_2021.pdf</t>
   </si>
   <si>
     <t>Institui o mês Maio Laranja dedicado à realização de ações voltadas ao combate ao abuso e à exploração sexual de crianças e adolescentes e dá outras providências</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-05-25_projeto_de_lei_no_60_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-05-25_projeto_de_lei_no_60_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da educação ambiental humanitária em bem-estar animal no projeto político pedagógico das unidades escolares do município, e dá outras providências.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-05-25_projeto_de_lei_no_63_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-05-25_projeto_de_lei_no_63_2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Doação de Livros,  do dia 22 a 28 de Abril, no Município de Bom Despacho-MG, e da outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Professor Eder Tipura, Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/2021-08-03_projeto_de_lei_no_90.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/2021-08-03_projeto_de_lei_no_90.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Obrigatoriedade Consulta Prévia à Comunidade Escolar e de Aprovação do Poder Legislativo para Fins de Municipalização do Ensino dos Anos Iniciais e/ou dos Anos Finais do Ensino Fundamental das Escolas Públicas Estaduais de Bom Despacho-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-08-10_projeto_de_lei_no_94-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-08-10_projeto_de_lei_no_94-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir a festa literária de Bom Despacho - (FLIBONDÊS), a ser comemorada, junto às celebrações do aniversário da cidade de Bom Despacho-MG.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-09-21_projeto_de_lei_116-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-09-21_projeto_de_lei_116-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão digital aos idosos através da autorização de Criação do Programa de Alfabetização Digital da Melhor Idade no âmbito do Município de Bom Despacho, a ser ministrado nos laboratórios/escolas da rede pública de ensino municipal.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/projeto_de_lei_124-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/projeto_de_lei_124-2021.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Educação, Tecnologia e Inovação no âmbito do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Conectividade no âmbito de Secretaria Municipal de Educação, com a finalidade de proporcionar aos profissionais da educação, em efetivo exercício, ajuda financeira para contratação de serviços de dados e internet, enquanto perdurar a pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/2021-06-15_projeto_de_lei_73-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/2021-06-15_projeto_de_lei_73-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2140 de 23 de novembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-08-03_projeto_de_lei_no_89-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-08-03_projeto_de_lei_no_89-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Secretária do Estado de Educação de Minas Gerais, visando a municipalização de escolas e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/projeto_de_lei_126-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/projeto_de_lei_126-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Secretaria do Estado de Educação de Minas Gerais, visando a municipalização de escolas e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/scan2021-11-23_projeto_de_lei_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/scan2021-11-23_projeto_de_lei_136.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro municipal de atendimento especializado de Bom Despacho - CEMAE.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-06-23_mensagem_veto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-06-23_mensagem_veto_.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de lei nº 42/2021 de autoria do Vereador Professor Éder Tipura que institui o Programa de Incentivo à implantação de hortas comunitárias e compostagem no município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-06-23_mensagem_do_veto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-06-23_mensagem_do_veto.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de lei nº 60/2021 de autoria do vereador Professor Éder Tipura que " Dispõe sobre a inclusão da educação ambiental humanística em bem-estar animal no projeto político pedagógico das unidades escolares do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/2021-07-06__plc_05.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-05-10_projeto_de_lei_50_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-05-25_projeto_de_lei_no_60_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-05-25_projeto_de_lei_no_63_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/2021-08-03_projeto_de_lei_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-08-10_projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-09-21_projeto_de_lei_116-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/projeto_de_lei_124-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/2021-06-15_projeto_de_lei_73-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-08-03_projeto_de_lei_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/projeto_de_lei_126-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/scan2021-11-23_projeto_de_lei_136.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-06-23_mensagem_veto_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-06-23_mensagem_do_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3025/2021-07-06__plc_05.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-05-10_projeto_de_lei_50_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-05-25_projeto_de_lei_no_60_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-05-25_projeto_de_lei_no_63_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3058/2021-08-03_projeto_de_lei_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-08-10_projeto_de_lei_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-09-21_projeto_de_lei_116-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/projeto_de_lei_124-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-05-25_projeto_de_lei_n_59_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/2021-06-15_projeto_de_lei_73-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-08-03_projeto_de_lei_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/projeto_de_lei_126-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/scan2021-11-23_projeto_de_lei_136.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-06-23_mensagem_veto_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-06-23_mensagem_do_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>