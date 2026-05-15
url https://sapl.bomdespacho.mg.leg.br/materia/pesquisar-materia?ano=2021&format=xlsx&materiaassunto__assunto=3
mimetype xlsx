--- v0 (2025-12-21)
+++ v1 (2026-05-15)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-05-03_projeto_de_lei_no_47-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-05-03_projeto_de_lei_no_47-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de vacinação contra COVID-19 aos professores e funcionários de educação pública municipal, estadual e privada, que encontram-se em contato direto com alunos.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/2021-05-10_projeto_de_lei_n_52_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/2021-05-10_projeto_de_lei_n_52_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Banco de Ração no Município de Bom Despacho/MG e dá outras providências</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-06-08_projeto_de_lei_n_71_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-06-08_projeto_de_lei_n_71_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir a Campanha Junho Vermelho e o Dia Municipal do incentivo e conscientização de doação de sangue no Calendário Oficial do Município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/scan2021-08-24_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/scan2021-08-24_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação, na internet, da lista espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e dá outras providências."</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-08-24_projeto_de_lei_no__105.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-08-24_projeto_de_lei_no__105.2021.pdf</t>
   </si>
   <si>
     <t>Institui política municipal de proteção aos direitos das pessoas com transtorno do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-06-23_projeto_de_lei_80_-_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-06-23_projeto_de_lei_80_-_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo de produção do Queijo Artesanal no município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/2021-07-06_pl_83.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/2021-07-06_pl_83.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Segurança Alimentar e Nutricional e organiza o Sistema de Segurança Alimentar e Nutricional no âmbito do município.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/pl_129-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/pl_129-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a firmar convênio com a Faculdade de Ciências Médicas de Minas Gerais - FCMMG, e dá outras providências.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/projeto_de_lei_139-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/projeto_de_lei_139-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o Prêmio Produtividade do Magistério no ano de 2.021 para os servidores do quadro do magistério da rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/projeto_de_lei_140-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/projeto_de_lei_140-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos critérios para concessão dos benefícios eventuais no âmbito da Política Municipal de Assistência Social e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,67 +525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-05-03_projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/2021-05-10_projeto_de_lei_n_52_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-06-08_projeto_de_lei_n_71_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/scan2021-08-24_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-08-24_projeto_de_lei_no__105.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-06-23_projeto_de_lei_80_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/2021-07-06_pl_83.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/pl_129-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/projeto_de_lei_139-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/projeto_de_lei_140-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-05-03_projeto_de_lei_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2906/2021-05-10_projeto_de_lei_n_52_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-06-08_projeto_de_lei_n_71_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3086/scan2021-08-24_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-08-24_projeto_de_lei_no__105.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-06-23_projeto_de_lei_80_-_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3026/2021-07-06_pl_83.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/pl_129-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/projeto_de_lei_139-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/projeto_de_lei_140-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="248.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>