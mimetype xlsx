--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -54,789 +54,789 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Fernando Andrade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Bom Despacho-MG; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/projeto_de_lei_complementar_vice_diretores.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/projeto_de_lei_complementar_vice_diretores.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 115 e 116 da Lei Complementar nº 10, de 06 de agosto de 2.009 e dá outras providências.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/plc_10.2021_-_of_505_2021_16.12.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/plc_10.2021_-_of_505_2021_16.12.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 001 de 18 de maio de 2005, que dispõe sobre a reestruturação da Autarquia Municipal denominada Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho - BDPREV e dá outras providências:</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-06-22_oficio_e_projeto_prefeitura.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-06-22_oficio_e_projeto_prefeitura.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de área de terreno público que menciona, de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Professor Eder Tipura</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-06-23_projeto_de_lei_81-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-06-23_projeto_de_lei_81-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação, no âmbito da Administração pública direta e indireta, no município de Bom Despacho/MG, de pessoas que tiverem sido condenadas nas condições previstas na lei nº11340/2006, Lei Maria da penha.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Pastor Alex</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/2021-06-29_projeto_de_lei_n_82_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/2021-06-29_projeto_de_lei_n_82_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 5º, § 1º e 2º, da Lei Municipal 2.791 de 28 de abril de 2021.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/2021-07-06_pl_84.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/2021-07-06_pl_84.2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Parágrafo Único do artigo I da Lei 2805/05 e dá outras providências.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-07-14_projeto_de_lei_88_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-07-14_projeto_de_lei_88_2021.pdf</t>
   </si>
   <si>
     <t>Institui a ficha Limpa Municipal na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e fundacional do Poder Executivo e do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DOS SERVIÇOS DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/scan2021-08-24_projeto_de_lei_97-2021_-_inclui_o_dia_do_empreendedor.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/scan2021-08-24_projeto_de_lei_97-2021_-_inclui_o_dia_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>"Inclui o dia do empreendedor no calendário oficial de eventos do município, nos termos que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-08-24_projeto_de_lei_no_102.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-08-24_projeto_de_lei_no_102.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.614, de 10 de novembro de 2.017 e consolida a legislação sobre a denominação de logradouros e próprios públicos do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-08-24_projeto_de_lei_no103.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-08-24_projeto_de_lei_no103.2021.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia da Solidariedade" no município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-08-31_projeto_de_lei_no_107.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-08-31_projeto_de_lei_no_107.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2805/21 e dá outras providências.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Keké, Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-08-31__projeto_de_lei_na_108-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-08-31__projeto_de_lei_na_108-2021.pdf</t>
   </si>
   <si>
     <t>Dá nome a Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-08-31_projeto_de_lei_no_109-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-08-31_projeto_de_lei_no_109-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o "Programa Wi-Fi em Praça Pública", nas praças e nas localidades públicas do Município de Bom Despacho-MG, por intermédio de convênios, parcerias público privadas e / ou contrapartida de contratos concessão, permissão ou autorização e dá outras providências.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Marquinho., Sâmara Diretora, Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-09-16_projeto_de_lei_114-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-09-16_projeto_de_lei_114-2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/projeto_de_lei_123-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/projeto_de_lei_123-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de adolescentes aprendizes pelas empresas vencedoras de licitação pública no município de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/scan2021-11-09_projeto_de_lei.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/scan2021-11-09_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único do artigo 1º da lei 2322 de 10 de junho de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Acrescenta dispositivos e dá nova redação a dispositivos à Lei Municipal nº 2617, de 12 de Dezembro de 2017.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Vinícius Pedro</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_134-2021_vinicius_pedro.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_134-2021_vinicius_pedro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de memorial em homenagem aos mortos em decorrência da Covid-19 no Município de Bom Despacho-MG.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Keké</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/scan2021-12-07_projeto_de_lei_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/scan2021-12-07_projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/scan2021-12-14_projeto_de_lei_143-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/scan2021-12-14_projeto_de_lei_143-21.pdf</t>
   </si>
   <si>
     <t>Disciplina o envio de proposições legislativas de iniciativa do Poder Executivo ao Poder Legislativo.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/pl_43_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/pl_43_2021.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza doação de área de terreno público e dá outras providências.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/2021-05-03_projeto_de_lei_n_44-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/2021-05-03_projeto_de_lei_n_44-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-05-25_projeto_de_lei_n_62_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-05-25_projeto_de_lei_n_62_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.202 de 2 de março de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-05-31_projeto_de_lei_n_68_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-05-31_projeto_de_lei_n_68_21.pdf</t>
   </si>
   <si>
     <t>Cancela Feriados Municipais de Corpus Christi e Aniversário da cidade, a serem comemorados no ano de 2021, em função da pandemia do Covid-19, declarando Ponto facultativo para o Servidor Público Municipal no dia 03 de junho de 2021, e dá outras providenciais.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-07-06_pl_87.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-07-06_pl_87.2021.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/scan2021-08-24_projeto_de_lei_98-2021_desafeta_e_autoriza_permuta_imovel.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/scan2021-08-24_projeto_de_lei_98-2021_desafeta_e_autoriza_permuta_imovel.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a permuta de imóvel de patrimônio público municipal, por imóvel particular e dá outras providências.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-09-16__projeto_de_lei_no_110-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-09-16__projeto_de_lei_no_110-21.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio de Incentivo à Produção à categoria profissional que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/pl_118-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/pl_118-2021.pdf</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3167/pl_119-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3167/pl_119-2021.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de área de terreno  público que menciona, de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/pl_120-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/pl_120-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.784, de 13 de abril de 2.021 e dá outras providências.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/pl_121-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/pl_121-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.527 de 16 de dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/pl_122-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/pl_122-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado pelo Município de Bom Despacho, com a finalidade de constituir o Consórcio Intermunicipal do Serviço de Inspeção do Centro-Oeste Mineiro - CISICOM  e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/projeto_de_lei_125-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/projeto_de_lei_125-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio de Incentivo à Produção à categoria profissional que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/_projeto_de_lei_133_-21_que_dispoe_sobre_reajuste.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/_projeto_de_lei_133_-21_que_dispoe_sobre_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial aos proprietários do magistério público municipal vinculados ao Plano de cargos, carreiras e vencimentos.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/2021-06-08_projeto_de_resolucao_n_14-2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/2021-06-08_projeto_de_resolucao_n_14-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 18 da Resolução nº 937/2021, que dispõe sobre a organização administrativa da Câmara Municipal de Bom Despacho-MG".</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-08-24_projeto_de_lei_no_15.2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-08-24_projeto_de_lei_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal a honraria policial destaque do ano e dá outras providências.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/proj_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/proj_18.pdf</t>
   </si>
   <si>
     <t>Concede medalha Mérito Coronel Tininho ao Sr. Cristiano Luiz da Silva Araújo.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/proj_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/proj_19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre Carlos André Soares Teodósio.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/projeto_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/projeto_21.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Miguel Jair da Silva.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Sildete Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/23.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário à Sra. Lucimar Alves Crrijo.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/24.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Eduardo Eustáquio Rodrigues.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/projeto_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/projeto_26.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dep. Federal Stefano Aquino.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/projeto_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/projeto_27.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Mérito Coronel Tininho à Sra. Cecília Ferramenta.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Mauro Salviano da Silva.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marcelo Cesário - Malucão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/projeto_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/projeto_29.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao SR. Jackson da Silva.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Marcus Vinicius Couto Silva.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Sâmara Diretora</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/ilovepdf_merged_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/ilovepdf_merged_22.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Alcides José Martins.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/resolucao_37.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/resolucao_37.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Bruno Alexandre Silva.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3655/resolucao_41.2021_removed.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3655/resolucao_41.2021_removed.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal ao Sr. Gelvane de Melo Cardoso.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-05-31_veto_integral_no_67-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-05-31_veto_integral_no_67-21.pdf</t>
   </si>
   <si>
     <t>Veto total à Proposição de lei nº 26-21.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-09-16_veto_integral_no_111-21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-09-16_veto_integral_no_111-21.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de lei nº 65-2021</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/scan2021-11-23_veto_integral_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/scan2021-11-23_veto_integral_137.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de lei 74/2021 de autoria do vereador Professor Éder Tipura que institui o programa meu primeiro emprego para contratação de jovens sem experiência no mercado de trabalho.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/scan2021-11-23_veto_integral_138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/scan2021-11-23_veto_integral_138.pdf</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de lei 103/2021 de autoria das vereadores Sâmara Diretora e Sildete Assistente social que "Institui o dia da Solidariedade".</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de Lei nº 39/2021.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-05-24_mensagem_de_veto_no_10_-_2021.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-05-24_mensagem_de_veto_no_10_-_2021.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de Lei nº 45/2021.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-06-22_mensagem_do_veto_do_executivo.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-06-22_mensagem_do_veto_do_executivo.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de lei nº 50/21 de autoria do vereador Pastor Alex que "Institui o mês Maio laranja dedicado à realização de ações voltadas ao combate ao abuso e à exploração sexual de crianças e adolescentes.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/2021-09-28_veto_parcial_117-2021_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/2021-09-28_veto_parcial_117-2021_.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de lei nº 73/2021 de autoria do chefe do executivo que "altera a lei nº 2140 de 23 de novembro de 2009".</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 127/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1152,67 +1152,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/projeto_de_lei_complementar_vice_diretores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/plc_10.2021_-_of_505_2021_16.12.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-06-22_oficio_e_projeto_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-06-23_projeto_de_lei_81-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/2021-06-29_projeto_de_lei_n_82_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/2021-07-06_pl_84.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-07-14_projeto_de_lei_88_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/scan2021-08-24_projeto_de_lei_97-2021_-_inclui_o_dia_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-08-24_projeto_de_lei_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-08-24_projeto_de_lei_no103.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-08-31_projeto_de_lei_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-08-31__projeto_de_lei_na_108-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-08-31_projeto_de_lei_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-09-16_projeto_de_lei_114-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/projeto_de_lei_123-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/scan2021-11-09_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_134-2021_vinicius_pedro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/scan2021-12-07_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/scan2021-12-14_projeto_de_lei_143-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/pl_43_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/2021-05-03_projeto_de_lei_n_44-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-05-25_projeto_de_lei_n_62_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-05-31_projeto_de_lei_n_68_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-07-06_pl_87.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/scan2021-08-24_projeto_de_lei_98-2021_desafeta_e_autoriza_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-09-16__projeto_de_lei_no_110-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/pl_118-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3167/pl_119-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/pl_121-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/pl_122-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/projeto_de_lei_125-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/_projeto_de_lei_133_-21_que_dispoe_sobre_reajuste.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/2021-06-08_projeto_de_resolucao_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-08-24_projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/proj_18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/proj_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/projeto_21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/ilovepdf_merged_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/resolucao_37.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3655/resolucao_41.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-05-31_veto_integral_no_67-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-09-16_veto_integral_no_111-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/scan2021-11-23_veto_integral_137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/scan2021-11-23_veto_integral_138.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-05-24_mensagem_de_veto_no_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-06-22_mensagem_do_veto_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/2021-09-28_veto_parcial_117-2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/projeto_de_lei_complementar_vice_diretores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/plc_10.2021_-_of_505_2021_16.12.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-06-22_oficio_e_projeto_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-06-23_projeto_de_lei_81-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3024/2021-06-29_projeto_de_lei_n_82_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/2021-07-06_pl_84.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-07-14_projeto_de_lei_88_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/scan2021-08-24_projeto_de_lei_97-2021_-_inclui_o_dia_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-08-24_projeto_de_lei_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-08-24_projeto_de_lei_no103.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-08-31_projeto_de_lei_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-08-31__projeto_de_lei_na_108-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-08-31_projeto_de_lei_no_109-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-09-16_projeto_de_lei_114-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/projeto_de_lei_123-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/scan2021-11-09_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/projeto_de_lei_134-2021_vinicius_pedro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/scan2021-12-07_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/scan2021-12-14_projeto_de_lei_143-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2863/pl_43_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2898/2021-05-03_projeto_de_lei_n_44-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-05-25_projeto_de_lei_n_62_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-05-31_projeto_de_lei_n_68_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-07-06_pl_87.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/scan2021-08-24_projeto_de_lei_98-2021_desafeta_e_autoriza_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-09-16__projeto_de_lei_no_110-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3166/pl_118-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3167/pl_119-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3168/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3169/pl_121-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3170/pl_122-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/projeto_de_lei_125-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/_projeto_de_lei_133_-21_que_dispoe_sobre_reajuste.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/2021-06-08_projeto_de_resolucao_n_14-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-08-24_projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/proj_18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/proj_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/projeto_21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/ilovepdf_merged_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/resolucao_37.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3655/resolucao_41.2021_removed.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-05-31_veto_integral_no_67-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-09-16_veto_integral_no_111-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/scan2021-11-23_veto_integral_137.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/scan2021-11-23_veto_integral_138.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-05-24_mensagem_de_veto_no_10_-_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-06-22_mensagem_do_veto_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/3165/2021-09-28_veto_parcial_117-2021_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>