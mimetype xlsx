--- v0 (2026-02-04)
+++ v1 (2026-04-07)
@@ -54,11552 +54,11552 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/indicacao_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indicam ao prefeito municipal que devido situação atual da sede do Centro de Atenção Psicossocial – CAPS – é de extrema preocupação. O local se encontra em condições de insalubridade e com uma infraestrutura precária. A situação é de total descaso, tanto para os pacientes como para os profissionais. Quando chove, o prédio inunda, pois há muitas goteiras. Há mofo, infiltrações nas paredes, esgoto vazando, problemas hidráulicos como encanamentos entupidos, materiais e produtos armazenados em locais inadequados, eletrodomésticos e mobiliários estragados, dentre outros problemas. Além disso, estão faltando medicamentos, copos e talheres para atender a demanda dos pacientes. Recentemente alguns problemas foram camuflados, mas não solucionados. Seguem anexas algumas fotos.  Desta forma, solicito que sejam tomadas providências para sanar todos os problemas do CAPS. Solicito também o abastecimento imediato do estoque de medicamentos no Bairro São Vicente. Os moradores estão se queixando que pr</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cessão Queiroz.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/indicacao_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que devidas as Várias vias da cidade que estão em situação crítica, causando prejuízos financeiros e preocupantes riscos à segurança dos cidadãos.  Como exemplo, a Av. Padre Augusto não foi recapeada, ocorreram infiltrações e com as chuvas o asfalto em alguns locais foi totalmente arrancado, ocasionando fendas que se iniciaram há mais de um ano. Na Rua Chico Marques, principalmente em frente ao nº 905, no Bairro de Fátima, e na Rua Formiga no Bairro Santa Marta a pavimentação asfáltica está bastante danificada. A Rua Diamantina no Bairro Dona Branca cedeu e está com uma cratera de aproximadamente três metros, o que expôs e quebrou o cano de água que abastece o bairro. Apesar do acionamento da COPASA, até o momento os moradores estão sem água, pois nada foi feito. Os problemas nas vias mencionadas devem ser sanados com urgência.  Aproveito para solicitar informações sobre quais providências serão tomadas para o reparo das demais vias. Se há uma programação,</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/indicacao_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça o Escoamento da estrada do pica pau, próximo a entrada do condomínio. _x000D_
 Justificativa: devido às fortes chuvas as vias de acesso tornam-se totalmente inundadas, visto que a estrada não tem acostamento, colocando os veículos em alto risco de colisão.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a reformulação na educação infantil municipal para que os serviços nas creches municipais sejam prestados em horário integral. Justificativa: A vereadora que subscreve foi procurada por vários pais se queixando que não estão conseguindo horário durante todo o dia para seus filhos nas creches municipais. No governo passado todas as famílias tinham acesso à creche em período integral e na gestão atual, para conseguir dar conta da demanda reprimida, foram criadas vagas em meio horário. A vaga em apenas um turno do dia geralmente impossibilita as mães de trabalharem, por não terem condições financeiras de contratar alguém para olhar as crianças na outra parte do dia. O problema está afetando seriamente muitas famílias e requer uma solução rápida.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_05.pdf</t>
   </si>
   <si>
     <t>o Vereador abaixo subscrito requer da mesa diretora que seja encaminhada ao Sr Prefeito  a seguinte indicação:_x000D_
 Instalação de uma lombofaixa na Rua Flavio Cançado Filho, nas proximidades do Bar do Zé Mauro e Agrobom._x000D_
 Justificativa: A região é uma das mais movimentadas de nossa área urbana  e não possui local adequado para travessia de pedestres.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_06.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito requer da mesa diretora que seja encaminhada ao Sr. Prefeito a seguinte indicação :_x000D_
 Colocação de luminárias nos tres últimos postes do final da Rua Faustino Teixeira , no Bairro Santa Lúcia II, depois do Salão Novo do Conselho São Vicente de Paula._x000D_
 O local está muito escuro , principalmente por terminar em um terreno ainda não loteado, o que facilita  ações de vandalismo.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_07.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado requer da mesa diretora que seja enviado convite ao atual gerente da Copasa em Bom Despacho para prestar esclarecimentos a essa casa sobre a nova a situação organizacional da empresa em Bom Despacho e sobre a Construção da barragem prometida para o córrego dos Amados, próximo a captação do capivari._x000D_
 Justificativa - Devido a repercursão da mídia sobre o assunto, alguns  vereadores tem sido questionados sobre a questão.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_08.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito , requer da mesa diretora que seja encaminhada ao Sr prefeito a seguinte indicação:_x000D_
 Ao tempo em que parabeniza a Administração pelas trocas das lampadas de vapor de sódio por LED, já efetuadas em grande parte do município, indica e sugere que até que se possa realizar 100% do serviço,  seja priorizado a troca nos cruzamentos onde a sensação de escuridão é maior.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dra. Rose Delegada.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Joice Quirino, Excelentíssima Presidente da Câmara Municipal da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizado concurso público para preenchimento dos 02 cargos vagos de Analistas Parlamentares (Permanente) e de processo seletivo para preenchimento de 02 cargos de Analistas Parlamentares(temporário)._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Atualmente, nesta casa legislativa, não temos nenhum Analista Parlamentar, embora a legislação vigente preveja 4 cargos. Importante destacar, que dois servidores que ocupam o referido cargo estão com licença sem vencimento, enquanto os outros dois cargos estão vagos.  A realização de processo de seleção para ocupação das vagas atenderá a dispositivo constitucional, garantindo oportunidade aqueles que desejam ocupar um cargo público, bem como, proporcionará maior qualidade dos trabalhos legislativos desenvolvidos por esta casa._x000D_
  _x000D_
 	Bom Despacho, 03 de fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_10.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário Municipal de Obras a reconstrução da Avenida Padre Augusto no Bairro São José. A avenida está intransitável, asfalto todo danificado necessitando de conserto urgente.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_11.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário Municipal de Obras a implantação de Iluminação pública na Praça da Liberdade no Bairro Calais. O local está escuro causando insegurança e atraindo a criminalidade. Representando as famílias moradoras daquele local e os frequentadores da praça venho reivindicar essa melhoria.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_12.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário Municipal de Obras: pedimos realizar serviço de tapa buracos na Rua Roberto Queiroz Cançado urgente. Trata se de importante via de acesso ao bairro São José e está com enormes buracos.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_13.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a Restauração e patrolamento das estradas Ponte dos Ferreiras e da Garça.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Fernando Branco</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal a colocação do projeto de lei do Código de Posturas em votação na próxima reunião ordinária, visto que já esgotados todos os prazos de tramitação e discussão.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indica Secretário de Obras a troca de lâmpada do poste existente na Rua Chico Marques, próximo ao número 3, bairro de Fátima.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica Secretário de Obras a troca de lâmpada do poste existente na Rua Francisco de Assis Santos Amaral, próximo ao número 115, bairro Jardim dos Anjos.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a canalização do córrego na entrada do Babilônia, é preciso aumentar a vazão da manilha na rua Picão Camacho. JUSTIFICATIVA: A água está passando sobre o asfalto causando alagamentos, impedindo a passagem dos pedestres e veículos naquele local.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente que notifique os proprietários dos seguintes lotes para que façam a limpeza: - Lote 1 e Lote 2 da quadra 29 da Rua Raimundo munis, Bairro GRAN PARK e Lote 24, quadra 29 da Rua João Batista de Oliveira, Bairro GRAN PARK.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_19.pdf</t>
   </si>
   <si>
     <t>reitera ao prefeito municipal a indicação para que faça uma Obra de escoamento de água pluvial da Rua Antônio Hilidio Ribeiro, assim como das outras ruas do Bairro Belvedere que demandarem a referida obra. Justificativa: O referido bairro não tem escoamento de água, o que vem causando sérios transtornos e prejuízos aos moradores, principalmente no período de chuva pois algumas das casas ficam inundadas</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a limpeza e recapeamento da BR em frente ao antigo SESC. Justificativa: O local está com mato alto, dificultando a visibilidade de veículos e pedestres, bem como há muitos buracos no asfalto, trazendo alto risco de acidentes.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1513/indicacao_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1513/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de faixas elevadas para travessia de pedestres e/ou colocação de semáforos ou redutores de velocidade na Av. Dr. Manoel Pereira, especialmente no trecho entre a Rua Faustino Teixeira e o Posto de Gasolina, bem como a limpeza e recapeamento da avenida. Justificativa: No Bairro São Francisco, especialmente nas Ruas Adão Honório, Alexandre Amaral, Subtenente Milton Pontes e Faustino Teixeira, existem muitas pessoas idosas, deficientes e cadeirantes. Por isso, o local indicado oferece um grande risco aos cidadãos. Há um grande fluxo de automóveis e caminhões, além do fato de que há pedras quebradas na via e mato atrapalhando a visibilidade. O risco aos pedestres é muito grande. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência, para que não aconteça nenhuma tragédia.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica da Rua Manga, no Bairro Santa Marta, bem como a limpeza e capina dos lotes ao lado da residência nº 355 da mesma rua. Justificativa: Esta vereadora foi procurada por um morador que mostrou a situação caótica que se encontra a rua de sua casa. Segundo ele, há aproximadamente 6 (seis) meses o Executivo Municipal prometeu que em poucos meses a via seria asfaltada, mas até a presente data nenhuma obra foi realizada no local. Outro fato é que os lotes no entorno da residência do morador estão com mato alto e muito sujos, colocando em risco a sua família. Caso não seja feita a limpeza pelo Poder Público, os proprietários deverão ser notificados.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_23.pdf</t>
   </si>
   <si>
     <t>reitera a Indicação à Administração do Terminal Rodoviário para que faça a manutenção e reparo do telhado para solucionar os problemas de infiltração de água devido as chuvas. Justificativa: Devido as fortes chuvas a rodoviária encontrou-se inundada causando bastantes transtornos aos usuários.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1516/indicacao_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1516/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o reparo imediato, a limpeza e a pavimentação asfáltica da Rua 5, no Residencial Dona Branca. Justificativa: A citada rua está desde novembro de 2019 com um enorme buraco que está aumentando, trazendo riscos aos moradores. Além disso, o entorno está sujo e com mato alto. A situação é grave e precisa ser solucionada com urgência.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o recapeamento das seguintes vias: Rua Leopoldina no Bairro São Geraldo, Rua Corinto no Bairro Santa Marta, Rua Manga no Bairro São Vicente e Rua Picão Camacho no Bairro Babilônia. Justificativa: As ruas mencionadas estão em estado deplorável e mesmo após várias solicitações dos moradores nenhuma providência foi tomada. A situação da Rua Leopoldina, por exemplo, é tão grave que nem o carro da hemodiálise consegue passar para buscar um morador cadeirante e portador de diabetes</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Prefeito Municipal. _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO: _x000D_
 _x000D_
 _x000D_
 Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a realização de uma obra de drenagem na Anicésio de Mendonça, Bairro do Rosário. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 A referida via é alvo de alagamento sempre que chove. Tal situação traz enormes transtornos aos moradores da região, inclusive com danos decorrentes do alagamento de residências. _x000D_
 _x000D_
 Bom Despacho, 10 de fevereiro de 2020. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sra. Andreia, Excelentíssima Secretária Municipal do Meio Ambiente._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 		Que sejam notificados os proprietários dos lotes localizados nas adjacências da Avenida Doutor Roberto, Bairro Palmeiras, para que façam a capina e limpeza de seus imóveis._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por moradores daquelas redondezas, os quais solicitaram providencias para que seja realizada a limpeza dos imóveis que estão muito sujos. A prefeitura municipal está fazendo a limpeza da Avenida, no entanto, os imóveis particulares localizados naquelas imediações estão com muito mato, sendo que no imóvel localizado na Rua Antônio José do Couto, esquina com a  Rua Vital Macota, caiu uma árvore, a qual está prejudicando o trânsito de veículos e pedestres._x000D_
 _x000D_
 	Bom Despacho, 20 de fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1520/indicacao_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1520/indicacao_28.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que faça a Manutenção do asfalto na Rua Clodoaldo de Oliveira, na Av. Dr. Roberto Melo Queiroz e nos quilômetros 01 e 02 da Estrada Parque do Pica-pau a Rua Clodoaldo de Oliveira.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indica, pela terceira vez, ao Secretário de Obras, melhorias na iluminação da Rua João Antunes, no quarteirão entre a Av. das Palmeiras e Rua Palmital.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_30.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que faça a recomposição asfáltica na MG 164, próximo ao Posto Vap. Justificativa: o local está intransitável devido aos enormes buracos, inclusive na semana passada três veículos tiveram o pneu estourado, trazendo riscos de acidentes.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/indicacao_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/indicacao_31.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de Desenvolvimento, José Maria Cesário o Patrolamento da entrada da Escola Egídio de Abreu, no fundo da garagem municipal.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_32.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de Desenvolvimento, José Maria Cesário o Patrolamento da Rua José Felipe Cardoso, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1525/indicacao_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1525/indicacao_33.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a recomposição asfáltica na Rua Dom Cabral, esquina com Rua Padre Libério, Bairro Ozan.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_34.pdf</t>
   </si>
   <si>
     <t>indica a secretária de meio ambiente: Podar as árvores localizadas no canteiro central da Av. Dona Joana, Vila Gontijo.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_35.pdf</t>
   </si>
   <si>
     <t>indica a secretária de meio ambiente a Capina e limpeza da praça Esmeralda, Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_36_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_36_.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a limpeza de terra num barranco que caiu em cima de um muro localizado na Rua Juca Rufino, nº297, Bairro Novo São José.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça Operação tapa buracos na Rua João Teófilos, com Rua Mauro Alves Franco, Bairro Esplanada. Justificativa: há na referida rua um enorme buraco que está causando vários transtornos aos moradores e pedestres.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que as máquinas da prefeitura façam o nivelamento da Rua Maria Honória esquina com Rua Chico Marques, uma vez que os moradores não estão conseguindo entrar com seus veículos em suas garagens.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indicam à Presidente da Câmara que agende reunião conjunta de comissões para discussão e parecer no projeto de Lei 04/2017, que “altera a Lei Complementar 35\2014, Código de Obras” e dá outras providência. JUSTIFICATIVA: Este projeto recebeu a juntada de vários documentos, em especial, a ata referente à reunião com engenheiros (fls. 19 a 22), realizada em 14 de novembro de 2018 e sugestões apresentadas pelo grupo de engenheiros, arquitetos e designers (Grupo EAD) em 23 de maio de 2019, o que requer discussão conjunta dos parlamentares antes de ser encaminhado a votação.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 	Senhora Presidente,_x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 		         	Sugeri ao Prefeito Municipal, em reiteração,  que envie a esta casa Projeto de Lei que cria o Fundo Municipal de Promoção de Igualdade Racial._x000D_
 			JUSTIFICATIVA:_x000D_
 Em maio de 2019, esta vereadora encaminhou ao Exmo. Sr. Prefeito um anteprojeto de lei que cria o Fundo Municipal de Promoção de Igualdade Racial._x000D_
 Como é de conhecimento comum, na 10ª reunião ordinária de 2019, foi aprovado por unanimidade, o projeto de lei que dispõe sobre a criação, composição, competências e funcionamento do COMPIR – Conselho Municipal de Promoção da Igualdade Racial de Bom Despacho._x000D_
 No entanto, para instrumentalizar as atividades propostas e efetivar a Promoção da Igualdade Racial, é  necessário a criação do Fundo Municipal de Promoção da Igualdade Racial de Bom Despacho\MG – FMPIR._x000D_
 _x000D_
 Bom Despacho, 17 de fevereiro de  2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que esta subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência,  amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Diretor Departamento de Estradas e Rodagens (DER)._x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	 A recomposição asfáltica, correção de buracos e a poda e corte do mato nas laterais da MG-164 até a BR-262._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	O trecho está com muitos buracos e mato, colocando em risco a vida dos milhares de pessoas que trafegam nos referido trechos todos os dias. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 17 de fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que esta subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência,  amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais,  que seja enviado ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras e Trânsito, a presente indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja realizado um estudo técnico visando à melhoria da sinalização na Rua Gabriel Tavares, Bairro de Fátima._x000D_
  	_x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 	Esta vereadora foi procurada por moradores, que solicitaram ações da administração pública municipal no sentido de sinalizar a referida via para proporcionar maior segurança aos motoristas e pedestres que por ali transitam. Informaram ainda, que no local tem ocorrido muitos acidentes. _x000D_
 _x000D_
 	Bom Despacho, 17 de fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal a colocação do projeto de lei do Código de Posturas em votação na próxima reunião ordinária, visto que já esgotados todos os prazos de tramitação e discussão</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras operação tapa buracos em todo Distrito do Engenho do Ribeiro. JUSTIFICATIVA: Devido ao grande número de chuvas, o asfalto do Distrito se encontra bastante danificado.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_45.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário de Obras: tapa buracos e manutenção da rua Francisco Ribeiro Rezende. Justificativa: A referida rua se encontra em mau estado de conservação.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que avalie a possibilidade de Reforma e Revitalização do imóvel sede do Centro Comunitário do Residencial Dona Branca localizado na Rua 7. Justificativa: O imóvel encontra se danificado sem condições de uso pelos moradores. Recebi esse pedido do cidadão Álvaro da Farmácia, que sugeriu que este espaço após ser revitalizado pode ser de grande utilidade aos moradores do bairro, para confraternizar, fazer reuniões, palestras, instalação de brinquedos infantis e outras finalidades.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Anderson do Gás</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria responsável, que realize a limpeza do lote pertencente à Prefeitura localizado no final da Av. Morro Pouso Alto, no Bairro Santo Antônio. JUSTIFICATIVA: O Vereador que subscreve foi procurado por moradores das imediações denunciando que o lote citado, que pertence ao Município, está sujo e com mato alto, trazendo sérios riscos à população, pois se tornou morada de animais peçonhentos e criadouro de mosquitos transmissores de doenças.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito o planejamento e providências necessárias para que não ocorra a interrupção dos serviços nos postos de saúde ou que seja realizada a contratação de mais médicos para o pronto atendimento durante os feriados prolongados. JUSTIFICATIVA: Durante os dias do Carnaval deste ano os postos de saúde não funcionaram, o que acarretou a sobrecarga de serviços para os profissionais do Pronto Atendimento e a prestação de serviços de saúde de forma inadequada para a população no período. Para que a situação não volte a acontecer, a Prefeitura deve fazer o planejamento com antecedência para aumentar o número de profissionais no Pronto Atendimento ou para que os serviços dos PSFs não sejam totalmente interrompidos nos recessos.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que, num primeiro momento, tome, de forma imediata, ao menos medidas paliativas como jogar cascalho nos buracos maiores das vias mais danificadas da cidade e subsequentemente que sejam feitos os reparos adequados. JUSTIFICATIVA: Algumas ruas estão com crateras enormes. Quando está chovendo a enxurrada cobre os buracos e vários pedestres e motoristas estão se acidentando. As medidas paliativas poderão pelo menos evitar acidentes graves até que o asfalto seja devidamente reparado</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação ao Senhor Prefeito Municipal de recapeamento das seguintes vias: Rua Leopoldina no Bairro São Geraldo, Rua Corinto no Bairro Santa Marta. Justificativa: As referidas ruas encontram-se com enormes crateras e buracos, tomadas pelo mato com lixos acumulados, o que vem causando grande transtorno aos moradores e aos veículos.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito a Recuperação e reforma do salão comunitário do Conjunto Habitacional Dona Branca, Bairro do Rosário. Justificativa: O salão se encontra praticamente destruído e abandonado, o que vem causando grande anseio aos moradores, alegando que o referido local se tornou um risco. Além de ser um espaço que poderia ser ofertado cursos, entretenimentos, confraternizações e implementações de projetos sociais para atender as famílias do bairro.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as medidas necessárias para o reparo da Rua João Teófilo, esquina com a Rua Mauro Alves Franco, no Bairro Esplanada. Justificativa: Moradores das imediações informaram a esta Vereadora que a solicitação já foi feita diversas vezes à Prefeitura e nenhuma providência foi tomada. O buraco da via está trazendo grandes riscos aos condutores de veículos.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie com urgência o recapeamento da Rua Corinto. Justificativa: A situação atual da Rua Corinto é caótica. O asfalto está completamente danificado e as crateras que se abriram com as últimas chuvas estão trazendo grandes riscos e prejuízos aos cidadãos. Na presente data um motorista se acidentou no local e sua caminhonete ficou atolada. A imagem encaminhada à Vereadora que subscreve é chocante e o condutor, apesar dos danos materiais, teve muita sorte por não ter se ferido gravemente. O reparo de toda a via deve ser providenciado imediatamente.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências necessárias para que seja feita a limpeza dos bueiros e ruas no Bairro do Rosário, bem como o recolhimento imediato do mato nos locais onde a Prefeitura está realizando capina. Justificativa: A Prefeitura realizou capina no Bairro do Rosário, mas não recolheu o mato. Em uma das ruas a chuva levou sujeira e o mato para dentro dos bueiros e calçadas, o que atrapalhou o escoamento da água e inundou a residência de um morador. Além disso, com o acúmulo de água um muro cedeu. O Poder Executivo Municipal já foi avisado, mas até o momento não tomou nenhuma medida. O mato deve ser recolhido imediatamente e quando forem realizadas novas capinas os funcionários devem ser orientados para que o mesmo não ocorra novamente.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome providências urgentes para o reparo da Av. Maria Guerra, no Bairro Dom Joaquim. Justificativa: Na via mencionada, especialmente perto do bar do Caetano, está quase impraticável o trânsito de veículos e os pedestres enfrentam diariamente riscos e transtornos, pois não há calçada. Já aconteceram vários acidentes no local e os moradores vêm reivindicando providências há muito tempo. A situação é grave e deve ser solucionada com celeridade.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome imediatamente as providências necessárias para a contratação de médico no posto de saúde do Bairro Rosário I. Justificativa: esta vereadora foi procurada por um paciente que se deparou no referido PSF com a falta de médico e de atendimento. Trata-se de uma situação seríssima que deve ser solucionada com alta prioridade pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie o reparo imediato da Rua Picão Camacho. Justificativa: A via mencionada serve de acesso para bairros e seu movimento é intenso, mas está repleta de grandes buracos. Já ocorreram acidentes no local e o risco principalmente para motociclistas é muito grande. Pode acontecer uma tragédia a qualquer momento se nenhuma providência for tomada pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da secretaria competente, providencie a pavimentação asfáltica da Rua Altivo Teodoro da Silva, no Bairro Rosário II. Justificativa: Os moradores já sofrem há muito tempo com a falta de pavimentação na mencionada via. São pagadores de impostos como qualquer outro cidadão e têm direito a um mínimo de infraestrutura no local de suas residências.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_59.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o recapeamento da Av. Maria Guerra, assim como construção de passeios para pedestres. Justificativa: esta é uma reivindicação dos moradores do bairro Dom Joaquim que necessitam passar na Av. Maria Guerra perto do bar do Caetano. A avenida está ficando impossibilitada para passagem de veículos e pedestres devidos aos enormes buracos. A avenida não tem passeio fazendo com que o pedestre passe pela rua. Já houve vários acidentes no local e é inadmissível falar que é por causa apenas das chuvas.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_60.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que faça Operação tapa buracos nas ruas: Av. Dr. Juca (em frente a Fábrica de Rações Animal), Rotatória da Praça da Bíblia (em frente a lanchonete do Edinho), Avenida Rio de Janeiro (descendo para o Bairro Rosário II), Rua Araçuaí, Rua Corinto, Rua Januária, Av. Governador Valadares, Rua Espinosa, Rua Pedra Azul, Rua Bocaiúva, enfim em todas as ruas do Bairro São Vicente.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_61.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o Asfaltamento das seguintes ruas: Rua Manga, Rua Aimores, Rua Pedra Azul, Rua Bocaiúva, Rua Abaeté, Avenida Geraldo Cesário e Rua Bambuí, localizadas nos Bairros JK e Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_62.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que realize serviço de tapa buracos e providencie construção de meio fios e calçadas da Avenida Maria Guerra, Bairro Dom Joaquim. Justificativa: A avenida está em mau estado de conservação com muitos buracos, sem calçada, dificultando muito o acesso dos pedestres moradores daquele bairro e também de veículos</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja estendida a sinalização “Proibido Estacionar” em um dos lados  de toda a extensão Rua São José, Bairro Centro, assim como estabelecida no quarteirão da “Nhac Bom”. _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada pelo senhor Leonardo Castro, residente na referida rua. Ele parabenizou a administração pública por ter sinalizado “Proibido Estacionar” em um dos lados da referida via, no quarteirão da “Nhac Bom”, solicitando a extensão da referida sinalização até o final da Rua São José.  Tal alteração melhorará a fluidez do trânsito, principalmente no final da Avenida São Vicente._x000D_
 _x000D_
 	Bom Despacho, 02 de março de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_64_klebylo.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_64_klebylo.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Exmo. Prefeito Municipal, Fernando José de Castro Cabral, da seguinte indicação:_x000D_
 _x000D_
 INDICAÇÃO: _x000D_
 Que encaminhe a esta casa legislativa projeto de lei que disponha sobre critérios para desembarque de mulheres, idosos e pessoas com deficiência fora da parada de ônibus, em período noturno nos veículos de transporte coletivo do Município de Bom Despacho._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 Proposição de Lei análoga a esta foi aprovada pela Câmara, no entanto, em 11 de outubro de 2019, V. Exa. vetou-o por vício de iniciativa e por ferir a separação de poderes, com base no art. 2º da Constituição Federal de 1.988.  O referido veto foi mantido._x000D_
 Considerando que o planejamento e organização do Trânsito e a decisão se é ou não o caso de regulamentar por lei são atribuições que competem ao órgão do Poder Executivo, encaminho a V. Exa. o referido anteprojeto para análise e adequação para atender aos interesses da sociedade._x000D_
 Este anteprojeto de lei objetiva provocar o executivo municipal a regulamentar a parada dos veículos do transporte público municipal fora dos pontos de embarque e desembarque a pedido de passageiros mais frágeis, que indicarão o local mais próximo as suas residências para desembarcarem, respeitados os itinerários originais da linha e as leis de trânsito. Tal direito se dará em horários em que as ruas apresentam pouco movimento e policiamento, garantindo as mulheres, idosos e pessoas com deficiência maior proteção as suas vidas, patrimônios, integridades físicas e psíquicas. _x000D_
 Várias cidades brasileiras já adotaram legislação semelhante, proporcionando maior segurança a quem mais necessita._x000D_
 _x000D_
 Bom Despacho, 02 de março de 2020. _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_65.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 Sra. Presidente,_x000D_
 A Vereadora que esta subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Exmo. Secretário Municipal de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a interdição da Rua 7, do Residencial Dona Branca, Bairro Rosário II, com a devida sinalização com placas indicativas, seguida de uma obra para sanar a erosão que se formou próxima a grota. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora atendendo a solicitação de moradores, compareceu ao local e teve a oportunidade de constatar que a erosão está aumentando muito, colocando em risco a segurança das pessoas. Saliento que a circulação de veículos no local amplia o dano da via._x000D_
 Bom Despacho, 02 de março de 2020. _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Presidente desta Casa Legislativa, Vereadora Joice Quirino, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja levado a discussão e votação, com a urgência que se requer, os Projetos de Resolução 18 e 19\2019._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 É sabido que os referidos projetos apresentados pela Mesa Diretora tratam do aumento do número de vagas  e  fixação dos subsídios dos vereadores da  Câmara Municipal de Bom Despacho para a legislatura 2021\2024. _x000D_
 _x000D_
 Estes Projetos deverão ser votados no último ano legislativo, sendo que a data final para votação é o dia 03 de junho de 2020._x000D_
 	Então, é chegado o momento de se discutir e votar os subsídios  e número de vereadores de Bom Despacho, haja vista o disposto no art. 7º da Lei Orgânica do Município, nos Atos de Disposições Transitórias, que determina que  a remuneração dos agentes políticos do Município seja fixada no último ano da Legislatura, até cento e vinte dias antes das eleições do Prefeito e da Câmara Municipal._x000D_
 	Estamos vivendo uma crise econômica, além de moral e ética. Os funcionários públicos de alguns órgãos governamentais (a exemplo do executivo mineiro) estão com seus vencimentos em atraso ou parcelado. É chegada a hora de nos unirmos e nos mobilizarmos para lutar pela moralização da política e do gasto do dinheiro público. Precisamos mostrar que nós políticos também sabemos economizar e estamos dispostos a dar a nossa contribuição a sociedade. Nós precisamos reduzir despesas e não deixar este ônus somente nas costas da população. _x000D_
 Diversas casas legislativas em âmbito federal, estadual e municipal tem caminhado neste sentido, a exemplo do próprio Senado Federal, onde tramita projeto de lei que reduz o subsídio de senadores e deputados, proposta já aprovada pela Comissão de Assuntos Econômicos, bem como, Projeto de Emenda a Constituição Federal 12\2019 que reduz 1\3 (um terço) de senadores e deputados federais_x000D_
 		Oportunamente, nos manifestamos favoráveis a redução dos subsídios dos vereadores e contrários ao aumento do número de vagas dos edis, pois só assim, cortando na própria carne, poderemos ser exemplo na reconstrução deste país._x000D_
 			Bom Despacho, 02 de março  de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indica a Presidente da Câmara Municipal que coloque em votação o Projeto de Lei do Código de Posturas na próxima reunião ordinária, visto que já esgotados todos os prazos de tramitação e discussão.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Joice Quirino, Anderson do Gás, Cessão Queiroz., Dra. Rose Delegada., Dr. Fernando Pediatra, Fernando Branco, Marcelão, Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indicam a Secretária de Meio Ambiente a retirada da lixeira situado na Rua Jaime Gotelip. Justificativa: Os moradores dos becos próximos depositam todo o tipo de lixo nesta lixeira contrariando a legislação municipal onde o lixo deve ser colocado em suas portas a uma altura de 1,5m.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indicam a empresa Auto Omnibus Circullare que verifique a Possibilidade de alteração da linha da Nª Aparecida. Justificativa: A alteração da linha é de extrema importância para as pessoas que moram abaixo de onde a linha passa atualmente (Rua Espinosa), como é de conhecimento de muitos, a última chuva forte que teve em Bom Despacho atingiu gravemente a rua Corinto, assim, a alteração da linha para descer um pouco mais, atenderá aos moradores que em época de chuvas tem grandes dificuldades para saírem de suas casas para trabalhar e as crianças que precisam ir para aula.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretaria de Meio Ambiente a remoção de árvores na Rua Araxá, esquina com Rua Janaúba. Justificativa: As árvores estão ameaçando cair, encontram-se com alguns galhos quebrados. Como são árvores de grande porte, a queda pode trazer transtornos para moradores e transeuntes da região</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, através da secretaria competente, que providencie a limpeza e capina nas margens da pista da Av. Martinho Campos até o aeroporto.  JUSTIFICATIVA: Muitas pessoas praticam corridas e caminhadas na pista que liga a sede da Fundação Conjolo de Vissunga (antigo SESC) ao aeroporto de Bom Despacho. No entanto, as margens da pista estão repletas de mato, lixo e animais mortos, o que está trazendo riscos aos praticantes de exercícios físicos e atrapalhando suas atividades.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, através da secretaria competente, que providencie a limpeza e drenagem da água que está se acumulando em cima dos abrigos dos pontos de taxi da Praça da Matriz. JUSTIFICATIVA: Os taxistas estão se queixando da quantidade de mosquitos transmissores da dengue e outras doenças na Praça da Matriz. Isso se deve ao fato de que as lajes dos abrigos nos pontos de taxi estão com os canos de drenagem obstruídos, ocasionando acúmulo de água. A Prefeitura já foi informada da situação, mas não tomou nenhuma atitude. A situação traz grande risco para toda a população de Bom Despacho e a omissão do Poder Executivo Municipal é preocupante.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_73.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a instituição da jornada integral na educação infantil no Município de Bom Despacho, conforme Anteprojeto de Lei anexo. JUSTIFICATIVA: Trata-se de uma previsão do Plano Nacional de Educação (PNE), que determina como meta e estratégia, “estimular o acesso à educação infantil em tempo integral, para todas as crianças de 0 (zero) a 5 (cinco) anos, conforme estabelecido nas Diretrizes Curriculares Nacionais para a Educação Infantil”. No governo passado todas as famílias tinham acesso à creche em período integral e na gestão atual foram criadas vagas em meio horário, para suprir a demanda reprimida. A medida representou um enorme retrocesso para o município. A jornada integral na educação infantil é uma forma de garantir o amparo cultural e social às crianças e suas famílias.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da secretaria competente, providencie urgentemente a limpeza, capina e pavimentação asfáltica da Rua Letícia, no Bairro Babilônia. Justificativa: A situação da Rua Letícia é desumana. Os moradores convivem com mato alto, poeira, e agora na estação das chuvas há buracos, barro e poças de água. É muito difícil acessar suas residências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as medidas necessárias para que seja feita a limpeza na Rua Mauro Alves Franco e a retirada de uma árvore próxima ao número 469. Justificativa: Moradores da região estão se queixando que a empresa contratada pela Prefeitura fez a capina e deixou o mato próximo ao meio fio. Agora, o mato está crescendo no asfalto. Há também uma árvore que precisa ser cortada, pois está ameaçando cair. No local há um poste com cabos e o risco de acidentes é alto. A CEMIG e a Prefeitura já foram acionadas, mas nada fizeram.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as medidas necessárias para a instalação de um redutor de velocidades na Rua Geraldo Queiroz Cançado. Justificativa: A rua suporta um trafego intenso e muitos veículos passam em alta velocidade, colocando a vida dos pedestres em risco. A instalação de um redutor de velocidades proporcionará segurança a todos</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica ao Comandante da Sétima Região Militar da PMMG Cel. Webster Wadim Passos Ferreira de Souza pedido para que seja promovido cursos de formação de soldados em Bom Despacho. JUSTIFICATIVA - Conforme anunciado pelo Comandante, quando em sua visita ao Engenho do Ribeiro, está prevista a realização de cursos para formação de mais soldados para amenizar a deficiência no contingente da PM no Estado. Desta forma considerando que nosso 7º Batalhão possui infraestrutura compatível, para ministrar com dignidade os cursos a serem realizados e considerando principalmente as perdas acumuladas por Bom Despacho, com a transferência da região militar para Divinópolis, esta medida poderia amenizar um pouco os efeitos desta mudança. Por se tratar de um assunto relevante e do interesse de todos solicito a aquiescência dos demais vereadores assinando o referido documento.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Indicado ao Senhor Prefeito Municipal, a seguinte medida: Apresentação de projeto de lei que visa conceder isenção e remissão de débitos e de tributos relativos ao Imposto sobre a Propriedade Predial e Territorial Urbana – IPTU – à entidade Sindicato Rural de Bom Despacho. JUSTIFICATIVA: O Sindicato Rural de Bom Despacho, há muito foi reconhecido como entidade de utilidade pública, conforme prescrito na Lei Municipal nº 1.405, de 08 de agosto de 1993. Outrora, por intermédio de norma de natureza tributária, a Lei Municipal nº 1.375, de 10 de março de 1993, aquela importante entidade, dentre outras, eram isentas de impostos municipais dada a sua importância social. Em dezembro de 2003, com a promulgação de um novo Código Tributário Municipal, inúmeras leis foram revogadas, dentre estas a Lei Municipal nº 1.375. Entretanto, as entidades foram conseguindo recuperar este importante incentivo para a consecução de seus objetivos sociais, como por exemplo, cite-se a Lei Municipal nº 2.529, de</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras: avaliar a possibilidade de realizar obras de drenagem pluvial na Rua Palmital no trecho abaixo do cruzamento com a Rua Tiradentes. A enxurrada atinge residencias localizadas nesta rua e prejudica muito os moradores. Este problema já foi objeto de solicitações anteriores por vereadores e também por moradores, porém ainda sem soluções.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_80.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica Rua Romualdo Simão Alves, Bairro São Geraldo._x000D_
 JUSTIFICATIVA: _x000D_
 Fui procurada pelo Senhor Sergio Serulio Júnior, morador da referida via o qual fez a reivindicação, em nomes de todos os moradores.  A pavimentação trará mais conforto aos moradores e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado. _x000D_
 Bom Despacho, 04 de março de 2020.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bom Despacho estabelecer tratativas com a empresa Ematex Industrial e Comercial Têxtil Ltda. (CNPJ 07.590.753/0001-43, com sede na Av. Tereza Cristina, nº 445, Bairro Prado, CEP 30.410-600, município de Belo Horizonte), para fins de retirada dos postes de energia instalados sobre a calçada da Av. Dr. Roberto de Melo Queiroz. Justificativa: Levantamentos realizados por este Vereador dão conta de que estes postes não estão sendo mais utilizados, e apenas estão ali atrapalhando a caminhada/corrida de pedestres.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal determinar a compilação do Regimento Interno desta Casa Legislativa. Justificativa: Este Vereador aprovou recentemente Projeto de Resolução que alterou a redação do art. 213 do RICMBD, alterando a forma de fixação do subsídio dos Vereadores, e, até a presente data, esta mudança ainda não consta na Resolução, e o prazo estipulado no referido artigo já está se encerrando.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_83.pdf</t>
   </si>
   <si>
     <t>reiteração da indicação à Presidente da Câmara para colocação do projeto de lei do Código de Posturas em votação na próxima reunião ordinária, visto que já esgotados todos os prazos de tramitação e discussão.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente que providencie a arborização da Estrada do Pica-pau.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_85.pdf</t>
   </si>
   <si>
     <t>reitera a indicação ao Responsável pela COPASA para que faça a Capina e limpeza do reservatório do Bairro São Vicente.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_86.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras Tampar uma “Boca de Lobo” que se encontra aberta na Av. Dr. Juca, próximo à Fábrica de Rações Animal.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_87.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que avalie a possibilidade de dar continuidade nas trocas de lâmpadas por lâmpadas de LED na Av. Paulino Marques, Vila Gontijo e na Av. Guarujá, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_88_OH4OXpi.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_88_OH4OXpi.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Eduardo Costa, Excelentíssimo Secretário de Desenvolvimento Social._x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	Que seja prestada a seguinte informação:_x000D_
 Por que não foram feitas as nomeações para os membros do Conselho Municipal dos Direitos da Mulher?_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	No ano passado foi promulgada a Lei 2.691, de 5 de setembro de 2019, que alterou e reestruturou a Política de Proteção à Mulher no Município de Bom Despacho cujo projeto nasceu de pesquisa, estudos e discussões de diversas mulheres participativas nas políticas de proteção e promoção da mulher de Bom Despacho._x000D_
 Seguimentos de defesa dos direitos das mulheres que participaram da construção do referido projeto de lei apresentado por esta vereadora o fizeram buscando garantir uma participação mais ativa da mulher na elaboração das diretrizes de políticas públicas, programas e serviços que promovam a melhoria nas condições de vida das mulheres do Município de Bom Despacho,  opinando nos planos políticos, econômicos, sociais, culturais, educacionais, trabalhistas e de segurança de nossa cidade._x000D_
  Diversas reuniões foram realizadas com a finalidade de se implementar o Conselho Municipal dos Direitos da Mulher. No entanto, percebeu-se que após a presente lei ser promulgada, ainda não foram nomeados os membros de tão importante conselho. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 09 de março de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_89.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que providencie a manutenção da academia ao lar livre da Praça Amélia Araújo.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor do DER/MG, na pessoa do agente responsável pelo setor de manutenções, para que seja realizada a Roçagem das vias marginais da MG 164. JUSTIFICATIVA: A via marginal, é um local de prática diária de atividade física da população bom-despachense e segundo os praticantes, o local está inacessível devido ao mato. Ademais como o mato está muito alto, a visibilidade da rodovia em muitos trechos está comprometida.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_91.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal Que, através de seus fiscais e outros servidores municipais, coordene uma campanha de conscientização sobre o uso das máscaras no combate à proliferação do COVID-19 na área comercial.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_92.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal para que todos os produtores rurais da feirinha da Praça da estação e da Praça do rosário possam fazer a venda direta ao consumidor no sistema de Drive Thru. Justificativa: várias famílias dependem da feirinha para poderem trabalhar  e obter sua renda.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado o Senhor Prefeito Municipal, para que promova a seguinte medida: Anistia das multas de trânsito relacionadas a falta de rotativo de veículos estacionados na cidade durante a implementação das medidas de combate à pandemia do coronavírus; Dispensa de apresentação de rotativo de veículos estacionados na cidade durante a implementação das medidas de combate à pandemia do coronavírus. JUSTIFICATIVA: Os cartões de rotativos são comercializados por pessoas físicas e jurídicas cadastradas na Prefeitura Municipal para realização da atividade de venda do documento fiscal denominado popularmente de rotativo. Ocorre que as medidas de isolamento social e o fechamento de comércios para conter o avanço do coronavírus atingiram especificamente este grupo de pessoas. Como resultado, motoristas foram multados por não portarem em seus veículos estacionados o rotativo. Desta forma, é justa e adequada a anistia de multas praticadas no período, bem como a dispensa futura</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_94.pdf</t>
   </si>
   <si>
     <t>REITERA a indicação ao Senhor Prefeito Municipal para que tome as providencias necessárias para o recapeamento da Rua Gabriel Tavares, no Bairro Nossa Senhora de Fátima. Justificativa: A rua citada está tomada por buracos e desníveis. Os moradores convivem diariamente com o risco de acidentes e com os prejuízos materiais que o asfalto de péssima qualidade causa. As obras devem ser iniciadas o mais rápido possível, pois a situação não pode continuar como está.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_95.pdf</t>
   </si>
   <si>
     <t>REITERA a indicação ao Senhor Prefeito Municipal para que faça o recapeamento da Rua Leopoldina no Bairro São Geraldo. Justificativa: A situação da Rua Leopoldina, por exemplo, é tão grave que nem o carro da hemodiálise consegue passar para buscar um morador cadeirante e portador de diabetes.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da secretaria competente, faça a imediata capina e limpeza das ruas do Bairro Babilônia, bem como realize fiscalização. Justificativa: O Bairro Babilônia está tomado por mato alto nas vias e também em lotes vagos. A situação traz riscos sérios aos moradores, como falta de segurança e risco de acidentes com animais peçonhentos e não pode continuar da forma como está.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências cabíveis para que seja feito o recapeamento da Rua Marcos Teodoro de Resende, no Bairro Santa Lúcia 2. Justificativa: O pavimento da rua citada está completamente esburacado, causando riscos de acidentes e prejuízos materiais aos moradores. As obras de reparo do asfalto devem ser iniciadas com urgência.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/indicacao_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, que faça um estudo detalhado e tome as providências necessárias para a melhoria do trânsito na Rua Gabriel Tavares, no Bairro de Fátima. Justificativa: Os moradores da via mencionada estão assustados com a quantidade de acidentes que acontecem no local. O trânsito está cada vez pior e nada foi feito até agora pelo Poder Executivo Municipal, apesar das várias solicitações. A situação é grave e não pode mais ser negligenciada.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/indicacao_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da secretaria competente, realize a imediata capina e limpeza da Rua 8, no Bairro Dona Branca. Justificativa: A rua e também lotes estão tomados por mato alto e sujeira. Os moradores estão se queixando que já estão pagando o IPTU 2020 e não recebem os serviços públicos que têm direito. As providências devem ser tomadas com celeridade, pois a situação traz riscos a segurança e a saúde dos moradores.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/indicacao_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que verifique uma pequena obra no canteiro central da Rua do Rosário, em frente à empresa Recalex, e tome as diligências necessárias para a sinalização e segurança de pedestres e motoristas. Justificativa: No local foi feito um reparo onde há uma contenção com ferros pontudos apontados para cima, sem qualquer sinalização ou cuidado com a segurança dos cidadãos. Uma senhora tropeçou nos ferros, caiu e ainda quase foi atropelada, ficando com várias escoriações pelo corpo. As providências devem ser tomadas com urgência, para que não coloque os pedestres em risco.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/indicacao_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/indicacao_101.pdf</t>
   </si>
   <si>
     <t>indica a Secretaria de Meio de Ambiente que faça vistoria na situação de uma árvore na rua José Fatal - 121 - bairro Ana Rosa. Justificativa: é uma árvore de grande porte que corre risco de cair causando transtornos aos moradores da região. Este vereador solicita ser informado do resultado da vistoria.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_102.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que Fiscalize a obra de tapa buracos feita na Rua Picão Camacho acima do córrego do Bairro Babilônia, pois o mesmo já está se desfazendo e rever os buracos que ainda não foram tampados.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Vital Guimarães., Dra. Rose Delegada., Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/indicacao_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Os vereadores vem pelo presente indicar ao Sr. Prefeito Municipal seja restaurada a entrada principal do Estádio Pedro Lino da Costa (Famorine) situado no Bairro de Fátima. Devido a inclinação do terreno e por se tratar de terra o local conserva em mau estado de conservação, necessitando de intervenções constantes para possibilitar o acesso ao campo. Sugerimos verificar a possibilidade de se fazer ali um asfaltamento, o que resolveria de vez o problema. Caso não seja possível, indicamos seja pelo menos encascalhado e compactado para maior durabilidade do serviço.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, vem pelo presente indicar e reiterar ao Sr. Prefeito Municipal o asfaltamento da Avenida Brasil, iniciando ao lado da entrada principal do Estádio do Operário no Bairro Don Joaquim. Sugerimos por oportuno que seja verificado sobre a água fluvial que ali se acumula, invadindo o campo e pressionando o alicerce do alambrado. Lembramos que naquele local foram construídas várias casas e os seus moradores estão sofrendo, hora com barro, ora com a poeira.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/indicacao_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicam Que seja verificada a possibilidade de realizar a Reforma da Quadra do Mato Seco. JUSTIFICATIVA: Trata-se de indicações em caráter de reiteração. Desde da reunião realizada em 2019 naquela comunidade, estes vereadores vêm buscando este benefício para atender aos anseios dos munícipes. Sabemos da importância do esporte na vida das pessoas, e com certeza, a cobertura da referida quadra possibilitará maiores oportunidades de esporte e lazer aos moradores do Mato Seco.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_106.pdf</t>
   </si>
   <si>
     <t>reitera ao secretário de obras a indicação para trocar as luminárias por lâmpadas por LED na Avenida Guarujá, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/indicacao_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/indicacao_107.pdf</t>
   </si>
   <si>
     <t>reitera ao secretário de obras a indicação para fazer a Operação tapa buracos em todas as ruas no Bairro Santa Marta e recapeamento das Rua Araçuaí, que liga na Av. Maria Guerra, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_108.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras para asfaltamento da Rua Manga, Rua Bocaiuva, Rua Pedra Azul, Bairro Santa Marta e da Avenida Leste, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_109.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que avalie a possibilidade de instalação de alguns postes de iluminação na Praça da Liberdade, Bairro Calais. Justificativa: O local encontra-se escuro trazendo insegurança aos moradores e frequentadores daquele local.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a reforma no campo de futebol e da quadra do Bairro Esplanada.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a reforma da Ponte do Rio Capivari. Justificativa: a ponte encontra-se em péssimo estado de conservação como demonstra fotos anexas.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça patrolamento e cascalhamento da entrada do chacreamento dos Cristais, sentido ao Rio Picão.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos em todo Bairro Babilônia.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Reiteração ao prefeito municipal de reforma do salão comunitário do Conjunto Habitacional Dona Branca, Bairro do Rosário. Justificativa: O salão se encontra praticamente destruído e abandonado, o que vem causando grande anseio aos moradores, alegando que o referido local se tornou um risco.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a conclusão da obra da Av. Padre Augusto, B. São José. Justificativa: Os moradores da referida avenida solicitam que seja concluída a obra como: assentamento da grade da rede pluvial e a pavimentação asfáltica do trecho demandado. O local está causando bastante transtornos aos moradores do entorno.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que implemente ações efetivas no combate a dengue. Justificativa: Chega diariamente ao conhecimento dessa vereadora os grandes números de casos de dengue no município, inclusive dengue hemorrágica, o que é muito preocupante, colocando em risco a população em grande risco e até mesmo de óbito.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a capina e limpeza do Córrego na Av. Dr. Roberto Queiroz. Justificativa: O referido Córrego encontra-se repleto de altos matos, o que vem colocando em risco os moradores do entorno como as pessoas que utilizam o acesso para realizarem suas atividades físicas. Sendo também um local propício para proliferação do mosquito da dengue.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_118.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a limpeza da R. José Simão Vaz, próximo ao número 26, Novo São José. Justificativa: a rua está tomada por matos e entulhos, o que vem colocando os moradores em risco. Já foram feitas várias notícias na prefeitura e não obtiveram nenhum retorno.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a conclusão das obras da Av. Padre Augusto, B. São José, R. Romeu Duarte Resende, B. Gameleira. Justificativa: Os moradores da referida avenida e rua solicitam que seja concluída a obra como: assentamento da grade da rede pluvial e a pavimentação asfáltica do trecho demandado. O local está causando bastante transtornos aos moradores do entorno</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja dada concluída as obras de drenagem e asfaltamento na Avenida Padre Augusto, Bairro São José. JUSTIFICATIVA: Trata-se de reinvindicação dos moradores e usuários da referida avenida.Indica ao prefeito municipal que seja dada concluída as obras de drenagem e asfaltamento na Avenida Padre Augusto, Bairro São José. JUSTIFICATIVA: Trata-se de reinvindicação dos moradores e usuários da referida avenida.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Que fiscais compareçam nesta cidade, na Rua Padre Pedro 155, Bairro Santa Efigênia, e após vistoria do referido imóvel, notifique o proprietário a fazer capina, limpeza e supressão de algumas árvores que têm trazido muito prejuízo e risco à saúde de seus vizinhos. JUSTIFICATIVA: Esta vereadora foi procurada pelo senhor Edmar da Silva, cuja residência faz limite com o imóvel indicado. Nesta oportunidade, o referido cidadão apresentou documentação e fotografias que demonstram que as árvores limítrofes danificaram o piso da entrada de sua residência, o qual teve que ser trocado. Afirmou que a CEMIG foi acionada para supressão de galhos que se entrelaçaram na fiação elétrica, oportunidade em que o técnico alertou sobre os riscos de rompimento de fios elétricos. Demonstrou que a sua residência frequentemente é invadida por aranhas, oriundas do imóvel cuja notificação se solicita, havendo risco da presença de outros animais peçonhentos e a presença de focos de dengue, colocando em risco a se</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito municipal que seja implantado o serviço de coleta de lixo e serviço de transporte coletivo na Avenida Maria Guerra, próximo ao número 1460. JUSTIFICATIVA: Trata-se de reivindicação dos moradores, pois neste local não são prestados os referidos serviços, embora exista chácaras e casas. A ausência do transporte coletivo dificulta a vida daqueles que precisam deslocar para outros bairros, e devida a ausência de coleta de lixo, moradores estão descartando resíduos sólidos, recicláveis e outros objetos em local inadequado, o que ocasiona consequências graves ao meio ambiente e a saúde pública.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação asfáltica da Rua Serra Dourada, Bairro Dom Joaquim. JUSTIFICATIVA: Trata-se de reivindicação antiga dos moradores. A via está em péssimas condições, não sendo possível o trafego de veículos.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os Vereadores, que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal da seguinte Indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada a capina e a limpeza do canal da Avenida Dr. Roberto, na área localizada no Bairro Palmeiras._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação de vários cidadãos, tanto os que residem nas proximidades quanto aqueles que utilizam a área para pratica de atividades esportivas: caminhadas, corridas e outras._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 04 de maio de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereador Marquinho</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_125.pdf</t>
   </si>
   <si>
     <t>O vereadores. abaixo assinados, indicam a mesa diretora que seja encaminhado ao Sr. Prefeito um especial agradecimento pela realização da operação tapa buracos e recapiamentos  que  ora se realizam nos  bairros Novo Horizonte, Santa Marta, JK, Alvorada, Rosário II, Dom Joaquim,Jardim América, São José e Novo São José  na primeira fase do Projeto de Recuperação e Manutenção de Vias Urbanas. Agradecemos de forma especial a drenagem de água fluvial que está sendo feita na Rua Corinto e na Avenida Padre Augusto, obras estas reivindicadas a vários anos pelos moradores daquela região que sofrem com o volume de agua que danifica a ruas a cada estação chuvosa._x000D_
 Vital Libério Guimarães _x000D_
 Dra Rose Delegada_x000D_
 Marquinho da Copasa</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a realização de obras de drenagem na Rua Beco da Tabatinga no Bairro Ana Rosa. JUSTIFICATIVA: Vários moradores e proprietários de lote estão reclamando que a água da chuva desce com violência e depois fica empossada na rua mencionada, causando vários transtornos. Por isso se faz necessária a realização de uma obra para a drenagem adequada da água.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_127.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a instalação de dois postes de iluminação pública na Rua Chico Marques, próximo ao número 1009, Bairro Santa Lúcia II.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_128.pdf</t>
   </si>
   <si>
     <t>indica a secretária de meio ambiente que faça a limpeza da Av. Dr. Roberto, da ponte do beco Zeca do Couto até a rotatória ao lado do supermercado BH.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_129.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal para que determine ao setor competente fazer a desinfecção de toda cidade, priorizando as vias de maior movimento. Justificativa: A COPASA está fornecendo 100 toneladas de hipoclorito de sódio para ajudar na desinfecção das vias das cidades com população vulnerável.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_130.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de transito que faça a Pintura e sinalização do transito do distrito do engenho do ribeiro.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1704/indicacao_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1704/indicacao_131.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal para que determine ao setor competente a pintura da praça do distrito do Engenho do Ribeiro</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1705/indicacao_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1705/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a limpeza e capina do canteiro central da Avenida Dois, bairro Rosário II._x000D_
 Justificativa: o local está muito sujo e o mato já atingiu mais de 1 metro de altura em toda a extensão da avenida.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de passeio entre a esquina da Avenida Dois, e  Avenida das Palmeiras, no bairro Rosário II. Justificativa: as pessoas que se dirigem para o ponto de ônibus, vindo da Avenida Dois, precisam andar sobre a a via, com risco de serem atropeladas, em razão da inexistência de passeio no local.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça o reparo na iluminação pública na rua Manga, altura do número 624. Justificativa: No local existem dois postes com as luzes queimadas, os moradores não conseguem contato com a Prefeitura via telefone e têm dificuldades em fazê-lo pela internet.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Instalação de um portão no lixão municipal. Justificativa: O atual portão do lixão encontra-se totalmente danificado trazendo riscos aos servidores que lá trabalham. Ressalta-se que o lixão funciona 24 horas por dia.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que providencie a limpeza da Rua Oriente, principalmente nas proximidades do número 650 Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_137.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que analise, juntamente com os vereadores e representantes da comunidade, o que é melhor a ser feito no espaço do antigo SESC. Justificativa: Com o contrato firmado e em vigor mas, sem um plano de ação e de execução assumiu a prefeitura aquela área. Considerando este status, e ainda, o dispêndio mensal com manutenção faz-se necessário com urgência a implementação da análise ora recomendada.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que estude a viabilidade de realizar a desinfecção das ruas e avenidas de maior circulação de pessoas no município. Justificativa: Há um grande número de pessoas circulando em alguns pontos do município como: bancos, supermercados, farmácias, hospital e unidades de saúde, dentre outros. A desinfecção irá reduzir a circulação de microorganismos, sendo mais uma ação no combate ao coronavírus. Foi comprovado pelos pesquisadores da UFMG que a limpeza através dos caminhões-pipa com desinfetante, cloro e sabão em pó extingue os vírus das vias públicas.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Social que estude a viabilidade de se fazer a promoção de ações especiais para atender as pessoas em trânsito (moradores de ruas), no combate do enfrentamento ao coronavírus. Justificativa: As pessoas em trânsito que circulam no município, principalmente os que fazem parte do grupo de risco, se encontram sensíveis a necessidade de alimentação e produtos de higienização como por exemplo álcool em gel 70% e outros produtos que se fizerem necessários à dignidade dessas pessoas.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação ao Prefeito Municipal que faça a pavimentação asfáltica da Rua Portugal, Bairro Babilônia. Justificativa: Fui procurada pelos moradores do bairro alegando que a rua se encontra sem pavimentação, com muitos buracos e poeira o que está causando grandes transtornos a todos, como por exemplo doenças alérgicas nas crianças devido a poeira.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_141.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie o corte de alguns eucaliptos próximos ao Campo do Famorine, entrada do Bairro Nossa Senhora de Fátima. Justificativa: O local tem grande fluxo de pessoas que utilizam a quadra para realizarem atividades esportivas. Importante salientar que já existe autorização do município para que se faça o corte e que já ouve caso de acidente no local.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_142.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que resolva o problema decorrente das águas das chuvas no Bairro Belvedere (sistema de escoamento de água), pois quando chove chega a invadir as casas gerando grande transtorno aos moradores.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_143.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que apresente como Projeto de Lei o Anteprojeto anexo, que cria isenção tarifária no transporte coletivo urbano de passageiros para pessoas com deficiência e portadoras das enfermidades que menciona, adequando a política social de garantia de direitos a pessoas com deficiência à decisão judicial proferida pelo Tribunal de Justiça de Minas Gerais.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que seja instituída a proibição da cobrança de tarifa por parte da COPASA pelo serviço de tratamento de esgotamento sanitário até que 100% (cem por cento) do esgoto no município esteja sendo devidamente tratado, conforme estabelecido no Contrato de Programa 1002648. JUSTIFICATIVA: No Contrato de Programa 1002648 celebrado com a COPASA há a previsão expressa de que faz parte do objeto o tratamento e disposição final de esgotos sanitários. No entanto a empresa até hoje não realiza o tratamento de esgoto em toda a cidade. A população está pagando altos valores por um serviço parcialmente prestado. A tarifa mencionada é cobrada apenas dos usuários moradores dos locais atendidos pelo tratamento de esgoto, mas as consequências de um esgoto não tratado é sentida por toda a população. Ou seja, os cidadãos que são tarifados pelo tratamento de efluentes, e que deveriam usufruir totalmente dos benefícios do serviço, acabam também sofrendo as mesmas consequências ambientais</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_145.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que seja feita operação tapa buracos nas ruas Monsenhor Otaviano e Chico marques. JUSTIFICATIVA: As vias mencionadas estão tomadas por buracos e necessitam de obras de reparos.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a instalação de iluminação pública de LED nas ruas Monsenhor Otaviano, Chico Marques e Pedro Tavares Gontijo. JUSTIFICATIVA: Nas vias mencionadas há diariamente grande fluxo de veículos e pedestres. Uma iluminação melhor, com lâmpadas de LED, proporcionará maior segurança a todos.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que seja feita obra de drenagem na Rua Pedro Tavares Gontijo, no trecho entre a Av. Francisco de Paulo Lopes e Rua Monsenhor Otaviano. JUSTIFICATIVA: No local há um trecho que fica com água parada</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras acionar a empresa que realizou o asfaltamento da Av. José Lino Pimenta, no bairro Ozanan, a fim de que proceda pavimentação de trechos em que apresenta defeitos. Justificativa: Esta via de trânsito foi pavimentada recentemente e já apresenta inúmeros locais em que o asfalto está se soltando.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o recapeamento de pequenos buracos ao longo da Rua Clodoaldo de Oliveira, Centro. Justificativa: Esta rua possui mão dupla e grande fluxo de veículo, e, em razão de pequenos buracos, motoristas precisam desviar o curso para desviar, gerando risco de acidentes.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente a instalação de placa indicativa na Farmácia Municipal, situada na Av. Dr. Roberto, esquina com Rua. Justificativa: Este Vereador fez a mesma indicação no ano de 2019, quando lhe foi respondido que a placa seria providenciada pelo Estado. Contudo, até a presente data, o local continua sem identificação.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente a fiscalização dos profissionais em transporte de passageiros (“mototaxista”) e de entrega de mercadorias (“motofrete”). Justificativa: Este vereador tem notado que há profissionais trabalhando no transporte utilizando descarga aberta, violando dispositivo da Lei Municipal 2.702, de 5 de dezembro de 2.019.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Obras que faça serviço de tapa buracos e recomposição asfáltica na rua Espinosa Bairro Santa Marta. A via encontra se com inúmeros buracos necessitando de manutenção.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_153.pdf</t>
   </si>
   <si>
     <t>indica a Secretaria Municipal de Esportes que seja realizado uma manutenção dos Equipamentos das Academias ao Ar Livre instaladas no município e também no distrito do Engenho do Ribeiro. Justificativa: Os aparelhos de ginástica estão deteriorando, alguns com partes enferrujadas precisando de pintura nova, aplicação de óleo ou graxa lubrificante e reposição das peças de borracha e metal que estão danificadas.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Obras a instalação de Lixeiras na Praça da Liberdade no Bairro Calais, para utilização pelos freqüentadores da referida praça, que está ficando suja com lixo espalhado.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para o Desenvolvimento do Engenho e Povoados o patrolamento da estrada do Povoado do Bom Retiro.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de um passeio na rua Chico Marques entre a rua Vereador José Diniz e rua Francisco de Paula Lopes. JUSTIFICATIVA: Devido às más condições da calçada, os pedestres precisam se arriscar andando na rua.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_157.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado vem pela presente indicar ao Sr. Prefeito que encaminhe ao setor competente a autorização para substituição das lâmpadas de iluminação pública,  situadas no final da Rua Cruz do Monte._x000D_
 O local situa-se em uma área central e se encontra muito escuro, favorecendo a prática da marginalidade, tendo sido solicitado portanto esta troca pelos moradores do local. Vital Libério Guimarães</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto , Excelentíssimo Prefeito Municipal, a seguinte indicação em caráter de reiteração: _x000D_
 _x000D_
 Sugeri ao Prefeito Municipal que envie a esta casa Projeto de Lei que cria o Fundo Municipal de Promoção de Igualdade Racial, salientando que esta parlamentar já encaminhou o anteprojeto anteriormente. _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
  _x000D_
 Esta vereadora encaminhou a administração pública municipal  um anteprojeto de lei que cria o Fundo Municipal de Promoção de Igualdade Racial. _x000D_
 _x000D_
 Como é de conhecimento comum, na 10ª reunião ordinária, do ano de 2019, foi aprovado, por unanimidade, o projeto de lei que dispõe sobre a criação, composição, competências e funcionamento do COMPIR – Conselho Municipal de Promoção da Igualdade Racial de Bom Despacho. _x000D_
 _x000D_
 No entanto, no dia 03 de maio de 2019, em conversa com a Sra. Maria das Graças Epifânio da Silva, Coordenadora de Igualdade Racial na Secretaria de Cultura e Turismo, fui informada que não existe fundo específico para instrumentalizar as atividades propostas. _x000D_
 _x000D_
 Sabemos que o Fundo é um instrumento legal, de natureza contábil, orçamentária e financeira, destinado a gerir com racionalidade e transparência, a totalidade dos recursos da Promoção da Igualdade Racial do município e deve ser fiscalizado pela sociedade, através dos COMPIR. _x000D_
 _x000D_
 Para que a Política proposta seja efetiva, necessário de faz a aprovação da criação do Fundo Municipal de Promoção da Igualdade Racial de Bom Despacho\MG – FMPIR. _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 Bom Despacho, 11 de maio  de 2020.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento em caráter de reiteração, ao Sr. Berlolino Neto, Excelentíssimo Prefeito Municipal, a seguinte indicação em caráter de reiteração:_x000D_
 _x000D_
 _x000D_
 Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235, está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas. _x000D_
 _x000D_
 _x000D_
 Bom Despacho, 11 de maio de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Dra. Rose Delegada</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 Senhora Presidente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino, Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 _x000D_
 Que seja  realizada uma reunião com a administração da Circullare, visando a  ampliação de horários de ônibus de transporte Coletivo no Município de Bom Despacho._x000D_
 Justificativa:_x000D_
 Após reabrir os comércios e alguns seguimentos de prestação de serviço, a circulare está mantendo horários reduzidos de circulação de ônibus._x000D_
 Muitas pessoas procuraram esta vereadora, principalmente do Bairro São Vicente, JK e Aeroporto, e informaram que estão tendo sérios problemas com o deslocamento para seus locais de trabalho. As pessoas que “pegam” o ônibus fora do ponto final não conseguem vagas, pois o veículo está com a lotação esgotada e não param ao aceno dos usuários do serviço._x000D_
 Bom Despacho, 11 de maio de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 A Vereadora que a esta subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar ao Sr. Fernando José de Castro Cabral, Excelentíssimo Prefeito Municipal, a seguinte indicação: _x000D_
 _x000D_
 Que seja prorrogada, novamente,  a data de vencimento para o pagamento do IPTU._x000D_
  _x000D_
 JUSTIFICATIVA:_x000D_
  _x000D_
 Os efeitos do coronavírus já são sentidos em boa parte do mundo, e em Bom Despacho não é diferente. Além dos casos suspeitos detectados em Bom Despacho , o problema se estende também aos aspectos econômicos. Várias indústrias, fábricas  e comércios foram fechados visando o isolamento social e o controle da pandemia. Em decorrência das medidas, solicito de V. Exa. que seja concedido o adiado para o pagamento do IPTU, cujo vencimento está previsto para maio de 2020._x000D_
 _x000D_
 Bom Despacho11 de maio de 2020. _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome as providências necessárias para que seja feita a distribuição de máscaras faciais de proteção contra o novo coronavírus (COVID-19) a pessoas carentes e de baixa renda. JUSTIFICATIVA: Muitas famílias de Bom Despacho não possuem condições financeiras de comprar máscaras faciais para se protegerem contra o COVID-19. A distribuição gratuita por parte da Prefeitura para quem precisa garantirá uma melhor proteção da população e poderá ser uma importante ação para evitar a superlotação do sistema público de saúde do município.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_163.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_163.pdf</t>
   </si>
   <si>
     <t>O Vereador indica a Mesa Diretora que seja feito um requerimento conjunto assinado por todos os vereadores solicitando ao Poder Executivo Municipal a fiscalização efetiva da COPASA através da ARSAE no cumprimento ao Contrato de Programa celebrado entre o município e a empresa concessionária. Justificativa: Desde que a Prefeitura denunciou o Convênio de Cooperação firmado com o Estado de Minas Gerais a COPASA ficou totalmente sem fiscalização sobre o cumprimento integral ao Contrato Programa celebrado no que se refere às das questões técnicas. O Poder Executivo Municipal já demonstrou não ter capacidade tecnológica e institucional para impedir os abusos da empresa dentro da cidade e não possui funcionários qualificados para fiscalizar a COPASA. As consequências disso estão sendo sentidas por toda a população, pois a Concessionária está cometendo sérios abusos dentro de Bom Despacho. A situação é absolutamente cômoda e benéfica para a COPASA e, de outro lado, é totalmente maléfica para a</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a troca das lâmpadas na Rua Manga, próximo ao número 624, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie o reparo na Av. Brasil, próximo ao número 372, Bairro Jardim América, atrás do campo de futebol. Justificativa: o passeio cedeu causando enormes crateras na porta da residência colocando em risco os moradores e pedestres.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras para que proceda a retirada do lixo que está acumulando no bairro Gran Viver, conforme demonstram as fotos anexas. Justificativa: Esta vereadora foi procurada pela população para reclamar do lixo que está acumulando nas ruas do referido bairro.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente, para que faça a retirada da arvore na Rua São Pedro, próxima ao número 27, Bairro Santa Ângela. Justificativa: A árvore está comprometendo o alicerce do imóvel.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indica ao Comitê de Enfrentamento ao COVID-19 que analise a reabertura dos centros de formação de condutores de Bom Despacho dentro das medidas recomendadas pelo comitê. Justificativa: Esta vereadora pela população interessada nos serviços das autoescolas</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Joice Quirino, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que Verifique a possibilidade de funcionamento da sede do Conselho Tutelar Municipal em outras instalações, bem como seja providenciada compra de novos equipamentos para o trabalho dos conselheiros. Justificativa:  RECENTEMENTE, OS MENCIONADOS VEREADORES ESTIVERAM NA SEDE DO CONSELHO TUTELAR, LOCALIZADA NA AVENIDA DOUTOR JUCA, E PUDERAM VERIFICAR QUE O IMÓVEL E OS EQUIPAMENTOS UTILIZADOS, ENCONTRAM-SE EM CONDIÇÕES PRECÁRIAS.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de um poste de energia elétrica com luminária na Rua Milton José de Oliveira esquina com Av. Contorno próximo ao número 994, Bairro de Fátima. Justificativa: essa vereadora foi procurada pelos moradores alegando que pagam taxa de iluminação pública e não tem o serviço ofertado. A iluminação pública é de fundamental importância para os moradores, especialmente considerando que as ruas e avenidas escuras são mais suscetíveis a prática de atos de vandalismo, furtos, assaltos e delitos de outra natureza, colocando em risco a segurança e a integridade da comunidade.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Indico ao secretário de obras concluir o restante da operação tapa buracos da rua Araçuari. Justificativa: os moradores estão prejudicados, visto que fizeram somente a metade da operação tapa buracos na referida rua, o que vem causando grandes transtornos aos moradores e aos veículos que por aí trafegam.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a pavimentação asfáltica da rua Antilhas. Justificativa: a rua encontra-se repleta de buracos, poeira, mato, o que vem causando grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indica ao Comitê de enfrentamento ao Coronavírus a viabilidade da reabertura do funcionamento das autoescolas. Justificativa: há uma reivindicação da população que demandam emitir sua carteira de habilitação. Caso seja autorizado a reabertura, as autoescolas irão funcionar de acordo com as determinações do DETRAN e do Comitê de enfrentamento ao Coronavírus.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de saúde que verifique a viabilidade da oferta das vacinas contra influenza e pneumonia para toda a população. Justificativa: as vacinas atenderão quanto a prevenção e a imunização da sociedade, reduzindo a propagação da pneumonia e da gripe, bem como diminuir a exposição da população a tal patologia.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a instalação de lixeiras no Engenho do Ribeiro na entrada da estrada para o rio São Francisco e na entrada da estrada do Mato Seco. Justificativa: A instalação de lixeiras nos locais indicados facilitará o serviço de coleta e poderá prevenir o descarte de lixo em locais impróprios.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a intensificação da fiscalização sobre a empresa Auto Omnibus Circullare Bom Despacho, principalmente quanto ao cumprimento dos horários das linhas, e que sejam desenvolvidos protocolos mais eficientes de informação sobre as medidas e horários adotados no atual momento.  Justificativa: A empresa concessionária do serviço público de transporte coletivo de passageiros não está respeitando os horários das linhas. Os ônibus estão saindo do ponto inicial antes do horário divulgado. Além disso, estão faltando informações adequadas sobre todas as medidas tomadas para o enfrentamento ao novo Coronavírus. Os cidadãos estão ficando desorientados e estão sendo muito prejudicados com as atitudes da empresa e com a carência de informações.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/indicacao_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências necessárias para a retirada dos quebra-molas feitos de terra na estrada da Barra. Justificativa: Na estrada da Barra foram colocados quebra-molas com material inadequado e de forma irregular, o que está atrapalhando muito o trânsito no local.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino Costa Neto, Excelentíssimo Prefeito Municipal, a seguinte  _x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no Plano de Ação dessa Secretaria a construção de sistema de drenagem de águas pluviais na Rua Antônio Helidio, Bairro Belvedere, e em outros locais em que o estudo técnico indicar necessário._x000D_
 	Que seja realizada a complementação da pavimentação asfáltica Avenida José Alcino Randam Resende, Bairro Belvedere, pois somente uma posta foi asfaltada._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Moradores daquela região procuraram estes vereadores e informaram que a Rua Antônio Helidio, Bairro Belvedere, recebe grande quantidade de água das chuvas, por estar localizada na parte mais baixa do bairro. Tal fator tem ocasionado alagamento de residências, produção de muito barro e inviabilidade do trânsito. Quanto a Avenida José Alcino Handam Resende, Bairro Belvedere, a pista que ainda não foi asfaltada produz muita poeira ou barro, de acordo com a situação climática._x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereador Marquinho</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/indicacao_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr. Bertolino da Costa Neto, Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 _x000D_
 Que seja reformada a atual sede do Conselho Tutelar ou seja disponibilizado outro imóvel para alocar o referido conselho._x000D_
 Justificativa:_x000D_
 Em contato com os atuais Conselheiros obtivemos informações de que o atual prédio, no qual está instalado o Conselho Tutelar, está com vários problemas estruturais, tais como, mofo, vazamentos, trincas, ausências de salas adequadas para atendimento da população. Os conselheiros tutelares pediram o apoio destes vereadores para que possam interceder junto a esta administração para que seja viabilizado um novo imóvel que atenda as finalidades se impõe._x000D_
 Bom Despacho, 18 de maio de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 Vereador Vital Guimarães_x000D_
 _x000D_
 Vereador Marquinho</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_180.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino, Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 _x000D_
 Que seja agilizado o processo licitatório do  fornecimento de alimentos da Agricultura Familiar que está em tramite no setor de licitação  para que seja possível a aquisição  de frutas e verduras para a  inclusão  nos kits de alimentação que serão distribuídas as famílias dos alunos da rede pública municipal._x000D_
 Justificativa:_x000D_
 Com a suspensão das aulas, a alimentação escolar passou de uma ação assistencialista, pontual e pouco abrangente para um programa universal, que atende a todos os estudantes da rede pública brasileira._x000D_
 A universalidade do atendimento é uma das diretrizes do PNAE e deve-se garantir, mesmo neste momento de suspensão de aulas, o direito à alimentação a todos os estudantes atendidos nas escolas públicas, para a correta execução do PNAE neste momento excepcional._x000D_
 Estes kits garantem a alimentação aos estudantes no período de suspensão das aulas e  é preciso seguir o que determina o art.14 da Lei 11.947/2009 em relação à aquisição de gêneros alimentícios da agricultura familiar. Orientações para a execução do PNAE - Pandemia do Coronavírus recomenda que seja garantida, sempre que possível, o fornecimento semanal de porções de frutas in natura, verduras, legumes e de hortaliças, conforme recomendações do FNDE  e recomenda-se que as Entidades Executoras - EEx garantam a aquisição de alimentos da agricultura familiar, priorizando a compra local._x000D_
 É sabido que, como uma das formas de garantir a segurança alimentar e nutricional dos estudantes da educação básica matriculados na rede de ensino público, é determinado, por lei, a aplicação mínima de 30% dos recursos do Programa Nacional de Alimentação Escolar PNAE na aquisição de alimentos oriundos da agricultura familiar. _x000D_
 Atualmente, os agricultores familiares, individualmente ou por meio de suas organizações (associações e cooperativas), fornecem para a alimentação escolar de milhões de estudantes, durante os 200 dias letivos, em todo o território nacional. _x000D_
  Além de proporcionar uma alimentação saudável e diversiﬁcada aos estudantes, o PNAE conﬁgura-se em um dos mais importantes canais de comercialização para o escoamento da produção familiar, gerando emprego e renda para milhares de famílias no meio rural. _x000D_
 Considerando a importância do PNAE para a garantia de uma alimentação em qualidade, quantidade e regularidade necessárias aos estudantes e seu papel como um relevante mercado para os agricultores familiares e suas organizações, o Governo Federal tem adotado medidas para a manutenção do Programa durante a crise atual._x000D_
 Importante salientar, que o gestor público precisa atentar para o fato de que os agricultores fornecedores possuem um calendário de produção que foi organizado em função das chamadas públicas e que, diante da atual conjuntura, uma possível suspensão da entrega de determinados gêneros pode inviabilizar sua produção futura e trazer prejuízos às famílias envolvidas, uma vez que os demais canais de comercialização também foram prejudicados com a crise._x000D_
 _x000D_
  Bom Despacho, 18 de maio de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/indicacao_181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Mesa Diretora da seguinte  _x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja agendada uma consultoria pública para escuta dos seguimentos e interessados acerca do projeto de Lei 56\2019, que dispõe sobre loteamento. _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta modalidade de projeto, conforme de depreende do Art. 43 da Lei Federal 10.247\2001, Estatuto das Cidades, antes de votados devem promover a democracia, ouvindo os interessados, como forma de garantir a prevalência do interesse público._x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/indicacao_182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao setor competente o patrolamento da rua José Felipe Cardoso, bairro Nossa Senhora Aparecida. JUSTIFICATIVA: A rua está intransitável, danificando os veículos que transitam naquele local.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, em complemento à Indicação de número 129, de minha autoria, requeira da COPASA o serviço de colocação de pias para desinfetar as mãos. JUSTIFICATIVA: A COPASA está fornecendo o serviço para a população, devendo o Executivo determinar os locais onde deverão ser instaladas as pias.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a troca da iluminação da rua José Felipe Cardoso, bairro Nossa Senhora Aparecida, para iluminação em LED. JUSTIFICATIVA: Devido a rua não ter asfalto, tendo buracos, e também não ter saída, é preciso efetuar as trocas das lâmpadas para uma melhor iluminação.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bom Despacho determinar a inclusão da Rua Antilhas, bairro Novo dom Joaquim, no programa atual de asfaltamento. Justificativa: As condições dessa rua estão precárias e há dois anos este Vereador vem solicitando esta obra.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_186.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente a retirada de um poste que está localizado na Rua Isa Costa, em frente ao número 40, Bairro Pedro Tavares Gontijo e instala-lo em outro local. Justificativa:  O poste está atrapalhando a entrada de veículos na garagem da residência, como mostra foto em anexo.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_187.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_187.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, indica ao Sr. Prefeito que seja estudada a possibilidade de se construir uma Rotatória na Rua do Rosário, nas proximidades  do início da Avenida Maria Guerra no Jardim América e início também  da Rua Roberto Queiroz Cançado  no Bairro São José._x000D_
 A obra seria importante para uma melhor distribuição do trânsito dos veículos proviniente da BR 262,, com destino a cidade e mesmo àqueles que seguirão para a MG  164, sentido Martinho Campos._x000D_
 Ali, os veículos  seriam encaminhados para quatro itinerários bem distintos,e mais apropriados, economizando tempo e desafogando o trânsito da Rua do Rosário:_x000D_
 -1) Centro seguindo pela Rua do Rosário,_x000D_
 -2) Bairro São Vicente seguindo pela Avenida Maria Guerra,_x000D_
 -3) MG 164 sentido Martinho Campos seguindo pela Rua Vivalde Brandão_x000D_
 -4) Bairro São José e Avenida Dr. Roberto,  seguindo pela Rua Roberto Queiroz Cançado._x000D_
 Obs. Essa indicação está sendo feita em caráter de reiteração e tem o propósito de contribuir com as melhorias que a cidade precisa. Vereador Vital Libério Guimarães</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_188.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, indica ao Sr.Prefeito que seja incluído no Plano de asfaltamento um pequeno trecho na rua Gustavo Lopes, esquina com a Rua Vereador José Diniz no Bairro de fátima. Trata-se de uma área central no bairro bem em frente da sede da ambfom e infelizmente  está servindo de descarte de lixo . Contando com a sensibilidade que está norteando essa administração, aguardo e agradeço. Vereador Vital Libério Guimarães.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_189.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito, reiterando indicações anteriores feitas por mim, venho sugerir e indicar a construção de pista de pedestre e de ciclista devidamente iluminadas no trecho compreendido entre o trevo da BR 262 até a empresa empreser onde iniciam-se as pistas vicinais._x000D_
 A construção de passeios para o  trânsito de pedestre, valorizaria muito a cidade, seria  uma obra barata  e devidamente  iluminada seria também mais uma opção para os nossos caminhantes. o mesmo acontecendo com os ciclistas._x000D_
 Na expetativa de ser atendido, antecipo os agradecimentos. Vereador Vital Libério Guimarães.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao_190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao_190.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado vem pela presente, indicar em caráter de reiteração ao Senhor Prefeito que solicite ao Setor competente a instalação de lombo faixas nos seguintes endereços:_x000D_
 1) Rua do Rosário entre a Rua Washington Luiz e Lavina Campos, mais especificamente em frente ao CCAA. O local tem um trânsito muito intenso exarcebado  pelo embarque e desembarque de alunos, justificando portanto a solicitação._x000D_
 2) Rua Dr. José Gonçalves  nas imediações da Agrobom, próximo ao Bar do Zé Mauro. Aquele local é um dos mais movimentados de nosso centro comercial e não oferece condições de um tráfego seguro aos transeuntes , com riscos iminentes de atropelamento._x000D_
 Na expectativa do atendimento , aguardo, atenciosamente,  Vereador Vital Libério Guimarães</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao_191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Exmo. Prefeito Municipal, Sr. Bertolino da Costa Neto, da seguinte indicação:_x000D_
 _x000D_
 INDICAÇÃO: _x000D_
 Que encaminhe a esta casa legislativa projeto de lei que disponha sobre critérios para desembarque de mulheres, idosos e pessoas com deficiência fora da parada de ônibus, em período noturno nos veículos de transporte coletivo do Município de Bom Despacho._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 Proposição de Lei análoga a esta, de autoria de todas as vereadoras desta casa, foi aprovada em plenário, em 11 de outubro de 2019. Após encaminhada para análise Executivo, foi vetada por vício de iniciativa e por ferir a separação de poderes, com base no art. 2º da Constituição Federal de 1.988.  Os edis desta casa mantiveram o veto diante dos motivos elencados._x000D_
 Considerando que o planejamento e organização do Trânsito e a decisão se é ou não o caso de regulamentar por lei são atribuições que competem ao órgão do Poder Executivo, encaminho a V. Exa. o referido anteprojeto para análise e adequação, por se tratar de matéria de interesses da sociedade que garantirá as mulheres, idosos e pessoas com deficiência, maior proteção as suas vidas, patrimônios, integridades físicas e psíquicas. _x000D_
 Várias cidades brasileiras já adotaram legislação semelhante, proporcionando maior segurança a quem mais necessita._x000D_
 _x000D_
 Bom Despacho, 25 de maio de 2020. _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao_192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na Avenida Dr. Roberto, próximo ao Beco Zeca do Couto._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de alguns buracos que podem ser observados na via, principalmente no sentido Beco Zeca do Couto\rotatória do Supermercado Fidélis._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 25 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, apresentar a Mesa Diretora desta casa, a seguinte_x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja encaminhado ofícios aos presidentes da Câmara e Senado Federal para que levem a votação e aprovação , com a urgência que se requer, a Medida Provisória 958, de 24 de abril de 2020, que estabelece normas para a facilitação do acesso ao crédito e mitigação dos impactos econômicos decorrentes da pandemia do Coronavirus (Covid19). Que o ofício elabora pela Câmara fique disponível para a assinatura de todos os edis._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Em virtude da paralização total do funcionamento das escolas em todo o Brasil devido a pandemia do Coronavírus, a prestação do serviço de transporte escolar se deparou com o cenário de impossibilidade de continuar atuando. A outra fonte de renda dos motoristas de transporte era o turismo, outra área econômica totalmente paralisada._x000D_
 	Não é segredo para ninguém, que na cidade de Bom Despacho, os motoristas de transporte escolar, visando atender o decreto municipal 7.759\2017, financiaram os veículos utilitários, os quais estão com parcelas vencidas._x000D_
 	A suspensão das atividades de transporte escolar foram paralisadas no início da Pandemia, e pelo que tudo indica, serão um dos últimos a retornaram._x000D_
 	Muitos destes profissionais estão desesperados com as contas vencidas e a falta de condições honrar suas dívidas._x000D_
 	Esta vereadora foi procurada por alguns motoristas de transporte escolar que pediram a nossa intervenção junto aos nossos representantes no congresso nacional para que aprovem esta Medida Provisória para que possam ter tranquilidade quanto a dívida do financiamento dos veículos._x000D_
  _x000D_
  _x000D_
 	Bom Despacho, 25 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_194.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar melhorias no asfalto da Av. das Palmeiras, no bairro do Rosário II. Justificativa: Este vereador, após receber solicitação dos moradores, fez vistoria na referida avenida, no trecho entre a Rua Anicésio de Mendonça e a Avenida Dois e contou mais de 30 buracos ao longo da via.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_195.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Reitera ao prefeito municipal a indicação para asfaltamento da Rua Xavante, Bairro Novo Dom Joaquim.  Justificativa: Ressaltando que as canaletas feitas pelo município ficaram todas danificadas devido ao período chuvoso, deixando a frente das casas com água empossada, pedras e barros.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, que realize o reparo de um bueiro na Rua Adelaide Sabino, em frente o número 220. Justificativa: No endereço indicado há um bueiro com uma das barras quebradas. Uma mulher já caiu no local e se machucou muito. A situação representa um grande risco para pedestres, principalmente pessoas idosas, e deve ser solucionada com urgência.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_197.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da secretaria competente, realize a limpeza e capina dos lotes vagos, bem como a pavimentação asfáltica da Rua Araras, no Bairro Babilônia. Justificativa: No local há lotes vagos cobertos por mato alto, atraindo cobras e aranhas que estão invadindo as casas da região. Segundo informações dos moradores os lotes pertencem à Prefeitura e, mesmo após várias solicitações e reclamações, nada foi feito. A via também não é asfaltada e há um trecho onde empoça muita água, causando transtornos e tendo o potencial de se tornar um criadouro de mosquitos transmissores de doenças.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_198.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Saúde que tome as medidas necessárias para que a paciente I.O.S., residente no Bairro São Vicente, nascida em 20/04/1996, seja amparada e receba tratamento pelo sistema público de saúde. Justificativa: A paciente mencionada não está conseguindo fazer exames de sangue, o exame Bartonella Henselae e nem o acompanhamento adequado de um médico oftalmologista e, por consequência, praticamente perdeu a visão de um dos olhos. O caso da paciente carece de uma atenção séria por parte da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_199.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o desenvolvimento de um melhor sistema de descarte e coleta de lixo nas residências, prédios e estabelecimentos comerciais da cidade, com adoção de coleta mecanizada e armazenamento adequado dos resíduos em containers instalados em cada quadra. Justificativa: A coleta mecanizada é feita através de um caminhão equipado para recolher os resíduos acondicionados em containers próprios, sem contato direto com o lixo. A adoção desse sistema irá melhorar a eficiência do serviço, trará agilidade na coleta, diminuirá os transtornos no trânsito, os acidentes de trabalho e os custos com funcionários, eliminará odores, poluição visual e problemas com cães de rua, reduzirá a proliferação de insetos e animais transmissores de doenças, dentre vários outros benefícios. Trata-se de uma forma de coleta amplamente utilizada em países da Europa e já adotada em cidades do Brasil. Em Bom Despacho o sistema adotado não é eficaz. Grande parte dos moradores não prendem suas</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Secretário de Trânsito para colocação de uma faixa de pedestres na Av. Governador Valadares, entroncamento com a Rua Araçuaí, no bairro São Vicente.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Secretário de Obras para Pavimentação asfáltica na Rua Manga, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a Manutenção de um bueiro que está com a tampa danificada na Av. Dr. Juca, próximo a fábrica de rações Animal.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indica ao Procon Municipal que seja realizado uma fiscalização nos serviços de revenda de Gás de Cozinha. Recebemos informações de consumidores que suspeitam que há variações no volume de Gás (ou peso correspondente) contidos nos botijões. Essa fiscalização é importante para ajudar a garantir que o consumidor está levando para casa a quantidade de Gás que está pagando.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Trânsito a instalação de um redutor de velocidade na Av. Jose Alcino Hamdam Bairro Calais. Justificativa: motoristas estão transitando em alta velocidade colocando em risco as crianças e pedestres que passam por ali</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de saúde que faça a fiscalização das empresas que recebem fornecedores vindo de outras cidades cobrando o uso de máscaras e álcool em gel.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Cessão Queiroz., Dr. Fernando Pediatra, Fernando Branco, Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/indicacao_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito Municipal que determine as Secretarias de Saúde e de Administração que façam em conjunto com a Santa Casa um estudo para viabilizar financeiramente este importante hospital, principalmente a partir da implantação do CTI. A concorrência é cada vez maior e a cada dia os hospitais ficam mais aparelhados a exemplo dos investimentos feitos no São João de Deus em Divinópolis e na construção do Hospital Santa Mônica em Nova Serrana. Considerando a posição geográfica estratégica que nos garante a condição de polo regional, considerando a reconhecida credibilidade da atual diretoria da Santa Casa e a excelente qualidade de nossos serviços médicos, deveríamos buscar aparelhar a nossa Santa Casa, principalmente para prestação de serviços mais rentáveis a exemplo da hemodiálise, centro de imagens e outros que possam nos elevar a uma condição de hospital referência contribuindo para o equilíbrio financeiro da Instituição, evitando assim ,que a mesma sobreviva somente de d</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito para que determine ao setor competente a Colocação de um poste de iluminação pública, limpeza e capina da Rua Ana Leite, próximo ao número 457, Bairro do Rosário. Justificativa:  o referido local está sem nenhuma iluminação pública, colocando os moradores e pedestres em risco. Fotos anexas.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito para que determine ao setor competente a Iluminação pública no final da Rua Alzira Oliveira Solto Amaral, Bairro Jaraguá. Justificativa:  o referido local está sem nenhuma iluminação pública, colocando os moradores e pedestres em risco.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito para que determine ao setor competente que faça a Capina de todas as ruas do Bairro Jaraguá. Justificativa:  fui procurada pelos moradores do referido bairro alegando que as ruas estão com muita sujeira acumulada.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/indicacao_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito para que determine ao setor competente que faça a Recuperação da Rua Serra Dourada, nas proximidades do nº37, Bairro Dom Joaquim. Justificativa:  parte da referida rua encontra-se intransitável como mostra fotos anexas.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/indicacao_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito para que determine ao setor competente que disponibilize EPI’s (máscaras e álcool em gel), dentro das normas técnicas para prevenção da pandemia da COVID-19, para todos os garis e fiscais municipais que estão transitando nas ruas da cidade.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/indicacao_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito o pagamento, através de autorização legal, do adicional de insalubridade em grau máximo (40%) a todos os trabalhadores da saúde cujas instituições a que estiverem vinculados destinarem-se ao atendimento de pacientes infectados pelo COVID-19 (Coronavirus), pelo tempo que perdurar a pandemia. JUSTIFICATIVA: Os profissionais de saúde e suas famílias são os que mais correm o risco de contaminação pelo novo Coronavírus. O adicional de insalubridade de 40% sobre o valor do salário do trabalhador não irá cobrir o dano que venham a suportar em caso de contaminação, mas poderá amenizar a situação e auxiliar os profissionais e suas famílias. Já está em tramitação no Congresso Nacional o projeto de Lei 744/20 de autoria do Deputado Federal José Ricardo (anexo). No entanto, os riscos de contaminação são iminentes. Desta forma, cabe ao município de Bom Despacho proteger, dentro do possível, seus profissionais de saúde de forma célere</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/indicacao_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao prefeito municipal de instalação de faixas elevadas para travessia de pedestres e/ou colocação de semáforos ou redutores de velocidade na Av. Dr. Manoel Pereira, especialmente no trecho entre a Rua Faustino Teixeira e o Posto de Gasolina, bem como a limpeza e recapeamento da avenida. Justificativa: No Bairro São Francisco, especialmente nas Ruas Adão Honório, Alexandre Amaral, Subtenente Milton Pontes e Faustino Teixeira, existem muitas pessoas idosas, deficientes e cadeirantes. Por isso, o local indicado oferece um grande risco aos cidadãos. Há um grande fluxo de automóveis e caminhões, além do fato de que há pedras quebradas na via e mato atrapalhando a visibilidade. O risco aos pedestres é muito grande. O Poder Executivo Municipal precisa dar uma atenção à situação com urgência, para que não aconteça nenhuma tragédia.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que faça a limpeza e a capina da R. Cobre, Bairro Babilônia. Justificativa: A referida rua encontra-se repleta de buracos, poeira, se tornando intransitável, causando grandes transtornos aos moradores e aos veículos que por ali trafegam.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social a pavimentação asfáltica e o recapeamento da Rua Dr. Cisalpino Marques Gontijo e da Rua Francisco Ribeiro de Resende, no trecho entre a Rua do Rosário Dr. Cisalpino Marques Gontijo, em frente ao DNIT, no Bairro São José. Justificativa: As referidas ruas são de mão única, o fluxo de veículos que transita no bairro é grande e o asfalto encontra-se bastante deteriorado.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_216.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a realização de obras de acessibilidade nas calçadas, ruas e praças do município. Justificativa: A maioria das calçadas e ruas apresentam péssimas condições de acesso. A cidade possui índices consideráveis de idosos e de portadores de necessidades especiais, considerando-se necessário o planejamento destas obras, visando garantir a mobilidade e acessibilidade a todos. Deve ser feita com celeridade, num primeiro momento, a construção de rampas nas ruas e avenidas de maior fluxo próximas ao comércio e áreas de lazer da cidade e posteriormente a acessibilidade deverá ser estendida a toda cidade.  As obras deverão ser realizadas com a devida sinalização e/ou símbolo internacional de acesso, obedecendo rigorosamente as normas da ABNT - Associação Brasileira de Normas Técnicas.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Desenvolvimento Social o fornecimento gratuito de equipamentos de proteção e produtos de higiene às famílias de baixa renda, visando o combate ao COVID-19. Justificativa: Existem famílias de baixa renda no município em condição de vulnerabilidade social que não fazem uso de equipamentos e produtos como máscaras, álcool em gel 70%, sabão e detergente, por falta de condições para adquiri-los. O uso desse tipo de equipamento e produto é essencial na prevenção contra o COVID-19. O fornecimento gratuito por parte da Administração Pública irá garantir a proteção a essas pessoas e diminuirá a proliferação do vírus em Bom Despacho.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_218.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Saúde que seja garantido o fornecimento de equipamentos de proteção individual para os profissionais de saúde. Justificativa: Essa Vereadora recebeu informações de que os agentes de saúde estão trabalhando sem a proteção adequada diante da pandemia do COVID-19. São profissionais que fazem visitas domiciliares, tendo contato com várias pessoas, o que vem colocando esses servidores em grande risco.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_219.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a análise da viabilidade dos profissionais de saúde que estão na linha de frente do combate ao COVID-19 terem direito ao adicional de insalubridade de 40% (quarenta por cento) calculado sobre o salário. Justificativa:  Com a pandemia do novo Coronavírus, as contaminações dos profissionais de saúde vêm ocorrendo de forma alarmante em todo o país. Em Bom Despacho estes profissionais recebem um adicional de insalubridade de apenas 20% (vinte por cento), mesmo aqueles que estão na linha de frente do combate ao vírus. É um percentual muito baixo, tendo em vista o grande risco a que estão sujeitos. Aumentar o valor do adicional de insalubridade não é suficiente para acobertar os possíveis danos que esses trabalhadores venham suportar em caso de contaminação ou infecção, mas é uma medida que trará um mínimo de justiça social e reconhecimento a estes grandes profissionais</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_220.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_220.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, requer da mesa diretora que seja encaminhada ao Prefeito a indicação para determinar ao Setor competente a supressão de uma árvore no último quarteirão da Rua Chico Marques no bairro Santa Lucia II._x000D_
 Além de tratar-se de uma espécie inadequada para a área urbana a mesma está secando colocando em risco a população daquela região, uma vez que fiação da rede elétrica está toda entranhada nos galhos da mesma._x000D_
 Visto o exposto, solicito prioridade na análise desta reivindicação._x000D_
 Vital Libério Guimarães - Vereador.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_221.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_221.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito  vem requerer da mesa diretora que seja encaminhada ao Prefeito a seguinte indicação:_x000D_
 Seja providenciado pelo setor competente o replantio das palmeiras faltantes na Avenida das Palmeiras bem como na Rua do Rosário ._x000D_
 Ao todo devem estar faltando aproximadamente umas 12 árvores, prejudicando o aspecto visual destas importantes vias de nossa área urbana._x000D_
 Na certeza de vossa atenção, antecipo os agradecimentos. _x000D_
 Atenciosamente._x000D_
 Vital Libério Guimarães, vereador.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_222.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça pintura nas demarcações das vias que foram asfaltadas e recapeadas. JUSTIFICATIVA: A importância da Indicação se dá por motivo de segurança e cumprimento das normas de trânsito.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_223.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito que faça melhorias na sinalização de trânsito na Rua Dr. Cisalpino Marques Gontijo por toda sua extensão, desde a Av. Dr. Roberto. Justificativa: Atualmente os veículos tem transitado nos dois sentidos desta rua, anteriormente mão única, o que aumenta o risco de acidentes.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_224.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar a repintura da faixa de pedestres na lombo-faixa instalada na Rua da Fábrica, defronte ao Supermercado BH. Justificativa: Após o reasfaltamento da via, a faixa foi apagada, sendo um dos locais com maior fluxo de pedestres da cidade que atravessam a rua para entrar/sair do referido supermercado.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_225.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bom Despacho determinar a inclusão das Ruas Antilhas e Serra Durada, bairro Novo dom Joaquim, no programa atual de asfaltamento. Justificativa: As condições dessa rua estão precárias e há dois anos este Vereador vem solicitando esta obra. Ocorre que, há 15 dias, foi feito o patrolamento da via, mas a obra de asfaltamento ainda não foi iniciada.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/indicacao_226.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e/ou Meio Ambiente determinar a limpeza da estrada que liga o bairro Belvedere AA estrada do Pica-pau, bem como a fiscalização do local, a fim de identificar quem está(ao) depositando irregularmente lixo no local. Justificativa: Este vereador percorreu a estrada e constatou diversos pontos que estão sendo utilizados para depósito de lixo.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/indicacao_227.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal, juntamente com mídia anexa, minuta do Projeto de Lei do Código de Posturas do Município de Bom Despacho, com as diversas alterações propostas pelas Comissões desta Casa, quando da análise do projeto original advindo do Poder Executivo. Na oportunidade, indica ao Prefeito Municipal determinar a análise das alterações propostas e, se possível, reencaminhá-lo a esta Casa para discussão e votação ainda nesta Legislatura. Justificativa: Trata-se de Projeto d Lei que está tramitando há vários anos nesta Casa,  e  que ainda não foi a plenário diante das dificuldades de discussão das inúmeras alterações propostas. Assim, este Vereador procedeu à compilação das alterações propostas e está encaminhando a minuta contendo todas elas, o que pode facilitar a discussão e votação ainda nesta Legislatura.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/indicacao_228.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indica aos demais vereadores desta casa assinar a EMENDA (em anexo), elaborada por este Vereador, nesta oportunidade, ao Projeto de Resolução 18/2019, que dispõe sobre os subsídios dos Vereadores da Câmara Municipal de Bom Despacho para a legislatura 2021/2024, com a seguinte redação:_x000D_
 _x000D_
 O art. 8º do presente Projeto de Resolução passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 8º. Esta Lei entra em vigor na data de sua publicação, retroagindo seus efeitos a 1º de junho de 2020._x000D_
 _x000D_
 _x000D_
 Justificativa: Na votação em primeiro turno do presente projeto, bem como nos últimos dias após a votação, todos os vereadores se posicionaram a favor da redução dos salários dos vereadores. Percebi, também, que um dos argumentos mais utilizados foi no sentido de que temos que “cortar na carne”, sobretudo na crise atual pela qual passa o nosso país. Assim, nada mais justo que o novo subsídio seja fixado e diminuído não atinja apenas para os novos vereadores da próxima legislatura, mas também todos nós vereadores,</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_229.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento da rua Cabo Verde, bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/indicacao_230.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento da Avenida das Palmeiras, bairro Palmeiras, até a rua Anicésio de Mendonça, bairro Rosário, e fazer um canteiro central da Avenida das Palmeiras até a creche do Rosário II.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/indicacao_231.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento da rua Vital Macota e o recapeamento da rua Antônio Romão ambas do bairro Palmeiras.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/indicacao_232.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Requer à gerente da COPASA, sra. Elizabeth Barbosa, em caráter de reiteração, construção da rede esgoto na rua Vicente Gontijo, bairro Alvorada.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_233.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os Vereadores, que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Prefeito Municipal da seguinte Indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada uma análise técnica pelo setor do Meio Ambiente no canal da Avenida Dr. Roberto, na área localizada no Bairro Palmeiras, para verificar a solução de uma área de erosão que está colocando em risco a obra do canal, principalmente do passeio._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação de vários cidadãos, tanto os que residem nas proximidades quanto aqueles que utilizam a área para pratica de atividades esportivas: caminhadas, corridas e outras, sob a alegação de que caso não sejam adotadas uma medida urgente de contenção, haverá perda da obra de drenagem, o que trará prejuízo aos cofres públicos, e consequentemente, a população de Bom Despacho._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 08 de junho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_234.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Presidente desta Casa Legislativa, Vereadora Joice Quirino, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizada, mensalmente, a devolução parcial do duodécimo (parcela recebida do Poder Executivo pela Câmara para o seu funcionamento) para ser usado no Combate ao Coronavírus, Covid 19._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Estes vereadores, em pesquisas realizadas, constataram que várias casas legislativas tem adotado esta medida como forma de auxiliar no Combate a Pandemia. Acreditamos que com a devolução antecipada, possibilitaremos que o executivo adquira equipamentos de proteção individual (EPI), como máscaras, aventais e luvas cirúrgicas, álcool gel e outros insumos que garantirão maior segurança dos profissionais da saúde e melhor tratamento de pacientes. Acreditamos que esta medida reafirmará o compromisso do Poder Legislativo com os bom-despachenses e a  preocupação de todos com a saúde dos cidadãos. É importante salientar que essa atitude inédita no nosso município também colaborará, de forma eficaz, na diminuição da curva de crescimento da pandemia, contribuindo com a normalização das atividades dentro do município no menor tempo possível._x000D_
 _x000D_
 Bom Despacho, 08 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_235.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Mesa Diretora da seguinte  _x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 		_x000D_
 	Que seja feito um estudo para verificar a possibilidade de realizar a “Virada Cultural Virtual” no nosso Município._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	No dia 27 de maio de 2020, foi sancionada a Lei 2.731, de autoria desta vereadora que institui o evento “Virada Cultural”, que consiste na realização de eventos nos espaços públicos e as manifestações populares das diversas expressões artísticas e culturais de nossa cidade, fomentando o turismo, ofertando oportunidades aos artistas locais e o acesso gratuito da população a espetáculos. A proposta é que a “Virada Cultural” seja realizada na segunda quinzena._x000D_
 _x000D_
 	Algumas cidades estão realizando este evento de forma virtual, selecionando propostas de apresentações nas variadas áreas artístico-culturais e em diversas linguagens, como música, artes cênicas, dança, artes visuais, contação de histórias, literatura, entre outros, para pessoas físicas ou jurídicas nascidas ou residentes na respectiva cidade, mediante uma retribuição financeira do Poder Público estipulado em edital de seleção aberto pela Secretaria de Cultura._x000D_
 _x000D_
 Esse evento visa valorizar as produções artísticas do município, possibilitar a sustentabilidade econômica e social aos artistas da cidade e levar cultura aos cidadãos que estão em isolamento neste momento._x000D_
 _x000D_
 A realização deste evento nesta modalidade será uma resposta rápida aqueles que produzem arte, pois a Pandemia trouxe uma estagnação geral na economia, e infelizmente, os artistas foram muito prejudicados, pois apesar de serem os primeiros a parar de trabalhar, possivelmente, serão os últimos a voltar._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 08 junho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_236.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja instalado um redutor de velocidade na Avenida das Palmeiras, sentido Bairro do Rosário, próximo ao número 352._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação dos comerciantes das imediações, os quais alegaram que os motoristas  estão passando naquelas imediações em alta velocidade, colocando em risco a segurança dos usuários da via._x000D_
 _x000D_
 	Bom Despacho, 05 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_237.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na Rua A esquina com Odílio Antônio Silva, Bairro Dom Joaquim._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicações dos moradores._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 15 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_238.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que faça a Limpeza e capina da praça localizada no Conjunto Habitacional Geraldo Sabiá. JUSTIFICATIVA: o local encontra-se com acumulo de lixos e entulhos. Fotos anexas.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_239.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que Reveja as condições de contratação do certame licitatório nº 20298.000095/2020-95, pregão eletrônico 34/2020, cujo objeto é serviço de varrição de logradouros, estabelecendo rotas de limpeza urbana por bairros ou região. JUSTIFICATIVA: A contratação sugerida permitiria uma ampla participação de empresas, nos moldes como se estabelecem na limpeza urbana com caminhões compactadores de coleta de lixo, onde a divisão do serviço em várias rotas vem sendo bem sucedida. Da forma como apresentada, onde uma só empresa de varrição se responsabiliza por mais de vinte milhões de metros lineares de logradouros, teríamos até mesmo o descumprimento dos benefícios da Lei Complementar 123/2006, que trazem benefícios à ME e EPP de participarem dos certames licitatórios. Com a divisão de responsabilidades entre várias empresas pode-se até mesmo ajustar o edital do certame de modo a aplicar uma maior razoabilidade nas exigências de atestados de capacidade técnica e índices</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento da Rua Arinos, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o reparo da Rua Coronel Gustavo Lopes Cançado, no Bairro Santa Lúcia. Justificativa: A rua está com o asfalto muito danificado, sendo necessária a realização de obras de reparo.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica das ruas Dr. Cisalpino Marques Gontijo, Roberto Queiroz Cançado e Francisco Ribeiro de Resende entre Rua do Rosário e Rua Dr. Cisalpino Marques Gontijo. Justificativa: Nas vias mencionadas há um grande fluxo de veículos e o asfalto está muito danificado, o que impede a realização de obras de tapa-buracos. Possivelmente será necessário asfaltar novamente</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de uma lixeira próxima à pracinha da Av. Olegário Maciel, sentido Bairro de Fátima. Justificativa: Neste trecho da via não há um local adequado para os cidadãos colocarem o lixo e, pela rota feita durante o recolhimento dos resíduos pela empresa terceirizada, é necessária a instalação de lixeira em ponto estratégico. A medida irá facilitar a vida dos cidadãos e trará vários benefícios para o bairro.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_244.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a limpeza, capina e colocação de bancos na Praça do Conjunto Habitacional Geraldo Sabiá, Bairro Ana Rosa. Justificativa: A praça necessita de melhorias com reforma de sua estrutura física e colocação de bancos, por ser um espaço público de uso coletivo usado no entretenimento dos cidadãos, eventos culturais e para a prática de lazer e esportes.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/indicacao_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a fiscalização na prestação dos serviços de varrição, capina e limpeza das vias, bem como uma revisão junto à empresa contratada dos protocolos adotados, para que o serviço seja prestado observando o princípio da eficiência. Justificativa: Um cidadão informou que a varrição feita pela empresa terceirizada não é satisfatória. Segundo ele, isso foi observado na parte de cima da Praça da Estação, onde uma funcionária limpou uma parte da via e apenas no dia seguinte foi feita a varrição do restante. A estratégia adotada faz com que a sujeira do trecho não varrido seja levada pelo vento para onde já foi limpo. Ao ser questionada a funcionária explicou ao cidadão que a empresa divide o município por rotas e que o restante da via, de aproximadamente 200m (duzentos metros), fica a cargo de outra pessoa. O cidadão encaminhou fotos comprovando que após a limpeza de toda a extensão o trecho varrido no dia anterior já estava sujo novamente. Isso é observado tamb</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/indicacao_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/indicacao_246.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito indica ao Senhor Prefeito Municipal, que determine ao setor competente a reparação do meio fio na Avenida Bandeirantes nas imediações do número 120, em frente a Point Lub no Bairro Jardim América .  Naquele local a Av Bandeirantes fica bem acima do nível  da Rua do Rosário (+ ou - 1,5  metros), Por não ter sido feito um aterro de forma correta a rua vai-se desbarrancando , já tendo levado o meio fio em como parte da rua. Segundo os comerciantes ali já houveram vários acidentes que por sorte não foram fatais. A indicação se faz em caráter de reiteração.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/indicacao_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/indicacao_247.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito indica em caráter de reiteração ao Sr. Prefeito que determine ao setor competente a instalação de uma lombo faixa na Avenida Vivalde Brandão pouco abaixo da capotaria do Zezinho no Jardim América. O local tem um movimento intenso provocado por aqueles que atravessam a cidade sentido Bairro São Vicente e MG 164 pela  Avenida Norte Sul, além de parte dos frequentadores dos Supermercados Fidélis e BH. Segundo os moradores alí já ocorreram vários acidentes, razão principal desta indicação.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/indicacao_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/indicacao_248.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito indica ao Sr Prefeito que determine ao Setor competente a instalação de guaritas para proteção de passageiros  de ônibus coletivos nos seguintes endereços:_x000D_
 Avenida Dr Juca sentido Bairro São Vicente, entre a Rua Helio de Resende e Rua Itabirito no Bairro Realengo. _x000D_
 Avenida Ana Rosa sentido CAIC,  próximo a Rua Paraná no Bairro Ana Rosa._x000D_
 Avenida Ana Rosa sentido centro próximo ao VAP Supermercados._x000D_
 Avenida Bandeirantes em frente a Casa Alvorada Ferro e Aço Ltda._x000D_
 Em todos estes locais existe um grande numero de passageiros que aguardam o coletivo ou no sol ou na chuva.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/indicacao_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras a limpeza e capina da Praça Esmeralda no Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/indicacao_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar melhorias no asfalto da Rua Marcos Teodoro Resende, bairro Santa Lúcia II. Justificativa: Em vistoria neste local, especialmente próximo ao número 152, este Vereador verificou a existência de grandes buracos na pista, que estão atrapalhando o trânsito e acumulando águas oriundas dos imóveis.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/indicacao_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bom Despacho determinar a inclusão da Rua Dois, bairro Rosário II, no programa atual de asfaltamento. Justificativa: As condições dessa rua estão precárias e há dois anos este Vereador vem solicitando esta obra</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/indicacao_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a colocação de postes de iluminação pública na rua monte azul, próximo aos números 220, 230 e 225, Bairro São Vicente. Justificativa: o referido local encontra-se muito escuro o que vem colocando a população em risco.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/indicacao_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que providencie a restauração nos muros e a dedetização do cemitério velha necrópole. Justificativa: o muro do referido local foi construído com pedras e o reboque está caindo, pois há anos não é feita manutenção nos mesmos. O local também está infestado de escorpiões colocando em risco os moradores do entorno assim como aos visitantes. Fotos anexas.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/indicacao_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos na Rua Antônio Melo Franco, nas proximidades do número 210, Bairro Santa Lúcia II. Justificativa: o referido local encontra-se intransitável devido aos enormes buracos. Fotos anexas.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/indicacao_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a reforma da Ponte Buriti da Cana, próximo a antiga Fazenda do João Araújo e do Povoado da Garça.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/indicacao_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores  que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que sejam colocadas placas de identificação nas ruas do Bairro Pedro Tavares Gontijo, localizadas entre os Bairros Alvorada e Jaraguá, Próximo ao Conjolo de Vissunga. _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação dos moradores, pois alegam que  devida a ausência de placas, as pessoas  têm dificuldades de localizar os endereços._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 15 de junho de 2020._x000D_
 _x000D_
 _x000D_
 				Vereador Vital Guimarães_x000D_
 _x000D_
 			_x000D_
 				Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/indicacao_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, da seguinte_x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na Rua Gercino Antunes e na entrada da Rua João Eleutério, Centro._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de solicitação de usuários das referidas ruas. Os buracos são poucos, mas têm trazido muito incomodo aos moradores e usuários da via. _x000D_
  _x000D_
 	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/indicacao_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Neide Braga, Excelentíssima Secretária de Saúde._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja feita uma campanha de conscientização aos usuários da saúde, preferencialmente daqueles que residem em área nobre da nossa cidade, esclarecendo a importância do recebimento do Agente de Saúde em suas residências para o acesso ao serviço de saúde, bem como, para a realização do cadastro._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Em conversa com servidores de diversas unidades, fomos informados que em algumas áreas, os agentes não são recebidos pelos moradores, o que traz sérios prejuízos aos cadastros de saúde local. Salienta-se que a Lei 11.350\06 regulamenta a profissão, demonstrando que o agente comunitário de saúde tem como atribuição o exercício de atividades de prevenção de doenças e de promoção da saúde, a partir dos referenciais da Educação Popular em Saúde e das diretrizes do Sistema Único de Saúde (SUS). Sabemos que o poder público disponibiliza muitas vacinas e a ausência deste cadastro e das informações sobre os membros da família de determinada residência dificulta a promoção da saúde em nosso município._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 				Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/indicacao_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Neide Braga, Excelentíssima Secretária de Saúde._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja instalado um toldo na ala COVID, destinada a atender as pessoas com sintomas gripais, bem como, disponibilizado um telefone fixo na UBS JK. _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação da população. Estes vereadores visitaram várias unidades básicas de saúde e nesta unidade, percebemos a necessidade da instalação deste toldo como forma de proteção aos usuários dos serviços de saúde que ali são acolhidos e que a ausência de um telefone fixo na unidade está dificultando o contato entre servidores e a população do referido bairro._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 				Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/indicacao_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Neide Braga, Excelentíssima Secretária de Saúde._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja disponibilizado veículo a ser utilizado exclusivamente pelas equipes de saúde da família das UBS que atendem a usuários da área rural._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Em conversa com servidores de diversas unidades constatou-se que a cobertura nessas áreas é baixa, devida a ausência de busca ativa dos profissional da saúde. Esta realidade poderá ser modificada com a disponibilidade do veículo para as equipes da saúde da família, que poderão, inclusive, aplicar as vacinas disponibilizadas na rede pública e fazer atendimentos àqueles que têm dificuldade de acessar o serviço público. _x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 				Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Marquinho</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/indicacao_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal implantar iluminação pública da MG-164 do Sesc ao bairro Nossa Senhora Aparecida. JUSTIFICATIVA: A manutenção da rodovia é competência do Município, sendo assim é importante efetuar a implantação de iluminação pública pois a ligação ao bairro está escura.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/indicacao_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de uma sarjeta na rua Getúlio Vargas esquina com a rua José Januário da Silva. JUSTIFICATIVA: A antiga canaleta encontra-se quebrada com risco de machucar os transeuntes.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/indicacao_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obra o asfaltamento de trecho da via José Alcino Handam no bairro Calais.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/indicacao_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento da Rua Vicente Gontijo Bairro Alvorada. Justificativa: a rua está sem asfalto trazendo desconforto aos moradores.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/indicacao_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, a limpeza, reforma e instalação de iluminação da quadra do Bairro Santa Lúcia, localizada próxima à sede da APAE. Justificativa: A quadra mencionada possui um grande potencial e poderia atender a demanda pela prática de esportes do bairro. No entanto, está em situação de abandono, muito suja e mal conservada.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/indicacao_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a realização de uma espécie de força tarefa, com as secretarias municipais, direcionada ao conjunto Dona Branca. Justificativa: O conjunto Dona Branca está com grandes problemas estruturais e sociais. Há muita sujeira e mato alto nas ruas, carência de atividades e desorganização. É necessário o desenvolvimento de atividades educativas e esportivas para as crianças e os jovens, além de outras ações para os demais moradores. Hoje o bairro está em situação de quase abandono pelo Poder Público.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/indicacao_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, a instalação de quebra-molas ao longo da Rua Cisalpino Marques Gontijo e da Rua Roberto Queiroz Cançado, no Bairro São José. Justificativa: Após a mudança nas vias, passando ambas para mão única (uma desce e a outra sobe), moradores reclamam do excesso de velocidade praticado por vários motoristas, o que gera risco iminente à integridade física e à segurança dos pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/indicacao_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, a instalação de placas de PARE na esquina da Rua Ana Ismênia de Resende com a Rua Francisco Araújo Lopes, no Bairro São José. Justificativa: No local já foram registrados vários acidentes de trânsito, inclusive com vítimas com ferimentos. Certa vez um carro atingiu uma van escolar que transportava crianças pequenas.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/indicacao_269.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, a limpeza, dedetização e reforma completa dos muros do cemitério velho. Justificativa: O cemitério velho está infestado de escorpiões que estão invadindo as residências próximas. Além disso, os muros que o cercam estão quase desabando em alguns trechos, trazendo grandes riscos aos cidadãos. A situação é grave e as providências devem ser tomadas com urgência.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/indicacao_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a limpeza no entorno do estádio Pedro de Almeida Filho e de seu alambrado. Justificativa: Trata-se de local de utilidade pública que está necessitando de uma limpeza com urgência.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/indicacao_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a capina, limpeza e reparo da Rua Xavantes, no Bairro Dom Joaquim. Justificativa: Os moradores da mencionada via são pagadores de impostos como qualquer outro cidadão e merecem atenção por parte do Poder Público.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/indicacao_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instituição de um adicional, análogo ao adicional de insalubridade, para os servidores que não são da área da saúde e que foram colocados nas ruas para fiscalizar estabelecimentos comerciais e bancários. Justificativa: Com as ações do município para o combate à pandemia do novo Coronavírus vários servidores que não são da área da saúde foram alocados nas ruas para fiscalizar estabelecimentos comerciais e bancários. Trata-se de uma medida prudente, uma vez que vivemos uma situação de saúde pública atípica e todos os esforços possíveis devem ser direcionados para o controle da doença em nossa cidade. No entanto, estes servidores estão tendo contato direto com a população e até com pessoas de outras cidades, o que é possível observar especialmente nas agências bancárias. O risco de contaminação destes servidores e de suas famílias é grande, além do alto grau de stress das funções desempenhadas, que envolvem conflitos frequentes com cidadãos, riscos de</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/indicacao_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a inclusão da Rua José Alcino Handan, bairro belvedere, no atual programa de asfaltamento de vias de nossa cidade. Justificativa: Trata-se de via que recebeu asfaltamento em apenas um dos lados, ficando o trecho não asfaltado intransitável.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/indicacao_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bom Despacho determinar a destinação de de 1(um) drone ao 7º BPM e 1(um) drone para a Delegacia Regional de Polícia Civil, para serem utilizados na prevenção/repressão à criminalidade. Justificativa: Trata-se de medida muito eficaz no para prevenção e combate à criminalidade, pois permite investigações veladas, com custo baixo, abrangendo grandes áreas.  Ademais, com o sistema de videomonitoramento que está para ser implantado, as gravações poderão ser integradas no sistema de dados.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/indicacao_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a inclusão da Rua Alexandrino Souto, bairro Jardim dos Anjos II, no atual programa de asfaltamento de vias de nossa cidade. Justificativa: Trata-se de via recente, que está acumulando muita poeira em razão do fluxo de veículos, prejudicando a qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/indicacao_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/indicacao_276.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito indica ao Sr. Prefeito que determine ao Setor competente a limpeza e iluminação  do cemitério velho, bem como a reforma do cemitério novo incluindo a construção de meio fios, asfaltamento e iluminação adequada. O pedido está sendo reiterado pela quarta vez por este vereador que vem reivindicando a obra desde 2017._x000D_
 A reforma do mesmo, demonstrará nosso respeito aos entes queridos dos cidadãos bondespachenses que ali foram enterrados .</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/indicacao_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/indicacao_277.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, vem pela presente indicar ao Sr. Prefeito que determine ao setor competente a construção de um acesso devidamente  asfaltado para tráfico na via vicinal às margens da BR 262, mais precisamente nas imediações da empresa Posto de Molas Santo Onofre e outras várias ali localizadas._x000D_
 Apesar da concentração de várias empresas naquele local, não existe ali um acesso  às mesmas, o que coloca em risco o trânsito naquele local. Oportuno também lembrar o sofrimento dos cidadãos com a poeira e barro, causado pelo movimento.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/indicacao_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que operação de tapa buracos na Av das Palmeiras e também na Av Rio de janeiro, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/indicacao_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos na Rua São José esquina com Rua dos Operários.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/indicacao_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça operação tapa buracos na Rua Luz, Bairro Novo São Vicente II.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/indicacao_281.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a implantação de braços nos postes ou instalação de lâmpadas de LED na Rua Beco Zeca do Couto, no Bairro Palmeiras, do número 15 ao 262. Justificativa: A rua encontra-se com pouquíssima iluminação, o que vem causando grandes anseios e riscos aos moradores. A troca das lâmpadas por LED ou a implantação de braços nos postes trará segurança aos cidadãos.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/indicacao_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Proposição apresentada e aprovada em Plenário.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/indicacao_283.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a limpeza da reserva ambiental localizada na Av. 1º de Junho, próxima ao supermercado Fidélis da Rua Dr. Manoel Alves Pereira, bem como a instalação de cercas ou telas de alambrado em seu entorno e colocação de placas proibindo o descarte de lixo no local. Justificativa: Na reserva ambiental há um córrego que está repleto de lixo, incluindo latinhas de cerveja, garrafas e sacos plásticos. Nas proximidades há um alto índice de pessoas contraindo dengue e provavelmente a reserva é a causa do foco, por ter um grande potencial de ser um criadouro do mosquito transmissor da doença. As providências devem ser tomadas com celeridade, pois a situação representa ao mesmo tempo um risco ambiental e uma questão de saúde pública.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/indicacao_284.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, que tome providências urgentes sobre a lixeira instalada na Rua Zico Ferreira, no Conjunto Pedro Tavares Gontijo. Justificativa: Pessoas de toda a cidade estão jogando uma imensa quantidade de lixo na lixeira e no seu entorno. O local fica todos os dias com lixo espalhado no chão e na via, causando muito mau cheiro e atraindo animais que invadem as casas. Os moradores estão convivendo diariamente com os transtornos e principalmente com os riscos que a situação traz à saúde. Alguma providência deve ser tomada o mais rápido possível, com a retirada da lixeira do local e colocação de placa proibitiva do descarte de lixo, ou com a instalação de uma lixeira adequada à demanda com a devida organização da coleta para que o lixo seja recolhido mais de uma vez por dia.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/indicacao_285.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/indicacao_285.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social a transformação do trecho da Rua 1º de Junho, próximo à reserva ambiental e ao supermercado Fidélis da Rua Dr. Manoel Alves Pereira, em via de mão única. Justificativa: Parte da Rua 7 de Setembro depois da rotatória é mão única, mas o trecho mencionado da Rua 1º de Junho é mão dupla, o que confunde os motoristas e está trazendo riscos de acidentes.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/indicacao_286.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, o reparo de toda a extensão da Rua Formiga, no Bairro Santa Marta. Justificativa: O Poder Executivo Municipal realizou o reparo de apenas parte da Rua Formiga, deixando o trecho abaixo da Rua Jequitinhonha repleto de buracos. Os moradores foram informados de que as obras seriam direcionadas para as ruas próximas e depois retornariam para a rua mencionada, mas não foi o que aconteceu. As obras das imediações já terminaram e uma grande parte da Rua Formiga continua com o asfalto danificado.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/indicacao_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos, vêm pela  presente, indicar ao Sr Prefeito que determine à Secretaria de Saúde o restabelecimento das atividades do NASF em todos as UBSs do sistema de saúde municipal._x000D_
 Justificativa: Considerando que tanto os atendimentos das consultas eletivas, bem como as consultas e procedimentos odontológicos já estão sendo regularizadas, Considerando principalmente as solicitações dos usuários, entendemos que essas especialidades também possam ser._x000D_
 Importante destacar que segundo informações obtidas, as demandas aumentaram neste período, o que justificaria a retomada de consultas, inclusive com reforço na área de psicologia, muito afetada pela pandemia._x000D_
 Vereador Vital Libério Guimarães,_x000D_
 Vereadora Dra. Rose Delegada e_x000D_
 Vereador Marquinho da Copasa.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/indicacao_288.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os Vereadores que esta subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência,  amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais,  que seja enviado ao Dr. Bertolino, Excelentíssimo Prefeito, a presente indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja realizado um estudo técnico com o objetivo de inserir no plano de carreira da saúde o preenchimento do Cargo de Agente Comunitário de Saúde por concurso público de provas e provas e títulos;_x000D_
 _x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 	O Agente Comunitário de Saúde (ACS) exerce função de grande relevância no Sistema único de Saúde e se encontra inserido na saúde da família. Ele desenvolve atividades de prevenção de doenças e promoção da saúde, por meio de ações educativas individuais e coletivas, nos domicílios e na comunidade, sob a orientação de coordenações e gerências.	No exercício de suas funções, os agentes têm como facilitador o vínculo já existente com a comunidade em que vive. Este elo é muito importante (referencia e contra referencia),  pois facilita a qualidade do serviço de saúde na comunidade onde atuam, haja vista que mantêm contato permanente com as famílias._x000D_
 O preenchimento do cargo por concurso público garantirá a permanência e continuidade dos serviços, respeitando o vínculo entre o servidor e a população.  Em contato com a prefeitura de Divinópolis, fomos informados que naquela cidade, o cargo é preenchido, preferencialmente, por concurso público_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães_x000D_
 	_x000D_
 _x000D_
 Vereador Marquinho</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/indicacao_289.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a cobertura da quadra na Avenida dos Pequis, conjunto Habitacional Maria de Melo Queiroz.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/indicacao_290.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a cobertura da quadra da Tabatinga ao lado do Quilombola.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/indicacao_291.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras que seja feito um estudo e, em seguida, a execução de uma obra de drenagem na rua Vereador João Libério do Couto, no entroncamento com a rua Belém, bairro Santa Efigênia, uma vez que existe uma manilha de concreto aberta neste local que joga toda água, barro, sacolas, restos de materiais, animais mortos, coletados da rua Padre Pedro e adjacências e despeja todo esse volume “a céu aberto” na rua Belém, fazendo com que a água e todos os demais rejeitos escorra por esta rua inundando e sujando as casas da rua Goiânia; toda a água e sujeira sobe nos passeios e adentra às residências causando prejuízos aos moradores. JUSTIFICATIVA: Trata-se de reivindicações de moradores daquele entorno recebidas pelo Whatsapp “Fala Cidadão” sob o argumento de que na rua Goiânia acumula grande quantidade de água, barro e detritos, principalmente no período das chuvas, resíduos estes frutos de uma manilha aberta, os quais escorrem livremente pela rua Belém, que, além de gerar prejuízos materiais, gera risco à saúde, podendo causar doenças às pessoas residentes nas casas, principalmente àquelas da rua Goiânia.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/indicacao_292.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		         INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada a pavimentação asfáltica da Rua Odílio Antônio de Souza, Bairro Gameleira._x000D_
 _x000D_
 	_x000D_
 	_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração de indicação, que visa atender a solicitação dos moradores.. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 29 de junho de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/indicacao_293.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	 A pavimentação, recomposição asfáltica e correção de buracos na Rua Francisco Ribeiro de Resende, Bairro Jardim América, Bom Despacho/MG._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração de indicação por mim apresentada desde maio de 2017 atendendo a reinvindicação dos moradores_x000D_
 _x000D_
 	Bom Despacho, 29 de junho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/indicacao_294.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2018_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		          INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 		Que seja ampliada a iluminação  , com instalação de postes nas seguintes vias:_x000D_
 1)  Rua A, da esquina da Avenida Bandeirantes até a Rua Flórida; _x000D_
 2) Rua Florida, da esquina da Rua A até a Rua B._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	As ruas indicadas não possuem iluminação, colocando em risco a segurança das pessoas que por ali transitam. _x000D_
 _x000D_
 	Bom Despacho, 29 de junho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/indicacao_295.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/indicacao_295.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a implantação de melhorias na sinalização de trânsito na Rodovia Dr. Hugo Gontijo (estrada do Pica Pau), redutores de velocidade, eletrônicos de preferência, no trecho onde está localizado a entrada para o condomínio Pica Pau e avaliar a possibilidade de construção de um trevo de acesso a este Condomínio. Justificativa: motoristas transitam em alta velocidade pelo trecho onde há entrada e saída de veículos, com grande risco de acidentes graves.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_296.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_296.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito Municipal que denomine a biblioteca municipal de Bom Despacho de “Biblioteca Municipal Professor Jacinto Guerra”, conforme Anteprojeto de Lei anexo. Justificativa: O professor Jacinto Guerra foi durante sua vida um grande incentivador da cultura em nosso município. Jacinto foi primeiro diretor do Ginásio Industrial (atual Colégio Wilson Lopes do Couto). Criado e instalado em 1966, um dos órgãos mais representativos de nossa cultura. Lecionou Língua Portuguesa na Escola Normal para formação de professores, em 1962. Foi, inclusive fundador da Biblioteca Municipal. Razão pela qual a homenagem de dar seu nome àquela instituição. Escritor, deixou várias e apreciadas obras de literatura e editou uma valiosa produção de biografias de cidadãos de nossa terra – "Gente de Bom Despacho", marcante para nossa memória e genealogias. Com um grupo de amantes do jornalismo refundou, dirigiu e escreveu por alguns anos artigos para o jornal "O Bom Despacho." Outra admirável iniciativa</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/indicacao_297.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora da Câmara Municipal de Bom Despacho a contratação de um engenheiro civil para dar um suporte ao Vereador que subscreve, atuando na fiscalização de todas as obras realizadas pelo Poder Executivo Municipal e pelo Lactário e Posto de Puericultura Menino Jesus – Santa Casa e pela COPASA no ano de 2017 até o final de 2020, através de análise dos documentos, contratos, relatórios das empresas que executaram as obras e dos fiscais dos contratos, análise da obra já executada e fiscalização das obras em andamento e das que ainda serão executadas, emissão de relatórios detalhados, dentre outras atribuições. JUSTIFICATIVA: No período da atual legislatura o Poder Executivo Municipal, a Santa Casa de Bom Despacho e a COPASA realizaram diversas obras e há muitas outras em andamento ou por serem executadas. São obras de grande vulto e que envolvem grande complexidade técnica, como a reforma do prédio sede da Prefeitura, pavimentação de ruas e avenidas, reforma do Pronto Socorro</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/indicacao_298.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito Municipal para que sejam feitos o recapeamento e a sinalização adequada no entroncamento da MG-164, nas proximidades do SESC Laces Bom Despacho e das Empresas Inproveter e Ciclopet. Justificativa: Local é de grande fluxo de veículos e o asfaltamento encontra-se cheio de ondulações e buracos. Vários motoristas têm evitado fazer o contorno por essa via entrando direto na rodovia.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/indicacao_299.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação à secretária de meio ambiente para que notifique o proprietário do lote localizado na Rua Deputado Ribeiro Pena, em frente ao número 375, Bairro São José, para que seja feita a limpeza e capina. Justificativa: O referido local está cheio de resto de construção trazendo risco para a população, devido a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/indicacao_300.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que seja feita operação tapa buracos no último quarteirão da Rua Francisco Ribeiro de Resende.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/indicacao_301.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Indica ao gerente da empresa auto ônibus circulare de Bom Despacho, para que promova que promova a seguinte medida: dê cumprimento ao previsto no art. 19, §1º da Lei Municipal nº1924/2003, efetivando imediatamente a gratuidade do transporte coletivo aos portadores de necessidade especiais (deficientes). Justificativa: Foi reconhecido pelo Tribunal de Justiça de Minas Gerais um vício formal em três artigos da lei municipal (2.269/2012) que implementou nossa política de integração da pessoa com deficiência, pelo fato do projeto ser de iniciativa do Legislativo em detrimento do Executivo (processo 1.0000.19.092056-1/000). Ocorre que a lei municipal que dispõe sobre a organização do serviço de transporte em Bom Despacho determina a gratuidade do transporte público para o deficiente, norma esta não atingida pela decisão do TJMG, acima citada. Art. 19 – Compete a Empresa Concessionária a organização e a exploração de sistemas de passes, bilhetes, fichas e outros meios de pagamento de viagens</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/indicacao_302.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, a instalação de dois postes de iluminação pública com lâmpadas de LED no final da Rua Santa Clara, no fundo da siderúrgica, Bairro do Rosário. JUSTIFICATIVA: O trecho mencionado não tem nenhuma iluminação e atrai meliantes, usuários de drogas e traficantes que se aproveitam da escuridão do local à noite. A situação é grave e os moradores estão correndo grandes riscos. A iluminação deve ser providenciada com urgência para melhorar a segurança dos cidadãos.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/indicacao_303.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Desenvolvimento Social o acompanhamento e assistência à família cuja casa se incendiou na Rua 12, número 130, Bairro do Rosário II. Justificativa: Trata-se de uma família com 6 (seis) crianças que perdeu tudo com o incêndio e está precisando de assistência com urgência.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/indicacao_304.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a colocação de dois postes com iluminação de LED na Rua Travessa Santa Clara, próximo ao número 340, no Bairro do Rosário. Justificativa: A rua encontra-se sem iluminação, o que vem causando grande anseio e risco aos moradores.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/indicacao_305.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito Municipal sobre a implantação de um redutor de velocidade na Av. Dr. Roberto Queiroz, próximo ao número 201. Justificativa: No local há um grande fluxo de veículos que trafegam em altas velocidades, trazendo riscos aos pedestres. A instalação de um redutor de velocidade evitará acidentes.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/indicacao_306.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através das secretarias competentes, a colocação de placas e faixas na Rua Picão Camacho e na Rua Piraquara, colocação de bancos, pintura do Cristo e instalação de parquinho para crianças na Praça do Cristo, no Bairro Babilônia. Justificativa: Os moradores estão reivindicando melhorias no Bairro Babilônia, para trazer qualidade de vida a crianças e adultos.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/indicacao_307.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, o fornecimento de um aparelho (órtese) tutor curto fixo adulto para o paciente W. G. M. G., nascido em 18/10/2008. Justificativa: A mãe do paciente foi obrigada a pleitear judicialmente a cirurgia que seu filho necessita. Após o procedimento o paciente precisa usar um tutor curto fixo adulto, que custa R$900,00 (novecentos reais). A família não tem condições de custear e o município se recusa a fornecer. No município de Moema o aparelho é fornecido pela rede pública de saúde, o que demonstra não haver impedimentos.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2020/indicacao_308.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2020/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que determine a fiscalização da empresa que realiza a coleta de resíduos sólidos na região central, nas ruas São José, Presidente Dutra, Padre Vilaça. Justificativa: Este vereador recebeu reclamações de moradores da Rua Padre Vilaça, referente ao acúmulo de sacos de lixo defronte suas residências por várias horas. Segundo os moradores, o caminhão de lixo não está passando nas ruas São José e Presidente Dutra, sendo que os coletores vão à pé até estas ruas e carrega os sacos de lixo e os depositam em um grande monte na Rua Padre Vilaça e os deixa ali (foto anexa – favor projetar a foto durante a reunião), por várias horas, até que o caminhão os recolha.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2021/indicacao_309.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2021/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		         INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada uma revisão na iluminação e uma operação tapa buracos na Rua Luz, Bairro Novo São Vicente II._x000D_
 _x000D_
 	_x000D_
 	_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação dos moradores, haja vista as más condições de transito da via e a má iluminação._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 06 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2022/indicacao_310.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2022/indicacao_310.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		         INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada a pavimentação asfáltica da Rua Serra Dourada, Bairro Dom Joaquim._x000D_
 _x000D_
 	_x000D_
 	_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação antiga dos moradores, haja vista as más condições de transito da via._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 06 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2023/indicacao_311.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2023/indicacao_311.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito vem pela presente indicar a título de reiteração ao Setor competente a supressão de uma árvore em frente a casa de  número 307 da Rua Olegário Maciel. Trata-se de uma espécie de Sibipiruna, que foi plantada muito superficialmente e sua raíz está prejudicando o piso do passeio e da varanda da referida casa, com consequências para a rede de esgotos que já teve que ser consertada pela Copasa em duas ocasiões. _x000D_
 Além dos prejuizos causados pela raíz, a arvore também se emaranhou na fiação da Cemig, com sérios riscos à segurança dos moradores.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2024/indicacao_312.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2024/indicacao_312.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, vem pela presente indicar ao Sr Prefeito Municipal, que determine ao setor competente um amplo estudo para melhorar os sinais de INTERNET na cidade bem como  na Zona Rural  do município._x000D_
 Considerando que em alguns locais o sinal quase não chega, é muito grande o prejuízo da população que cada dia mais está conectada._x000D_
 Importante destacar que a própria educação que está se valendo deste recurso para suas atividades escolares.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2025/indicacao_313.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2025/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	Os  Vereadores  que este subscrevem, com assento nesta Casa Legislativa, vêm perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitarem a leitura e o encaminhamento ao Dr. Bertolino, Excelentíssimo Prefeito Municipal, da seguinte indicação._x000D_
 ._x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	 Que seja realizado um estudo objetivando a contratação temporária de mais um assistente social e mais um psicólogo para reforçar a equipe do CREAS (Centro de Referencia Especial de Assistência Social) durante a Pandemia do Covid 19, com fundamento na Lei 13.979\2020._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 Esta vereadora e o vereador vital fizeram visitas aos equipamentos da Secretaria de Desenvolvimento Social, onde constatamos um grande aumento de procura do serviço de proteção especial, por motivo de violência domiciliar 	(contra criança, mulher, idoso, pessoa com deficiência)ocorrida durante o isolamento social. _x000D_
 Hoje o CREAS, instalado nesta cidade,  na Rua João XXIII, numero 45, centro, tem uma equipe composta por um coordenador (advogado), um psicólogo, um assistente social e dois orientadores sociais, número insuficiente de técnicos para atender a demanda neste momento de Pandemia._x000D_
 Segundo a Ouvidoria Nacional de Direitos Humanos as denúncias cresceram em média 14% até abril deste ano, e os casos de violência doméstica contra a mulher cresceram em média 28% em relação ao mesmo período do ano passado e vem crescendo cada vez ainda mais, devido ao isolamento social decorrente da pandemia de Covid-19._x000D_
 Importante salientar, que  a unidade de Bom Despacho oferta todos os serviços da Proteção Especial , e cotidianamente,  a equipe atende  “Famílias e indivíduos em situação de risco pessoal e social, com violação de direitos, como: violência física, psicológica e negligência; violência sexual; afastamento do convívio familiar devido à aplicação de medida de proteção; situação de rua; abandono; trabalho infantil; discriminação por orientação sexual e/ou raça/etnia; descumprimento de condicionalidades do Programa Bolsa Família em decorrência de violação de direitos; cumprimento de medidas socioeducativas em meio aberto de Liberdade Assistida e de Prestação de Serviços à Comunidade por adolescentes, entre outras._x000D_
 _x000D_
 		Bom Despacho, 06 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_314.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, a instalação de faixas de pedestres e placas de parada obrigatória nas Rua Gabriel Tavares e Av. Manoel da Costa Gontijo, na esquina com a Av. Maria Isabel, no Bairro de Fátima. JUSTIFICATIVA: No local há um grande movimento de veículos e pedestres</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2027/indicacao_315.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2027/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Desenvolvimento Social o fornecimento de materiais de construção para obras de acessibilidade na residência do paciente Waris Gabriel Mendes Galvão, nascido em 18/10/2008. Justificativa: O paciente é portador de necessidades especiais e sua casa não possui a acessibilidade adequada. Assim, o Centro de Referência em Assistência Social (CRAS) deverá fornecer os materiais para as obras necessárias</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_316.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal, da seguinte indicação._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que sejam realizados estudos através da Secretaria de Transito e Transportes buscando alternativas que possibilitem a diminuição do fluxo de veículos, especialmente de carga na Rua Gabriel Tavares e Avenida Manoel da Costa Gontijo, Bairro de Fátima. _x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação dos moradores. Há um intenso trafego de veículos nas referidas vias, o que coloca os usuários da via em constante situação de risco. A criação de trajetos alternativos poderá minimizar a situação e diminuir o número de acidentes._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 10 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/indicacao_317.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que sejam realizados reparos no pavimento asfáltica (operação tapa buracos) nas Rua Espinosa, Rua Januária e Rua Jequitinhonha, Bairro Santa Marta._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação antiga dos moradores, haja vista as más condições de transito da via._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 08 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/indicacao_318.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que seja realizada a pavimentação asfáltica da Rua 07(sete), do Conjunto Habitacional Dona Branca._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação dos moradores. Embora a referida rua esteja inserida no Conjunto Habitacional Dona Branca  e  esteja pavimentada com pedras, a pavimentação asfáltica traria maior conforto aos moradores, pois a referida via se tornou rota de vários moradores do bairro São Vicente, Santa Marta, Bela Vista, Jk e outros, o que fez com que o transito ali se intensificasse e colocasse em risco a segurança dos moradores._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 13 de julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/indicacao_319.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/indicacao_319.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal, da seguinte indicação._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que sejam realizados estudos para a elaboração do Plano de Cargos e Salários da Assistência Social e a realização de concurso público específico para preenchimento dos cargos para atuação do SUAS (Assistente Social, Psicólogo, advogado, orientador social, cuidador). _x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	No início do ano de 2014, quando exerceu o cargo de Secretária Municipal de Desenvolvimento Social, esta vereadora participou da comissão de elaboração do projeto de lei que dispôs sobre o SUAS,  em Bom Despacho. Agora chegou a hora de contribuir para o avanço e consolidação do Sistema, com a valorização dos trabalhadores e a qualificação dos serviços e benefícios, e assim efetivar a política pública de assistência social como direito do cidadão e dever do Estado._x000D_
 	Importante salientar que em 20 de novembro de 2.014, entrou em vigor a Lei nº 2.446, que. “Dispõe sobre o Sistema Municipal de Assistência Social de Bom Despacho – SUAS (Sistema Único de Assistência Social), cuja implementação e coordenação dos programas, projetos e serviços ficam sob a responsabilidade da Secretaria Municipal de Desenvolvimento Social.” Em seu artigo 42,  parágrafo único , a citada lei determina: “ Para a elaboração do Plano de Cargos e Salários da Assistência Social, assim como a regulamentação do artigo 26 e outros dispositivos desta Lei, o Município também terá o prazo de 24 (vinte e quatro) meses para encaminhar o Projeto de Lei para a Câmara Municipal.”  	Sabe-se que a configuração atual da Assistência Social é orientada pela Constituição Federal e pela Lei Orgânica da Assistência Social – LOAS.  Segundo dispõe o caderno de ORIENTAÇÕES PARA PROCESSOS DE RECRUTAMENTO E SELEÇÃO DE PESSOAL NO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL, “O aprimoramento do SUAS e a qualidade da oferta dos serviços socioassistenciais é o grande desafio que se apresenta para todos os seus atores nesta nova fase do processo de sua consolidação no país. Inegavelmente, a desprecarização das relações de trabalho de um elevado contingente de trabalhadores, bem como a ampliação do quadro de servidores preparados para garantir a cobertura qualificada necessária à crescente demanda via concurso público, como determina a Norma Operacional Básica de Recursos Humanos do SUAS - NOB-RH/SUAS, amparada pela Constituição Federal de 1988, corresponde a um dos principais aspectos dessa empreitada. Torna-se fundamental, portanto, que os concursos públicos sejam organizados e instituídos de forma a atender a legislação em vigor no país e que possibilitem a seleção de trabalhadores que efetivamente atendam às requisições da gestão, dos serviços e benefícios socioassistenciais, na perspectiva de sua implementação e aprimoramento sob o paradigma dos direitos socioassistenciais. Nesta perspectiva, esta orientação técnica apresenta as diretrizes, metodologia e modelo de edital para a realização dos processos seletivos de profissionais para atuarem no âmbito do Sistema Único de Assistência Social – SUAS, com vistas à estruturação e profissionalização do trabalho social desenvolvido e, consequentemente, à melhoria na qualidade dos serviços prestados na Assistência Social.”_x000D_
 _x000D_
 _x000D_
 Bom Despacho, 13 de julho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_320.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a construção de passeios para pedestres na Avenida Manoel Pereira, em frente ao supermercado Fidélis.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2047/indicacao_321.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2047/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, para que determine ao setor competente, que faça a limpeza de todos os lotes da prefeitura situados no Bairro São Vicente. Justificativa: os referidos lotes estão com mato muito alto favorecendo a proliferação de animais peçonhentos, colocando a população em risco. Fotos anexas.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_322.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Reiteração ao Prefeito Municipal da indicação para estudar a possibilidade de se criar uma estrutura para manutenção do funcionamento dos Centros de Educação Infantil (Creches) de forma ininterrupta durante o período de férias. Justificativa: Há uma grande reivindicação das mães que relataram a preocupação de onde deixar os filhos para irem trabalhar nesse período de férias, visto que as mesmas não têm condições financeiras para pagarem uma babá e nem tem familiares disponíveis para cuidar das crianças. Se me permite, sugiro que sejam criadas atividades recreativas diversificando nesse período a rotina diária das crianças, simulando a uma colônia de férias.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/indicacao_323.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social que proceda ao estudo e análise do trânsito na Rua Gabriel Tavares, Bairro de Fátima, a fim de verificar a segurança no local, bem como promova as intervenções necessárias na sinalização ou manutenção da pista. Justificativa: Moradores da região relataram a esta vereadora que o trânsito no mencionado local é intenso, com movimento praticamente durante as 24 horas do dia. Os cidadãos ainda temem pela ocorrência de acidentes graves no local, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/indicacao_324.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, em caráter de REITERAÇÃO, a instalação de redutor de velocidade na Rua Geraldo Queiroz Cançado, próximo ao número 201. JUSTIFICATIVA: Na via há um intenso movimento de veículos e pedestres. A colocação de redutor de velocidade irá melhorar o tráfego e prevenir acidentes.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/indicacao_325.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a limpeza e capina na Av. Dr. Juca, próximo a Siderúrgica. Justificativa: O local é um lugar de risco e o mato alto vem comprometendo ainda mais o entorno, o que vem causando grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/indicacao_326.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o asfaltamento e construção de calçada e meio fio no Beco Zeca do Couto, Bairro Palmeiras. Justificativa: Uma parte desta rua ainda está precária, sem pavimentação, e já conta com grande número de moradores.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/indicacao_327.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/indicacao_327.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito reitera  indicação  ao  Sr. Prefeito para que determine ao Setor competente a abertura da Avenida das Palmeiras nas proximidades de onde está sendo construída a Creche Bela Vista. A referida avenida foi estrangulada naquele local, o que pode ocorrer sérios problemas com o trânsito, visto que por se tratar de importante ligação com o Bairro São Vicente  o movimento ali é intenso e será aumentado com o funcionamento da creche._x000D_
 Importante destacar que o local a ser aberto trata-se de uma área do município onde era a linha férrea e desta forma não haverá custos com a desapropriação._x000D_
 Considerando principalmente a questão da segurança para a comunidade escolar, solicitamos prioridade nesta reivindicação._x000D_
 vital guimarães. vereador.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/indicacao_328.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/indicacao_328.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito reitera ao Sr. Prefeito que determine ao Setor competente a iluminação da Rodovia MG 164 do Trevo da BR 262 até a entrada da cidade ali próximo à Casa Alvorada._x000D_
 A iluminação além de embelezar o aspecto visual da  cidade, aumentaria a segurança para aqueles que utilizam aquela pista pra a prática de caminhadas._x000D_
 vereador Vital Guimarães</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_329.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que determine ao setor competente a abertura da Avenida das Palmeiras, trecho compreendido entre a rua 15 e a avenida Rio de Janeiro no bairro Rosário 2. Justificativa: Neste trecho a avenida foi "afunilada", com a construção da creche o trânsito aumentará colocando em perigo os usuários da rua.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_330.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras iluminação na rua Araxá, ao lado da Creche, no bairro São Vicente.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_331.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_331.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a remoção de uma árvore na Rua Pedro Tavares Gontijo, na esquina com a Rua Marques Gontijo, em frente ao número 48. JUSTIFICATIVA: A árvore está danificando muito o imóvel de uma cidadã, causando grandes prejuízos financeiros à mesma.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_332.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, a troca da lâmpada em um poste na Rua Chico Marques, na esquina com a Rua Vereador José Diniz. JUSTIFICATIVA: 0A lâmpada está queimada há vários dias e até a presente data a Prefeitura não providenciou a substituição.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_333.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito Municipal a limpeza da reserva ambiental localizada na Av. 1º de Junho, próxima ao supermercado Fidélis da Rua Dr. Manoel Alves Pereira, bem como a instalação de cercas ou telas de alambrado em seu entorno e colocação de placas proibindo o descarte de lixo no local. Justificativa: Na reserva ambiental há um córrego que está repleto de lixo, incluindo latinhas de cerveja, garrafas e sacos plásticos. Nas proximidades há um alto índice de pessoas contraindo dengue e provavelmente a reserva é a causa do foco, por ter um grande potencial de ser um criadouro do mosquito transmissor da doença. As providências devem ser tomadas com celeridade, pois a situação representa ao mesmo tempo um risco ambiental e uma questão de saúde pública.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_334.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao secretário de obras a pavimentação asfáltica da rua Antilhas. Justificativa: a rua encontra-se repleta de buracos, poeira, mato, o que vem causando grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_335.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito Municipal a Limpeza e iluminação pública da Rua Travessa Nicomedes Teixeira Campos, esquina com Rua Manoel Pereira. Justificativa: A referida rua encontra-se tomada pelo mato e sem iluminação, o que vem colocando os moradores e todos do entorno em risco devido ao aumento do número de pontos para usuários de drogas.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_336.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a reforma da estrada rural que saí do CAIC até o povoado da Passagem, especialmente no morro do giz. Justificativa: A estrada está em péssimo estado, com buracos e bastante poeira. Os carros estão atolando ou patinando e caminhões estão com muita dificuldade de subir nos locais mais íngremes. A situação impacta diretamente a economia do município, pois produtores rurais estão tendo prejuízos com as más condições da estrada, o que influencia nos preços de produtos e serviços.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_337.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a limpeza do prédio que abrigava a antiga FEBEM, bem como que seja dada uma utilidade pública ao local. Justificativa: O imóvel que abrigava a FEBEM em Bom Despacho está em situação caótica e de quase total abandono. Há muito mato alto, lixo e sujeiras por toda parte. É necessário fazer a limpeza e capina completa do local e que seja desenvolvido um projeto para dar uma utilidade pública ao imóvel.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_338.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja decretado o retorno dos horários normais nas linhas de ônibus da empresa Auto Omnibus Circullare. Justificativa: Com a pandemia do novo coronavírus (COVID-19) a empresa concessionária do serviço público de transporte coletivo de passageiros passou a operar com circulação reduzida de ônibus. Desde então foram liberadas quase todas as atividades comerciais, o que fez a demanda por transporte público retornar quase aos níveis anteriores à pandemia. No entanto, o Poder Público sustentou as determinações sobre o serviço de transporte. Com isso muitas pessoas estão sendo obrigadas a esperar horas nos pontos de ônibus e em alguns casos nem conseguem a condução de que precisam. A empresa Auto Omnibus Circullare deve, com urgência, voltar a operar na mesma proporção da liberação dos setores e atividades dentro do município, pois a falta de transporte público condizente com a demanda está trazendo consequências sérias à população.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_339.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_339.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, um estudo junto à concessionária Auto Omnibus Circullare para a implantação de uma linha de ônibus que passe na estrada do Pica Pau até as chácaras.  Justificativa: No chacreamento Pica Pau há muitas construções e até moradores. O fluxo diário de proprietários e trabalhadores que se descolam até o local é muito grande, aumentando ainda mais nos finais de semana. Assim, há uma crescente demanda por transporte público até as chácaras</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_340.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que determine a fiscalização da empresa que realiza a coleta de resíduos sólidos na região do Bairro Liberdade. Justificativa: Esta vereadora recebeu reclamações de moradores do Bairro Liberdade, referente ao acúmulo de sacos de lixos, cuja foto anexa, demonstra a formação de um “lixão” no “final” do mencionado bairro.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_341.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_341.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar a adoção de medidas paliativas (uso de caminhão pipa) para redução da poeira na Rua Dois, bairro Rosário II, Ruas Antilhas, bairro Novo Dom Joaquim, Rua Serra Durada, Novo Dom Joaquim. Justificativa: Todas essas ruas, ainda sem asfalto, receberam, recentemente, melhorias em suas pavimentações, sendo os moradores informados de que seriam asfaltadas. Entretanto, passados meses, as ruas continuam sem asfalto, e, em razão da melhoria na pavimentação, veículos trafegam em alta velocidade, causando muita poeira.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_342.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 		Solicita que seja incluído no projeto de pavimentação a Rua Ana Ismênia de Resende, Bairro Jardim América._x000D_
 _x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicação antiga dos moradores, pois o final da rua que é muito escura, com terrenos baldios, resultando em alto risco de ações criminosas. O final da rua não é pavimentada, está com muitos buracos, dificultando o acesso e colocando em risco a vida de pedestres e motoristas. Estive na prefeitura e observando o planejamento traçado por essa administração percebi que a referida rua _x000D_
 _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 03 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_343.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr. Bertolino, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que seja realizado um estudo para analisar a conveniência de se implantar em todas as Unidades Escolares um Canal de Orientação e Atendimento das Famílias dos alunos e professores durante o afastamento social, nos moldes do WEBNARIO criado por profissionais da Escola Municipal Coronel Praxedes e CEMEI Valdira._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Ao acessar o www.youtube.com – WEBNARIO CORONEL PRAXEDES tive a oportunidade de acessar duas lives realizadas por aquela escola, onde profissionais da educação abriram um diálogo com a comunidade escolar no contexto do Covid 19, propondo técnicas de motivação para que as crianças participem das atividades não presenciais, orientando sobre o suporte pedagógico do professor  e a forma de intervenção da família no ensino remoto. Em pesquisa tive a grata surpresa de constatar que foi feita uma programação e que outros temas de relevância serão tratados em outras lives. Percebo que  os profissionais da Escola Coronel Praxedes estão buscando um meio de socializar  experiências, identificar o que tem dado certo e o que não tem dado. Mas o fato é que ninguém se preparou para esta pandemia, então, é necessário muita criatividade das secretarias, dos diretores, professores, de todo mundo, inclusive da família, que não está preparada pra ficar o dia inteiro com o estudante na sua casa. Tudo é muito novo e acredito que iniciativas como estas devem ser compartilhadas na busca de amenizar as desigualdades, para atuar do ponto de vista de aprofundar o quadro de exclusão que nós temos com relação às escolas da área rural, que tenha público quilombola, educação especial, entre outras.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 03 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_344.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indico ao secretário de obras avaliar a possibilidade de incluir no plano de obras a Construção e Instalação de Parquinhos Infantis nas Praças de cada Bairro. Justificativa: Nossa cidade é carente de espaços públicos apropriados para as crianças brincarem. Sabemos que brincadeiras são fundamentais para o crescimento e desenvolvimento das crianças e adolescentes. E considero como prioridade esse tipo de investimento, criar espaços projetados com segurança e proteção, com equipamentos e parquinhos onde as nossas crianças possam brincar, ter momentos de lazer e atividade física.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_345.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a instalação de um redutor de velocidade na Rua Monsenhor Otaviano, no Bairro de Fátima, próximo ao número 260. JUSTIFICATIVA: No local há um grande fluxo de veículos e de crianças. A instalação de um redutor de velocidade é extremamente necessária, pois poderá evitar acidentes</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_346.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que verifique a possibilidade de iluminação por LED no Beco da Tabatinga, Bairro Ana Rosa. Justificativa: O beco está sem iluminação, colocando a população do entorno em risco pois o local é muito transitável.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_347.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_347.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que verifique a possibilidade da troca de lâmpadas por LED na Rua José Fatal, Bairro Ana Rosa. Justificativa: A rua encontra-se muito escura. Atendendo ao pedido trará segurança para os moradores.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_348.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica da Rua 14, no Bairro Rosário II. Justificativa: Os moradores estão sofrendo muito com a falta de pavimentação da via. Convivem com poeira na época de seca e muito barro e enxurradas na época de chuva, além de prejuízos financeiros por danos a seus veículos. Um dos moradores informou que reside há mais de 8 (oito) anos no local e até a presente data suas reinvindicações não foram atendidas pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_349.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a recolocação de placas proibindo jogar lixo nos lotes na Travessa Nicomedes Teixeira Campos, esquina com a Av. Dr. Manoel Pereira, bem como a fiscalização e notificação dos proprietários.  Justificativa: O local mencionado está tomado por lixo que é jogado no chão. Havia antes placas que foram retiradas e a situação piorou. Assim, é necessária a recolocação de placas informativas, especialmente no lote que não tem calçada na Av. Dr. Manoel Pereira, e a notificação dos proprietários para que sejam tomadas as providências exigidas na legislação municipal.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_350.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras a troca de lâmpadas na Rua Espinosa próximo ao número 420, no Bairro Santa Marta. Justificativa: O local encontra-se com as lâmpadas queimadas há mais de um ano. A falta de iluminação está causando grandes transtornos aos moradores como também os colocando em risco.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_351.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_351.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras a troca de lâmpadas no quarteirão da Igreja São José Operário, na Rua Gustavo Capanema e na Rua Castro Alves, no Bairro São José. Justificativa: O local se encontra com pouca iluminação, o que vem causando grande risco e anseio aos moradores.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/indicacao_352.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/indicacao_352.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o asfaltamento da Rua Monte Azul no trecho não pavimentado. Justificativa: Há um grande número de cidadãos e crianças que residem e transitam na rua, que está tomada por poeira. Os transtornos são imensos e a necessidade da obra é urgente.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/indicacao_353.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/indicacao_353.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Meio Ambiente que faça o serviço de capina e limpeza na Rua Beco Zeca do Couto Bairro Rosário. Justificativa: O local encontra-se com muito mato e precisa desses serviços.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/indicacao_354.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/indicacao_354.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito requer da mesa diretora que seja encaminhada ao Prefeito Municipal a seguinte indicação; determinar ao Setor competente a complementação do recapeamento asfáltico da Avenida Manoel da Costa Gontijo no Bairro de Fátima no trecho compreendido entre a Rua Marques Gontijo até a travessia do córrego Penereiro._x000D_
 Justificativa : Assim como nos quarteirões acima a referida avenida quase já não tem mais asfalto, está com o piso muito irregular e é uma das mais movimentadas da cidade._x000D_
 Vital Libério Guimarães. vereador.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/indicacao_355.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/indicacao_355.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito requer da mesa diretora que seja encaminhado ao Sr Prefeito a seguinte indicação: Reforma das estradas Rurais que ligam o Mato Seco a Bom Despacho tanto pela Ressaca, quanto pelo Vilaça. Da mesma forma seja também reformada a estrada da Barra no Engenho do Ribeiro._x000D_
 As duas estradas são responsáveis por grande parte do escoamento da produção do município._x000D_
 Atenciosamente, Vital Libério Guimarães Vereador.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/indicacao_356.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/indicacao_356.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito requer da mesa diretora que seja encaminhado ao Sr. Prefeito a seguinte indicação; Reforma da quadra na Praça Inconfidência incluindo o piso, escadas, alambrados e sobre tudo a iluminação que não está funcionando sendo aproveitado a claridade dos postes da rua e da placa do VAP._x000D_
 Justificativa: O local é bastante  movimentado em quase todos os dias da semana para várias modalidades de esporte e se localiza em uma área central, facilitando o acesso aos praticantes do esporte._x000D_
 Vital Libério Guimarães  vereador.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/indicacao_357.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/indicacao_357.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 Que seja inserido no plano de pavimentação pública as seguintes vias: _x000D_
 Rua Arinos, Bairro JK;_x000D_
 Rua 14, Bairro Rosário II e _x000D_
 início da Avenida Maria Guerra._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Visando atender a solicitação de moradores residentes nas referidas vias, constatei que nos processos licitatórios e ordens de serviço em execução não estão incluídas as ruas e avenida citada. _x000D_
 _x000D_
 	Bom Despacho, 24 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/indicacao_358.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/indicacao_358.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e encaminhamento a Presidente da Câmara Municipal, Vereadora Joice Quirino, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que seja levado ao conhecimento dos vereadores com antecedência mínima de 5 (cinco) dias o rol dos projetos que serão levados a votação na reunião ordinária ou extraordinária  seguinte e que seja disponibilizado no canal de comunicação  da Câmara a relação de Projetos para ciência da população._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Alguns Projetos de Lei e de Resolução não tramitam em todas as comissões. A medida solicitada oportunizará ao parlamentar conhecer os pareceres da procuradoria e de outras comissões, bem como, apresentar as emendas que entenderem necessárias, trazendo maior agilidade, segurança e conhecimento no Processo Legislativo. E a disponibilidade do rol no canal de comunicação da câmara oportunizará os seguimentos da sociedade acompanharem a votação dos projetos que forem de seu interesse._x000D_
 _x000D_
 	Bom Despacho, 24 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/indicacao_359.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/indicacao_359.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino da Costa Neto, Excelentíssimo Prefeito Municipal, da seguinte indicação._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 Que seja realizado um estudo para verificar a conveniência de se  criar um Sistema Próprio de Ensino no Município de Bom Despacho ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
  Que seja realizado um estudo para verificar a conveniência de se  criar um Sistema Próprio de Educação no Município de Bom Despacho ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 A implantação do Sistema Próprio de Ensino nos municípios permite ampliar ações na área da educação municipal, tais como, propostas pedagógicas, calendários e regimentos escolares mais apropriados a cada realidade  e é aplicado a todas as escolas municipais e todas as escolas de educação infantil do município (públicas e privadas) . Com a adoção do Sistema Próprio o município assume as atribuições de baixar normas complementares para o ensino local e autorizar, credenciar e supervisionar os estabelecimentos do seu sistema de ensino. _x000D_
 _x000D_
  A Constituição Federal, em seu art. 211, complementada pela Lei de Diretrizes e Bases da Educação Nacional – LDB, em seu art. 11, estabeleceram a autonomia do município  criar o seu próprio sistema de ensino, definindo as competências e atribuições dos entes federativos União, estados e municípios, recomendando-se que atuem de forma colaborativa.  _x000D_
 _x000D_
 Conforme se depreende das normativas, a criação dos sistemas municipais de ensino significa uma opção do município para assumir sua autonomia e abre possibilidade de maior participação social nas decisões da política educacional local. _x000D_
 _x000D_
 Verdade é que os municípios com sistema próprio conseguem alcançar maiores Índices de Desenvolvimento da Educação Básica (IDEB)  e  melhores Indicadores da Qualidade na Educação Infantil. Com o credenciamento ao Sistema Próprio, Bom Despacho assumirá a autonomia referente as demandas da Superintendência de Pará de Minas, podendo normatizar e gerir as decisões locais em educação._x000D_
 _x000D_
 Esta vereadora é integrante do CME desde 2017, e por diversas vezes, ouviu de dezenas de profissionais do magistério que adoção deste sistema será muito importante  para o avanço do  ensino municipal, pois possibilitará ganhos educacionais imensuráveis, que ensejará maior participação da comunidade, descentralização, proximidade com o processo decisório, ampliação dos espaços de vivência democrática, fortalecimento dos valores e cultura locais, adequando o ensino  à realidade da região._x000D_
 _x000D_
 Para iniciar  o processo de credenciamento do sistema próprio,  o Município deve comprovar que aplica no mínimo de 25% de sua receita de impostos, a existência e funcionamento de Plano de Carreira do Magistério e de Conselho Municipal de Educação e a existência de Plano Municipal de Educação, requisitos já atendidos na educação de Bom Despacho e necessários para  uma organização do ensino estruturada e com grau elevado de autonomia. _x000D_
 _x000D_
 Saliento ainda, que o presidente do CME está conduzindo um estudo Sistema de Educação Próprio para maiores detalhamentos. _x000D_
 _x000D_
 			_x000D_
 Bom Despacho, 24 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/indicacao_360.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/indicacao_360.pdf</t>
   </si>
   <si>
     <t>Reitera indicação ao Secretário de Trânsito, Renato Gomides, para construção de um quebra-molas na Avenida das Palmeiras próximo ao Lava Rápido Chapolin.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/indicacao_361.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Reitera indicação ao Secretário de Trânsito, Renato Gomides, para construção de uma rotatória na rua dos Operários para melhorar o fluxo do trânsito no local.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/indicacao_362.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/indicacao_362.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário da Trânsito, Renato Gomides, a construção de um quebra-molas na rua Raquel Paiva de Oliveira nas proximidades do número 400.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/indicacao_363.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Juliano Barreto a construção de um canteiro central na Avenida Dona Joana na Vila Gontijo, entre as ruas Enfermeira Joana D'arc e São João.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/indicacao_364.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/indicacao_364.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Juliano Barreto, a manutenção do calçamento no beco Raquel Paiva. Justificativa: o morador do trecho não consegue sair da própria casa devido aos estragos na rua sendo necessário passar pelo quintal do vizinho.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/indicacao_365.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/indicacao_365.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Juliano Barreto, abertura do canteiro central no final da Avenida Dr. Juca ligando com a rua A. Justificativa: os motoristas que trafegam no local usam da contra mão para acessar a rua correndo risco de acidentes e atropelamentos.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/indicacao_366.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/indicacao_366.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, Juliano Barreto, o recapeamento da Avenida Rio de Janeiro no encontro com Avenida das Palmeiras, bairro São Vicente.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/indicacao_367.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/indicacao_367.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras que seja feito um estudo e, em seguida, a execução de uma obra de drenagem na rua Vereador João Libério do Couto, no entroncamento com a rua Belém, bairro Santa Efigênia, uma vez que existe uma manilha de concreto aberta neste local que joga toda água, barro, sacolas, restos de materiais, animais mortos, coletados da rua Padre Pedro e adjacências e despeja todo esse volume “a céu aberto” na rua Belém, fazendo com que a água e todos os demais rejeitos escorra por esta rua inundando e sujando as casas da rua Goiânia; toda a água e sujeira sobe nos passeios e adentra às residências causando prejuízos aos moradores. JUSTIFICATIVA: Trata-se de reivindicações de moradores daquele entorno recebidas pelo Whatsapp “Fala Cidadão” sob o argumento de que na rua Goiânia acumula grande quantidade de água, barro e detritos, principalmente no período das chuvas, resíduos estes frutos de uma manilha aberta, os quais escorrem livremente pela rua Belém, que, além de gerar p</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Vital Guimarães., Dra. Rose Delegada., Fernando Branco, Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/indicacao_368.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados requerem da mesa diretora que encaminhe ao Sr Prefeito a seguinte indicação: Seja incluído no plano de asfaltamento o Trecho da Avenida das Palmeiras compreendido entre o início da Rua da Fábrica no Bairro Palmeiras e a Rua Anicésio de Mendonça no Bairro do Rosário. A Rua trata-se de uma importante ligação entre os Bairros São Vicente, Rosário I e II com o restante da cidade e somente neste trecho não existe asfalto e tem um piso muito irregular.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/indicacao_369.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/indicacao_369.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde Secretário designar plantão 24 horas para fiscalizar o cumprimento das normas referentes ao Decreto nº 8.678, de 21 de agosto de 2.020. Justificativa: Este vereador tem notado continuamente o descumprimento das normas em bares, restaurantes e similares desta cidade, sobretudo no período noturno.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/indicacao_370.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Saúde Secretário designar servidor para atendimento do telefone 0800 24 horas por dia para fins de receberem denúncias quanto ao descumprimento do Decreto nº 8.678, de 21 de agosto de 2.020. Justificativa: Este vereador tem notado continuamente o descumprimento das normas em bares, restaurantes e similares desta cidade, sobretudo no período noturno, mas como o serviço 0800 não funciona no período noturno, mostra-se pouco eficaz, visto não ser possível realizar autuações quando não há flagrante.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/indicacao_371.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento do asfalto da Rua Lavina Campos, Centro. Justificativa: Este vereador tem acompanhado o serviço de asfaltamento e verificou que a Rua Martinho de Oliveira foi asfaltada, mas a Rua Lavina Campos, via arterial que liga aquela rua à Rua do Rosário e esta à Rua Tiradentes, não recebeu o recapeamento, embora esteja com grande parte do asfalto desgastado, já aparecendo o calçamento poliédrico.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/indicacao_372.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal alterar a redação do art. 18 do Decreto nº 8.678, de 21 de agosto de 2.020, a fim de melhor esclarecer quais são as "demais autoridades com poder de polícia". Justificativa: Referido dispositivo regulamenta a fiscalização do cumprimento das determinações contidas no Decreto 8.678/20 e no Plano Minas Consciente, atribuindo aos fiscais municipais e as "demais autoridades com poder de polícia", contudo, não se esclareceu quais são as autoridades que terão tal competência, o que pode gerar dúvida quando da realização de fiscalização</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/indicacao_373.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/indicacao_373.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito Municipal de pavimentação asfáltica da Rua Manga, no Bairro Santa Marta. Justificativa: Esta vereadora foi procurada por um morador que mostrou a situação caótica que se encontra a rua de sua casa. Segundo ele, há aproximadamente 6 (seis) meses o Executivo Municipal prometeu que em poucos meses a via seria asfaltada, mas até a presente data nenhuma obra foi realizada no local.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_374.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito Municipal, através da secretaria competente, de colocação de dois postes com iluminação de LED na Rua Travessa Santa Clara, próximo ao número 340, no Bairro do Rosário. Justificativa: A rua encontra-se sem iluminação, o que vem causando grande anseio e risco aos moradores</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/indicacao_375.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que as pessoas que moram próximas à UNA sejam atendidos pela coleta de lixo ou que seja instalada lixeira em local estratégico onde o caminhão da coleta passa, como, por exemplo, ao lado do posto da Triunfo, perto do ponto de ônibus. Justificativa: Muitos cidadãos moram atrás da faculdade UNA, em uma entrada que tem entre o posto da Polícia Rodoviária Federal e o ponto de apoio da empresa Triunfo. Hoje são aproximadamente 200 (duzentas) pessoas residindo no local. Com isso o lixo jogado na margem das estradas do entorno começou a aumentar muito, pois não há lixeiras em nenhum lugar e nem coleta de lixo. O caminhão da coleta vai até o posto de gasolina perto da PRF, mas não passa no local. O meio ambiente está sendo afetado e a situação pode ser solucionada com medidas simples.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/indicacao_376.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica e instalação de iluminação em todo o Bairro Alvorada, especialmente na Rua Ziquita Bento com Rua Vicente Gontijo. Justificativa: Apenas uma parte do Bairro tem iluminação e pavimentação. Os moradores estão reivindicando estas obras essenciais há anos. Agora a Prefeitura está asfaltando uma parte do bairro, mas está deixando a outra parte sem as obras. Todos os moradores são pagadores de impostos e têm os mesmos direitos.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/indicacao_377.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/indicacao_377.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO_x000D_
 _x000D_
 Que sejam realizados estudos  que busquem alternativas de fonte de renda emergencial à categoria dos transportadores escolares de Bom Dspacho,  verificando inclusive, a possibilidade de conceder autorização para que os veículos do Transporte Escolar, regularmente permissionados, realizem transporte público auternativo durante o período da pandemia do Covid 19._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 No dia 11 de março deste ano,  as autoridades públicas municipais e estaduais declararam a suspensão das aulas presenciais nas redes pública e privadas de educação básica até o nível superior, desde a decretação da pandemia de COVID-19 pela OMS, sem nenhuma previsão concreta de retorno as atividades de aulas presenciais_x000D_
 Não é segredo para ninguem, que esta classe está recorrendo aos órgãos públicos solicitando auxílio, o qual poderia se dar através da realização de serviços de transporte de passageiros no âmbito municipal, de forma emergencial, tendo em vista que as concessionárias deste serviço alegam prejuízos e dificuldades em sua execução, ocasionando inclusive escassez de linhas em horários intermediários, ausência de transporte em alguns bairros da cidade e superlotação em horários de pico._x000D_
 _x000D_
 A  autorização para realização de tais serviços pelos transportadores escolares não acarretará custo adicional ao Município  e possibilitará uma melhor prestação de serviço de transporte público e  uma fonte de renda à categoria de transportadores escolares até que possam retornar as suas atividades._x000D_
 _x000D_
 Em pesquisa realizada, percebo que alguns municípios estão regulamentando tal autorização através de lei, cuja iniciativa se deu por parlamentares a exemplo de Curitiba, Santa Luzia, e outras, no entanto, entendo que caso tal projeto fosse apresentado por mim haveria vício de iniciativa, motivo pelo qual encaminho um anteprojeto para análise._x000D_
 _x000D_
 _x000D_
 ANTEPROJETO DE LEI._x000D_
 _x000D_
 Lei xxxxx, de 31 de agosto de 2020._x000D_
 _x000D_
 Dispõe sobre a autorização para veículos do Transporte Escolar Urbano, regularmente permissionados, realizarem transporte alternativo no Município de Bom Despacho durnte o período da pandemia do Covid-19._x000D_
 _x000D_
 _x000D_
 O Povo do Município de Bom Despacho/MG, através de seus representantes legais, aprovou e eu, Prefeito Municipal, sanciono a seguinte Lei._x000D_
 Art. 1º Ficam autorizados veículos do transporte Escolar Urbano, regularmente permissionados, realizarem transporte alternativo no município de Bom Despacho, durante o período de pandemia relacionado ao Covid-19._x000D_
 Art. 2º Os veículos do Transporte Escolar Urbano, devidamente vistoriados e cadastrados nos respectivos orgãos municipais, ficam autorizados a realizar o transporte de passageiros, respeitadas as normas pré-estabelecidas para evitar a propagação do Covid 19._x000D_
 Art. 3º  O Poder Executivo regulamentará esta lei nos aspectos operacionais e administrativos._x000D_
 Art. 4º Esta lei entrará em vigor na data de sua publicação._x000D_
 Bom Despacho, 31 de agosto de 2020.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/indicacao_378.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/indicacao_378.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo para avaliar o custo benefício de se criar no município de Bom Despacho a Guarda Municipal._x000D_
 _x000D_
 _x000D_
 Muito se discute sobre os prós e contras de se criar uma guarda municipal. _x000D_
 _x000D_
 Antes de se criar um serviço, principalmente aqueles de natureza facultativa, o bom administrador deverá determinar o levantamento dos gastos e benefícios que dele advirão._x000D_
 _x000D_
 Sabemos que a guarda municipal poderá auxiliar as forças de segurança obrigatórias(Polícia Federal, Polícias Militares, Polícias Civis, etc) no combate a violência, pois lhes são permitidas atividades de controle do trânsito, função preventiva na segurança de escolas, Unidades Básicas de Saúde, Hospitais, estádios de futebol, proteção de patrimonio público e outros. Enquanto as guardas municipais realizam estas atividades, os policiais terão maior disponibilidade e mobilidade para combater a criminalidade._x000D_
 _x000D_
 Apesar de muitos municípios terem optado por criar suas guardas municipais, esperançosos de que poderiam responder aos anseios da sociedade em termos de redução na criminalidade, o fizeram sem avaliação de eficiencia e impacto. Após criada a guarda municipal, perceberão que esta iniciativa foi inócua e que estão diante de um enorme  gasto orçamentário, sem contudo, reduzir a sensação de insegurança da população, e ainda, se veem incapazes de cumprir os serviços obrigatoriamente impostos ao município: saúde, educação, entre outros. _x000D_
 _x000D_
 Não podemos nos esquecer  que  a criação de uma guarda municipal, por si só,  não resolverá a adversidade da segurança pública, uma vez que  o espaço territorial e a escassez de recurso poderá  impossibilitar uma gestão de qualidade com investimento, capacitação, infraestrutura, e outros fatores que garanta um serviço de qualidade.  _x000D_
 _x000D_
 Importante salientar que a criação de guardas municipais, com o escopo de proteger bens, serviços e instalações, como dispuser a lei, é uma faculdade dos municípios, conforme se depreende da  Constituição Federal, em seu art.  144, § 8º: _x000D_
 Art. 144. A segurança pública, dever do Estado, direito e responsabilidade de todos, é exercida para a preservação da ordem pública e da incolumidade das pessoas e do patrimônio, através dos seguintes órgãos:_x000D_
 §8 Os Municípios poderão constituir guardas municipais destinadas à proteção de seus bens, serviços e instalações, conforme dispuser a lei._x000D_
 _x000D_
 Por isso, solicito que seja realizado um estudo quanto a oportunidade e a conveniencia de sua criação, como forma de  proporcionar a população de Bom Despacho  um serviço de qualidade e que efetivamente contribua na redução da criminalidade urbana, fortalecendo as comunidades locais, especialmente na prevenção situacional que possibilita a redução de oportunidade de ocorrencia de crimes.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/indicacao_379.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indica, em caráter de reiteração, à Secretaria de Meio ambiente a limpeza e fiscalização do descarte irregular de lixo ao longo da estrada da Bocaina, que liga o bairro Belvedere à Estrada do Pica Pau. Justificativa: Há constante acúmulo de lixo em diversos pontos da estrada, necessitando limpeza. Também é necessária a fiscalização no local, do contrário o descarte irregular persistirá.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/indicacao_380.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, quando do implemento do Sistema Olho Vivo, que sejam instaladas, também, câmeras (especiais, com aproximação da imagem) em locais mais altos, com o fim de realizar fiscalização, à distância, inclusive de obras irregulares, queimadas e descarte de lixo em horários e locais não permitidos. Justificativa: Trata-se de medida adotada em outros municípios, que já detêm o sistema Olho Vivo,  que tiveram  bons resultados na fiscalização.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/indicacao_381.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Secretário de Obras, Juliano Barreto para pintura da Praça Padre Augusto, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/indicacao_382.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/indicacao_382.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, Renato Gomides, sinalização no entorno da Praça Padre Augusto, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/indicacao_383.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/indicacao_383.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, Renato Gomides, pintura e sinalização no asfalto da entrada do Engenho do Ribeiro</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/indicacao_384.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/indicacao_384.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria do meio Ambiente que realize a capina e limpeza do cemitério Velha Necrópole. Justificativa: Reivindicação dos cidadãos Bondespachenses.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/indicacao_385.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/indicacao_385.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Meio Ambiente o replantio das árvores que estão faltando ao longo do canteiro central da Avenida Carlos Cardoso no Bairro São José.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_386.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_386.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a pavimentação asfáltica da Av. Geralda Lopes, próxima à fazenda do Antônio Ferreira. JUSTIFICATIVA: A via possui apenas calçamento e a colocação de asfalto irá trazer segurança e melhorar o tráfego de veículos.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_387.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a operação tapa buracos na Rua Alemanha, Bairro Babilônia. Justificativa: A rua se encontra intransitável.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/indicacao_388.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário De Obras a pavimentação asfáltica na Avenida Rio de Janeiro, Bairro São Vicente. Justificativa: a Avenida encontra-se intransitável.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/indicacao_389.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/indicacao_389.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 Que seja inserido no plano de pavimentação pública a obra de uma parcela de aproximadamente 100 metros, da Rua Pedro Quintino, atrás do Motel Resplendor. _x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Visando atender a solicitação de moradores residentes na referida via, constatei que parcela da referida rua não está incluída no planejamento dessa administração. _x000D_
 _x000D_
 	Bom Despacho, 14 de setembro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/indicacao_390.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal melhorias na segurança e nas condições de trabalho no lixão com absoluta urgência. Justificativa: As condições que os trabalhadores são submetidos no lixão são absurdas. As instalações são precárias, não tem sequer energia elétrica e o local está infestado de escorpiões. Em frente, onde era o Tiro de Guerra, hoje funciona um ponto de venda e uso de drogas, trazendo graves riscos aos trabalhadores. Há meliantes que vão até o local visando roubar baterias e outros bens e tentando colocar fogo no lixo. Os trabalhadores são obrigados a trabalhar no escuro e sem qualquer estrutura. A situação não pode continuar como está e as providências devem ser tomadas imediatamente.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/indicacao_391.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, o agendamento imediato de um exame de cateterismo para a paciente M.M.F. Justificativa: A paciente precisa fazer rapidamente o exame mencionado, mas a demora no sistema público de saúde está lhe prejudicando. Ela não pode esperar tanto tempo e, por isso, o atendimento deverá ser viabilizado o mais rápido possível.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/indicacao_392.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/indicacao_392.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de um redutor de velocidade na Rua Gabriel Tavares, no Bairro de Fátima. Justificativa: Há um grande tráfego de carros e carretas diariamente na via, trazendo riscos de acidentes e causando danos à estrutura das residências próximas. Os moradores reivindicam um redutor de velocidade desde 2017 (protocolo 2017092).</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/indicacao_393.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a finalização da obra sobre o córrego da Rua Gabriel Tavares, no Bairro de Fátima. Justificativa: A obra inacabada no local está trazendo diversos transtornos aos moradores do entorno e precisa ser finalizada com urgência.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/indicacao_394.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/indicacao_394.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a reforma e reestruturação do Campo do Recreativo no Distrito do Engenho do Ribeiro. Justificativa: Trata-se de um espaço público importante para os moradores do Engenho do Ribeiro, utilizado para a prática de esportes e para recreação. No entanto, está abandonado e estragado.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/indicacao_395.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito Municipal a análise da viabilidade dos profissionais de saúde que estão na linha de frente do combate ao COVID-19 terem direito ao adicional de insalubridade de 40% (quarenta por cento) calculado sobre o salário. Justificativa:  Com a pandemia do novo Coronavírus, as contaminações dos profissionais de saúde vêm ocorrendo de forma alarmante em todo o país. Em Bom Despacho estes profissionais recebem um adicional de insalubridade de apenas 20% (vinte por cento), mesmo aqueles que estão na linha de frente do combate ao vírus. É um percentual muito baixo, tendo em vista o grande risco a que estão sujeitos. Aumentar o valor do adicional de insalubridade não é suficiente para acobertar os possíveis danos que esses trabalhadores venham suportar em caso de contaminação ou infecção, mas é uma medida que trará um mínimo de justiça social e reconhecimento a estes grandes profissionais</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/indicacao_396.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/indicacao_396.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação feita ao Secretário de Trânsito, para construção de um quebra-molas na Avenida das Palmeiras próximo ao Lava Rápido Chapolin.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/indicacao_397.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/indicacao_397.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação ao Secretário de Trânsito, para construção de uma rotatória na rua dos Operários para melhorar o fluxo do trânsito no local.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/indicacao_398.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/indicacao_398.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação ao Secretário da Trânsito, a construção de um quebra-molas na rua Raquel Paiva de Oliveira nas proximidades do número 400.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/indicacao_399.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/indicacao_399.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação ao Secretário de Obras, construção de um canteiro central na Avenida Dona Joana na Vila Gontijo, entre as ruas Enfermeira Joana D'arc e São João.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/indicacao_400.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/indicacao_400.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação ao Secretário de Obras, a manutenção do calçamento no beco Raquel Paiva. Justificativa: o morador do trecho não consegue sair da própria casa devido aos estragos na rua sendo necessário passar pelo quintal do vizinho.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_401.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_401.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação ao Secretário de Obras, abertura do canteiro central no final da Avenida Dr. Juca ligando com a rua A. Justificativa: os motoristas que trafegam no local usam da contramão para acessar a rua correndo risco de acidentes e atropelamentos.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/indicacao_402.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/indicacao_402.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação feita ao Secretário de Obras para pintura e reforma da Praça Padre Augusto no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/indicacao_403.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/indicacao_403.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito, indicação feita ao Secretário de Obras para implantação de iluminação de LED na rua Gustavo Lopes, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/indicacao_404.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/indicacao_404.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente uma vistoria e providências com relação a água parada na quadra da Rua Faustino Teixeira no Bairro Ozanan e próximo ao Supermercado BH e à Praça de Esportes da AAB. JUSTIFICATIVA: Conforme queixa de moradores na quadra do Bairro Ozanan há uma piscina abandonada que se tornou um grande criadouro de mosquitos transmissores de doenças. O mesmo acontece próximo ao Supermercado BH, onde tem um acúmulo de água parada com foco de mosquitos. Assim é necessária uma vistoria e que as providências cabíveis sejam adotadas com urgência.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/indicacao_405.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/indicacao_405.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a pavimentação asfáltica do final da Rua Portugal. JUSTIFICATIVA: A via foi apenas parcialmente asfaltada.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/indicacao_406.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/indicacao_406.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, através da secretaria competente, a pavimentação asfáltica DA Rua Pirapora com rua Corinto.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_407.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_407.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Antônio Carlos Arantes, Excelentíssimo Vice Presidente da Assembléia Legislativa._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja viabilizado junto ao governo estadual a designação de uma Delegada de Polícia para atendimento aos casos de Violência Doméstica contra a Mulher._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	“A partir de abril, quando o isolamento social imposto pela pandemia já durava mais de um mês, a quantidade de denúncias de violência contra a mulher recebidas no canal 180 deu um salto: cresceu quase 40% em relação ao mesmo mês de 2019, segundo dados do Ministério da Mulher, da Família e dos Direitos Humanos (MMDH). Em março, com a quarentena começando a partir da última semana do mês, o número de denúncias tinha avançado quase 18% e, em fevereiro, 13,5%, na mesma base de comparação.”_x000D_
 Conforme conversa mantida informalmente com o referido deputado, em Bom Despacho, a situação não é diferente com relação aos números, no entanto, é diferente com relação a ausência de uma delegada de polícia._x000D_
 Eu já vivi esta experiência e no atendimento a mulher, a equipe com conhecimento técnico e sensibilidade faz toda diferença._x000D_
 Verdade é que, precisamos urgentemente de uma Delegada de Polícia para atender a violência contra a mulher._x000D_
  _x000D_
 	Bom Despacho, 14 de setembro de 2020._x000D_
 _x000D_
 _x000D_
 				Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/indicacao_408.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/indicacao_408.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal asfaltamento da rua Dom Cabral, bairro Ozanan, entres as ruas Chico Marques e Pedro Tavares. JUSTIFICATIVA: Apenas um quarteirão da referida rua ficou sem asfalto, prejudicando os moradores.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/indicacao_410.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/indicacao_410.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor Regional da COPASA o retorno do atendimento presencial ao público ou que seja disponibilizado um canal de atendimento direto para a população de Bom Despacho. JUSTIFICATIVA: Até a CEMIG já retornou o atendimento presencial e a COPASA ainda não. A empresa fornece apenas um canal geral o qual o usuário do serviço não consegue falar, ou atendimento via internet que não é acessível para boa parte da população. Assim, é necessária a criação de um canal direto exclusivo da cidade de Bom Despacho ou que o atendimento presencial retorne, com os devidos cuidados de higiene.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/indicacao_411.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/indicacao_411.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras que seja realizado serviço de retirada de entulho e lixo acumulados no final da rua B, bairro Palmeiras.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/indicacao_412.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras que seja realizado o asfaltamento das ruas B, C e Zico Vitor, bairro Palmeiras.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/indicacao_413.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/indicacao_413.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras que seja realizado o serviço de troca de lâmpadas para LED nas ruas B, C e Zico Vitor, bairro Palmeiras.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/indicacao_414.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/indicacao_414.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação à Secretaria de Obras para a implantação de redutores de velocidade na avenida José Alcino Hamdan, bairro Calais. JUSTIFICATIVA: A avenida se encontra em obras, o que facilitaria a construção dos redutores de velocidade.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/indicacao_415.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/indicacao_415.pdf</t>
   </si>
   <si>
     <t>Indico o Prefeito Municipal a reforma geral da Praça da Inconfidência, especialmente no alambrado da quadra e nos banheiros daquela praça. Justificativa: Trata-se de pedido feito pela Sra. Rosilene da Conceição Resende Mesquita.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/indicacao_416.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/indicacao_416.pdf</t>
   </si>
   <si>
     <t>Reitera indicação ao Senhor Prefeito Municipal sobre a implantação de melhorias das condições de trabalho, iluminação e na segurança para os profissionais que trabalham no lixão. Justificativa: Não há iluminação para os profissionais trabalharem de forma adequada e com segurança no lixão, além de ter muitos escorpiões nas instalações. É importante que sejam feitas melhorias.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/indicacao_417.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/indicacao_417.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica da Rua Romeu Ribeiro de Rezende no Bairro Gameleira. Justificativa: Os moradores já fizeram requerimentos na Ouvidoria da Prefeitura solicitando o asfaltamento da rua. Eles convivem com barro na época da chuva e muita poeira em tempos secos e necessitam da obra.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/indicacao_418.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/indicacao_418.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de iluminação pública e pavimentação asfáltica adequada na Rua Toezinho Rodrigues, bem como a limpeza dos lotes pertencentes ao Município no Bairro Jardim dos Anjos. Justificativa: Moradores estão se queixando das condições da via mencionada. Com relação aos lotes pertencentes à Prefeitura no bairro informado, segundo os moradores há a promessa de que será construída uma praça pública no local, mas até a presente data as obras não começaram e o espaço precisa de limpeza.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/indicacao_419.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/indicacao_419.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a pavimentação asfáltica da Rua Bocaiúva.  Justificativa: Foram feitas obras de reparos na Rua Corinto por reivindicação dos moradores, mas até a presente data a Rua Bocaiúva continua sem asfalto. A situação está trazendo muitos transtornos para quem reside no local e precisa da obra de pavimentação.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/indicacao_420.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/indicacao_420.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Obras o recapeamento da Rua Pirapora. Justificativa: O asfalto foi danificado na via mencionada para a colocação de manilhas e ainda não foi realizado o reparo.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/indicacao_421.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/indicacao_421.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizado um estudo e planejamento, inclusive orçamentário, para verificar a melhor forma de atendimento e acompanhamento das crianças que tenham deficiência e que estejam inseridos na rede pública municipal  de educação, analisando se a solução se daria  através da contratação de professores ou profissionais de apoio, terapeuta ocupacional ou adoção de turmas reduzidas._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Para se implantar o modelo mais adequado é preciso analisar o custo benefício , bem  como, a disponibilidade orçamentária.  É do conhecimento de todos que  em Bom Despacho  temos estudantes no ensino infantil e fundamental, cuja oferta é de responsabilidade do governo municipal,   com diversidade de deficiências ( cadeirantes, altistas, síndrome de Dawn, surdez e outras).  Embora haja uma discussão, não há dúvidas, de que esta política de atendimento é um direito que deve ser garantido pelo Poder Público. Tanto é verdade, que a Convenção da ONU sobre os Direitos das Pessoas com Deficiência garante a qualquer pessoa com deficiência o direito de estudar em escola pública, onde serão observados  os princípios universais – dignidade, integralidade, igualdade e não discriminação, assegurando que elas tenham acesso a um  sistema educacional inclusivo em todos os níveis, bem como, o aprendizado ao longo de toda a vida, e a  Política Nacional de Educação Especial garante  aos alunos com deficiência atendimento educacional especializado, no qual este profissional deverá identificar, elaborar e organizar recursos pedagógicos e de acessibilidade para a eliminação das barreiras para a plena participação dos alunos, com vistas à autonomia e independência na escola e fora dela. _x000D_
 O bom  gestor não pode se furtar a buscar uma solução, e isso só será possível, a partir do momento em que se entender e interpretar adequadamente  a Lei 13.146/2013, que define os cuidados na educação inclusiva e identificar   quem é e qual é o papel do profissional de apoio na educação inclusiva ._x000D_
 Conforme disposto no  endereço https://educacaoinfantil.aix.com.br/o-papel-do-profissional-de-apoio-na-educacao-inclusiva/ : “ a educação inclusiva tem como objetivo assegurar que todos tenham o direito à educação. Ela valoriza as diferenças humanas e pressupõe a igualdade de oportunidades a todos os alunos. Dessa forma, provoca a transformação da cultura, das políticas e das práticas vigentes na escola, garantindo a participação e a aprendizagem de todos.  _x000D_
 A pessoa com deficiência apresenta um impedimento de longo prazo que pode atrapalhar sua participação efetiva e plena na sociedade e impossibilitar sua vivência em igualdade de condições com os demais alunos._x000D_
 Como exemplo, podemos citar qualquer obstáculo, entrave, comportamento ou atitude que impeça ou limite sua participação social, bem como o exercício de seus direitos à liberdade, acessibilidade e expressão._x000D_
 A  inclusão escolar é um dos pilares mais importantes para a construção de uma sociedade mais justa e igualitária, que respeita e acolhe a diversidade e que ajuda a superar os preconceitos ainda existentes. Assim, é possível construir uma comunidade segura, livre, plural e solidária._x000D_
 A escola pode transformar-se em um agente para mobilizar esforços e debater a inclusão por meio de experiências, referências e ações que podem ser de curto, médio ou longo prazo — desde que seja sempre acessível a toda comunidade escolar.”_x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 28 de setembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/indicacao_422.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/indicacao_422.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feito o asfaltamento das Ruas Caiapós e Pataxós. Justificativa: Conforme se verifica através das fotos em anexo as ruas encontram-se intrasitáveis.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/indicacao_423.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/indicacao_423.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal encaminhar ao setor competente a iluminação da MG-164. JUSTIFICATIVA: O município assumiu a MG-164, do trecho compreendido entre a Madebom ao bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/indicacao_424.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/indicacao_424.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento e a colocação de um poste de iluminação pública na rua Pataxós, próximo ao número 231, bairro dom Joaquim.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/indicacao_425.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/indicacao_425.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito Municipal a Indicação 17, de 03 de fevereiro de 2020, a qual indica a canalização do córrego na entrada do Babilônia, pois é preciso aumentar a vazão da manilha na rua Picão Camacho. JUSTIFICATIVA: A água está passando sobre o asfalto causando alagamentos, impedindo a passagem dos pedestres e veículos naquele local.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/indicacao_426.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/indicacao_426.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito Municipal a Indicação datada de 26 de junho de 2017 que consiste na reconstrução do quiosque na Praça da Inconfidência.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/indicacao_427.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/indicacao_427.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o asfaltamento e construção de canteiro central na Av. Brasil, da Rua Odílio Antônio da Silva e Av. Bandeirantes, bairro Dom Joaquim. Justificativa: Trata-se de trecho via dotado de vários estabelecimentos comerciais, com largura privilegiada, que poderia abrigar canteiro central com árvores frondosas, melhorando o aspecto paisagístico daquela região.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/indicacao_428.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/indicacao_428.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, vem pelo presente requerer da mesa diretora que seja encaminhada ao Sr Prefeito a seguinte indicação: Seja determinado ao Setor competente que providencie  a iluminação da portaria do Aterro Sanitário. Justificativa: o local não possui energia elétrica e sendo assim não oferece nenhuma segurança aqueles que ali trabalham .  Segundo informações da aneel a extensão de rede não será possível de se realizar este ano, visto que a quota de colocação de postes está estourada em toda MInas Gerais. Desta forma a alternativa seria o uso de Energia solar.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/indicacao_429.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/indicacao_429.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer da mesa diretora que seja encaminhado ao Sr Prefeito em reiteração a seguinte indicação: Determinar ao Setor competente o asfaltamento das Ruas João Antunes, Rua Laurindo Firmino, Rua João Amador Pontes, Rua Vital Macota e a Rua Antonio José do Couto , todas no Bairro Palmeiras. Oportuno lembrar que se tratam de ruas que tem apenas 02 quarteirões, o custo seria baixo._x000D_
 Considerando que o calçamento ali se encontra em péssimas condições, a população espera pelo benefício.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/indicacao_430.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/indicacao_430.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a instalação de iluminação pública na Rua Coronel Gustavo Lopes, em frente ao número 136, no Bairro Ozanan. Justificativa: No local reside um portador de necessidades especiais e a falta de iluminação na rua está lhe trazendo riscos e transtornos. O morador paga a CIP e até a presente data não foi atendido em suas reivindicações.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/indicacao_431.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/indicacao_431.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde a reposição dos medicamentos em falta na Farmácia Municipal. Justificativa:  essa vereadora foi informada que está havendo falta de alguns medicamentos na Farmácia Municipal em especial os de hipertensão para gestantes. A falta desses medicamentos coloca o usuário em risco.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/indicacao_432.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/indicacao_432.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Obras a implantação de poste na rua da chácara entre os bairros e Vila Gontijo e Esplanada. Justificativa: Os moradores do entorno utilizam diariamente o local para fazerem seus trajetos, o que vem causando grande anseio, insegurança e riscos aos mesmos.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/indicacao_433.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/indicacao_433.pdf</t>
   </si>
   <si>
     <t>Reitero ao Prefeito Municipal a instalação de quebra-molas ao longo da Rua Cisalpino Marques Gontijo e da Rua Roberto Queiroz Cançado, no Bairro São José.  Justificativa: Após a mudança nas vias, passando ambas para mão única (uma desce e a outra sobe), moradores reclamam do excesso de velocidade praticado por vários motoristas, o que gera risco iminente à integridade física e à segurança dos pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/indicacao_434.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/indicacao_434.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Obras o recapeamento da rua Pirapora bairro Santa Marta. Justificativa: Os moradores procuraram essa vereadora alegando os grandes transtornos que estão sofrendo com as condições em que se encontra a referida rua.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/indicacao_435.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/indicacao_435.pdf</t>
   </si>
   <si>
     <t>Solicita ao Comandante do 7º BPM de Bom Despacho a gentileza de determinar a realização de fiscalização de trânsito específica contra motociclistas transitando com descarga adulterada. Justificativa: Em que pesem os esforços dos Policiais Militares, ainda há centenas de motociclistas de Bom Despacho transitando com descarga adulterada, inclusive emitindo barulho similar a disparo de arma de fogo, causando perturbação do sossego aos bom-despachenses. Esses moradores, constantemente, questionam este Vereador (sobretudo por já ter trabalhado como Delegado de Polícia durante vários anos) de o porquê de não serem adotadas medidas mais enérgicas contra este tipo de conduta.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/indicacao_436.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Excelentíssimo Prefeito Municipal, da seguinte_x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 Indica ao prefeito Municipal que determine ao setor competente que dê cumprimento ao disposto no artigo 11, da 2.749/2020, de autoria desta vereadora, que dispõe sobre a criação, composição, competências e funcionamento do COMPED – Conselho Municipal dos Direitos da Pessoa com Deficiência de Bom Despacho,  nomeando a Comissão responsável por elaborar o regimento eleitoral para eleição dos conselheiros , que muito contribuirão para este processo de promoção e inclusão da Pessoa com Deficiência._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Obtivemos uma importante conquista com a entrada em vigor da referida lei, no entanto, temos que colocá-la em prática, evitando assim que o direito das pessoas com deficiência sejam violados. A nomeação desta comissão deve ser feita até o dia 09 de outubro, conforme dispositivo legal. Conhecedora do interesse que Vossa Excelência tem de resolver as diversas situações que envolvem a política de atendimento da Pessoa com deficiência, saliento que com mais esta ação, estaremos dando mais um passo para a inclusão e acessibilidade das pessoas com deficiência. 	_x000D_
 _x000D_
 Bom Despacho, 05 de outubro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/indicacao_437.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/indicacao_437.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que a este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino da Costa Neto, Excelentíssimo Prefeito Municipal, da seguinte_x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 Indica ao prefeito Municipal que envie a esta casa Projeto de Lei que cria o Fundo Municipal dos Direitos das Pessoas com Deficiência . _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 A presente indicação objetiva apresentar ao Senhor Prefeito, um anteprojeto de lei que cria o Fundo Municipal dos Direitos das Pessoas com Deficiência.  No mês passado, através de propositura  de minha autoria, foi dado um passo muito importante para a política de atendimento a pessoa com deficiência. No dia 09 de setembro de 2020, foi publicada a lei 2.749/2020, que dispõe sobre a criação, composição, competências e funcionamento do COMPED – Conselho Municipal dos Direitos da Pessoa com Deficiência de Bom Despacho._x000D_
 _x000D_
 No entanto,para que as políticas de atendimento da pessoa com Deficiência sejam implementadas necessário se faz a criação de  fundo municipal específico, o que possibilitará a busca de recursos para instrumentalizar as políticas de atendimento a saúde, educação, esporte, lazer, acessibilidade,  enfim, a adequada inclusão das pessoa com deficiência.._x000D_
 _x000D_
 Sabemos que o Fundo é um instrumento legal, de natureza contábil, orçamentária e financeira, destinado a gerir com racionalidade e transparência, a totalidade dos recursos da Promoção da Igualdade Racial do município e deve ser fiscalizado pela sociedade, através dos COMPIR._x000D_
 _x000D_
 Para que a Política proposta seja efetiva, necessário de faz a aprovação da criação do Fundo Municipal de Direitos da Pessoa com Deficiência._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 05 de outubro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/indicacao_438.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/indicacao_438.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Presidente, Excelentíssima Presidente da Camara Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 	Que seja feita a inclusão para a pauta  da próxima reunião do Projeto de Lei 31\2020, que trata do subsídio do Prefeito, Vice Prefeito e Secretário._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Considerando disposto no artigo 148, VI, do Regimento Interno da Câmara, que impõe a referida votação._x000D_
 Entre as propostas do referido projeto, objetiva-se conceder subsídio ao vice prefeito somente se ele exercer o cargo de secretário ou de prefeito em substituição como forma de envolvê-lo nas ações e decisões da administração pública. _x000D_
 Caso o projeto seja aprovado, haverá uma economia de mais de 500 mil reais na próxima legislatura._x000D_
 Estou propondo isso porque este projeto deve ser votado ainda este ano, haja vista previsão constitucional e regimental._x000D_
 _x000D_
 	Bom Despacho, 05  de outubro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/indicacao_439.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/indicacao_439.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o asfaltamento das ruas Santo Antônio e rua Sete, Conjunto dona Branca. JUSTIFICATIVA: O asfaltamento se faz necessário visto que existe um tráfego intenso de veículos e que também o calçamento encontra-se bastante danificado.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Vital Guimarães., Dra. Rose Delegada.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/indicacao_440.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/indicacao_440.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer da mesa diretora que seja encaminhado ao Sr. Prefeito a seguinte indicação:_x000D_
 1) Ligação das luminárias nos últimos três postes da Rua José Marques nas proximidades do Fidélis Novo e da comunidade Mãe Rainha . Já foram instalados os postes, colocados as lâmpadas e a fiação, porém não foi ligado. Primeira reiteração._x000D_
 2) Colocação e ligação de luminárias em três postes situados no final da Rua Faustino Teixeira no Bairro Santa Lucia nas proximidades do Salão novo de São Vicente de Paulo. Segunda Reiteração._x000D_
 3) Colocação de uma luminária em um poste na Rua 8, esquina com a Rua José Pereira, (antiga Rua 10) Bairro do Rosário II. Quinta reiteração, sendo que a primeira foi solicitada por mim em 2017._x000D_
 Justificativa: Conforme pode ser verificado os locais se tratam de áreas urbanas povoadas e estão muito escuras, o que facilita a ação de vândalos e criminosos.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/indicacao_441.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/indicacao_441.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado vem requerer da mesa diretora que seja encaminhado ao Sr. Prefeito as seguintes indicações: Instalação de guaritas de proteção nos seguintes endereços abaixo relacionados: _x000D_
 1) Avenida Dr. Juca esquina com Rua Itabirito, sentido Bairro São Vicente e Vice e versa._x000D_
 2) Avenida Bandeirantes em Frente à Casa Alvorada no Bairro Campos Elíseos sentido centro._x000D_
 3) Avenida Ana Rosa nas proximidades da Rua Paraná, sentido Caic e Vice versa._x000D_
 Justificativa, locais de grande movimentação de passageiros que utilizam o coletivo e ficam expostos ora ao sol, ora a chuva.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/indicacao_442.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/indicacao_442.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, requer da mesa diretora que seja encaminhado ao Sr. Prefeito as seguintes indicações:_x000D_
 A instalação de lombo faixa nos seguintes endereços:_x000D_
 1) Rua do Rosário próximo ao CCAA, no quarteirão entre a Rua Washington Luiz e a Rua Lavínia Campos no Bairro São João._x000D_
 2) Rua Manoel da Costa Gontijo no quarteirão entre a Rua Vereador José Diniz e a Rua Marques Gontijo, nas proximidades do Crocodilos Bar._x000D_
 3) Rua Dr. José Gonçalves  antes da Avenida Amazonas, nas proximidades da Agrobom._x000D_
 Justificativa: Locais de intenso trânsito, onde o pedestre não tem vez, e coloca a vida em risco para atravessar as vias.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/indicacao_443.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/indicacao_443.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve requer da mesa diretora que seja encaminhado ao Sr. Prefeito  as seguintes indicações em caráter de reiteração:_x000D_
 A instalação de redutores de velocidade  nos seguintes endereços:_x000D_
 1) Av Bandeirantes pista de calçamento em frente à Casa Alvorada. Os veículos oriundos da BR 262, ao depararem com a fila de caminhões neste local, deixam a pista e saem pela marginal imprimindo altas velocidades e colocando em risco aqueles que estão saindo ou entrando naquelas empresas ali instaladas._x000D_
 2) Rua Santo Antônio do Monte antes da esquina com a Rua Anicésio de Mendonça. Local de alta periculosidade, onde já houve vários pequenos acidentes._x000D_
 3) Rua Olegário Maciel, antes da esquina da Rua Coronel Leri, nas proximidades do Disk cerveja do Xandim._x000D_
 4) Rua Enfermeira Joana Darc  antes da esquina da Rua Júlio C. Nunes.  A pedido dos moradores da região.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/indicacao_444.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Obras a adequação do quebra-molas recentemente instalado na Av. Olegário Maciel, na altura do número 677, às normas da Resolução nº 600/16 do Contran. Justificativa: O recém instalado quebra-molas na Av. Olegário Maciel, em que pesem os esforços da Administração Pública Municipal para melhoria do trânsito no local, está em desacordo com a legislação, gerando risco de acidentes, já que se trata de local em declive/aclive.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/indicacao_445.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a supressão de uma árvore no cruzamento das ruas Corinto com rua Jequitinhonha bairro São Vicente. JUSTIFICATIVA: A rede elétrica encontra-se entre essas árvores, inclusive já causou falta de energia naquela localidade por problemas causados pelas referidas árvores.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/indicacao_446.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/indicacao_446.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras operação tapa buracos na rua Paraíba, 468, com Rosa Deolina de Jesus, 30 e 40 bairro Palmeiras.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/indicacao_447.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/indicacao_447.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras colocação de iluminação de LED de um poste de energia elétrica na rua Antônio Inácio, nº. 44, bairro Palmeiras. JUSTIFICATIVA: Já foram colocadas iluminação de LED nos postes da referida rua, ocorre que, quando da instalação, havia uma colmeia de abelhas no poste próximo ao número 44, o que impossibilitou a troca da iluminação.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/indicacao_448.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/indicacao_448.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o desenvolvimento de projetos e realização de obras na Praça do Bairro Simeão Ferreira. Justificativa: O local mencionado está na terra e possui apenas alguns balanços feitos de madeira. O espaço tem um grande potencial para ser aproveitado por toda a população. Para isso é necessária a realização de obras como pavimentação, instalação de parque infantil (playground), iluminação, jardins, bancos, etc. Os moradores do bairro merecem um espaço público adequado para a prática de esportes e para entretenimento de crianças, jovens e adultos.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/indicacao_449.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/indicacao_449.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Secretária de Educação a viabilidade do atendimento ao transporte escolar no Bairro Simeão Ferreira, assim que houver o retorno das aulas. JUSTIFICATIVA: Apesar de o transporte escolar passar nas proximidades até o Engenho do Ribeiro, o bairro mencionado não é atendido. As crianças são obrigadas a se locomover a pé até a Escola Wilson Lopes, às margens da rodovia, correndo risco de atropelamento e de serem vítimas de criminosos.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/indicacao_450.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/indicacao_450.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Secretário de Trânsito, Proteção Patrimonial e Defesa Social a adequação da lombada instalada na Rua Olegário Maciel às necessidades do local, às normas vigentes e que seja mais bem sinalizada. JUSTIFICATIVA: Recentemente foi colocado um quebra-molas ao final do morro na Rua Olegário Maciel, em uma altura acima da média dos outros espalhados pela cidade e com pouca sinalização. A situação pode trazer mais riscos de acidentes do que os evitando, por estar localizado depois de uma curva. É prudente que sua altura seja revisada, que tenham mais placas no local e que o quebra-molas seja pintado para se destacar da via.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_451.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Meio Ambiente avaliar se existe possibilidade de realizar poda de galhos de árvore na Rua Olegário Maciel em frente ao número 123.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/indicacao_452.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado a troca de lâmpadas danificadas na rua Espinosa, nº420 bairro Santa Marta.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/indicacao_453.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/indicacao_453.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja instalado um redutor de velocidade na Avenida do Pequis, Jardim dos Anjos II (prolongamento da Avenida Doutor Roberto), sentido Bairro Ana Rosa, próximo ao número 120, antes da Igreja Moriá ._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação do pastor e dos fiéis que frequentam a referida  Igreja, sob o argumento de que os motoristas que transitam naquele local imprimem alta velocidade em seus veículos, colocando em risco a vida de pessoas._x000D_
 _x000D_
 	Bom Despacho, 05 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/indicacao_454.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 	Senhora Presidente,_x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Sr. Bertolino da Costa Neto , Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 Que  envie a esta casa Projeto de Lei que institua  a “Educação Ambiental” como disciplina da parte diversificada no quadro curricular da rede municipal de ensino._x000D_
 			JUSTIFICATIVA:_x000D_
 A presente indicação objetiva apresentar ao Senhor Prefeito, um  anteprojeto de lei que objetiva instituir  a “Educação Ambiental” como disciplina da parte diversificada no quadro curricular da rede municipal de ensino, preparando e conscientizando as crianças sobre a importância de se preservar  e de se pensar o Meio Ambiente  como fonte de vida. _x000D_
 Em seu artigo 225, a Constituição Federal destaca que todos têm direito ao meio ambiente ecologicamente equilibrado, bem de uso comum do povo e essencial à qualidade de vida sadia, impondo-se ao Poder Público e a coletividade o dever de defendê-lo e preservá-lo para as gerações presentes e futuras. _x000D_
 Diversos diplomas legais do município também tratam do  tema, a exemplo da Lei Orgânica do Município de Bom Despacho/MG – Seção VIII – Do Meio Ambiente, artigo 141 e seguintes, lei 1.561/96 (Código Ambiental de Bom Despacho/MG) e a lei complementar nº 03/06, TÍTULO III - DA POLÍTICA URBANA E DO MEIO AMBIENTE  em seu artigo 22 e seguintes, demonstrando total compromisso com um meio ambiente sustentável._x000D_
 _x000D_
 Sabedora de que o meio ambiente é essencial para a vida e  preocupados   com a sua degradação intensificada por  ações  descompromissadas do homem, tais como,   produção excessiva de lixo e destinação inadequada, desperdício d’água, realização de queimadas clandestinas, uso indiscriminado de agrotóxicos e afins,  é que me fez perceber a  necessidade de provocar mudanças de comportamento e de proteger e melhorar o meio ambiente, a qualidade de vida e a sustentabilidade._x000D_
 _x000D_
 Por acreditar que será através do ensino, que constituiremos um processo participativo e permanente, que desenvolverá em todos nós uma consciência crítica sobre a problemática ambiental, os quais ultrapassarão os muros das escolas municipais, envolvendo o ensino médio e superior, bem como o Grupo de Voluntários, que desenvolvem um trabalho de excelência em toda a nossa cidade, que apresento esta indicação.  _x000D_
 _x000D_
 Bom Despacho, 19 de outubro de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/indicacao_455.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/indicacao_455.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente que verifique a possibilidade de instalar iluminação próximo ao lixão. Justificativa: Depois das 18 horas a localidade fica muito escura onde os funcionários que fazem a vigia do local estão sem condições de trabalho.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/indicacao_456.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/indicacao_456.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a fiscalização, orientação da população e demais providências com relação ao lixo descartado em uma lixeira na Rua Chico Marques, perto do córrego. JUSTIFICATIVA: No local há uma lixeira, mas por causa da quantidade de detritos descartados o lixo está caindo no chão, trazendo transtornos e prejudicando o meio ambiente. Alguma providência precisa ser tomada e talvez o local não seja adequado para ter uma lixeira.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/indicacao_457.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/indicacao_457.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente que o caminhão que recolhe lixo pelas ruas passe com frequência na Rua Jequitinhonha e que sejam colocados redutores de velocidade na mencionada rua.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/indicacao_458.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/indicacao_458.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor competente que seja feito a troca de lâmpada queimada na Rua Passos com Rua Formiga.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/indicacao_459.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/indicacao_459.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, requer da mesa diretora que seja encaminhado do Sr. Prefeito a seguinte indicação: _x000D_
 Seja analisado pelo Setor de Trânsito a possibilidade de deslocar a placa de estacionamento proibido ora existente na Rua do rosário em frente ao imóvel número 1405 de propriedade do Sr. Balalau para mais ou menos 11 metros pra trás, sentido ao centro.  _x000D_
 Este deslocamento aumentará o espaço para estacionamento de mais uns três veículos que param para lanchar na padaria Sabor e café que fica ali em frente ao referido local.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/indicacao_460.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/indicacao_460.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social a troca de uma placa instalada na Rua Lambari, no Centro, próxima ao número 171. JUSTIFICATIVA: A placa foi instalada no lado contrário. Deveria ser colocada em frente ao número 176, mas foi instalada do outro lado da rua.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/indicacao_461.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/indicacao_461.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras a pavimentação asfáltica das ruas demandadas do Bairro Esplanada. JUSTIFICATIVA: Foram feitas promessas de asfaltamento de diversas ruas do Bairro Esplanada, mas até a presente data as obras não foram iniciadas.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/indicacao_462.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/indicacao_462.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal o recolhimento dos detritos advindos de uma limpeza realizada pela Prefeitura na Av. Onézimo Pontes (antiga Rua Um) no Bairro Rosário II. Justificativa: Na via mencionada foi feita uma limpeza há aproximadamente 3 (três) meses e os detritos foram amontoados em frente às residências, obstruindo garagens e causando diversos transtornos aos cidadãos. Agora está crescendo mato nesses montes, trazendo riscos à saúde e integridade física dos moradores, pois animais peçonhentos estão sendo atraídos para o local.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/indicacao_463.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/indicacao_463.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Trânsito avaliar a possibilidade de implantar uma área de estacionamento específico para carga e descarga na avenida Dr. Roberto de Melo Queiroz, em frente ao número 1607, JUSTIFICATIVA: Essa área para carga e descarga é importante para os estabelecimentos comerciais que ali funcionam.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/indicacao_464.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/indicacao_464.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito determinar a sinalização (placa de Pare) no cruzamento entre as Avenidas José Alcino Handam e Carlos Cardoso de Carvalho. Justificativa: Trata-se de local que divide os bairros São José e Belvedere, com grande fluxo de veículos, em que já ocorreram vários acidentes, por falta de sinalização de preferência.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/indicacao_465.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/indicacao_465.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito determinar a instalação de lombo-faixa na Av . Carlos Cardoso de Carvalho, no cruzamento com a Av. Padre Augusto. Justificativa: Embora instalados quebra-molas no local, estes estão em desacordo com a legislação do CONTRAN.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/indicacao_466.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/indicacao_466.pdf</t>
   </si>
   <si>
     <t>Indico a Secretária de Obras fazer a limpeza das bocas de lobo da cidade. JUSTIFICATIVA: Com o início do período chuvoso é preciso dar manutenção para que não ocorra entupimentos.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/indicacao_467.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/indicacao_467.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras trocar as lâmpadas queimadas nos postes de iluminação pública nas ruas Getúlio Vargas, bairro Esplanada e rua da Chácara, bairro Vila Gontijo. JUSTIFICATIVA: Há dias já fora feita reclamação na ouvidoria e não foi solucionado o problema.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/indicacao_468.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/indicacao_468.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal notificar a empresa que fez o asfalto na rua Corinto, bairro Santa Marta. JUSTIFICATIVA: A primeira chuva que ocorreu no fim de semana passado, danificou o asfalto.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/indicacao_469.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/indicacao_469.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 Que seja apresentado um cronograma de execução da pavimentação e recapeamento das vias públicas de Bom Despacho._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora tem sido procurada por diversos munícipes que desejam saber quando serão realizadas as obras nas vias onde residem._x000D_
 _x000D_
 	Bom Despacho, 26 de outubro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/indicacao_470.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/indicacao_470.pdf</t>
   </si>
   <si>
     <t>Indicação nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr Berlolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO_x000D_
 _x000D_
 _x000D_
 Que seja incluído no plano de ação dessa administração a construção de passeios na Rua Picão Camacho, lado direito, sentido cristo, dos números 1000 a 1400._x000D_
 	_x000D_
 	_x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora tem sido procurada por diversos munícipes que solicitam a obra._x000D_
 _x000D_
 	Bom Despacho, 26 de outubro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_471.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_471.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de instalar um redutor de velocidade na Avenida Santo Antonio do Monte, nas proximidades do número 191._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações dos moradores, os quais alegam que os motoristas passam ali em alta velocidade, o que tem trazido muito risco aos moradores e pedestres. Relataram-me que no local aconteceu alguns acidentes e atropelamento de animais domésticos. _x000D_
 _x000D_
 	Bom Despacho, 09  de novembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/indicacao_472.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/indicacao_472.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito determinar a abertura e asfaltamento de pequeno trecho na esquina da Rua Cel. João Pedro e Av. Vivalde Brandão, no bairro Jardim América. Justificativa: No entroncamento entre estes dois trechos, existe apenas um matagal, sem possibilidade de passagem de transeuntes ou veículos</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_473.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_473.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr. Bertolino, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja feita a revisão da iluminação da Rua Manga, próximo ao número 480._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações dos moradores, pois o local está muito escuro, colocando em risco a segurança dos cidadãos._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 16  de novembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/indicacao_474.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/indicacao_474.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Bertolino, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja feita a revisão da iluminação da Rua Santo Antonio do Monte, especialmente na entrada do Residencial Dona Branca.._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações dos moradores, pois o local está muito escuro, colocando em risco a segurança dos cidadãos._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 16  de novembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/indicacao_475.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/indicacao_475.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretaria do Meio Ambiente que seja feita a capina e limpeza da praça do Bairro Esplanada.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/indicacao_476.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/indicacao_476.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária do Esporte que seja implantado academia ao ar livre na praça do Bairro Esplanada.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/indicacao_477.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/indicacao_477.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize, através da secretaria competente, o recapeamento e operação tapa buracos na Rua Picão Camacho. JUSTIFICATIVA: A via mencionada está muito esburacada. Moradores relataram que já fizeram solicitações na ouvidoria, mas até o presente momento não foram atendidos.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2335/indicacao_478.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2335/indicacao_478.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize, através da secretaria competente, o recapeamento e operação tapa buracos no Bairro Santo Antônio. JUSTIFICATIVA: Os moradores do Bairro Santo Antônio estão convivendo com buracos nas vias há mais de um ano após fortes chuvas que atingiram o local. No dia seguinte ao ocorrido foi feita a solicitação de reparo na ouvidoria da Prefeitura através do protocolo 20191203.104210.1161240 e até hoje não foi atendida.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/indicacao_479.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/indicacao_479.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação à Secretaria de Saúde sobre a marcação da cirurgia na área de otorrinolaringologia para o paciente K. H. F. S, nascido em 13/09/2009.JUSTIFICATIVA: O paciente está aguardando a cirurgia há mais de dois anos. O problema que era em apenas um ouvido se estendeu para os dois. Foi enviado um ofício sobre a demanda em março do presente ano, mas o paciente ainda não foi operado.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/indicacao_480.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/indicacao_480.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que analise a viabilidade da troca da iluminação pública nos bairros Santa Lúcia I, Santa Lúcia II, Fátima e Ozanan substituindo por lâmpadas de LED. Justificativa: A Vereadora foi procurada por moradores dos referidos bairros. A troca das lâmpadas trará melhorias e segurança a todos.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/indicacao_481.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que analise a viabilidade de substituir a iluminação pública por lâmpadas de LED nas ruas João Pereira e Santo Antônio do Monte, no Bairro do Rosário, na Rua Arthur Pontes e nas Ruas B, C e D das Casas da Fábrica de Tecidos no Bairro Palmeiras. Justificativa: A troca das lâmpadas trará melhor eficiência energética e segurança a todos os moradores dos locais indicados.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2339/indicacao_482.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2339/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Dr. Bertolino da Costa Neto, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		         INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 		Que seja realizada a pintura do quebra molas localizado na Rua Flávio Cançado, número 331._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 _x000D_
 	O referido quebra molas é de difícil visibilidade e tem colocado em risco a segurança de pedestres e motoristas ._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 23 de novembro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/indicacao_483.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/indicacao_483.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Obras a construção de um meio fio no canteiro central da Av. Rio de Janeiro. JUSTIFICATIVA: Devido à obra de recapeamento é preciso fazer meio fio, arborizar e gramar o canteiro.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/indicacao_484.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal a fiscalização do serviço de coleta e que sejam tomadas as medidas necessárias para que o lixo não seja amontoado nas ruas pelos garis antes do caminhão passar. Justificativa: Os garis estão fazendo montes de lixos para facilitar o recolhimento quando o caminhão passar. No entanto, o lixo reunido está sendo colocado na faixa de rodagem das ruas, atrapalhando a circulação e estacionamento de veículos. A situação está ocorrendo em várias ruas movimentadas e muitas vezes em horários de pico.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/indicacao_485.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências necessárias para que o lixo da Rua Antônio Tavares no bairro Santa Ângela, abaixo da antiga linha, seja recolhido regularmente em toda a extensão da via. Justificativa: Conforme orientações da Prefeitura cada cidadão deverá colocar o lixo doméstico na porta de casa a 1,5m do chão. Ocorre que nem o caminhão da coleta nem os garis descem a rua mencionada e os moradores estão sendo obrigados a subir com o lixo e deixar na porta de outras pessoas.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/indicacao_486.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/indicacao_486.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado operação tapa buracos na Avenida Paulino Marques Gontijo em frente a Lajes Marquesa no bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/indicacao_487.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/indicacao_487.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja realizado o patrolamento na ponte da estrada dos ferreiras.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/indicacao_488.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/indicacao_488.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que seja feita a limpeza nos bueiros no Bairro Dona Branca. Justificativa: Durante o período das chuvas a agua passou direto nos bueiros e inundou a avenida das palmeiras.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/indicacao_489.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/indicacao_489.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras que tome as providencias para a instalação da academia ao ar livre na praça do Bairro Esplanada. Justificativa: A Secretaria de Esportes já adquiriu os aparelhos, já se encontram no pátio da Prefeitura a disposição.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/indicacao_490.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/indicacao_490.pdf</t>
   </si>
   <si>
     <t>Reitera ao Sr. Prefeito sobre o pagamento, através de autorização legal, do adicional de insalubridade em grau máximo (40%) a todos os trabalhadores da saúde cujas instituições a que estiverem vinculados destinarem-se ao atendimento de pacientes infectados pelo COVID-19 (Coronavirus), pelo tempo que perdurar a pandemia. JUSTIFICATIVA: Os profissionais de saúde e suas famílias são os que mais correm o risco de contaminação pelo novo Coronavírus. O adicional de insalubridade de 40% sobre o valor do salário do trabalhador não irá cobrir o dano que venham a suportar em caso de contaminação, mas poderá amenizar a situação e auxiliar os profissionais e suas famílias. Já está em tramitação no Congresso Nacional o projeto de Lei 744/20 de autoria do Deputado Federal José Ricardo (anexo). No entanto, os riscos de contaminação são iminentes. Desta forma, cabe ao município de Bom Despacho proteger, dentro do possível, seus profissionais de saúde de forma célere.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/plc_01_2020_4EGb7L3.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/plc_01_2020_4EGb7L3.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 1950/03, Código Tributário Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1709/projeto_de_lei_complementar_02-2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1709/projeto_de_lei_complementar_02-2020.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar n° 01, de 18 de maio de 2.005, que dispõe sobre a Lei Orgânica da Previdência Social Municipal e o Instituto Municipal de Previdência dos Servidores Públicos de Bom Despacho - BDPREV, e dá outras providências."</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/plc_03_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/plc_03_2020.pdf</t>
   </si>
   <si>
     <t>"Acrescenta parágrafo único ao art. 49 Lei Complementar nº 35, de 22 de dezembro de 2.014 (Código de Obras e de Edificações do Município de Bom Despacho - Minas Gerais) e dá outras providências"</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/plc_04_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/plc_04_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o § 1º e revoga o § 2º, ambos do art. 49 Lei Complementar nº 35, de 22 de dezembro de 2.014 e  dá outras providências."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/pl_01_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/pl_01_2020.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a Logradouro Público" e dá providências."</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/pl_06_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/pl_06_2020.pdf</t>
   </si>
   <si>
     <t>Promove a revisão anual ao vencimento dos servidores efetivos e ocupantes de cargos em comissão da Câmara Municipal de BD</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1509/pl_07_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1509/pl_07_2020.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para a educação especial no município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_08_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_08_2020.pdf</t>
   </si>
   <si>
     <t>"Proíbe a cobrança de tarifa do serviço de tratamento de esgotamento sanitário pela Companhia de Saneamento de Minas Gerais —COPASA no município de Bom Despacho-MG e dá outras providências."</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/pl_09_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/pl_09_2020.pdf</t>
   </si>
   <si>
     <t>"LEI INSTITUI O DIA DO MÚSICO NO MUNICÍPIO DE BOM DESPACHO"</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1545/pl_10_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1545/pl_10_-_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 1° da Lei Municipal n° 2.435, de 24 de setembro de 2.014, e dá outras providências."</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1546/pl_11_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1546/pl_11_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para a escolha da localização de aterro sanitário no município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1547/pl_12_-__2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1547/pl_12_-__2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da fixação de cartazes, quadros ou placas informativas sobre os profissionais dos serviços de saúde nos estabelecimentos da rede municipal de saúde e dá outras providências."</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1548/pl_13_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1548/pl_13_-_2020.pdf</t>
   </si>
   <si>
     <t>"Estabelece a obrigatoriedade de instalação de câmeras de vídeo para monitoramento das áreas externas e internas nas escolas públicas municipais e nos estabelecimentos da rede municipal de saúde."</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1549/pl_14_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1549/pl_14_-_2020.pdf</t>
   </si>
   <si>
     <t>"Altera as redações do §2° do art. 8° e do art. 28, caput, e acrescenta o §3° no art. 8°, todos da Lei Municipal n° 736, de 6 de dezembro de 1.977, e dá outras providências."</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1708/pl_16_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1708/pl_16_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgação no site oficial da Prefeitura Municipal de Bom Despacho de informação sobre as obras públicas paralisadas."</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/pl_17_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/pl_17_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 28 e acrescenta o art. 41-A na Lei Municipal 2.419, de 13 de junho de 2.014, e dá outras providências."</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/pl_23_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/pl_23_2020.pdf</t>
   </si>
   <si>
     <t>"Proíbe o corte dos serviços essenciais como luz, água e esgotamento sanitário na condição que menciona."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/pl_24_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/pl_24_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o encaminhamento, à Câmara Municipal de Bom Despacho, de informações sobre a aquisição de bens, serviços, insumos de saúde e materiais de divulgação, todas as compras realizadas e a contratação de serviços realizadas pelo Poder Executivo em função do enfrentamento do estado de emergência de saúde pública decorrente da pandemia de Covid-1 9, causada pelo coronavírus."</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/pl_28_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/pl_28_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade das empresas sediadas em Bom Despacho contratarem e manterem empregados prioritariamente trabalhadores domiciliados no município e dá outras providências."</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/pl_30_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/pl_30_2020.pdf</t>
   </si>
   <si>
     <t>" Renomeia logradouro público municipal que menciona e dá outras providências. "</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/pl_31_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/pl_31_2020.pdf</t>
   </si>
   <si>
     <t>" Fixa o subsídio do Prefeito, Vice-Prefeito e secretários municipais para o período de 2021/2024."</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Fernando Branco, Joice Quirino, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/pl_32_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/pl_32_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o §2º do art. 4º da Lei Municipal nº 2.265, de 27 de dezembro de 2017"</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/pl_36_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/pl_36_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a criar o Fundo Municipal de Combate ao Coronavírus - COVID-19."</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/pl_41_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/pl_41_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgação de informações por parte da ouvidoria do Poder Executivo Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2100/pl_46_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2100/pl_46_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação, nas paradas de ônibus, de placas informativas das linhas, horários e mapas dos itinerários dos ônibus de transporte coletivo municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/pl_47_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/pl_47_2020.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a entidade que menciona e dá outras providências"</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/pl_51_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/pl_51_2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/pl_52_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/pl_52_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo a inserir a Língua Brasileira de Sinais na grade curricular das instituições de ensino que o compõem no Município de Bom Despacho e da outras providências".</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/pl_53_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/pl_53_2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público e dá outras providencias</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/pl_59_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/pl_59_2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público e dá outras providências - Rua Elvia de Oliveira</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/pl_60_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/pl_60_2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público e dá providências.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/pl_61_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/pl_61_2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público" e dá providências.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/pl_62_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/pl_62_2020.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/pl_63_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/pl_63_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2° do art. 131 da Lei Municipal n° 1.561, de 30 de abril de 1.996, e dá outras providências.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/pl_64_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/pl_64_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de os hospitais e maternidades prestarem orientações para primeiros socorros em caso de engasgamento, aspiração de corpo estranho e prevenção de morte súbita de recém-nascidos, e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/pl_66_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/pl_66_2020.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Incentivo à Implantação de Hortas Comunitárias e Compostagem no Município de Bom Despacho."</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/pl_67_20201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/pl_67_20201.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/pl_72_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/pl_72_2020.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Proteção e Bem Estar Animal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/pl_75_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/pl_75_2020.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público e dá outras providências"</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1478/pl_02_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1478/pl_02_2020.pdf</t>
   </si>
   <si>
     <t>Veto integral à Proposição de Lei nº 12/2019</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/pl_03_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/pl_03_2020.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos municipais de Bom Despacho.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/pl_04_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/pl_04_2020.pdf</t>
   </si>
   <si>
     <t>Concede aumento aos profissionais do Magistério Público Municipal vinculados ao Plano de Cargos, Carreiras e Vencimentos.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_05_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_05_2020.pdf</t>
   </si>
   <si>
     <t>"Reestrutura vencimentos das carreiras de Auditor, Fiscal e Gestor Público Municipal de Bom Despacho".</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/pl_15_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/pl_15_-_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/pl_18_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/pl_18_2020.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o processo de escolha de servidor ao cargo de diretor e vice-diretor de instituições de ensino municipais e dá outras providências".</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/pl_19_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/pl_19_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para elaboração da Lei do Orçamento Anual de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/20-2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/20-2020.pdf</t>
   </si>
   <si>
     <t>Cria o programa de Enfrentamento dos efeitos da pandemia internacional ocasionada pela COVID-19, autoriza a abertura de crédito especial ao Orçamento Fiscal do Município em favor da unidade orçamentária que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/21-2020_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/21-2020_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar até R$ 3.050.000,00 ao Lactário Menino Jesus para aquisição de equipamentos para o Centro de Terapia Intensiva (CTI) do Município de Bom Despacho), abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1629/22-2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1629/22-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Alimentos, no âmbito do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1707/pl_25_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1707/pl_25_2020.pdf</t>
   </si>
   <si>
     <t>"Concede, por tempo determinado, isenção da contribuição para custeio do serviço de iluminação pública (CIP) aos contribuintes vinculados às unidades consumidoras enquadradas na Medida Provisória 950, de 8 de abril de 2020."</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1710/projeto_de_lei_26-2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1710/projeto_de_lei_26-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência da concessão e pagamento dos benefícios temporários assistenciais aos servidores ativos e pertencentes ao quadro efetivo para o Município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/pl_27_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/pl_27_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.601 de 28 de agosto de 2.017, que autoriza a contratar operação de crédito junto ao Banco de Desenvolvimento de Minas Gerais S/A - BDMG, e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/pl_29_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/pl_29_2020.pdf</t>
   </si>
   <si>
     <t>" Veto integral à proposição de Lei nº 50/2019. "</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/pl_33_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/pl_33_2020.pdf</t>
   </si>
   <si>
     <t>"Institui o Fundo Municipal de Política de Promoção de Igualdade Racial - FUMPIR."</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/veto_parcial_a_pl_11_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/veto_parcial_a_pl_11_2019.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial à Proposição de Lei nº 11/2019</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/pl_35_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/pl_35_2020.pdf</t>
   </si>
   <si>
     <t>"Autoria o Poder Executivo a contratar empresa especializada para prestação de serviços de assessoria em saúde pública, com análise de viabilidade econômico-financeiro  da Santa Casa de Bom Despacho."</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/pl_37_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/pl_37_2020.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Municipal nº 2.694 de 18 de setembro de 2.019 e dá outras providências."</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/pl_38_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/pl_38_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n°2.733, de 10 de junho de 2.020, que dispõe as diretrizes sobre as medidas de prevenção e combate a incêndio e a desastres em estabelecimentos, edificações e áreas de reunião de público no âmbito do Município de Bom Despacho, e dá outras providências."</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2008/pl_39_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2008/pl_39_2020.pdf</t>
   </si>
   <si>
     <t>"Converte em advertência a primeira multa por infrator, aplicada até 3 de julho de 2.020, em decorrência da fiscalização das medidas restritivas impostas no combate à pandemia da COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/pl_40_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/pl_40_2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a converter o loteamento	Condomínio	Chácaras Alphaville em condomínio horizontal urbano, nos termos da Lei Municipal 2.677/19, e dá outras providências."</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/pl_42_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/pl_42_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a lei 1.066/86 e dá outras providências."</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2070/pl_43_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2070/pl_43_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a lei 1.066/86 e dá outras providências"</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2071/pl_44_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2071/pl_44_2020.pdf</t>
   </si>
   <si>
     <t>"Inclui o art 7º-A na lei municipal 2.738/20, Lei de Diretrizes Orçamentárias, altera o parágrafo único do art. 12 da mesma lei e dá outras providências."</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2074/pl_45_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2074/pl_45_2020.pdf</t>
   </si>
   <si>
     <t>"Veto parcial à proposição de Lei 17/2020."</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/pl_48_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/pl_48_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/pl_49_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/pl_49_2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 736. de 6 de dezembro de 1.977, que dispõe sobre Loteamento e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/pl_50_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/pl_50_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subsídio emergencial à concessionária do serviço de transporte público coletivo, objetivando reduzir o impacto tarifário decorrente das medidas de contenção da pandemia causada pelo agente Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/pl_54_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/pl_54_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 4º da Lei Orcamentária nº 2704, de 06 de dezembro de 2019."</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/pl_55_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/pl_55_2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bom Despacho para o exercício de 2021.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/pl_56_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/pl_56_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão do Plano Plurianual PPA 2018-2021 para o exercício 2021.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/pl_57_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/pl_57_2020.pdf</t>
   </si>
   <si>
     <t>Suspende temporariamente a exigência do inciso III do art. 4º da lei 2.702/19, revoga o art. 42 da mesma lei e dá outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/pl_58_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/pl_58_2020.pdf</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/pl_68_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/pl_68_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei 2.757, de 15 de Outubro de 2020 e dá outras providências."</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/pl_71_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/pl_71_2020.pdf</t>
   </si>
   <si>
     <t>Projeto substitutivo ao Projeto de Lei 69/2020, que altera a Lei 2.757/20.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/pl_76_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/pl_76_2020.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial à propositura de Lei nº 18/2020".</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/pl_77_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/pl_77_2020.pdf</t>
   </si>
   <si>
     <t>Veto total à Proposição de Lei nº 53/2020</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/pl_78_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/pl_78_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subsídio emergencial à concessionária do serviço de transporte público coletivo, relativo aos meses de setembro a dezembro de 2.020, objetivando reduzir o impacto tarifário decorrente das medidas de contenção da pandemia causada pelo agente Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/pl_79_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/pl_79_2020.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 4º da Lei 1.066, de 29 de Dezembro de 1986.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/pl_80_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/pl_80_2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/pl_81_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/pl_81_2020.pdf</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/01.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Terezinha de Jesus Ferreira</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/02.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Luana Cimetta Cançado</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/03.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Jusara Aparecida Maciel da Silva</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4360/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4360/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Helida Oliveira Malaquias Alvarenga</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Diva Geacaiba Azevedo</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Ivana Cardoso</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/07.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Dalva Soares de Sant'Ana</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Renata Lago e Barros</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/09.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sra. Marilene Araújo Couto</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/10.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Resolução n°937/2019, que dispõe sobre a organização administrativa da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>FOTC - Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/pr_11__2020__fl._02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/pr_11__2020__fl._02.pdf</t>
   </si>
   <si>
     <t>"Aprova prestação de contas da Prefeitura Municipal de Bom Despacho do ano de 2016."</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/pr_12_2020_-_1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/pr_12_2020_-_1.pdf</t>
   </si>
   <si>
     <t>"Aprova a prestação de contas da prefeitura municipal de Bom Despacho do ano de 2017."</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/13.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Sr. Duílio Silva Campos</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/14.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Sr. Ennio Teixeira Max</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/projeto_resolucao.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/projeto_resolucao.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Pastor João Gonçalves</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/pr_16_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/pr_16_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 141 e 145 do Regimento Interno da Câmara Municipal de Bom Despacho e dá providências.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maria Aparecida da Costa</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Sra. Meire Maria Freitas</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Deucélio César Gontijo</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Modesto Carvalho de Araújo Neto</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sra. Angelita Viviane Soares Oliveira</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Sra. Mara Aparecida Muniz Soares</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Tomaz Henrique de Oliveira Resende</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário ao Sr. Padre Márcio Antônio Pacheco</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sr. Luciano Antônio dos Santos</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Fábio Rodrigo Carvalho Pinto</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Federal Diego Leonardo de Andrade Carvalho</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário ao Sr. Yure Kler de Oliveira</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Geraldo Aparecido da Silva</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sr. Rodrigo Teixeira Coimbra</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Caio Melo e Silva Paixão</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/projeto_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/projeto_32.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre Paulo César Rodrigues Silva</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Fernando Costa Gontijo</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal a Conceição Perpétua Guimarães Correia</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Osvaldo Miranda da Silva</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal ao Sr. Washington Luiz Rodrigues</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Patrick Brauner Resende</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Wemerson Lino Pimenta</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/projeto_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/projeto_39.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Michel Cyrino Saliba</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Warley Geraldo Pereira</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/pr_41_-_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/pr_41_-_2020.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 8º e 43 do Regimento Interno da Câmara Municipal de Bom Despacho/MG - Resolução nº 685/2012"</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/requerimento_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requerem ao Senhor Prefeito que informe quando serão realizadas “operações tapa buracos” ou o recapeamento do asfalto das vias danificadas pelas chuvas no município. Ressaltamos as seguintes vias públicas: Praça Altino Teodoro, em especial quanto a um buraco existente do lado de cima da praça, próximo à faixa de pedestres; Praça da Inconfidência, em especial quanto a uma cratera no acostamento, no espaço destinado à parada de coletivos; manutenção do asfalto na Av. Norte-Sul (Sandoval Mesquita), logo abaixo do Restaurante Fazendinha, bairro Santa Lúcia (lado esquerdo, sentido Realengo/Santa Lúcia); Rua Francisco de Assis Santos Amaral, próximo ao número 115, bairro Jardim dos Anjos (há exposição de cano de água da COPASA, com risco de vazamento de água); tratoramento da Rua Dois, bairro Rosário Dois, para melhoria do piso, que está em péssimas condições; Av. Francisco de Paula Lopes, bairro de Fátima, próximo ao novo loteamento. JUSTIFICATIVA: Muitas vias da cidade estão bastante danif</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que apresente as seguintes informações: - Quanto foi gasto em 2019 pelo Executivo Municipal com operações “tapa buracos” e qual ou quais empresas prestaram os serviços. - Quais as providências estão sendo tomadas no atual momento para resolver as situações das vias da cidade que estão repletas de buracos. - Qual é o planejamento feito para o ano de 2020 com reparos e manutenção das vias da cidade. - Se já foi feito algo para atender as vias mais afetadas com os buracos, às quais os moradores estão tendo extremas dificuldades até de chegar a suas residências, como, por exemplo, a Rua Corinto, no Bairro Santa Marta. - Em quais locais há máquinas da prefeitura prestando serviços de reparo e/ou manutenção de vias no presente momento. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização por parte deste Vereador</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1490/requerimento_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1490/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pela Ouvidoria da Prefeitura que apresente as seguintes informações: - Se o setor de Ouvidoria está repassando os pedidos de cidadãos para troca de lâmpadas queimadas e demais problemas relacionados à iluminação pública. - Quantos requerimentos ou notificações foram repassados nos últimos 90 (noventa) dias à empresa contratada sobre lâmpadas queimadas e demais problemas relacionados à iluminação pública. - Se a empresa contratada para prestar serviços relacionados à iluminação pública está atendendo os requerimentos e notificações. JUSTIFICATIVA: Este Vereador recebeu queixas de cidadãos de que os pedidos não estão sendo atendidos e que estão sendo maltratados pela Ouvidoria da Prefeitura. As informações subsidiarão o trabalho de fiscalização.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações: - Quantas e quais empresas encontram-se atualmente contratadas pelo Executivo Municipal para prestação de serviços. - Quantos funcionários possuem cada empresa que presta serviços para o Executivo Municipal atualmente. - Quantos funcionários terceirizados estão atualmente prestando serviços para o Executivo Municipal. JUSTIFICATIVA: Este Vereador deseja tomar conhecimento de quantas pessoas estão sendo beneficiadas diretamente com os contratos celebrados pelo Município através de geração de empregos, dentre outros. As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/requerimento_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quantos servidores efetivos e contratados existem nos quadros do Executivo Municipal, bem como requer a apresentação da folha de pagamento do mês de dezembro de 2019 de todo o pessoal. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização e legislativo deste Vereador, especialmente sobre a análise dos Projetos de Leis números 03, 04 e 05 de 2020.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/requerimento_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações sobre a construção do Centro de Terapia Intensiva (CTI) no Município de Bom Despacho. Quais Deputados Federais e Estaduais encaminharam emendas parlamentares destinadas à Construção do CTI em Bom Despacho e qual foi o valor de cada emenda. - Quantos lotes já foram alienados pela Prefeitura até a presente data para financiar a construção do CTI e qual o valor total arrecadado com as vendas. - Qual foi o valor total repassado pelo Poder Executivo Municipal ao Lactário Menino Jesus (Santa Casa) para a Construção do CTI. - Como está o andamento das obras do CTI. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/requerimento_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações sobre o imóvel onde funcionava o SESC em Bom Despacho: - Se o Poder Executivo Municipal já tomou todos os procedimentos necessários de regularização para administrar o espaço onde funcionava o SESC. - Por quanto tempo o Poder Executivo Municipal pretende administrar o local. - Se já está sendo utilizado e de que forma está sendo feita esta utilização. - Se o Poder Executivo Municipal terá de pagar algum valor para utilizar o imóvel. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe onde está o equipamento de Raio X que estava no SESC e se está sendo utilizado. JUSTIFICATIVA: Após o encerramento das atividades do SESC em Bom Despacho os funcionários de saúde que lá trabalhavam foram transferidos, mas este vereador não tem conhecimento do que foi feito com o equipamento de Raio X que estava no local. As informações subsidiarão o trabalho de fiscalização</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/requerimento_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe: devido visita ao PSF Jardim América e ao Centro de Atenção Psicossocial foram constatados vários problemas com relação a estrutura das referidas unidades. Solicito que sejam tomadas providências no sentido de resolver, o mais rápido possível, os danos, uma vez que isto tem gerado insegurança e risco de acidentes graves no local de trabalho.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/requerimento_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe: Quais são os servidores em cada equipe de odontologia das unidades básicas de saúde e quais modalidades estas equipes estão inscritas?</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/requerimento_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe: Quando serão concluídas por completo as obras de colocação de meio fio em todo distrito do Engenho do Ribeiro. Justificativa: Vários imóveis foram invadidos pelas aguas das chuvas, trazendo transtornos e perdas materiais para os moradores.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe: Com relação ao of. Nº615/2019/SEMUSA solicito que discrimine por área quantos agentes de combate de endemias estão em atividade de campo, promoção, leishmaniose, pontos estratégicos e supervisão. E qual o ultimo índice de infestação por bairro (LIRA)?</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_13.pdf</t>
   </si>
   <si>
     <t>requer ao diretor da COPASA que informe Quando será inaugurado o reservatório de água no Bairro São Vicente?</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/requerimento_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/requerimento_14.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, após aprovação plenária, requer da mesa diretora que seja convidada a Presidente do BDPREV, para fazer uma prestação de contas sobre a situação financeira e econômica atual daquele instituto. Justificativa, O assunto é de suma importância, pois trata-se do futuro previdenciário dos servidores municipais, sendo necessário portanto um acompanhamento mais próximo de sua situação.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado a Excelentíssima Secretaria de Saúde, Neide Braga, ofício solicitando as seguintes informações: _x000D_
 _x000D_
 1) Quais medidas estão sendo adotadas pela administração  com o objetivo de diminuir o índice de infestação do Aedes Aegypt, responsável pela transmissão da dengue, chycuncunya e zika vírus?_x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de atender a função fiscalizadora, bem como, informar a população das medidas adotadas pela administração pública._x000D_
 _x000D_
 Bom Despacho, 03 de fevereiro de 2020. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/requerimento_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma moção de congratulação para os  garis, Alex e Johnata(caminhão do Júlio)  , que prestam um relevante serviço a nossa sociedade e arrancam sorrisos do povo de nossa cidade._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes dois garis fazem a diferença em nossa cidade, não só limpando a cidade, mas limpando também a tristeza dos cidadãos bondespachense._x000D_
 _x000D_
 Bom Despacho, 03 de fevereiro de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado a Excelentíssima Secretaria de Saúde, Neide, ofício solicitando as seguintes informações: _x000D_
 _x000D_
 1) Em que fase está o processo para construção da UBS  Divina Tomásia, tipo 2, Bairro do Rosário? _x000D_
 2) Qual a previsão para iniciar e concluir a obra? _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta obra é um sonho dos moradores da região e eles estão ansiosos para obter esta informação. Importante salientar que esta obra resultará de esforço conjunto dessa administração pública e de emenda do deputado federal, Eduardo Barbosa, no valor de 748.000,00(setecentos e quarenta e oito mil reais), em atendimento a solicitação desta vereadora e da administração pública municipal._x000D_
 _x000D_
 Bom Despacho, 03 de fevereiro de 2020. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1506/requerimento_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1506/requerimento_18.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida Moção de Congratulação: Carlos Henrique Gontijo júnior pela participação e conquista de Medalhas de Prata e Bronze no Campeonato Mineiro de Karatê.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado o Senhor Prefeito Municipal para que informe se há contrato ou convênio em vigor que tenha por objeto o uso de imóvel localizado na Praça da Matriz onde, por muitos anos, funcionou o Cine Regina, disponibilizando cópia integral do instrumento</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_20.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO a Sra. Tailândia Yuriê Silva Baeta Melo, em virtude dos seus trabalhos sociais em prol da nossa comunidade bondespachense e em especial aos menos favorecidos</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações: - Qual valor destinado a investimentos em proteção ao meio ambiente a Prefeitura arrecadou de 2012 até a presente data. - Qual valor a Prefeitura investiu em proteção ao meio ambiente do ano de 2012 até a presente data. - Qual valor a Prefeitura já arrecadou para a construção de um aterro sanitário apenas para o município de Bom Despacho. - Por qual motivo não foi construído até a presente data um aterro sanitário apenas para Bom Despacho, por exemplo, no local onde era a fazenda da FEBEM. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se o Poder Executivo Municipal já tomou as providências necessárias para receber o repasse tarifário referente à receita direta dos prestadores regulados pela ARSAE-MG e, em caso positivo, que apresente cópia do processo de solicitação. JUSTIFICATIVA: Segundo consta no endereço eletrônico da ARSAE-MG, Bom Despacho tem direito a um repasse no montante de R$694.503,01 (seiscentos e noventa e quatro mil quinhentos e três reais e um centavo) relativo à receita líquida tarifária acumulada pelo prestador de serviço, por meio do Fundo Municipal de Saneamento. O processo de habilitação do fundo deve ser feito pelo Prefeito Municipal, após cumprir todos os pré-requisitos e enviar a documentação necessária, conforme Resolução ARSAE-MG 110, de 28 de junho de 2018 e demais normas correlatas. Trata-se de um recurso de valor considerável que não deve ser negligenciado, pois a cidade possui vários problemas na área de saneamento básico e precisa desse valor.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe o motivo do Poder Executivo Municipal ficar esperando passar o período chuvoso para fazer o reparo das vias, quando há um tipo de asfalto frio que pode ser usado em qualquer época do ano e dura mais tempo. JUSTIFICATIVA: As vias da cidade estão muito danificadas. Em alguns locais foram realizadas “operações tapa buracos”, mas o asfalto no local reparado já se soltou novamente. Este vereador que subscreve tomou conhecimento de que há um tipo de asfalto frio que pode ser usado para tapar buracos também em períodos de chuva e que depois não se solta. É uma tecnologia um pouco mais cara, mas de nada adianta colocar o asfalto quente, que é mais barato, e depois com a primeira chuva o buraco se abrir novamente.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/requerimento_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações: Qual a previsão de contratação de médico para trabalhar na UBS Dr. Genésio, que funciona no antigo SESC? Por qual motivo os pacientes que comparecem na UBS Dr. Genésio estão apenas recebendo a informação de que não há previsão de contratação de médico e sequer são encaminhados a outra UBS? JUSTIFICATIVA: O vereador que subscreve foi procurado por cidadãos informando que o UBS Dr. Genésio não está marcando consultas pela falta de profissional de medicina. Os pacientes não estão sendo direcionados a outros locais de atendimento e nem mesmo sendo orientados sobre como agir, ficando totalmente sem tratamento. Conforme a Constituição Federal, especialmente o art. 196, todos têm direito à saúde através do acesso universal e igualitário, mas não é o que está ocorrendo com os moradores da região.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/requerimento_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe o motivo da Prefeitura consertar os buracos da Rua Picão Camacho com exceção daqueles em frente à padaria Arte Delícia, no Bairro Ozanan. JUSTIFICATIVA: O vereador que subscreve foi procurado pelo proprietário da padaria mencionada que se queixou do fato de que foram realizadas obras para tapar os buracos da via, mas bem em frente à padaria os buracos não foram tapados, o que está inclusive atrapalhando a sua atividade comercial</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO a Sra. Marilene Araújo, em virtude dos seus trabalhos prestados em prol da educação do município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1535/requerimento_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1535/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente cópia do Processo Licitatório n° 20298.000166/2018-82, Pregão Eletrônico n° 77/2018, tendo como objeto a prestação de serviço continuado de limpeza, conservação e higienização, bem como a cópia do contrato nº 09/2019 e seus termos aditivos. Requer também a cópia de todos os empenhos e pagamentos que foram realizados à empresa referente ao número acima em virtude do mencionado contrato. Justificativa: As informações subsidiarão o trabalho de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente cópia do Processo Licitatório nº 20298.000207/2019-82, Pregão Presencial SRP nº 85/2019, tendo como objeto a prestação de serviços de máquinas, bem como a cópia do contrato correspondente. Requer também informação sobre quantas retroescavadeiras, pá carregadeiras, patrolas e máquinas similares possui o município. Justificativa: As informações subsidiarão o trabalho de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/requerimento_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/requerimento_29.pdf</t>
   </si>
   <si>
     <t>requer da Secretaria Municipal de Educação que informe se já existem Processos Seletivos (modalidade licitação ou outras) para contratação de mais Professores de Apoio para os alunos portadores de necessidades especiais. Enviar cópia dos respectivos processos.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_30.pdf</t>
   </si>
   <si>
     <t>requer da Secretaria Municipal de Saúde que informe o número de consultas médicas ambulatoriais por especialidade, realizados em 2019, custeadas pela Prefeitura Municipal e respectivos valores pagos por consulta. Tais informações são importantes para exercer o meu trabalho de fiscalização.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/requerimento_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/requerimento_31.pdf</t>
   </si>
   <si>
     <t>requer da Secretaria Municipal de Saúde que informe sobre a Ambulância que foi destinada ao Distrito do Engenho do Ribeiro por este vereador através de parceria com o Deputado Estadual Fabio Avelar. O veículo, uma ambulância nova, foi entregue ao município para servir a população do Distrito e zona rural. Porém após algum tempo foi retirado do Engenho do Ribeiro e ainda não retornaram com esta ambulância.  Portanto venho pedir esclarecimentos e que seja recolocada lá conforme finalidade a que foi destinada.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_32.pdf</t>
   </si>
   <si>
     <t>requer da Empresa Auto Omnibus Circullare que informe sobre a possibilidade de permitir aos passageiros idosos, com passe livre, que utilizem também os assentos localizados atrás da roleta, quando os assentos da frente estiverem ocupados.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exmo. Secretária de Obras , Juliano Barreto, a solicitação das seguintes informações:_x000D_
 _x000D_
 Qual a previsão para a conclusão das obras da Creche localizada entre os bairros Bela Vista e Rosário II. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora e outros parlamentares desta casa tivemos importante papel para a continuidade da referida obra, quando esta ficou paralisada por irresponsabilidade da empresa contratada.  A referida obra é de grande importância para a expansão da rede municipal de educação. Os munícipes que residem na referida região aguardam, ansiosamente, a conclusão da obra e procuraram esta vereadora para buscar junto a secretaria de obras a referida informação._x000D_
 _x000D_
 	    	Bom Despacho, 10 de fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício solicitando as seguintes informações: _x000D_
 _x000D_
 1) Foi elaborado termo de referência para contratação de empresa ou pessoa física para elaborar Plano de Carreira dos Servidores Municipais de Bom Despacho/MG? Em caso positivo, já está determinada a data da licitação para a contratação pretendida? Em caso negativo, há previsão para a elaboração do referido termo de referência? _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Atender ao pedido de membros das comissões especiais, haja vista que no mês de setembro de 2018 foi realizada uma reunião com o Exmo. Prefeito e Vereadores, oportunidade em que ficou acordado que seria realizado um processo licitatório pela Prefeitura para a referida contratação, e que após a elaboração das propostas dos Planos de Carreira, estes ficariam a disposição dos servidores para revisão e manifestação. _x000D_
 _x000D_
 Bom Despacho, 10 de fevereiro de 2019. _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_35.pdf</t>
   </si>
   <si>
     <t>requer da Secretária de Educação que informe se Há possibilidade de construir uma creche para atender a população do Bairro Jardim América e adjacências. Justificativa: a mencionada região não conta com nenhuma creche o que tem dificultado aos pais de crianças que precisam levar seus filhos para creches localizadas longe de suas residências</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se a Concessionária de Transporte coletivo de Bom Despacho/MG (Circullare) está cumprindo o as disposições do Art. 7° do Decreto 5.758, de 29 de outubro de 2.013. Caso positivo, informar quantos passes foram emitidos e negados desde o dia 01/01/2019 até a presente data. Caso negativo, informar quais as medidas estão sendo adotadas pelo Município de Bom Despacho para sanar a irregularidade. Justificativa: informações necessárias para este Vereador exercer o seu poder-dever fiscalizador</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>Marcelão, Anderson do Gás, Cessão Queiroz., Dr. Fernando Pediatra, Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Sr. Marco Túlio Alves Machado, em virtude dos anos de trabalho dedicado à Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/requerimento_38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/requerimento_38.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do art. 143 do Regimento Interno, ouvido em Plenário, que seja manifestada MOÇÃO DE PREOCUPAÇÃO E DE APOIO desta Casa à manutenção dos Correios como empresa pública, com ampla presença no território nacional. Justificativa: é do interesse coletivo que os Correios permaneçam atuando como verdadeiro braço do Governo Federal em todo o território nacional, desenvolvendo sua missão pública notória e Que a presente Moção, após aprovada pelos senhores pares, seja encaminhada, como prova de nossa mais veemente PREOCUPAÇÃO E APOIO, às seguintes autoridades: Presidente da República, Senador Presidente do Senado Federal, Deputado Presidente da Câmara Federal, Ministro da Casa Civil, Ministro das Ciência, Tecnologia, Inovação e Comunicações, Ministro da Economia, Presidente dos Correios, bem como para todos os Deputados Federais e Senadores representantes da nossa região.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Requer o Prefeito Municipal que informe sobre a destinação de recursos do Governo de Minas Gerais, no valor de R$ 200.000,00 (duzentos mil reais), advinda do Dep. Est. Fábio Avelar, para implantação do sistema “olho vivo” em Bom Despacho. Justificativa: Recentemente, este vereador participou de reunião na CDL/ACIBOM, para fins de implantação do sistema de vídeo-monitoramento da cidade, com recursos do CONSEP, ocasião em que o Prefeito se comprometeu a colaborar com a implantação, pelo menos no tocante à manutenção do sistema de monitoramento. Assim, este vereador quer saber se, com os recursos ora advindos, o Município de Bom Despacho retomará as tratativas para implantação do sistema.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se há uma data específica para o início das obras da reforma da Praça do Rosário uma vez que houve a liberação do projeto pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Presidente do Conselho Municipal de Desenvolvimento Econômico Vice Prefeito Bertolino da Costa Neto que informe se  existe algum pedido protocolado na Prefeitura, referente a projeto para Instalação de um Frigorífico em Bom Despacho. Se tiver favor informar a situação que se encontra tal projeto.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/requerimento_42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/requerimento_42.pdf</t>
   </si>
   <si>
     <t>requer da Secretária de Saúde, que no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, a seguinte informação: - número de consultas médicas por especialidades realizadas e custeadas pela Prefeitura no Ano de 2019.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que envie a cópia integral do Processo Licitatório 20298.000136/2019-57, modalidade Pregão Presencial 057/2019 realizado pelo Poder Executivo Municipal, que tem por objeto a cessão de uso de software de gestão pública. Justificativa: Os documentos requeridos instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações: - Se existe algum recurso já separado para as operações tapa-buracos nos próximos dias e qual é o planejamento para o presente ano com os reparos das vias. - Se o Poder Executivo Municipal não está preocupado com as indenizações advindas de processos judiciais que serão movidos por cidadãos que tiveram prejuízos materiais com os buracos das vias. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/requerimento_45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro que seja concedida uma moção de congratulação a sra. Denisse Aparecida dos Santos Souza pelo belíssimo trabalho realizado como presidente do Conselho Municipal de Educação de Bom Despacho\MG no período de março de 2016 a dezembro de 2019._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Esta vereadora é uma das integrantes do Conselho Municipal de Educação desde 2017, e durante as reuniões realizadas, pode constatar a excelência do trabalho realizado por Denisse. Ela é uma apaixonada pela Educação. Quem a ouve se encanta com seu conhecimento e sua criatividade._x000D_
 Ela é graduada em Pedagogia- IBPAC, Especialista em Gestão Escolar -UFMG- Mestranda em Educação Profissional Tecnológica- CEFET/MG. _x000D_
 Professora efetiva da Rede Municipal de Ensino de Bom Despacho. Hoje atua na função de coordenadora de Polo da Universidade Aberta do Brasil, mantido pela prefeitura de Bom Despacho. _x000D_
 Professora e orientadora de Estágio na Graduação UNA/ Bom Despacho, desde 2013._x000D_
 Tem experiência na área de Educação, com ênfase em Educação.     _x000D_
 _x000D_
 _x000D_
 Bom Despacho, 03 de março de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, através da secretaria competente, que apresente as seguintes informações detalhadas sobre o investimento de R$3,5 milhões em pavimentação de ruas que foi anunciado no site institucional da Prefeitura no dia 28/02/2020: - Quais ruas serão contempladas com o recurso mencionado. - Qual é o cronograma de trabalho, contendo as datas para o início e conclusão das obras em cada rua. Justificativa: As informações subsidiarão o trabalho de fiscalização da Vereadora que subscreve e deverão ser prestadas nos termos da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação).</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quais ações foram realizadas pelo Poder Executivo Municipal em 2019 e no presente ano para a prevenção da Dengue no município, bem como se existe algum planejamento para conter o aumento dos casos de pacientes com a doença. As informações deverão ser prestadas nos termos da Lei Federal nº 12.527/2011 (Lei de Acesso à Informação). Justificativa: Já são muitos os casos de notificações de pessoas com Dengue em Bom Despacho, o que está preocupando muito os médicos. Existe o risco de uma epidemia sem precedentes no município. As informações subsidiarão os trabalhos de fiscalização desta vereadora, além de auxiliar sobre os próximos atos que poderão ser realizados, caso seja constatada omissão do Poder Público.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/requerimento_49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente cópia do processo licitatório e do contrato tendo como objeto o recolhimento do lixo urbano nas ruas da cidade, distrito e povoados, bem como apresente as seguintes informações: - Qual é o cronograma com dias e horários que a empresa contratada deve realizar as coletas de lixo no distrito do Engenho do Ribeiro e na comunidade do Mato Seco. - Quantos caminhões devem circular no distrito do Engenho do Ribeiro e na comunidade do Mato Seco em cada dia e horário programado. - Quem são os servidores responsáveis pela gestão e fiscalização do contrato mencionado. - Como está sendo feita a fiscalização do contrato. - Se a empresa contratada foi autorizada a diminuir um dos caminhões que fazem coleta no Engenho do Ribeiro e na comunidade do Mato Seco ou se foi autorizada a diminuir os dias de coleta. Caso positivo, se foi realizado o devido aditivo contratual, com respectivo recálculo do valor pago pela prestação dos serviços. Justificativa: Esta vereador</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1618/requerimento_50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1618/requerimento_50.pdf</t>
   </si>
   <si>
     <t>requer que seja concedia uma MOÇÃO DE CONGRATULAÇÃO ao Bloco Café com Leite em virtude da comemoração de seus 10 anos de criação.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pelo Centro de Operações dos Correios na Av. Vivalde Brandão, Bairro Jardim América, em Bom Despacho, que informe se há a possibilidade de ampliação do horário de funcionamento, bem como providenciar um local adequado para as pessoas se abrigarem do sol, da chuva e se assentarem.  JUSTIFICATIVA: Os cidadãos que precisam buscar suas encomendas nos Correios diversas vezes se deparam com o Centro de Operações localizado na Av. Vivalde Brandão fechado, uma vez que o horário de funcionamento curto. Em muitos casos é inviável conciliar o trabalho e as tarefas quotidianas com o expediente do local. Além disso, aqueles que precisam dos serviços são obrigados a esperar do lado de fora, pois não há sequer um abrigo com assentos. A ampliação do tempo de funcionamento e um local adequado para espera poderá solucionar os problemas.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Educação que informe se há possibilidade de instituir diretrizes melhores para organizar o momento de término das aulas nas escolas municipais. JUSTIFICATIVA: Este vereador vem percebendo que ao final do expediente nas escolas municipais, no momento das crianças irem embora para suas casas, está havendo uma grande desorganização. A situação pode trazer riscos às crianças, que podem machucar, podem se perder ou até mesmo serem entregues por engano a pessoas não autorizadas. Assim, este vereador deseja saber se há como colocar microfones na porta das escolas para organizar a chamada ou tomar outras medidas para evitar o tumulto.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_53.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Meio Ambiente que informe se o Poder Executivo Municipal já tomou as providências necessárias para receber o repasse tarifário referente à receita direta dos prestadores regulados pela ARSAE-MG e se já recebeu algum valor. JUSTIFICATIVA: Este vereador tomou conhecimento de que o município já recebeu um valor de R$350.000,00 (trezentos e cinquenta mil reais) referente ao repasse tarifário mencionado. No entanto, em requerimento encaminhado diretamente ao Sr. Prefeito Municipal, este se limitou a informar que Bom Despacho não tem convênio com a ARSAE. Ocorre que o município tem direito ao recurso. Este vereador, para exercício do seu trabalho de fiscalização, precisa saber se algum valor já foi repassado.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações sobre o imóvel onde funcionava o SESC em Bom Despacho, sede da recém-criada Fundação Conjolo de Vissunga: - Se os administradores da fundação já foram nomeados e em caso positivo quem são. - Como será feita a permissão para alugar o salão do imóvel para festas e se haverá autorização do Corpo de Bombeiros. Se a administração dos aluguéis será terceirizada e se já está tudo regularizado. - Qual será a destinação da renda que vai ser adquirida com o aluguel do local. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/requerimento_55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente Administrativo da Santa Casa de Bom Despacho que envie cópia do contrato/convênio celebrado para a prestação dos serviços no Pronto Atendimento de Bom Despacho e apresente as seguintes informações: Quando vencerá o contrato/convênio. - Existe alguma norma municipal que regulamenta a celebração do contrato/convênio do Pronto Atendimento. - Já foram iniciados os trabalhos para a celebração de um novo contrato/convênio ou para a renovação do existente. - Existe algum aditivo no contrato/convênio. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste Vereador</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_56.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_56.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma Moção de Congratulação ao Sr. Breno Orleans Soares em virtude dos relevantes trabalhos realizados para o município de Bom Despacho.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/requerimento_57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe o número de profissionais em transporte de passageiros ("mototaxista") e de entrega de mercadorias ("motofrete") cadastrados após a sanção da Lei 2.702, de 5 de dezembro de 2.019. Justificativa: As informações são necessárias para este Vereador exercer o seu poder-dever fiscalizador</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/requerimento_58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente cópia do processo licitatório do Pregão Presencial SRP nº 14/2020, tendo como objeto a prestação de serviços de pá carregadeira e motoniveladora, bem como justifique de forma detalhada a necessidade da contratação, uma vez que o Município já possui este tipo de maquinário. Justificativa: Os documentos e informações instruirão os trabalhos de fiscalização desta Vereadora</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/requerimento_59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe se a Rua Pataxós, Bairro Dom Joaquim, está incluída no plano de asfaltamento do município? Já tem alguma previsão de quando será feito este asfaltamento? Justificativa: Quando chove a referida rua fica intransitável devido a formação de enormes valas, dificultando o trânsito de veículos e pedestres.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/requerimento_60.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de Educação que informe qual o critério que está sendo usado para distribuição dos kits, feitos com os alimentos, que seriam usados na merenda escolar. JUSTIFICATIVA: Falta de critério e transparência no recebimento dos Kits, segundo reclamação dos pais dos alunos que estão em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_61.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_61.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiado o Conselho Tutelar e a secretaria de saúde, para que informem quais foram as providências tomadas a respeito do adolescente J.V.O.G, filho de A.K.O.G e P.H.F? JUSTIFICATIVA: A vereadora foi procurada pela mãe do menor, que se encontra em situação de risco, alegando que acionou o Conselho Tutelar e este quedou inerte.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_62.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_62.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito e a COPASA que informe se  Há possibilidade de se fazer a higienização com água e hipoclorito de sódio na Praça da Matriz, Rua Dr. Miguel Gontijo e Praça Irmã Albuquerque?</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/requerimento_63.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/requerimento_63.pdf</t>
   </si>
   <si>
     <t>requer ao diretor da santa casa de Bom Despacho que informe se Já existe um cadastro dos profissionais da área da saúde (enfermeiros, médicos e técnicos de enfermagem) capacitados para o manuseio dos equipamentos de terapia intensiva? - Já foi feita uma capacitação para manuseio destes equipamentos?</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/requerimento_64.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/requerimento_64.pdf</t>
   </si>
   <si>
     <t>requer a secretária de saúde que informe Qual a previsão para retorno dos serviços de fonoaudiologia, terapia ocupacional, psicologia e fisioterapia?</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_65.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_65.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao jovem Ricardo Trindade e banda em virtude da realização da “Live do Bem” no último dia 25/04/2020. Justificativa: Ricardo Trindade e sua banda, num belo gesto de solidariedade arrecadou mais de 9 toneladas de alimentos que serão distribuídos na Santa Casa, Asilo São José e famílias carentes de nossa cidade.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/requerimento_66.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Requer, que o prefeito, “reveja” a situação dos “ambulantes” que vendem verdura e frutas do próprio quintal em pequenas “bancas” na cidade ou de “porta em porta”? Já que em decorrência da Pandemia, foi editado a paralisação dos ambulantes. Justificativa: Faz-se o presente requerimento tendo em vista os relatos de cidadãos dessa categoria que estão “desesperados”, pois foram notificados, e esta é a única fonte de renda dos mesmos.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1666/requerimento_67.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1666/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe qual valor será destinado para recapeamentos de vias e operações tapa-buracos até o final do presente ano e qual é a empresa que está prestando estes serviços para a Prefeitura atualmente. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Reitera ao Senhor Prefeito que apresente as seguintes informações sobre a construção do Centro de Terapia Intensiva (CTI) no Município de Bom Despacho: - Quais Deputados Federais e Estaduais encaminharam emendas parlamentares destinadas à Construção do CTI em Bom Despacho e qual foi o valor de cada emenda. - Quantos lotes já foram alienados pela Prefeitura até a presente data para financiar a construção do CTI e qual o valor total arrecadado com as vendas. - Qual foi o valor total repassado pelo Poder Executivo Municipal ao Lactário Menino Jesus (Santa Casa) para a Construção do CTI. - Como está o andamento das obras do CTI. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Obras que informe a previsão para iluminação da rua Passos, altura do número 640 no bairro Santa Marta.  Justificativa: De acordo com o morador Alisson Daniel os moradores das imediações aguardam a implantação da iluminação no local há mais de 10 anos.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_70.pdf</t>
   </si>
   <si>
     <t>requer a secretária de saúde que informe Como está o andamento dos exames e cirurgias devido ao momento de pandemia que estamos passando, quantas já foram feitas? Quantas estão na fila de espera? Quanto já foi gasto com tais procedimentos?</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_71.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito municipal que informe Por qual motivo foi trocado a moto do fumacê por um carro?</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/requerimento_72.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação a dupla João Markus e Maurício pela live realizada na última sexta feira dia 24/04. O evento proporcionou um grande entretenimento àqueles que gostam e curtem uma boa música sertaneja e ao mesmo tempo arrecadou uma grande quantidade de alimentos e material de limpeza que serão distribuídos pela Assistência Social através do Banco de alimentos criado para esse fim.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_73.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_73.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito municipal que envie a esta Casa Legislativa Cópia do contrato de cessão de uso entre o SESC e o município de Bom Despacho.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_74.pdf</t>
   </si>
   <si>
     <t>requer da mesa diretora desta Casa que apresente: Cópia dos contratos firmados nos exercícios de 2019 e 2020 que tenham por objeto a reforma, manutenção e construção das instalações prediais na sede da Câmara Municipal. - Cópia das atas de sessões licitatórias e das propostas das empresas que participaram dos processos licitatórios respectivos aos contratos citados.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_75.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde que informe se já foi repassado o recurso e o valor referente ao Programa Federativo de Enfrentamento ao Coronavírus, bem como as ações que serão implementadas com esse recurso. Justificativa: Essas informações são para que possamos exercer o nosso dever fiscalizador.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_76.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito municipal que informe se existe algum projeto entre a Prefeitura Municipal e a empresa Auto Omnibus Circullare que garanta o passe livre para pessoas portadoras de necessidades especiais, garantindo-lhes o transporte coletivo para o portador e um acompanhante. Justificativa: os portadores de necessidades especiais não estão conseguindo realizar o embarque com a carteirinha de passe livre.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações: - Qual motivo impede o restabelecimento do Convênio de Cooperação firmado com o Estado de Minas Gerais para que a ARSAE-MG volte a ter o poder de fiscalizar a COPASA dentro do município de Bom Despacho. - Se a Prefeitura está realizando devidamente a fiscalização e acompanhamento das ações da COPASA nas áreas técnica, operacional, contábil, econômica, financeira, tarifária e de atendimento aos usuários, conforme estabelecido na Cláusula Décima do Contrato Programa. - Como está sendo feita a fiscalização e acompanhamento das ações da COPASA. JUSTIFICATIVA: No dia 11 de outubro de 2017 o Poder Executivo Municipal denunciou o Convênio de Cooperação número 1002648 firmado com o Estado de Minas Gerais, retomando a integral responsabilidade pelo controle das ações da COPASA e tirando esta competência da ARSAE-MG. Ocorre que desde então a COPASA não é fiscalizada de forma efetiva e continua instituindo as tarifas pelos serviços</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_78.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma Moção de Congratulação ao Sr. Marcos Antônio Gontijo, em virtude do relevante trabalho desenvolvido na empresa ADIBOM e sua atuação perante a sociedade.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento79.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe: Qual o número de consultas ou “atendimentos” nas seguintes especialidades: fonoaudiologia, terapia ocupacional, fisioterapia, psicologia disponibilizados pelo município mensalmente? Informar especificando por cada uma dessas especialidades e se existe agendamento ou lista de espera específica para os pacientes portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_80.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_80.pdf</t>
   </si>
   <si>
     <t>requer da secretária de educação que envie cópia do processo licitatório (ou outra modalidade) para contratação de professores de apoio e profissionais de apoio para atendimento aos alunos portadores de necessidades especiais nas escolas municipais. Justificativa: Há alguns meses, em reunião realizada na câmara municipal, com os pais e familiares de alunos portadores de necessidades especiais, a secretária municipal de educação afirmou que estava tomando as providencias necessárias para garantir os direitos desses alunos.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_81.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe quais foram os valores do último LIRA (levantamento do índice rápido do aedes), por bairro e distrito. E qual número atual de agentes de combate a endemias?</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_82.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, em caráter de reiteração, que informe qual previsão de implantação de bueiro na rua Anicésio de Mendonça, nas proximidades do número 84, Bairro do Rosário? Justificativa: A rua encontra-se sem bueiros para fazer o escoamento das águas das chuvas tornando o local totalmente intransitável na época das chuvas, como pode ser comprovado nas fotos em anexo. Esses bueiros são de fundamental importância para garantir o perfeito escoamento das águas das chuvas evitando as inundações e alagamentos das casas.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe em qual data será feito o repasse das seguintes emendas parlamentares para a Santa Casa: 200 mil Domingos Sávio (CTI), 300 mil Zé Silva(CTI), 300 mil Tibé( CTI), 150 Stefano Aguiar (Santa Casa), 300 mil Diego Andrade.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1748/requerimento_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1748/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe qual o valor gasto com pessoal no município, o valor da receita corrente líquida e o percentual do gasto com pessoal comparativo a receita corrente líquida no período de 2019 a janeiro de 2020.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde que informe por qual motivo a prestação de contas não constou a especialidade urologia; e ainda, informar quantos pacientes estão aguardando na fila de cirurgia urológica? E quais os diagnósticos?</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde que informe quais são as clínicas credenciadas no nosso município e fora do município, para realização de ressonância magnética.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/requerimento_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde que informe quais são as clínicas credenciadas para realização de Ultrassonografia com sedação. Informar também, quando será reagendado o exame do menor M.A.M.N., descrito no anexo. Justificativa: Os esclarecimentos são necessários para o trabalho parlamentar desta vereadora.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/requerimento_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde que esclareça porque a equipe da ambulância do SAMU, não remove o paciente para o Pronto Atendimento, quando há suspeita de óbito do paciente no local da ocorrência. Justificativa: Os esclarecimentos são necessários para o trabalho parlamentar desta vereadora.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/requerimento_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/requerimento_89.pdf</t>
   </si>
   <si>
     <t>requer da mesa diretora que o Diretor regional da COPASA seja convidado a apresentar nesta Casa Legislativa como estão as ações da empresa no município e quais projetos estão sendo implementados para evitar uma nova crise de abastecimento caso o município passe novamente por um período longo de estiagem. JUSTIFICATIVA: Em 2017 e 2018 o município enfrentou graves problemas de abastecimento de água, grande parte devido à falta de ações preventivas por parte da COPASA. Desta forma é importante saber o que a empresa está fazendo para que situação semelhante nunca mais volte a acontecer</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/requerimento_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe, através do setor competente, quais ruas de Bom Despacho não possuem instalação de sistema de coleta de esgoto, especialmente no Bairro Babilônia. JUSTIFICATIVA: As informações requeridas subsidiarão o trabalho de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/requerimento_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se os pagamentos à empresa que presta serviços terceirizados para a Prefeitura estão sendo realizados normalmente durante as ações de combate ao novo coronavírus, ou se foi realizada uma revisão contratual com diminuição do valor. JUSTIFICATIVA: Com as ações de combate ao COVID-19 adotadas no município algumas atividades estão sem funcionar. O contrato celebrado pela Prefeitura para a prestação de serviços terceirizados inclui, por exemplo, serviços em escolas municipais que atualmente estão fechadas, sem aulas e sem outras atividades. Assim, no atual momento os serviços que o Poder Executivo necessita diminuíram e, por consequência, os respectivos valores deveriam ser abatidos do pagamento à empresa contratada. Desta forma, o Vereador subscrito deseja receber as informações requeridas para exercício de seu dever fiscalizatório.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/requerimento_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito, que informe o motivo da emissão de taxa de IPTU, por ocasião de sepultamento.  Justificativa: esta vereadora foi procurada pela senhora, que ao enterrar o neto, foi comunicada que tem que pagar a taxa de IPTU.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/requerimento_93.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretária de Educação, informe se há previsão para o chamamento dos aprovados no Concurso Público para Professor (a) de educação infantil, aprovados no último concurso público municipal. Justificativa: Esta vereadora foi procurada pela candidata aprovada que deseja informação sobre o concurso.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/requerimento_94.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe qual o resultado da auditoria realizada na ala de COVID-19 de Bom Despacho e quais valores foram gastos pela referida unidade?</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/requerimento_95.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde, que no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, preste a seguinte informação em caráter de REITERAÇÃO: - Que informe quais foram as providências tomadas a respeito do adolescente J.V.O.G, filho de A.K.O.G e P.H.F? JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/requerimento_96.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde, que no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, preste a seguinte informação: - Qual o número de agente de combate a endemias que estavam trabalhando nos meses de junho até dezembro de 2019. Especificar mês a mês e as respectivas áreas. JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_97.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Educação, que no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, preste as seguintes informações: - Quantos alunos estão frequentando as escolas em tempo integral? Quais escolas municipais disponibilizam o tempo integral para os alunos? Há ações de planejamento para ampliação do tempo integral nas demais escolas municipais? JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação para o Cantor Raí Fernandes e Banda pelo trabalho artístico e solidário realizado em benefício dos mais carentes. Justificativa: Estes artistas locais sempre trabalham em prol de nossa comunidade. Trazem diversão e solidariedade. No dia 09 de maio de 2020, eles realizaram uma live solidária e recolheram mais de duas toneladas de alimentos que foram destinadas a instituições e a família carentes de nossa cidade.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação a toda equipe do salão do Lixo, em virtude do novo empreendimento inaugurado em Bom Despacho e participação em campanha de corte de cabelos gratuitos a pessoas necessitadas neste momento de pandemia.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_100.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requer, que a Secretária de Saúde, preste esclarecimentos sobre o desencontro de informação dos dados publicados no Boletim Epidemiológico do Município de Bom Despacho, com os dados publicados pela Secretaria de Estado de Saúde de Minas Gerais - SES, no Informe epidemiológico e no site do IBGE, CORONAVIRUS (COVID19). Justificativa: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_101.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requer, seja oficiada a Secretaria de Estado de Saúde de Minas Gerais - SES, para que esclareça, o desencontro de informação ocorrida entre os dados divulgados no Informe Epidemiológico do Estado e no Boletim Epidemiológico do Município de Bom Despacho, que aumentou expressivamente o número de casos de Coronavírus (Covid19), em 24 horas. Justificativa: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_102.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Secretária da Educação, que informe qual o procedimento para matrícula escolar nessa época de Pandemia. Justificativa: esta vereadora foi procurada por pais, afirmando que não estão conseguindo realizar matrícula dos filhos na escola pública.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/requerimento_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde ao prefeito municipal que informe: Por qual motivo os profissionais da odontologia não foram capacitados com relação ao atendimento dentro das normas técnicas em decorrência da pandemia da COVID-19? A resolução RDC nº36, de 23 de março de 2020 “dispõe de forma extraordinária e temporária, sobre os requisitos para a fabricação, importação e aquisição de dispositivos médicos identificados como prioritários para uso em serviços de saúde, em virtude da emergência de saúde pública internacional relacionada ao SARS-Cov-2”. Em visita in loco às unidades básicas de saúde foi verificado que os profissionais da odontologia estão utilizando máscaras de TNT e é importante ressaltar que cabe a secretaria de saúde garantir a qualidade e segurança de seus servidores. As máscaras cirúrgicas, os protetores faciais, assim como as vestimentas devem atender aos requisitos estabelecidos na referida resolução. No §4º da resolução é proibida a confecção de máscaras cirúrgicas com</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/requerimento_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal e a secretária de saúde que informe: Em visita aos PSF’s Ana Rosa, São Vicente, São José, Ozanan e Fátima, Dr. Genésio e Centro de Atenção Psicossocial – CAPS, foram observadas infiltrações, rachaduras, goteiras, muros correndo risco de desabamento e utilização de hipoclorito com data de validade vencida. - Solicito que informe quando serão tomadas providencias em virtude da segurança dos servidores e usuários das referidas unidades. - Solicito que seja feita a notificação da empresa responsável pela construção do PSF Ana Rosa em virtude do pouco tempo de uso da unidade e a mesma já se encontrar com tantos problemas estruturais. Segue fotos em anexo.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/requerimento_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que encaminhe um relatório contendo as datas de todas manutenções preventivas feitas nos equipamentos odontológicos de todas as unidades básicas de saúde do município e qual empresa está encarregada de prestar este serviço.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/requerimento_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe se há previsão de convocação de técnicos de enfermagem aprovados no último concurso público municipal?</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe se há previsão de compra dos medicamentos: carbamazepina e furosemida para fornecimentos aos usuários do sistema único de saúde?</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/requerimento_108.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/requerimento_108.pdf</t>
   </si>
   <si>
     <t>requer da secretária de meio ambiente ao prefeito municipal que: Informe o nome, data de nascimento, cargo/função, remuneração mensal, dos servidores municipais que executam o serviço de varrição, que possuem mais de 60 anos e foram submetidos ao isolamento social; - Informe também o nome, a data de nascimento, o cargo/função, a remuneração mensal, e o atestado médico, dos servidores municipais que executavam o serviço se varrição que possuem doenças respiratórias crônicas e foram submetidos ao isolamento social. - Informe o nome, CPF e a remuneração mensal dos profissionais terceirizados/contratados para executarem serviços de varrição, em atenção ao contrato nº28/2020, formalizado com o município de Bom Despacho/MG, com respaldo legal na dispensa de licitação nº20/2020.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/requerimento_109.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requer a presidente do BDPREV ao prefeito municipal que envie cópia do comprovante do repasse dos últimos 03 (três) meses ao BDPREV e o valor atualizado do déficit atuarial.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/requerimento_110.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se o recurso no valor de R$5.569.978,68 já foi depositado nas contas do município? Em quais ações serão utilizados este recurso?</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/requerimento_111.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe qual custo financeiro previsto para ser gasto com a montagem do hospital de campanha e com as unidades de sentinela para atender os pacientes com COVID-19 no município? Onde será localizado este hospital de campanha e quais PSF’s serão utilizados como unidades sentinela?</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/requerimento_112.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe qual quantitativo de ressonâncias magnéticas e tomografias estão sendo realizadas pelo centro de excelência em imagem de Bom Despacho - REXCEL. Justificativa: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/requerimento_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Meio Ambiente prestar informações sobre a atual situação do atual depósito de lixo de Bom Despacho (capacidade operacional). Justificativa: Este Vereador, no ano passado, foi informado pelo Município que o aterro de Bom Despacho já estaria com sua capacidade final de operação, de modo que, não tendo evoluído o projeto da empresa MZB, é necessário que se iniciem outras tratativas para instalação de novo aterro para o nosso município.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/requerimento_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requer do diretor da santa Casa de Bom Despacho Qual número de pessoas deram entrada no pronto atendimento municipal com sintomas do COVID-19 e voltou a funcionar a portaria específica para pessoas com esses sintomas?</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/requerimento_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe se há a possibilidade de podar uma árvore na Rua Chico Marques, próximo ao número 139, na casa do Sr. João da Dona Bete. JUSTIFICATIVA: O filho do proprietário da residência informada deseja instalar um padrão de energia elétrica, mas os galhos da árvore estão impedindo.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe se há a possibilidade de enviar servidores da Prefeitura na Rua José Fatal, em frente ao número 21, no Bairro Ana Rosa, para examinar a situação de uma árvore que está quase caindo.  JUSTIFICATIVA: a prefeitura já esteve na via indicada, mas foi informado o número errado anteriormente. Desta forma este vereador deseja saber se os servidores da Prefeitura podem retornar ao local para averiguar a situação a árvore e tomar as providências cabíveis.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1836/requerimento_117.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1836/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente cópia do contrato que legitimou a contratação das obras de pavimentação asfáltica da Av. Maria Guerra, bem como informe por qual motivo não foi feito o meio fio da via. JUSTIFICATIVA: A Av. Maria Guerra já está bastante danificada e há crateras em suas extremidades. Este vereador deseja saber os custos da obra, se ainda está no prazo de garantia do contrato e demais informações que subsidiarão o trabalho de fiscalização.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe por qual motivo a Rua Manga, no Bairro Santa Marta, não recebeu pavimentação asfáltica. JUSTIFICATIVA: As vias do entorno já foram asfaltadas, mas a Rua Manga não recebeu a pavimentação. As informações integrarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o cantor Gustavo Delgado e Banda pelo trabalho artístico e solidário realizado em benefício do Asilo São José._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes artistas locais sempre trabalham em prol de nossa comunidade. Trazem diversão e solidariedade. No dia 23 de maio de 2020, eles realizaram uma live solidária e recolheram doações para o Asilo São José._x000D_
 Bom  Despacho, 25 de maio de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/requerimento_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO a Jovem Laura Liz e banda em virtude da live ocorrida no dia 21 de maio em prol das entidades e famílias carentes.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/requerimento_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e à Secretária Municipal de Meio Ambiente cópia da ordem de serviço e da medição dos serviços até então executados pela empresa LMS Construtora EIRELI, CNPJ 17.660.252/0001-40, relativas ao contrato nº 28/2020 (processo de licitação 20298.000079/2020-79 – dispensa 20/2020). JUSTIFICATIVA: As informações servirão para as atividades fins da vereança atinentes à fiscalização dos atos administrativos municipais</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de esportes que informe - Qual foi o valor gasto com arbitragem no ano 2019?</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de meio ambiente que informe o nome, CPF e a remuneração mensal dos profissionais terceirizados/contratados para executarem serviços de varrição, em atenção ao contrato nº28/2020, formalizado com o município de Bom Despacho/MG, com respaldo legal na dispensa de licitação nº20/2020.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social que apresente respostas sobre o requerimento 76, bem como informe como está sendo feita a fiscalização sobre a gratuidade no transporte coletivo prevista na Lei 2.269/12. JUSTIFICATIVA: Após encaminhamento do Requerimento nº 76 e Indicação nº 143 foi encaminhada resposta através do Of. Nº 0326/2020/GPBCN assinado pela Gestora Pública Lorena Máximo, a qual informou que o Tribunal de Justiça de Minas Gerais, no Processo 1.0000.19.092056-1/000, reconheceu a inconstitucionalidade dos arts. 84 a 86 da Lei 2.269/12 que prevê a gratuidade no transporte coletivo às categorias especificadas. No entanto, conforme esclarecido pela mesma servidora, a decisão ainda não transitou em julgado, permanecendo a obrigação de transportar gratuitamente os beneficiados, e que foi encaminhado o requerimento para a Secretaria de Trânsito para fiscalizar se a empresa continua cumprindo o previsto em lei. Diante disso, a Vereadora que subscre</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/requerimento_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe: - Qual a previsão de compra dos medicamentos que estão em falta na farmácia municipal, sendo eles: ácido tramexânico 250mg cpr, escopolamina 10mg cpr, fenoterol 5mg/ml, furosemida 40mg cpr, insulina NPH 10ml, levotiroxina sódica 50mcg cpr, ranitidina 150mg cp, trifluoperazina 2mg e 5mg, escopolamina + dipirona injetável. - Já foi notificada a empresa responsável da construção da sede da farmácia municipal, pois a obra apresenta várias infiltrações. Se ainda não foi notificado quando será feita?</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/requerimento_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer do setor de licitação da prefeitura municipal que encaminhe cópia dos contratos com a empresa LMS CONSTRUTORA EIREL e de todos os valores empenhados para a referida empresa.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe: - Quais são os critérios adotados para a doação das cestas básicas, auxílio aluguel e pequenas reformas? Fotos anexas</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/requerimento_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe: Por qual motivo foi negado a cesta básica e o auxílio aluguel para a usuária S. C. S., moradora do Bairro Aeroporto I, que se encontra em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/requerimento_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe:  Por qual motivo o compressor do CEO encontra-se estragado há mais de 20 dias impossibilitando as atividades dos odontólogos? - Qual a empresa de manutenção preventiva contratada para dar manutenção odontológica nas unidades? Enviar cópia do contrato</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/requerimento_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe:  Há previsão de mudança de endereço do PSF do Bairro vila Gontijo/Esplanada? Justificativa: em visita in loco foi verificado que o referido local não atende as normas da vigilância sanitária. Fotos anexas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/requerimento_131.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se há previsão para resolver os problemas de infiltração da policlínica Dr. Gê.? Fotos anexas</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento_132.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe: Quando serão recolhidas as aguas sanitárias vencidas nas unidades básicas de saúde? Fotos anexas</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/requerimento_133.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que envie os comprovantes das horas extras, assim como os respectivos valores pagos no mês de abril para todos os odontólogos do CEO. Enviar as horas extras, assim como os valores pagos aos médicos mastologistas nos últimos 06 meses. JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o Cantor Juninho Theodoro e Banda pelo trabalho artístico e solidário realizado em benefício dos mais carentes._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes artistas locais sempre trabalham em prol de nossa comunidade, trazendo diversão e solidariedade. No dia 30 de maio de 2020, eles realizaram uma live solidária e recolheram doações que foram destinadas ao Asilo e a família carentes de nossa cidade._x000D_
 Bom Despacho,  08 de junho de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exmo. Secretária de Obras , Juliano Barreto, a solicitação das seguintes informações:_x000D_
 _x000D_
 Em qual fase de execução estão as obras da Creche localizada entre os bairros Bela Vista e Rosário II?_x000D_
 Qual a previsão para a conclusão das obras?_x000D_
 _x000D_
 _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora e outros parlamentares desta casa tivemos importante papel para a continuidade da referida obra, quando esta ficou paralisada por irresponsabilidade da empresa contratada.  A referida obra é de grande importância para a expansão da rede municipal de educação. Os munícipes que residem na referida região aguardam, ansiosamente, a conclusão da obra e procuraram esta vereadora para buscar junto a secretaria de obras a referida informação._x000D_
 _x000D_
 	    	Bom Despacho, 08 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio de cópia integral do Processo n° 20298.000073/2018-58, Pregão Presencial n° 30/2018, cujo objeto é a locação mensal de automóveis, sem condutor, incluindo manutenção preventiva e corretiva, bem como proteção contra danos materiais e corporais, bem como demais documentos que compõem a contratação. Justificativa: No endereço eletrônico da Prefeitura é possível consultar alguns documentos da fase externa da licitação, como Edital, contrato e aditivos. No entanto, não é possível analisar a fase interna, que inclui o estudo prévio, solicitação, cotação e demais atos. Assim, a análise de toda a documentação se faz necessária para instruir os trabalhos de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/requerimento_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que apresente as seguintes informações quanto ao monitoramento dos casos suspeitos e confirmados do novo Coronavírus (COVID-19) no município: - Estão sendo realizados testes nas famílias e nas pessoas que tiveram contato com a pessoa positivada? - De que forma está sendo feito o monitoramento dos casos suspeitos e confirmados? Justificativa: Está circulando nas redes sociais relatos de pessoas que fizeram o teste com o resultado positivo e que a família e as pessoas que tiveram contato não estão tendo nenhuma orientação e nem sequer monitoramento, o que vem causando grande anseio e insegurança em toda população.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_138.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Requer a Auto Omnibus Circullare que seja informado se houve mudança nos horários de circulação dos ônibus e se a empresa tomou alguma medida para suprir a demanda de ônibus, uma vez que os usuários só podem utilizar o transporte público sentados e qual o valor de repasse à prefeitura do ano de 2017 até a presente data para melhoria do transporte público municipal.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_139.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que informe se está sendo cumprida a Lei2729/2020 que dispõe sobre a obrigatoriedade da fixação de cartazes, quadros ou placas informativas sobre os profissionais de serviços de saúde.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_140.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requer a Santa Casa de Bom Despacho informar se há alguma previsão de reinauguração do Pronto Atendimento Municipal e qual o valor do repasse do Município para a reforma e nome da empresa prestadora do serviço de reforma.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_141.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requer a Santa Casa informar qual o valor repassado pelo Município para o combate a Covid-19 e qual o valor gasto até o presente momento.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/requerimento_142.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/requerimento_142.pdf</t>
   </si>
   <si>
     <t>Requer a Santa Casa informar qual o valor gasto, até o presente momento, na obra do construção do CTI e qual o nome da empresa, os equipamentos já foram adquiridos? Qual o valor total de repasse já recebido do Município e qual a previsão de gastos totais com a construção e a implantação até a inauguração.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_143.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_143.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que esclareça o porquê de o telefone 0800-285-3737, (disque denúncia - COVID-19) não está funcionando em horário integral. Justificativa: Este Vereador fez ligações para este número durante a noite e verificou que não havia atendente no período noturno, em que mais há aglomerações.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/requerimento_144.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe quanto exames para diagnóstico do Covid-19 foram adquiridos pelo Município e quantos já foram realizados. Justificativa: Informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento_145.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento_145.pdf</t>
   </si>
   <si>
     <t>requer à Secretaria Municipal de Cultura e Turismo, Conselho Municipal do Patrimônio Cultural – COMPAC, que no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, preste as seguintes informações: Cópia ou Informações sobre o Plano Museológico e Museográfico do Museu da Cidade e do Museu Ferroviário.- Explicação sobre a deplorável situação de acondicionamento do acervo do Museu da Cidade e do Museu Ferroviário e principalmente dos Bens Tombados. - Plano de aplicação dos recursos provenientes do ICMS do Patrimônio Cultural no exercício de 2020. - Informações sobre se existem projetos de prevenção e combate a incêndios e situações de pânico e também sobre a existência de autos de vistorias do Corpo de Bombeiros na Biblioteca Municipal, Museu da Cidade e Museu Ferroviário. - Explicação sobre o investimento público de quase R$ 60 mil na revitalização do Museu Ferroviário em 2018 e o mesmo permanece fech</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento_146.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requer da Empresa LMS CONSTRUTORA EIREL, contratada em caráter emergencial por dispensa de licitação, conforme edição do DOME n.1690 (anexo) que preste as seguintes informações: - Informar o nome, CPF e fornecer cópia dos contracheques dos últimos 03 meses dos profissionais terceirizados/contratados para executarem serviços de varrição, em atenção ao contrato nº28/2020, formalizado com o município de Bom Despacho/MG, com respaldo legal na dispensa de licitação nº20/2020. JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_147.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requer do Diretor da Santa Casa de Bom Despacho que informe: - Em qual data foram habilitados os 20 leitos de UTI da Santa Casa de Bom Despacho. JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de transito que informe: - Qual estudo foi feito com relação à melhoria do trânsito na Rua Palmital esquina com Rua Tiradentes? - Quais as providencias serão tomadas para resolver o problema dos moradores do entorno das referidas ruas, devido ao grande número de acidentes que ocorrem nessas imediações? JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora. Segue fotos anexas.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/requerimento_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe se as empresas terceirizadas para o serviço de varrição e capina de logradouros estão arcando com o adicional de insalubridade e periculosidade dos seus empregados, apresentando a documentação e base legal que fundamente o pagamento ou, se não estiverem arcando com tal benefício, da mesma forma a fundamentação. JUSTIFICATIVA: as informações servirão para as atividades fins da vereança atinentes à fiscalização dos atos administrativos municipais</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/requerimento_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal e a secretária de meio ambiente que informem e disponibilizem cópia das ordens de serviço e das medições até então executadas pela empresa LMS Construtora Eireli, CNPJ 17.660.252/0001-40, relativas ao contrato nº123/2019 (processo licitatório 20298.000125/2019-77 – pregão eletrônico 53/2019). Justificativa: as informações servirão para as atividades fins da vereança atinentes à fiscalização dos atos administrativos municipais.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/requerimento_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o cantor Patrício Silva e Banda pelo trabalho artístico e solidário realizado em benefício da APAE._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes artistas locais sempre trabalham em prol de nossa comunidade. Trazem diversão e solidariedade. No dia 24 de maio de 2020, eles realizaram uma live solidária e recolheram doações para a APAE de Bom Despacho._x000D_
 Bom  Despacho, 25 de maio de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação para o cantor Júlio César Campos e Banda Bone Machine pelo trabalho artístico e solidário realizado.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/requerimento_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal que informe qual o valor arrecado pelo Município para o combate à Pandemia do Covid-19.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/requerimento_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Prefeito que informe qual o motivo da paralisação da operação tapa-buracos em alguns bairros, como por exemplo, no bairro Santo Antônio, e ainda, se há previsão de retorno das obras.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Requer aos órgãos competentes da prefeitura municipal informar qual o valor arrecadado até o momento no combate à Pandemia da Covid-19 e ainda, qual a previsão de retorno de funcionamento normal das Igrejas, escolas e bares.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde que informe a quantidade de pessoas físicas e jurídicas notificadas e multadas por desrespeito aos Decretos expedidos em função da Pandemia da Covid-19</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/requerimento_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de educação que envie cópia da segunda revisão do plano de carreira da educação. JUSTIFICATIVA: as informações subsidiarão o trabalho deste vereador.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/requerimento_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de educação que informe se há previsão de quando será pago o prêmio de produtividade, aprovado pela Lei Municipal nº2709 de 13 de dezembro de 2019, aos professores que tiveram seus contratos encerrados antes do mês de dezembro de 2019, no qual seria pago parcialmente aos meses trabalhados? JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>Marcelão, Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/requerimento_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/requerimento_159.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário Municipal de Cultura e Turismo, Conselho Municipal do Patrimônio Cultural – COMPAC, preste as seguintes informações acerca da situação atual de abandono, bem como do dinheiro público aplicado no Museu Ferroviário que se encontra em péssimas condições: A obra foi vistoriada após a sua conclusão? A empresa licitada prestou o serviço corretamente? Quis os procedimentos foram tomados?  A obra constava da manutenção do telhado. Qual a explicação sobre as infestações em todo o prédio? Justificativa: No dia 19 de junho 2018, ou seja, há mais de dois anos,  a Prefeitura Municipal divulgou no site: www.bomdespacho.mg.gov.br, conforme foto em anexo um investimento de R$ 60 mil do Fundo Municipal do Patrimônio Cultural - FUMPAC na revitalização do Museu Ferroviário. Foi anunciado a pintura, iluminação, ambiente climatizado, nova parte elétrica, telhado e grama ao redor da Locomotiva. Atualmente o prédio do Museu Ferroviário se encontra abandonado, as paredes e o teto com in</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/requerimento_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária de Saúde , Neide Braga,  e ao Direitor da Santa Casa, Henrique, a solicitação das seguintes informações:_x000D_
 _x000D_
 Em Bom Despacho, tem estoque suficiente de anestésicos e sedativos para tratamentos médicos nas Unidades de Terapia Intensiva?  Será necessário realizar a compra de tais insumos? Tem algum processo de compra em andamento?_x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora viu noticiar no GI Centro Oeste, que foi registrado baixo estoque de tais insumos em algumas cidades devido o fluxo intenso de pacientes e o aumento de casos de Covid 19 no Estado de Minas. Tal fato preocupa, haja vista que a escassez dos insumos pode colocar em risco os pacientes internados nas unidades públicas, pois tais itens são essenciais tanto para exames e cirurgias quanto para pacientes internados em leitos de UTI para tratamento de Coronavirus._x000D_
 _x000D_
 	    	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/requerimento_161.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/requerimento_161.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária de Educação , Ivy Lilian da Silva , a solicitação da seguinte informação:_x000D_
 _x000D_
 Quantos alunos que estudam na rede pública municipal , na educação infantil e ensino fundamental  que pertencem à Comunidade Quilombola?_x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora é membro do Conselho Municipal de Educação  e esta informação possibilitará uma maior contribuição nas discussões do modelo de ensino adotado em decorrência da Pandemia, haja vista que os membros desta comunidade muitas vezes tem suas ações permeadas por barreiras de natureza física, cultural, política e étnico-racial. Importante salientar que o acesso à educação formal por estes povos se traduz, muitas vezes, em precariedade, preconceito e discriminação._x000D_
 	    	Bom Despacho, 22 de junho de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/requerimento_162.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/requerimento_162.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o cantor Serginho e Banda pelo trabalho artístico (Live realizada no dia 20 de junho de 2020) e solidário realizado em prol da Metástase do Amor._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes artistas locais sempre trabalham em prol de nossa comunidade, e mesmo neste momento difícil pelo qual têm passado, não deixaram a solidariedade de lado. Em conversa com o vocalista da banda, este me confidenciou a admiração que tem por Juliana Jaber e pela causa defendida pela Metástase do Amor. _x000D_
 Bom Despacho,  22 de junho de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/requerimento_163.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/requerimento_163.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação ao cantor Johnata Mattos e banda, em virtude da live intitulada "Live in Love", ocorrida no dia 11 de junho de 2020.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/requerimento_164.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/requerimento_164.pdf</t>
   </si>
   <si>
     <t>Requeiro seja oficiado o Senhor Prefeito Municipal para que informe, a respeito do Prêmio Produtividade do Magistério estabelecido pela Lei 2.709/2019: Quais servidores já receberam o Prêmio; Quanto foi pago a cada servidor que recebeu o Prêmio; Quais servidores não receberam e solicitaram o pagamento do Prêmio. JUSTIFICATIVA: As informações servirão para as atividades fins da vereança atinentes à fiscalização dos atos administrativos municipais.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe quais foram os critérios adotados na escolha das pessoas que receberam as casas no conjunto Dona Branca, e o que foi feito pelo Poder Executivo Municipal para apurar situação das casas que se encontram em situação de abandono. Justificativa: A construção das casas do conjunto Dona Branca foram subsidiadas por toda a população, mas ocorreram denúncias sobre irregularidades na escolha dos beneficiários e sobre pessoas que venderam ou abandonaram suas casas.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_166.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio de cópia integral do Processo n° 20298.000078/2019-61, Pregão Eletrônico n° 29/2019, cujo objeto é a contratação de empresa especializada para a prestação de serviços de coleta e transporte dos resíduos sólidos domiciliares e comerciais gerados no perímetro urbano, distritos e povoados do Município de Bom Despacho. Justificativa: No endereço eletrônico da Prefeitura é possível consultar alguns documentos da fase externa da licitação, como Edital, contrato e aditivos. No entanto, não é possível analisar a fase interna, que inclui o estudo prévio, solicitação, cotação e demais atos. Assim, a análise de toda a documentação se faz necessária para instruir os trabalhos de fiscalização da Vereadora que subscreve, especialmente sobre o valor da contratação.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que informe o motivo da demora na conclusão das obras, como por  exemplo da Avenida Dr. Roberto de Melo Queiroz assim como outras e qual o valor gasto na obra até o presente momento?</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/requerimento_168.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente as seguintes informações: - Quantos servidores efetivos há nos quadros da prefeitura atualmente? - O Poder Executivo Municipal tem conhecimento sobre a quantidade de servidores efetivos que devem existir para que as contribuições ao BDPREV sejam suficientes para manter o equilíbrio entre receitas e despesas do instituto? - O Poder Executivo Municipal tem algum plano de ação para impedir que haja um déficit nas contas do BDPREV futuramente? JUSTIFICATIVA: Num futuro próximo o BDPREV estará com um déficit em suas contas, segundo informações do próprio instituto. A previsão é de que chegará um ponto no qual as contribuições dos servidores da ativa não serão suficientes para arcar com os gastos relacionados aos servidores aposentados. Desta forma, este vereador que subscreve deseja saber informações sobre a questão e sobre o que está sendo feito para impedir que a previsão se concretize</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_169.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requer da Presidente da Câmara que apresente o rol de licitações e dispensa do exercício de 2019 e 2020 com número do processos e respectivos objetos.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/requerimento_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe: em visita realizada no CEO – Centro de especialidades Odontológica realizada no dia 22-06-2020 fui informada pela coordenadora que todos os atendimentos estão paralisados devido a falta do compressor da referida unidade. Trabalham no CEO 09 dentistas, 01 técnica de higiene dental e 05 auxiliares que não estão realizando os atendimentos odontológicos. Solicito que informe quando serão tomadas as providencias para a volta da prestação de serviço desta unidade.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito municipal que envie cópia integral do processo licitatório de adesão à ata de registro de preços referente ao pregão licitatório 43/2019 firmado entre a prefeitura de Ritápolis e a Construtora Inácio Neto LTDA.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/requerimento_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe quantas cestas básicas foram distribuídas no mês de abril até junho (separar por mês). Quantas pessoas estão cadastradas no CAD único do município de Bom Despacho.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/requerimento_173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/requerimento_173.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe quais as empresas credenciadas para prestação de serviços médicos da atenção especializada e quais os valores repassados nos últimos 06 (seis) meses na modalidade plantão e consulta médica. Informar também os valores pagos ao ICIMESP nos últimos 06 meses. JUSTIFICATIVA: as informações subsidiarão o trabalho desta vereadora.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/requerimento_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de meio ambiente que informe por quais motivos o lixo ficou acumulado na Rua Gustavo Lopes Cançado esquina com Rua Vivalde Brandão no dia 25/06/2020. Que a empresa seja notificada. Segue fotos em anexos.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/requerimento_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/requerimento_175.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe o que será instalado no imóvel localizado da Rua Alferes Tavares, ao lado da UBS Dr. Genésio/Dr. Hugo. Qual valor pago na locação do referido imóvel?</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_176.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que informe qual a empresa e o responsável técnico pela recuperação da Av. Dr. Roberto Melo Queiroz? Qual valor estimado da obra? Por qual motivo foi necessário refazer a mencionada recuperação?</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/requerimento_177.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/requerimento_177.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação para o cantor Matheus Meco e Banda pelo trabalho artístico (Live realizada no dia 27 de junho de 2020) e solidário realizado em prol da Igreja São José Operário. Justificativa: Estes artistas locais sempre trabalham em prol de nossa comunidade, e mesmo neste momento difícil pelo qual têm passado, não deixaram a solidariedade de lado.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_178.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_178.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe como está o andamento das ações para a construção do aterro sanitário no município e sobre a atual situação do lixão.  Justificativa: As informações subsidiarão os trabalhos de fiscalização da vereadora que subscreve.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2006/requerimento_179.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2006/requerimento_179.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado a Sra. Joice Quirino, Excelentíssima Presidente da Camara._x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	         Houve Paralização dos trabalhos do PROCON durante a Pandemia do Covid 19? Em caso negativo, quantos atendimentos foram realizados pelo PROCON durante a Pandemia (efetivos, orientações, atendimento telefone, atendimento presenciais, audiências)? Qual foi a rotina desenvolvida para o atendimento diante da Pandemia? Quais as intervenções realizadas junto ao comércio local quanto a verificação de preços abusivos e pesquisas de valores de produtos?_x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Obtenção de informações para orientações a população._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 29 de junho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_180.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_180.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente as seguintes informações sobre as lâmpadas de LED que estão sendo instaladas no município: - O que está sendo feito com as lâmpadas antigas, os braços, cabos, suportes e demais equipamentos que estão sendo trocados para a instalação de lâmpadas de LED em diversas vias do município? - Qual foi o gasto com a troca de equipamentos e instalação de lâmpadas de LED até o presente momento? - Qual é a empresa que está fazendo a troca e instalação de lâmpadas de LED no município? - Qual é a empresa responsável por trocar ou consertar as lâmpadas de LED que queimam? - Por qual motivo não há canal ou telefone específico para a população entrar em contato solicitando reparos na iluminação pública ou troca de lâmpadas queimadas. JUSTIFICATIVA: Este vereador está recebendo informações de que a empresa que está instalando as lâmpadas de LED não faz a manutenção. Quando essas lâmpadas queimam demoram até 30 dias para serem trocadas, pois a empresa cont</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2028/requerimento_181.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2028/requerimento_181.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de educação que informe qual valor gasto na reforma da Quadra da Escola Municipal João Dornas?  Qual responsável técnico pela obra e qual o nome da empresa que ganhou o processo licitatório? Em visita in loco foi verificada que o sistema de drenagem das águas não está adequado, as calhas já se encontram danificadas e a pintura da quadra está descascando fotos em anexo. Solicito que seja notificada a empresa responsável para que providencie as adequações.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2029/requerimento_182.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2029/requerimento_182.pdf</t>
   </si>
   <si>
     <t>Requer ao gerente de distribuições dos CORREIOS que informe por qual motivo não é feita a entrega de correspondências no Bairro Santo Antônio. E se há previsão para regularização das entregas.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2030/requerimento_183.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2030/requerimento_183.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe por qual motivo a moradora da Rua Tabatinga nº46, Bairro Ana Rosa teve seu pedido de cesta básica indeferido. Solicito que seja informado quais os critérios foram adotados.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/requerimento_184.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/requerimento_184.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se há possibilidade de se fazer o teste de COVID-19 em todos os garis que trabalham no município devido ao risco em que estão expostos diariamente.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_185.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de desenvolvimento social que informe qual a composição da equipe de referência do novo CRAS municipal, o nome do coordenador e se o mesmo possui experiência em trabalhos comunitários e g – requer ao prefeito estão de programas, projetos, serviços e benefícios sócio assistenciais (NOB/RH e Resolução CNAS nº17/2011).</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2033/requerimento_186.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2033/requerimento_186.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe por qual motivo não foi liberado o alvará para mudança de endereço do pátio de veículos localizado no Bairro São José, uma vez que o proprietário já solicitou o referido alvará de transferência para a BR-262.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2034/requerimento_187.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2034/requerimento_187.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe por qual motivo os profissionais do NASF estão sem equipamentos e materiais para desempenharem suas funções. No dia 26/06/2020 um usuário compareceu a unidade para uma consulta com nutricionista e foi informado da falta de recursos, não tinha balança nem fita métrica.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2035/requerimento_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2035/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe e disponibilize cópia do processo administrativo que cuida do levantamento de dados, análise e ações concernentes à gratuidade do transporte público para os “portadores de necessidades especiais” mencionado no ofício nº444/2020/GPBCN. Justificativa: as informações servirão para as atividades fins da vereança atinentes à fiscalização dos atos administrativos municipais.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2036/requerimento_189.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2036/requerimento_189.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem pela presente requerer que seja encaminhado à Santa Casa (Lactário Menino de Jesus) o seguinte pedido de informações:_x000D_
 Seja informado os valores individualizados de todos os repasses financeiros feitos pelos governos municipal, estadual e Federal e recebidos pelo Lactário, constando a origem, a destinação e a intermediação dos referidos recursos desde o início da Construção e montagem do  CTI._x000D_
 Requer por oportuno, que sejam elencados se houver, os valores que apesar da destinação pactuada ter sido o CTI, foram transferidos para custeio   direto à Santa Casa ou para o Fundo Municipal de Saúde para posterior compensação e transferência._x000D_
 As informações são imprescindíveis para que estes vereadores e outros que se interessarem,  acompanhar os gastos dispendidos com o referido projeto._x000D_
 _x000D_
 Bom Despacho, 02 de julho de 2020._x000D_
 _x000D_
 Vital Libério Guimarães_x000D_
 _x000D_
 Dra. Rose Delegada</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/requerimento_190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/requerimento_190.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que este  subscreve, com assento nesta Casa Legislativa, vêm perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida uma moção de congratulação a Escrivã de Polícia, Sonara Aparecida Cardoso, pelos relevantes serviços  prestados na Polícia Civil de Minas Gerais .  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 A escrivã, Sonara Aparecida Cardoso, conhecida por “Sonarinha”, dedicou quase trinta anos de serviços a nossa sociedade e agora colhe os frutos de sua aposentadoria. Atuou em várias Delegacias, mas gostava mesmo de atuar era na área de crimes contra o patrimônio e tráfico de drogas. Embora de pequenina estatura, sempre foi gigante em sua coragem. Nesta oportunidade, requeiro esta justa homenagem a mais uma mulher que contribuiu, significativamente, pela segurança pública e o  engrandecimento de  nossa cidade. _x000D_
 _x000D_
 _x000D_
 	    	Bom Despacho, 06 de julho de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/requerimento_191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/requerimento_191.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal, em caráter de reiteração, que apresente cópia do contrato que legitimou a contratação das obras de pavimentação asfáltica da Av. Maria Guerra, bem como informe por qual motivo não foi feito o meio fio da via. JUSTIFICATIVA: A Av. Maria Guerra já está bastante danificada e há crateras em suas extremidades. Este vereador deseja saber os custos da obra, se ainda está no prazo de garantia do contrato e demais informações que subsidiarão o trabalho de fiscalização.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2059/requermento_192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2059/requermento_192.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe por qual motivo não realizado o processo licitatório para credenciamento de empresa responsável pelas próteses dentárias. Justificativa: existe uma fila com mais de 300 pessoas aguardando por este serviço.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/requermento_193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/requermento_193.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Cultura e Turismo a apresentação de informações detalhadas sobre a biblioteca digital em Bom Despacho, se o recurso foi aplicado e como está funcionando o projeto. JUSTIFICATIVA: Em 2019 o município de Bom Despacho foi contemplado com um recurso de R$100.000,00 (cem mil reais) do Ministério da Cultura para a criação de uma biblioteca digital, conforme publicação da própria Prefeitura nos dias 10, 22 e 27 de janeiro de 2019 (anexa). Através do convênio assinado a cidade teria mobiliários e equipamentos adequados, licenças de livros digitais, dentre outros benefícios. No entanto, a Vereadora que subscreve não tem conhecimento sobre a implantação do projeto e, por isso, requer as informações mencionadas, que subsidiarão os trabalhos de fiscalização.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/requermento_194.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/requermento_194.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o cantor Alex Medeiros e Banda pelo trabalho artístico e solidário realizado em benefício dos mais carentes._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Estes artistas locais sempre trabalham em prol de nossa comunidade. Trazem diversão e solidariedade. No dia 11 de julho de 2020, eles realizaram uma live solidária e recolheram doações para famílias carentes de nossa cidade._x000D_
 Bom  Despacho, 13 de julho de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/requermento_195.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/requermento_195.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Saúde que apresente as seguintes informações: - Qual valor foi gasto com médicos pediatras no Pronto Atendimento do início do contrato vigente atualmente até a presente data? - Quantos atendimentos de pediatria foram realizados desde o início do contrato até o presente momento no Pronto Atendimento? JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/requermento_196.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/requermento_196.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente as seguintes informações sobre as operações tapa buracos: - Quais são os critérios adotados nas obras tapa buracos de cada rua? - Quais valores com obras de operação tapa buracos já foram gastos no presente ano e qual a previsão de gasto até o final do ano? JUSTIFICATIVA: Em alguns locais foram realizadas obras em apenas um pequeno trecho da via e a empresa contratada se direcionou para outro bairro antes de concluir os demais trechos, não retornando mesmo após um longo período. Diante disso, é necessário que se esclareça qual é o critério adotado na logística das obras e as demais informações subsidiarão os trabalhos de fiscalização.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/requermento_197.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/requermento_197.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe se há atualmente contrato vigente com alguma empresa para a realização de serviços de pintura em faixas de pistas, faixas de pedestres e demais sinalizações horizontais nas vias da cidade, bem como qual é o valor do contrato e qual a previsão de início e conclusão dos serviços. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/requermento_198.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/requermento_198.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente as seguintes informações sobre a iluminação pública do Município: - Qual foi o valor arrecadado pela Prefeitura com a contribuição de iluminação pública nos últimos 3(três) anos? - Qual valor foi gasto com manutenção do sistema de iluminação pública, por ano, nos últimos 3 (três) anos? - Qual o valor gasto até o momento com instalação de lâmpadas de LED? - Quais as ruas de Bom Despacho foram beneficiadas com lâmpadas de LED até o presente momento? - Existe previsão de colocar a iluminação de LED em toda a cidade? Se sim, qual é a previsão? - Quais critérios estão sendo adotados pelo Poder Executivo para que algumas ruas sejam escolhidas para receber a iluminação de LED antes de outras? JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/requermento_199.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/requermento_199.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe quais as medidas serão adotadas pelo Comitê Municipal de Enfrentamento da COVID-19 a partir da decisão do Tribunal de Justiça de Minas Gerais, que determinou que os municípios que não aderiram ao plano "Minas Consciente" (programa do governo do estado que dá diretrizes para flexibilização) cumpram normas de distanciamento social e permitam apenas o funcionamento de serviços essenciais. Justificativa: informações necessárias para este vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/requermento_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/requermento_200.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se será possível atender à indicação deste Vereador, apresentada no dia 08 de junho, em que encaminhou minuta do Projeto de Lei do Código de Posturas do Município de Bom Despacho, com as diversas alterações propostas pelas Comissões desta Casa, solicitando a possibilidade de reencaminhá-lo a esta Casa para discussão e votação ainda nesta Legislatura. Justificativa: Em 08 de junho de 2020, este Vereador apresentou a indicação e, até a presente data, não obteve nenhuma resposta do Executivo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/requermento_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/requermento_201.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que determine ao Setor competente esclarecer por que, após a suspensão do Concurso 1-2019 da Prefeitura de Bom Despacho, para provimento do cargo de Gestor Público - Arquiteto Urbanista, está havendo Processo Simplificado 03/2020 para contratação de servidor para exercício do mesmo cargo (Gestor Público Municipal- Arquiteto Urbanista). Justificativa: informações necessárias para este vereador exercer o seu poder-dever fiscalizador</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2088/requerimento_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2088/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal de Saúde que apresente as seguintes informações e documentações sobre a transferência de setores e serviços para o prédio da Prefeitura localizado na Praça Irmã Albuquerque, nº 45: - Foi feito um estudo prévio e um planejamento aprofundado sobre os setores e serviços da Secretaria que poderão ser transferidos para o prédio mencionado? Se sim, requer o encaminhamento de cópia da documentação.  - A mudança da sede da Secretaria Municipal de Saúde, ou de alguns setores, obedecerá a Lei Nº 10.098, de 19 de dezembro de 2000 (Lei da Acessibilidade)? - As pessoas portadoras de deficiência ou com mobilidade reduzida sofrerão algum impacto ou prejuízo com a mudança? JUSTIFICATIVA: O Jornal de Negócios – iBom publicou no dia 15/07/2020 que a Secretaria Municipal de Saúde será transferida para o prédio da Prefeitura, na Praça Irmã Albuquerque, tendo como objetivo facilitar o atendimento ao público. No entanto, grande parte da construção atualmente não atende</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2089/requerimento_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2089/requerimento_203.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal cópia de todo o Processo nº 20298.000146/2020-46, Adesão nº 9/2020 que tem por objeto o registro de preços para futuras e eventuais contratações de serviços de pavimentação asfáltica em CBUQ, recapeamento, tapa buracos e serviços complementares inerentes à melhoria de vias urbanas no Município de Bom Despacho, incluindo os documentos físicos e especialmente a documentação da fase interna da licitação. Justificativa: estas informações subsidiarão os trabalhos desta vereadora.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2090/requerimento_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2090/requerimento_204.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe como está o andamento do processo para a abertura de um acesso saindo da Rua Antônio Tavares, que atravessará a reserva ambiental que tem no local e sairá na antiga linha. Justificativa: O acesso ligará dois bairros importantes e facilitará o deslocamento dos moradores, além de vários outros benefícios. No entanto, até a presente data as obras não se iniciaram.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2091/requerimento_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2091/requerimento_205.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe quais providências estão sendo tomadas pelo município com relação à obra de pavimentação feita na Av. José Lino Pimenta, bem como que seja enviada cópia de toda a documentação que envolveu a contratação da empresa responsável, incluindo a fase interna da licitação, a fase de fiscalização, conclusão da obra e relatórios técnicos. Justificativa: estas informações subsidiarão os trabalhos desta vereadora.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2092/requerimento_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2092/requerimento_206.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, requer da mesa diretora que seja encaminhado uma moção de congratulação à nova direção da Coperbom  que eleita  democraticamente no último dia 26 de julho de 2020._x000D_
 Ao mesmo tempo este vereador conhecedor da importância e pujança desta empresa para a vida sócio econômica de Bom Despacho deseja-lhes um  mandato cheio de realizações e sucesso._x000D_
 atenciosamente,_x000D_
 Vital Libério Guimarães - vereador.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2093/requerimento_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2093/requerimento_207.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe: Quantos termos aditivos já foram feitos na obra do Pronto Atendimento Municipal? - Por qual motivo a obra está paralisada?</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2094/requerimento_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2094/requerimento_208.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de educação que informe: Quantos alunos estão matriculados nas creches do município no período integral e quantas crianças estão matriculadas por meio período? - Qual número de alunos matriculados na pré-escola, no ensino médio e no ensino fundamental? - Qual percentual de abandono dos alunos do ensino fundamental?</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_209.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Eduardo Costa, Excelentíssimo Secretário de Desenvolvimento Social._x000D_
 _x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	Que seja prestada a seguinte informação:_x000D_
 Por que não foram feitas as nomeações para os membros do Conselho Municipal dos Direitos da Mulher?_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração. No ano passado foi promulgada a Lei 2.691, de 5 de setembro de 2019, que alterou e reestruturou a Política de Proteção à Mulher no Município de Bom Despacho cujo projeto nasceu de pesquisa, estudos e discussões de diversas mulheres participativas nas políticas de proteção e promoção da mulher de Bom Despacho._x000D_
 Seguimentos de defesa dos direitos das mulheres que participaram da construção do referido projeto de lei apresentado por esta vereadora o fizeram buscando garantir uma participação mais ativa da mulher na elaboração das diretrizes de políticas públicas, programas e serviços que promovam a melhoria nas condições de vida das mulheres do Município de Bom Despacho,  opinando nos planos políticos, econômicos, sociais, culturais, educacionais, trabalhistas e de segurança de nossa cidade._x000D_
  Diversas reuniões foram realizadas com a finalidade de se implementar o Conselho Municipal dos Direitos da Mulher. No entanto, percebeu-se que após a presente lei ser promulgada, ainda não foram nomeados os membros de tão importante conselho. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 03 de agosto de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_210.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requer que seja concedida uma moção de congratulação a Escrivã de Polícia, Cássia Tavares Dias, pelos relevantes serviços prestados na Polícia Civil de Minas Gerais. JUSTIFICATIVA: A escrivã, Cássia Tavares Dias, dedicou 24 anos de serviços a nossa sociedade e agora colhe os frutos de sua aposentadoria. Atuou em várias Delegacias, mas sempre gostou de atuar nos crimes contra o patrimônio e trânsito. A sua marca registrada é o expressivo sorriso com o qual sempre acolhia as pessoas que a procuravam. Nesta oportunidade, requeiro esta justa homenagem a mais uma mulher que contribuiu, significativamente, pela segurança pública e o engrandecimento de nossa cidade._x000D_
 Bom Despacho,  03 de agosto de 2020._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_211.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras que informe se há possibilidade das máquinas que estão realizando obras na estrada rural sentido povoado do Mato Seco podem retornar reparando a estrada sentido povoado do Vilaça. JUSTIFICATIVA: O Poder Executivo Municipal está terminando a obra de reparo da estrada rural até o povoado do Mato Seco, mas a estrada de acesso ao Vilaça também está muito danificada. Assim, enquanto as máquinas retornam, poderia ser patrolada a estrada mencionada.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_212.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre o motivo de não estar sendo feita a pintura da sinalização horizontal nas vias da cidade, se já há alguma empresa contratada através de processo licitatório para executar o serviço e qual a previsão do início da execução. JUSTIFICATIVA: A sinalização viária horizontal no município está muito apagada. Por exemplo, as faixas de pedestres nas Ruas Gabriel Tavares e Manuel da Costa Gontijo com Rua Maria Isabel, especialmente próximo à Padaria Nossa Senhora de Fátima, desapareceram quase totalmente. Isso se repete em grande parte das vias de Bom Despacho, incluindo faixas divisórias de pistas, estacionamentos, acostamentos e legendas sinalizadoras. A situação acarreta grandes transtornos e riscos ao trânsito da cidade.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_213.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre o motivo de não ter sido implantado o sinal digital em Bom Despacho até a presente data. JUSTIFICATIVA: O sinal digital de TV é gratuito e tem imagem e áudio de alta qualidade, sem distorções e interferências. Significa um benefício muito grande para a população que independente da classe social seria contemplada com o sinal digital. A tecnologia já está sendo implantada em diversas cidades de Minas Gerais, inclusive cidades próximas e menores que Bom Despacho, a exemplo do município de Luz. Através de pesquisas realizadas, bastaria uma parceria entre a Prefeitura em as emissoras de TV para a implantação da tecnologia, o que não traria custos para o município</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_214.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras que informe quais as pontes do município foram reformadas? Informar também a localização de cada ponte que foi reformada. Qual o custo de cada ponte reformada? Qual a destinação da madeira das pontes que foram reformadas? Há previsão de reforma de outras pontes? Se sim, quais as localizações?  Justificativa: Estas informações subsidiarão os trabalhos desta vereadora.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_215.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que informe qual a data prevista para início do asfaltamento da Rua Pataxós, Bairro Dom Joaquim. Justificativa: Estas informações subsidiarão os trabalhos desta vereadora.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_216.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_216.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente a documentação comprobatória da licença ambiental da obra de ampliação da Avenida Martinho Campos, no Bairro de Fátima. JUSTIFICATIVA: O envio da documentação irá auxiliar nos trabalhos de fiscalização da vereadora que subscreve.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_217.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações e documentações sobre a creche que está sendo construída no Bairro Bela Vista: - Qual valor foi gasto até a presente data na obra e quanto ficará o custo total da construção até a conclusão. - Quantos aditivos foram feitos no contrato de construção da creche. - Qual a origem de cada recurso utilizado na construção. - Envio de toda a documentação que legitimou o aumento no custo do projeto inicial, incluindo análises técnicas, justificativas, aditivos e indicação dos recursos. JUSTIFICATIVA: O valor estimado para a obra era de pouco mais de R$807 mil, conforme contrato celebrado com a construtora vencedora do processo licitatório. Ocorre que o valor investido na construção por parte do Poder Executivo Municipal já ultrapassou R$1,7 milhão, conforme matérias veiculadas no próprio site da Prefeitura. No entanto, há a publicação de apenas um aditivo de pouco mais de R$86 mil ao contrato, totalizando R$86.433,42, e o portal nã</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_218.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_218.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Tenente Antônio Marcos Azevedo em virtude dos relevantes serviços prestados à população bondespachense.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_219.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_219.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal cópia de todo o Processo nº 20298.000168/2020-68, Adesão nº 11/2020 à Ata de Registro de Preços correspondente ao Processo Administrativo nº 86/2019, Pregão Presencial nº 19/2019, cujo objeto é aquisição futura e eventual de veículos automotivos novos, sem uso, ano e modelo atuais, emplacados/lacrados, realizado pela Prefeitura Municipal de Dário Meira-BA, incluindo os documentos físicos do processo original e a documentação da fase interna, com a justificativa e pareceres. Justificativa: O processo licitatório utilizou Ata de Registro de Preços realizada pela Prefeitura Municipal de Dário Meira-BA, firmada com a empresa CKS COMÉRCIO DE VEÍCULOS EIRELI, inscrita no CNPJ sob o nº 30.330.883/0001-69, no valor de R$178.000,00 (cento e setenta e oito mil reais). Trata-se de uma contratação de alto vulto e o envio da documentação auxiliará no dever de fiscalização da vereadora que subscreve.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_220.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_220.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a presidente do BDPREV um convite para comparecer a esta Casa e prestar esclarecimentos sobre a entrevista publicada na última edição do Jornal de Negócios. Sugerindo a data de 31-08-2020 às 15 horas.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_221.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_221.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Trânsito que informe o motivo da não sinalização das vias públicas do município.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_222.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_222.pdf</t>
   </si>
   <si>
     <t>Requer a Presidência da Casa que convoque os representantes da Auto Omnibus Circullare e da Secretaria de Trânsito para uma reunião onde sejam esclarecidos pontos divergentes entre o contrato e a prestação de serviços do transporte público urbano no município.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_223.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_223.pdf</t>
   </si>
   <si>
     <t>Requer à Diretoria do Lactário Menino Jesus - Santa Casa de Bom Despacho – que informe como está o andamento do credenciamento para a liberação do CTI, bem como o que está faltando para a inauguração do funcionamento dos leitos de CTI. JUSTIFICATIVA: As informações solicitadas integrarão o trabalho de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/requerimento_224.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/requerimento_224.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Moção de Congratulação ao Jornalista Rosemberg Rodrigues. Justificativa: Jornalista Rosemberg Rodrigues,, há anos, vem prestando, gratuitamente, relevantes serviços, como jornalista, ao povo de Bom Despacho, em especial na divulgação dos trabalhos desta esta Casa Legislativa, e seu trabalho merece o reconhecimento e estímulo destra Casa.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/requerimento_225.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/requerimento_225.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente as seguintes informações e documentações a respeito do Contrato do Executivo nº 125/2019 celebrado através do Pregão Presencial 48/2019, que tem como objeto a contratação de serviços de organização, compactação e aterro de resíduos sólidos urbanos depositados no aterro municipal, com utilização de trator de esteira: - A empresa contratada cientificou o gestor do contrato formalmente sobre interrupção de serviço nos últimos dias? - Como está sendo feita a fiscalização do contrato? O servidor responsável pela fiscalização do contrato está verificando diariamente os serviços prestados pela empresa e cumprindo suas atribuições de fiscal? - Quais foram as providências tomadas pelo fiscal e pelo gestor do contrato diante da interrupção do serviço? Caso a contratada tenha sido notificada, requer o envio da cópia do mesmo, bem como de demais documentos que porventura tenham sido produzidos. - A empresa será penalizada pela interrupção do serviç</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/requerimento_226.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/requerimento_226.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Meio Ambiente o envio de cópia do Processo nº 75099.000039/2019-01, de todos os documentos correlatos e da decisão do Plenário do CODEMA em 20/08/2020, que concedeu à Colletar Minas Serviços de Coleta Eireli uma Licença Ambiental Simplificada – LAS nº KE4H-0FYK para as atividades de central de recebimento, armazenamento, triagem e/ou transbordo de sucata metálica, papel, papelão, plástico ou vidro para reciclagem, contaminados com óleos, graxas ou produtos químicos, exceto agrotóxico; central de recebimento, armazenamento, triagem e/ou transbordo de embalagens plásticas usadas de óleos lubrificantes com ou sem sistema de picotagem ou outro processo de cominuição, e/ou filtros de óleo lubrificante; central de armazenamento temporário e/ou transferência de resíduos Classe I perigosos, localizada na Fazenda Cachoeirinha – Matrícula 41.896, s/n, Zona Rural. Justificativa: Os documentos auxiliarão os trabalhos de fiscalização desta Vereadora.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_227.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_227.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe como está sendo feita a gestão e a fiscalização das obras do Pronto Atendimento, a conferência sobre o atendimento às normas da vigilância sanitária, bem como quais providências estão sendo tomadas com relação aos seguintes problemas na obra: A rampa de acesso à entrada do PA está muito inclinada e as ambulâncias da Triunfo estão agarrando no local. A calçada já está toda danificada. As portas foram apenas pintadas, mas precisam ser revestidas de fórmica. Os ralos devem ser maiores para o escoamento de água e devem ter sistema de fechamento. O caimento dos pisos para que a água escorra para os ralos deve ser conferido. Em um dos banheiros a caída do piso está na direção contrária ao local que foi instalado o ralo. Não há sistema de escoamento de água na área externa. A grade da rampa externa não é segura. Deveria ser uma grade de proteção, mas está oferecendo riscos principalmente para crianças. As borrachas de sinalização para deficientes visuais</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimento_228.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimento_228.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora desta Casa Legislativa que informe qual o motivo de ainda não ter sido marcada uma reunião com a empresa Circullare, concessionária do serviço público de transporte de passageiros, e com o Secretário de Trânsito, Proteção Patrimonial e Defesa Social. JUSTIFICATIVA: Há hoje uma má prestação do serviço público de transporte de passageiros do município, com passageiros deixados nos pontos, descumprimento de horários e itinerários de ônibus, falta de informação, dentre vários outros. É necessário que o Poder Legislativo Municipal tome as providências que estão em seu alcance e a solicitação já foi feita pelo Vereador que subscreve.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/requerimento_229.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/requerimento_229.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe o motivo de não terem sido instaladas placas de parada obrigatória nos cruzamentos da Rua Pedro Tavares Gontijo, Rua Pedro Eustáquio e Rua Padre Libério com a Av. Maria Isabel. JUSTIFICATIVA: Já foi feita indicação pelo Vereador que subscreve, mas até a presente data as placas não foram instaladas.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_230.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_230.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações sobre quanto foi gasto com obras na Av. Francisco de Paula Lopes no presente ano, se a Prefeitura vai acabar de asfaltar a via e por qual motivo não foi retirado o monte de terra que está no meio da rua. JUSTIFICATIVA: Foram feitas obras em apenas uma parte da via mencionada e em um trecho foi colocado um monte de terra que até hoje não foi retirado do local.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_231.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_231.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações detalhadas sobre os gastos da Prefeitura em função do enfrentamento do estado de emergência de saúde pública decorrente da pandemia de Covid-19 causada pelo novo Coronavírus. JUSTIFICATIVA: O requerimento se justifica pela Lei 2.730 de 26 de maio de 2020, a qual dispõe que o Poder Executivo encaminhará mensalmente à Câmara Municipal de Bom Despacho e disponibilizará em seu sítio oficial na internet informações sobre a aquisição de bens, serviços, insumos de saúde e materiais de divulgação, todas as compras e a contratação de serviços realizadas decorrentes da pandemia, com o nome do fornecedor, o preço e as fontes dos recursos.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_232.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_232.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal os seguintes documentos relacionados ao serviço de transporte em ambulância no município, no período compreendido entre 1º de janeiro de 2019 até a presente data, o envio de todas as notas fiscais relacionadas à prestação de serviços de ambulâncias tipo B e D ao município, envio de todos os controles de solicitações para transporte em ambulância de paciente hospitalizado e o envio de todos os relatórios do transporte fornecido pela empresa prestadora do serviço. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_233.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_233.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe quando será agendado o procedimento de desobstrução do canal lacrimal do Sr. José Geraldo da Costa, Cartão SUS 706 3081 5278 7680 (Documentos anexos).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/requerimento_234.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/requerimento_234.pdf</t>
   </si>
   <si>
     <t>Requer da Apae que informe quando será agendado o procedimento de consulta de Neurologista e atendimento fonoaudiologia, fisioterapia e TO do senhor E. H. O. S, cartão SUS 706.2085.4761.3961.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_235.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_235.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Gerente da Caixa Economica Federal  o seguinte questionamento._x000D_
 _x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	Os mutuários em situação irregular com a Caixa Economica Federal por ter abandonadoo imóvel do Residencial Dona Branca ou o colocado em uma situação de ocupação irregular foram notificados?_x000D_
 Em caso de notificação, todos foram localizados e apresentaram defesa?_x000D_
 Em caso de não ter sido possível notificar os mutuários, quais alternativas foram adotadas? Buscou-se alguma  parceria com a Secretaria de Desenvolvimento Social para localizar e notificar estes mutuários?_x000D_
 A Caixa Economica Federal ajuizou alguma ação de reintegração de posse com pedido de tutela antecipada para retomar o imóvel com ocupação irregular? Há alguma decisão favorável e indicação de novo beneficiário pelo município?_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 	Andando pelo Conjunto Residencial Dona Branca , esta vereadora constatou que vários imóveis estão em situação de ocupação irregular (denuncia de moradores) e outros estão abandonados e até depedrados. Esta vereadora esteve em contato com a Secretaria de Desenvolvimento Social e estes se disponibilizaram a auxiliar na notificação daqueles que não foram localizados. Em abril de 2019,  através do ofício 0423\2019,  o Gerente Geral informou a esta vereadora que adotaria todas estas medidas, no entanto, as situações de ocupação e abandono das unidades habitacionais agravaram ainda mais, não sendo constatada a adoção de nenhuma medida. É de conhecimento de V. Exa. que existe uma lista reserva de possíveis beneficiários do Programa Habitacional_x000D_
 _x000D_
 	Bom Despacho, 14 de setembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_236.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social a apresentação das seguintes informações: Como está o andamento do processo de contratação de empresa para pintura das pistas e faixas de pedestres dentro do perímetro urbano de Bom Despacho? Qual valor será gasto nos serviços de pintura e repintura das pistas e faixas de pedestres no presente ano? Quando começará a pintura? JUSTIFICATIVA: As faixas estão muito apagadas, trazendo riscos a motoristas e pedestres. As informações auxiliarão os trabalhos de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_237.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Trânsito, Proteção Patrimonial e Defesa Social um estudo para avaliar a possibilidade de colocação de uma placa de carga e descarga em frente a uma Casa de Ração que abriu na Av. Manoel da Costa Gontijo, nº 372, bem como o envio do resultado do estudo. JUSTIFICATIVA: Na empresa Madebom, no mesmo sentido da via, não há placa proibindo parada e estacionamento. Por esse motivo o vereador que subscreve solicita o estudo para a colocação da placa para permitir que a empresa nova que abriu consiga carregar e descarregar as matérias primas e os produtos que precisa em sua sede.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento_238.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento_238.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria da Educação a apresentação das seguintes informações e documentações sobre a construção da escola infantil municipal Proinfância Bela Vista, situada na Avenida das Palmeiras, nº 2320, Bairro Bela Vista: Informações: Qual valor foi gasto até a presente data na obra e quanto ficará o custo total da construção até a conclusão, contendo todas as fases e contratações, inclusive os contratos referentes ao processo 20298.000010/2016-30, Tomada de Preço 002/2016 e ao processo 20298.000230/2015-82, Concorrência Pública 004/2015. Qual valor total foi pago pela Prefeitura às seguintes empresas: CONSTRUTORA E ENGENHARIA SANTOS &amp; SANTOS LTDA – EPP e CONSTRUTORA CONQUISTA LAR LTDA – EPP. Documentações: Envio de toda a documentação que compõe o processo 20298.000230/2015-82, Concorrência Pública 004/2015, o processo 20298.000010/2016-30, Tomada de Preço 002/2016 e o processo 20298.000175/2018-73, Tomada de Preço 012/2018, incluindo a fase interna e externa das licitações, análises</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_239.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_239.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Dr. Bertolino da Costa Neto,  o seguinte questionamento._x000D_
 _x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	Requer ao Prefeito Municipal pedido das seguintes informações: 1) As obras da Unidade Escolar localizada no Bairro Bela Vista já foram concluídas? Já foi solicitada a vistoria do Corpo de Bombeiros no local? A documentação para habilitação da unidade escolar já está tramitando junto a Superintendencia de Ensino? A Unidade Escolar já está apta a receber alunos no próximo ano letivo? Quantas crianças serão atendidas naquela Unidade Escolar e familias de quais os bairros serão beneficiadas?_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
  Atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta vereadora foi procurada por diversos moradores daquelas imediações que solicitaram tais informações._x000D_
 _x000D_
 	Bom Despacho, 21 de setembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_240.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, em caráter de reiteração, que informe se será possível atender à indicação deste Vereador, apresentada no dia 08 de junho, em que encaminhou minuta do Projeto de Lei do Código de Posturas do Município de Bom Despacho, com as diversas alterações propostas pelas Comissões desta Casa, solicitando a possibilidade de reencaminhá-lo a esta Casa para discussão e votação ainda nesta Legislatura. _x000D_
 Justificativa: Em 08 de junho de 2020, este Vereador apresentou a indicação e, até a presente data, não obteve nenhuma resposta do Executivo.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_241.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se foi adotada alguma medida quanto à seguinte indicação deste Vereador: “Indica ao Prefeito Municipal de Bom Despacho estabelecer tratativas com a empresa Ematex Industrial e Comercial Têxtil Ltda. (CNPJ 07.590.753/0001-43, com sede na Av. Tereza Cristina, nº 445, Bairro Prado, CEP 30.410-600, município de Belo Horizonte), para fins de retirada dos postes de energia instalados sobre a calçada da Av. Dr. Roberto de Melo Queiroz. Justificativa: Levantamentos realizados por este Vereador dão conta de que estes postes não estão sendo mais utilizados, e apenas estão ali atrapalhando a caminhada/corrida de pedestres. ”</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Meio Ambiente que informe se foi adotada alguma medida quanto à seguinte indicação deste Vereador: “Indica, em caráter de terceira reiteração, à Secretaria de Meio ambiente a limpeza e fiscalização do descarte irregular de lixo ao longo da estrada da Bocaina, que liga o bairro Belvedere à Estrada do Pica Pau. Justificativa: Há constante acúmulo de lixo em diversos pontos da estrada, necessitando limpeza. Também é necessária a fiscalização no local, do contrário o descarte irregular persistirá. ”</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação a MADEBOM (Materiais de Construção). JUSTIFICATIVA: Pelos bons serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_244.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe o motivo de até a presente data a Prefeitura não ter disponibilizado um ponto fixo para os moto-taxistas na Praça da Matriz. JUSTIFICATIVA: á várias vagas na Praça de Matriz reservadas para taxistas, mas o serviço de moto-taxi não possui ponto demarcado.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe qual(is) empresa(s) executou(aram) as obras do Pronto Atendimento e qual valor total foi pago pelo Poder Executivo Municipal. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe se há possibilidade de asfaltar as ruas do Bairro do Rosário II, do Bairro Santa Marta, do Bairro Realengo e do Bairro Dona Branca que ainda estão sem pavimentação. JUSTIFICATIVA: Nos bairros informados há diversas ruas que ainda estão sem asfalto.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_247.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe o motivo de o Portal da Transparência da Prefeitura não observar a Lei Complementar Nº 10, a Lei Complementar Nº 131/2009 (Lei da Transparência) e a Lei Nº 12.527/2011 (Lei do Acesso à Informação). JUSTIFICATIVA: Ao acessar o Portal da Transparência do Poder Executivo Municipal é possível perceber que há menções desatualizadas e falta de informações essenciais, como gastos com diárias, relatórios da execução orçamentária, dentre outros. Trata-se de informações legais que deveriam estar disponibilizadas para a população em tempo real.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/requerimento_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/requerimento_248.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal de Saúde que apresente as seguintes informações sobre os relatórios municipais de saúde: Qual a justificativa para a atenção básica prisional estar há mais de 6 (seis) meses sem atendimento odontológico? O que aconteceu para os atendimentos e os procedimentos permanecerem zerados desde março deste ano? Por qual motivo a Policlínica / CEM está sem médico Nefrologista desde abril deste ano? Fazendo o comparativo entre cirurgias executadas, realização de consultas e exames com o resíduo do mês anterior é possível perceber que em vários meses há acúmulos e o número de pacientes nas filas está só aumentando. Por que estão acumulando tantas cirurgias, exames e a demanda por consultas? O que está sendo feito para aproximar o resíduo do mês anterior com as consultas, exames e procedimentos realizados? Ao analisar os relatórios é possível perceber que em certas especialidades a demanda está sempre muito reprimida, como por exemplo, a Angiologia, a Cardiolog</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/requerimento_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/requerimento_249.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária da Saúde que informe se já foi agendada a consulta de otorrinolaringologista para a criança G.L.S.M., data de nascimento 20/12/2009, inscrita no SUS sob o número 700 6024 7523 6069? Justificativa: As informações subsidiarão o trabalho desta parlamentar.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/requerimento_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/requerimento_250.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal apresentação de informação sobre quanto foi gasto no presente ano com obras de pavimentação asfáltica no município. JUSTIFICATIVA: A informação auxiliará o Vereador nos trabalhos de fiscalização.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/requerimento_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/requerimento_251.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde as seguintes informações: Quantas pessoas estão aguardando na fila para fazer exames cardíacos? Bom Despacho está mantendo convênio com quantas e quais cidades para exames da saúde? Quantas pessoas estão aguardando na fila para fazer exames de catarata. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização do Vereador que subscreve.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/requerimento_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/requerimento_252.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação a VDM Materiais de Construção, em virtude da passagem de seus 50 anos. JUSTIFICATIVA: São 50 anos de bons serviços prestados, gerando muitos empregos diretos e indiretos na cidade.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/requerimento_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/requerimento_253.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que apresente resposta aos seguintes questionamentos sobre o Distrito Engenho do Ribeiro: Por que as ruas do Engenho do Ribeiro estão sendo varridas apenas em algumas partes? Por qual motivo não há melhoria na iluminação pública no distrito e estão faltando pontos de iluminação principalmente próximos ao trevo e à oficina do Guilherme? Por que não são feitas podas preventivas nas árvores do Distrito? Por que não foi desenvolvido um sistema eficiente de escoamento de água para desviar a água da chuva, especialmente na região do Periquito até a BR 164? Qual o motivo de não ter sido feito ainda o reparo da estrada que atende os Poções, Vilarinos e o Buriti D’Melia? O meio fio que foi instalado recentemente não foi terminado em alguns trechos na região da saída da barra. Por que a obra permanece inacabada? É necessário asfaltar um trecho ao lado da creche, pois está fazendo muita poeira. Qual o motivo dessa obra ainda não ter sido providenciada? JUSTIFIC</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_254.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Saúde que informe a esta casa legislativa, se há Norma, Decreto, Portaria ou Legislação, vigente no Munícipio de Bom Despacho, regendo o sepultamento das pessoas que veio a óbito pelo COVID/19. Justificativa: Para fins de fiscalização dos trabalhos.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_255.pdf</t>
   </si>
   <si>
     <t>Reitero a Secretária de Obras que informe quais as pontes do município foram reformadas? Bem como sua localização? Qual o custo de cada ponte reformada? Qual a destinação da madeira das pontes, que foram reformadas? Há previsão de reforma de outras pontes? Localização? Justificativa: Para fins de fiscalização dos trabalhos</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/requerimento_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/requerimento_256.pdf</t>
   </si>
   <si>
     <t>Reitero ao Secretário de Obras que informe qual a data prevista para início do asfaltamento da Rua Pataxós, Bairro Dom Joaquim. Justificativa: Estas informações subsidiarão os trabalhos desta vereadora.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_257.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se já foi feito vistoria na Avenida do Contorno com a Avenida Milton Pontes, bairro Fátima. JUSTIFICATIVA: O proprietário da casa de número 1994 fez uma solicitação de uma vistoria para a colocação de um poste de iluminação pública, mas ainda não houve resposta por parte do Executivo Municipal.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/requerimento_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/requerimento_258.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde informar o motivo da falta de medicação na Farmácia Municipal. JUSTIFICATIVA: Este vereador recebeu reclamação de algumas pessoas nesse sentido.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimento_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimento_259.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras informar em que fase está o andamento do processo licitatório de pintura de sinalização horizontal das ruas da cidade.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_260.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado o Diretor responsável pela COPASA em Bom Despacho para prestar esclarecimentos sobre os constantes problemas apresentados na rede de água da Rua do Rosário, próximo à Av. Dr. Roberto de Melo Queiroz, e as medidas efetivas que serão adotadas para sanar, definitivamente, o problema. Justificativa: Mais uma vez, em menos de 30 dias, a COPASA interrompe o fornecimento de água no bairro São José e adjacências, para fins de manutenção, quando, sabemos, que o problema naquela região somente vai ser solucionados com a troca de toda a rede de água.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_261.pdf</t>
   </si>
   <si>
     <t>Requer da Copasa informações a respeito da solução definitiva sobre a constante falta de água no bairro São Vicente bem como que informe sobre o reservatório de água no referido bairro.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/requerimento_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/requerimento_262.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Obras a reposição da iluminação pública na Rua Antônio Lopes Cardoso, Bairro Babilônia. JUSTIFICATIVA: Este vereador foi procurado pelos moradores da referida rua alegando que há muitos postes sem iluminação na referida rua.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/requerimento_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/requerimento_263.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal que informe quanto foi gasto com empresas terceirizadas no município, em todas as áreas, no presente exercício. JUSTIFICATIVA: As informações auxiliarão o Vereador nos trabalhos de fiscalização.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/requerimento_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/requerimento_264.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe o motivo da falta de materiais para curativos nos atendimentos domiciliares.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/requerimento_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/requerimento_265.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Secretária de Saúde de Bom Despacho para informar qual o número de fiscalizações e autuações realizadas após a edição da Lei Municipal nº Lei 2.744/2020, que converteu em advertência a primeira multa, por infrator, aplicada até 03 de julho de 2.020, em decorrência da fiscalização das medidas restritivas impostas no combate à pandemia da COVID-19. Justificativa: Informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/requerimento_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/requerimento_266.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Saúde que informe e apresente as documentações a seguir sobre o transporte de pacientes: Como a Secretaria de Saúde faz o controle da quilometragem rodada pela empresa que presta os serviços de transporte de pacientes de Bom Despacho. Quem são os servidores responsáveis pela gestão e pela fiscalização do contrato. Se os serviços estão sendo prestados com eficiência pela empresa contratada. Envio da documentação demonstrando o controle de gastos, de todos os valores pagos no presente ano, bem como o relatório detalhado dos serviços prestados. JUSTIFICATIVA: As informações e documentação instruirão os trabalhos de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/requerimento_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/requerimento_267.pdf</t>
   </si>
   <si>
     <t>Requer à Prefeitura Municipal de Bom Despacho prestar as seguintes informações: Quais as ações e providências foram tomadas pela administração municipal para solucionar os problemas das más condições de trabalho dos funcionários que trabalham no aterro sanitário (lixão) já apontados pelos vereadores anteriormente. De acordo com denúncias anteriores e registros fotográficos, os trabalhadores ficam em local insalubre sem sequer energia elétrica e segurança adequadas.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/requerimento_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/requerimento_268.pdf</t>
   </si>
   <si>
     <t>Requerimento nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma moção de congratulação a Fabiano Cesar da Silva, pelo belissimo trabalho de inclusão social desenvolvido em nossa cidade._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Fabiano é faixa marron em karate , formado pela Associação Mineira, coordenador das oficinas de Karate disponibilizadas pela Secretaria Municipal de Desenvolvimento Social e atende aproximadamente 300(trezentos) alunos distribuídos nos polos localizados nos bairros Esplanada, Vila Gontijo, São Vicente, Ozanan, Ana Rosa.  O trabalho desenvolvido por Fabiano tem transformado a  vida de diversos bondespachenses , aperfeiçoando o caráter de cada um deles, adquirido  através de um  treinamento árduo e uma  rigorosa disciplina da mente e do corpo, o que já resultou na conquista de 196 medalhas. _x000D_
 _x000D_
 Bom Despacho, 19 de outubro de 2020.._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/requerimento_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/requerimento_270.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a apresentação de cópia de todo o processo que legitimou a locação do imóvel onde funcionava o antigo hospital Dr. Miguel, na Praça da Matriz, bem como a menção a qual edição do DOME foi feita a publicidade de tal contratação. JUSTIFICATIVA: O atendimento de pacientes com suspeita de Covid-19 passou a ser feito no prédio do antigo hospital Dr. Miguel, na Praça da Matriz. Assim, exercendo o trabalho de fiscalização, a Vereadora que subscreve requer os documentos e informações solicitados para análise.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/requerimento_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/requerimento_271.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Obras que encaminhe a esta casa as seguintes informações sobre a obra que está sendo realizada na Rua Corinto esquina com a Rua Pedra Azul, Bairro Santa Marta: Qual o valor da obra? Qual a milimetragem das manilhas?</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/requerimento_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/requerimento_272.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor da COPASA em Bom Despacho encaminhar cópia de todos os documentos comprobatórios do cumprimento do disposto no art. 2º da Lei Estadual nº 12.503, de 30 de maio de 1997, ou seja, prova de investimento de, no mínimo, 0,5% (meio por cento) do valor total da receita operacional apurada nos exercícios de 2018 e 2019 na proteção e na preservação ambiental da bacia hidrográfica a que pertence o Ribeirão do Capivari. Justificativa; Informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/requerimento_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/requerimento_273.pdf</t>
   </si>
   <si>
     <t>Requer à Presidente da Câmara informar qual a data marcada para o Diretor da COPASA em Bom Despacho prestar esclarecimentos sobre os constantes problemas apresentados na rede de água da Rua do Rosário, próximo à Av. Dr. Roberto de Melo Queiroz, e as medidas efetivas que serão adotadas para sanar, definitivamente, o problema. Justificativa: Embora tenha sido aprovado requerimento deste Vereador neste sentido, ainda não fomos informados quando este será convocado.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/requerimento_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/requerimento_274.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Obras a informação sobre a data de quando vai começar a recuperação do asfalto feito e a tubulação da Rua Corinto. Justificativa: A rua foi feita recentemente e já está danifica.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/requerimento_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/requerimento_275.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria de Obras que informe por qual motivo que ainda não foram finalizadas o asfaltamento da Av. Francisco de Paula Lopes. Justificativa: As informações subsidiarão o trabalho de fiscalização do vereador que subscreve.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>Joice Quirino, Anderson do Gás, Dr. Fernando Pediatra, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/requerimento_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/requerimento_276.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a apresentação dos seguintes documentos e informações sobre o Concurso Público nº 01-2018 da Prefeitura Municipal de Bom Despacho referente à candidata Maria Goreti de Castro Cabral Camisasca: Qual foi a nota final em cada matéria (área do conhecimento) na prova objetiva da então candidata Maria Goreti de Castro Cabral Camisasca no Concurso Público nº 01-2018? E qual foi sua nota final após a prova discursiva e a prova de títulos? Considerando as porcentagens estabelecidas no item 10.2.5 e o disposto no item 10.2.9 qual a nota mínima cada candidato que concorreu ao cargo de “Gestor Público Municipal” deveria obter em cada matéria (área do conhecimento) na prova objetiva? Qual deveria ser a nota mínima de cada candidato na prova de matemática para ser aprovado? Como isso é fundamentado no Edital? A então candidata Maria Goreti de Castro Cabral Camisasca conseguiu as notas mínimas para aprovação no concurso público em todas as etapas para o cargo que concorreu?</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/requerimento_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/requerimento_277.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações sobre quantas reclamações a ouvidoria está recebendo por dia, em média, com relação a problemas na iluminação pública e quantas estão sendo atendidas pela Prefeitura.   JUSTIFICATIVA: O vereador que subscreve está recebendo muitas queixas sobre falhas na prestação do serviço de iluminação pública. Os cidadãos reclamam na ouvidoria e o problema não é solucionado. Como exemplo, a Rua Pompéu próximo ao número 481 e a Rua Bambuí estão com lâmpadas dos postes queimadas e mesmo após a reclamação de moradores no setor responsável o problema persiste.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/requerimento_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/requerimento_278.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Obras que apresente as seguintes informações: Quais são os servidores nomeados como fiscais e gestores dos contratos tendo como objeto as obras de pavimentação asfáltica que foram realizadas no presente ano e a obra de reforma do PA? Os fiscais e os gestores dos contratos mencionados cumpriram suas atribuições sobre a execução das obras? A empresa responsável pela pavimentação asfáltica da Rua Corinto e a empresa que executou a reforma do PA foram notificadas sobre os problemas nas obras? Foram tomadas providências contra as contratadas com relação à má-execução? Por qual motivo as obras na Praça do Rosário estão paradas? JUSTIFICATIVA: Cidadãos de Bom Despacho estão reclamando de várias obras que foram executadas recentemente. Em fiscalização realizada por este Vereador foi possível perceber que diversas ruas que foram pavimentadas neste ano já estão com buracos ou com danos no asfalto. A obra do PA também está com vários problemas. As informações auxili</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/requerimento_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/requerimento_279.pdf</t>
   </si>
   <si>
     <t>Requerimento nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Secretário de Desenvolvimento Social,  a solicitação da seguinte informação._x000D_
 _x000D_
 _x000D_
 		_x000D_
 1)	A Caixa Economica Federal solicitou apoio a essa Secretaria apoio na realização de preenchimento do Termo de Certificação de Vistoria para atualização do estado de ocupação dos imóveis  que apresentam indícios de irregularidade de ocupação ou que estejam desocupados? Em caso positivo, solicito informar se foi realizada alguma visita e preenchimento do termo por servidores dessa secretaria?_x000D_
 2) Nesta Secretaria existe lista de reserva de possiveis beneficiários do Programa Habitacional, em caso de retomda de unidades habitacionais? Em caso positivo, solicito cópia da lista de tais beneficiários._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 	Esta veredora recebeu informações da Caixa Economica Federal, através do ofício 1310/2020, datado de 13 de outubro de 2020, no qual o gerente, Eduardo Braulio de Souza, comunica que pediria apoio a Secretaria de Desenvolvimento Social na identificação de irregularidades em endereços enumerados. Em visita ao Residencial Dona Branca, constatei que vários imóveis, inclusive alguns não listados pela CEF, estão em situação de ocupação irregular (denuncia de moradores) e outros estão abandonados e até depedrados e outros aqui apontados, estavam com moradores. Em contato mantido com a Secretaria de Desenvolvimento Social, fui informada da disponibilidade dos servidores daquela secretaria em auxiliar na notificação daqueles que não foram localizados. Moradores do residencial se encontram indignados com a  situações de ocupação e abandono das unidades habitacionais, que se agravaram a cada dia. Enquanto muitos aguardam o direito de ter uma moradia, outros a abandonam. A situação precisa ser regularizada e eu sei o quanto essa secretaria, caso tenha sido oficiada pela CEF, poderá auxiliar na solução do problema._x000D_
 _x000D_
 	Bom Despacho, 09 de novembro de 2020._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/requerimento_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/requerimento_280.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação ao Senhor Murilo Martins Amaral, diretor/ proprietário da Rede Mart Minas Distribuição LTDA, pelo novo empreendimento na cidade.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/requerimento_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/requerimento_282.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Secretário de Desenvolvimento Social informações sobre quantas cestas básicas foram distribuídas no dia 13 de novembro, quem são as pessoas e/ou instituições beneficiados e quais os endereços dos beneficiados. Requer também as mesmas informações sobre todas as cestas básicas distribuídas no mês de novembro. JUSTIFICATIVA: A Vereadora que subscreve recebeu denúncias de que foram distribuídas cestas básicas nas vésperas das eleições a pessoas e instituições, incluindo os Quilombolas e a Associação dos Congadeiros. As informações subsidiarão os trabalhos de fiscalização desta Vereadora.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento_283.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento_283.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação ao Movimento de Jovens Cristãos Roda Viva em virtude dos seus 50 anos de criação.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/requerimento_284.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/requerimento_284.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária de Cultura e Turismo apresentação da lista dos congadeiros enviadas no mês de junho pelos Capitães dos Cortes de Reinado para receberem cestas advindas do Estado. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/requerimento_285.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/requerimento_285.pdf</t>
   </si>
   <si>
     <t>Requerimento nº _x001F__x001F__x001F______/2020_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma moção de congratulação a Roberta Fabiana Neves e equipe, pela brilhante organização da 1ª Virada Cultural de Bom Despacho, realizada no último domingo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 No Domingo, dia 29 de novembro, foi realizada a Virada Cultural de Bom Despacho, instituída pela Lei 2.731, de 27 de maio de 2020.  O evento foi maravilhoso e contou com a participação de dezenas de artistas, que expuseram a arte em suas diversas faces: dança, música, teatro, artes plásticas, pintura, artesanato e  muito mais. Foram mais de 12 horas de muita diversão. _x000D_
 _x000D_
 Bom Despacho, 30 de novembro de 2020.._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/requerimento_286.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/requerimento_286.pdf</t>
   </si>
   <si>
     <t>Requer à Senhora Secretária Municipal de Saúde que informe quantos e quais exames de imagem foram liberados nos meses de agosto, outubro e novembro do presente ano. JUSTIFICATIVA: As informações auxiliarão nos trabalhos de fiscalização da Vereadora que subscreve.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_287.pdf</t>
   </si>
   <si>
     <t>Requer uma Moção de Congratulação ao Senhor William Costa em virtude dos trabalhos sociais prestados a sociedade de Bom Despacho.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_69_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_69_2020.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial à Propositura de Lei nº 69/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11906,67 +11906,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1513/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1516/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1520/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1525/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_36_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_64_klebylo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_88_OH4OXpi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1704/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1705/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2020/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2021/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2022/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2023/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2024/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2025/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2027/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2047/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/indicacao_421.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2335/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2339/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/plc_01_2020_4EGb7L3.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1709/projeto_de_lei_complementar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/plc_03_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/plc_04_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/pl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/pl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1509/pl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_08_2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/pl_09_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1545/pl_10_-_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1546/pl_11_-_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1547/pl_12_-__2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1548/pl_13_-_2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1549/pl_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1708/pl_16_2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/pl_17_2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/pl_23_2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/pl_24_2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/pl_28_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/pl_30_2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/pl_31_2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/pl_32_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/pl_36_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/pl_41_2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2100/pl_46_2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/pl_47_2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/pl_51_2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/pl_52_2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/pl_53_2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/pl_59_2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/pl_60_2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/pl_61_2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/pl_62_2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/pl_63_2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/pl_64_2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/pl_66_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/pl_67_20201.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/pl_72_2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/pl_75_2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1478/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/pl_03_2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/pl_04_2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/pl_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/pl_18_2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/pl_19_2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/20-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/21-2020_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1629/22-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1707/pl_25_2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1710/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/pl_27_2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/pl_29_2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/pl_33_2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/veto_parcial_a_pl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/pl_35_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/pl_37_2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/pl_38_2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2008/pl_39_2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/pl_40_2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/pl_42_2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2070/pl_43_2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2071/pl_44_2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2074/pl_45_2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/pl_48_2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/pl_49_2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/pl_50_2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/pl_54_2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/pl_55_2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/pl_56_2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/pl_57_2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/pl_58_2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/pl_68_2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/pl_71_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/pl_76_2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/pl_77_2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/pl_78_2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/pl_79_2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/pl_80_2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/pl_81_2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/01.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/02.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/03.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4360/04.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/05.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/06.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/07.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/08.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/09.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/10.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/pr_11__2020__fl._02.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/pr_12_2020_-_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/13.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/14.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/pr_16_2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/projeto_.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/projeto_.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/projeto.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/projeto.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/projeto.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/projeto_.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/projeto_.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/projeto.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/projeto.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/projeto.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/projeto.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/projeto.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/projeto_.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/projeto_.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/projeto_32.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/projeto_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/projeto_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/projeto.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/projeto.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/projeto_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/projeto_.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/projeto_.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/pr_41_-_2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1490/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1506/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1535/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1618/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1666/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento79.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1748/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1836/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2006/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2028/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2029/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2030/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2033/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2034/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2035/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2036/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2059/requermento_192.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/requermento_193.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/requermento_194.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/requermento_195.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/requermento_196.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/requermento_197.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/requermento_198.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/requermento_199.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/requermento_200.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/requermento_201.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2088/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2089/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2090/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2091/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2092/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2093/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2094/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_69_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1467/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1468/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1469/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1510/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1511/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1513/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1514/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1516/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1517/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1518/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1520/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1521/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1522/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1525/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/indicacao_36_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1550/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1551/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1552/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1553/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1568/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1572/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1579/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1580/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1581/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/indicacao_64_klebylo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1608/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_88_OH4OXpi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1681/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1683/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1688/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1689/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1693/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1694/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1701/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1702/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1703/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1704/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1705/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1711/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1712/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1713/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1714/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1716/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1717/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1722/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1725/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1726/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1735/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1755/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1757/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1758/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1759/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1760/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1761/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1766/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1767/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1770/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1775/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1776/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1777/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1778/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1779/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1780/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1781/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1782/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1797/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1798/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1801/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1802/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1803/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1804/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1805/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1807/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1808/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1809/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1810/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1811/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1814/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1818/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1843/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1844/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1845/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1846/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1847/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1848/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1849/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1850/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1851/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1852/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1853/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1854/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1855/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1856/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1857/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1858/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1859/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1860/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1861/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1862/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1863/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1867/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1868/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1869/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1870/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1911/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1912/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1913/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1914/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1915/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1916/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1917/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1918/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1935/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1936/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1937/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1938/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1939/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1940/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1941/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1949/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1952/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1953/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1954/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1955/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2020/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2021/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2022/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2023/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2024/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2025/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2026/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2027/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2046/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2047/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2055/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2056/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2057/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2058/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2075/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2076/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2077/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2078/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2079/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2080/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2081/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2082/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2083/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2084/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2085/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2086/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2087/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2109/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/indicacao_421.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2335/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2339/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/plc_01_2020_4EGb7L3.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1709/projeto_de_lei_complementar_02-2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/plc_03_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/plc_04_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/pl_01_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/pl_06_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1509/pl_07_2020.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_08_2020.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/pl_09_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1545/pl_10_-_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1546/pl_11_-_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1547/pl_12_-__2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1548/pl_13_-_2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1549/pl_14_-_2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1708/pl_16_2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/pl_17_2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/pl_23_2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/pl_24_2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1756/pl_28_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1795/pl_30_2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/pl_31_2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1894/pl_32_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/pl_36_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/pl_41_2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2100/pl_46_2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/pl_47_2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/pl_51_2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/pl_52_2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/pl_53_2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/pl_59_2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/pl_60_2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/pl_61_2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/pl_62_2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/pl_63_2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/pl_64_2020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/pl_66_2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/pl_67_20201.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/pl_72_2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/pl_75_2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1478/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/pl_03_2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/pl_04_2020.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/pl_15_-_2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/pl_18_2020.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/pl_19_2020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/20-2020.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/21-2020_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1629/22-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1707/pl_25_2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1710/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1754/pl_27_2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1794/pl_29_2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/pl_33_2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1934/veto_parcial_a_pl_11_2019.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/pl_35_2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/pl_37_2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/pl_38_2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2008/pl_39_2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/pl_40_2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/pl_42_2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2070/pl_43_2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2071/pl_44_2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2074/pl_45_2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/pl_48_2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/pl_49_2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/pl_50_2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/pl_54_2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/pl_55_2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/pl_56_2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/pl_57_2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/pl_58_2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/pl_68_2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/pl_71_2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/pl_76_2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/pl_77_2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/pl_78_2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/pl_79_2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/pl_80_2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/pl_81_2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4357/01.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4358/02.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4359/03.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4360/04.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4361/05.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4362/06.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4363/07.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4364/08.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4365/09.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4366/10.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/pr_11__2020__fl._02.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1769/pr_12_2020_-_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4367/13.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4368/14.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4369/projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/pr_16_2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4370/projeto_.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4371/projeto_.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4372/projeto.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4373/projeto.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4374/projeto.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4375/projeto_.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4376/projeto.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4377/projeto_.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4378/projeto.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4379/projeto.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4380/projeto.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4381/projeto.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4382/projeto.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4383/projeto_.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4384/projeto_.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4385/projeto_32.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4386/projeto_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4387/projeto_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4388/projeto.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4389/projeto.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4390/projeto_.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4391/projeto_.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4392/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/4393/projeto_.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/pr_41_-_2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1490/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1501/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1506/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1529/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1530/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1535/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1536/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1618/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1619/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1620/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1621/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1664/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1666/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1667/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1743/requerimento79.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1748/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1751/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1752/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1753/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1783/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1784/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1785/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1786/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1787/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1788/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1789/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1822/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1823/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1824/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1825/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1826/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1827/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1828/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1829/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1830/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1835/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1836/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1838/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1839/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1840/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1871/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1872/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1874/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1875/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1876/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1885/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1888/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1889/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1890/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1891/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1892/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1893/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1926/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1927/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1928/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1929/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2006/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2007/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2028/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2029/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2030/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2033/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2034/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2035/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2036/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2059/requermento_192.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/requermento_193.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/requermento_194.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/requermento_195.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/requermento_196.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/requermento_197.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/requermento_198.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/requermento_199.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/requermento_200.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/requermento_201.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2088/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2089/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2090/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2091/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2092/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2093/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2094/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2095/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2096/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2097/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2098/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2099/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/pl_69_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H897"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>