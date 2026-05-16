--- v0 (2025-12-20)
+++ v1 (2026-05-16)
@@ -54,2488 +54,2488 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernando Branco</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/288/proposicao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/288/proposicao.docx</t>
   </si>
   <si>
     <t>Indica a manutenção das duas faixas de pedestres existentes na esquina das Ruas Padre Vilaça e Dr. José Gonçalves._x000D_
 Justificativa: as faixas estão apagadas e já não estão visíveis para motoristas e pedestres com risco de acidentes.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/287/proposicao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/287/proposicao.docx</t>
   </si>
   <si>
     <t>Indica a realização de melhorias no asfalto da Rua Corinto, bairro Santa Marta._x000D_
 Justificativa: O asfalto está com diversos buracos e as reclamações de moradores já ganharam as redes sociais.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/285/rua_do_rosario.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/285/rua_do_rosario.docx</t>
   </si>
   <si>
     <t>Indica a instalação de "estacionamento para motos" na Rua do Rosário, entre Av. Rio Branco e Rua Washington Luiz._x000D_
 Justificativa: Esta via, em declive, possui várias empresas, com grande rotatividade de estacionamento de veículos, sendo comum motociclistas, a na falta de vagas, estacionar entre dois carros, impedindo a posterior saída destes.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/283/proposicao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/283/proposicao.docx</t>
   </si>
   <si>
     <t>Indica a sinalização, com placas de proibido parar e estacionar, defronte à Caixa Econômica Federal, na Praça da Matriz, 420, Centro._x000D_
 Justificativa: A agência bancária da Caixa possui estacionamento privativo para deficiente , mas, rotineiramente, motoristas estacionam defronte à agência, impedindo a entrada e saída de veículos da referida vaga de estacionamento.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anderson do Gás</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Secretário de Obras que realize a limpeza e pavimentação da Rua Padre Libério no Bairro Esplanada, e da via que dá acesso ao fundo da Escola Egídio, atrás da garagem da prefeitura.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica a Secretária de Meio Ambiente a colocação de placas de orientação onde a população costumeiramente junta o lixo domiciliar, orientando o cidadão a colocar o lixo no local correto, ou seja, em frente a sua residência. Peço atenção especial, a esquina das ruas Maria Isabel com Padre Eustáquio no Bairro de Fátima.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cessão Queiroz.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Prefeito Municipal a Limpeza e capina da Av. Dr. Juca, nas proximidades da Siderúrgica União Bom-despachense.  Justificativa: O referido local encontra-se tomado por matos o que vem favorecendo a proliferação de animais peçonhentos, como cobra, aranha e escorpiões, o que vem colocando em risco os moradores do entorno. Ressaltando também que os moradores fizeram já fizeram uma reclamação através da ouvidoria da Prefeitura Municipal no qual foram mal atendidos e não obtiveram nenhuma resposta</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Prefeito Municipal a Limpeza e poda das árvores da Rua Cássia, Bairro do Rosário. Justificativa: As árvores estão encobrindo as lâmpadas dos postes o que vem prejudicando a iluminação e causando grande risco de assaltos aos moradores, assim como também aumento do número de pontos para usuários de drogas</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Prefeito Municipal a Coleta dos lixos que se encontram acumulados nas lixeiras na Rua Palmital, próximo à Construção da Empresa Alerta. Justificativa: Esta vereadora foi procurada por vários moradores do referido local alegando que as lixeiras encontram-se acumuladas com lixo solto pelo passeio e rua o que vem causando grande transtorno aos moradores</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Cessão Queiroz., Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>- Indica ao Prefeito Municipal que faça a marcação de ciclovia ao longo da Av. Dr. Roberto de Melo Queiroz. Justificativa: Nosso município já consta com número expressivo deste esporte. Na referida avenida os pedestres e veículos estão conflitando com o espeço dos ciclistas, o que vem colocando-os em risco. A ciclovia irá garantir segurança a todos com a devida sinalização e condições adequadas</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Prefeito Municipal a Limpeza e manutenção do Cemitério Velha Necrópole. JUSTIFICATIVA: A necessidade de se fazer limpeza e manutenção no Cemitério Velha Necrópole. Atendendo a pedido dos cidadãos, que, em recente visita ao cemitério, deparou-se com matagal, carrapicho e grande quantidade de sujeira acumulada. A vereadora esclarece que recebeu muitas reclamações de visitantes e aproveitou para convidar os vereadores a visitarem o local para constatar o problema.  A vereadora sugeriu que a Administração Municipal tome providências, pois a falta de limpeza deixa um aspecto desagradável às pessoas que ali vão para visitar seus entes queridos.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao Secretário de Obras a Colocação de um Poste com iluminação pública na Rua Pataxós, próximo ao nº231, Bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica a Secretária de Meio Ambiente a Capina e limpeza de todas as ruas da cidade, especialmente no Bairro São Vicente.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao secretário de obras a Iluminação da Praça Milton Campos, em frente a Escola Estadual Miguel Gontijo.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao gerente da COPASA a Restituição da Rede de Esgoto da Rua Mantiqueira até a Rua C que desagua na Av. Guarujá, passando todas para tubo de PVC.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>- Indica ao secretário de obras o Patrolamento da Rua José Felipe de Cardoso, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Que lance uma campanha publicitária para quitação do IPTU de 2018 e anterior inscritos na dívida ativa do município que se encontra na eminência de execução fiscal. Que seja dado mais um prazo mínimo de pelo menos 30 dias antes do encaminhamento da dívida ao cartório. Justificativa: Devido à crise financeira que o país atravessa, os custos com o cartório onerarão em demasia os valores do imposto o que dificultara ainda mais a quitação</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>18 – Indica ao Deputado Estadual Cleitinho que avalie a possibilidade de conseguir a destinação de uma Ambulância e também de um Ônibus Escolar novo para o Município de Bom Despacho. Justificativa: Tomei conhecimento da existência de vários veículos novos desses modelos, que se encontram parados nos pátios do Governo Estadual para serem distribuídos ainda e nossa população poderia ser beneficiada com esses veículos.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>19 – Indica ao Prefeito Municipal para que determine ao setor competente que faça a Limpeza e manutenção do Cemitério Parque da Esperança. JUSTIFICATIVA: Atendendo a pedido dos cidadãos. A vereadora solicita que a Administração Municipal tome providências, pois a falta de limpeza deixa um aspecto desagradável às pessoas que ali vão para visitar seus entes queridos. Fotos anexas</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>20 – Indica ao Prefeito Municipal que determine ao setor competente o Acréscimo de mais um braço com lâmpada na Rua Nossa Senhora Aparecida, próximo ao nº259, Bairro Ozanan. Justificativa: A iluminação do local não está suprindo as necessidades por isso é necessário ampliação da quantidade de lâmpadas, o que proporcionará maior confiança aos moradores</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>21 – Reitera a Indicação ao Prefeito Municipal que determine ao setor competente o Coleta dos lixos que se encontram acumulados nas lixeiras na Rua Palmital, próximo à Construção da Empresa Alerta. Justificativa: Esta vereadora foi procurada por vários moradores do referido local alegando que as lixeiras encontram-se acumuladas com lixo solto pelo passeio e rua o que vem causando grande transtorno aos moradores. Segue fotos anexas</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>22 - Indica ao Prefeito Municipal que determine ao setor competente a Limpeza e capinada da Rua João Teófilo, Bairro Esplanada e de um lote localizado na Rua Araras, Bairro Babilônia, que segundo informações pertence ao município. Justificativa: Os referidos locais encontram-se pelo mato e entulhos tornando-se propício a proliferação de animais peçonhentos e mosquito da dengue causando riscos à saúde dos moradores</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>23 - Indica ao Prefeito Municipal que determine ao setor competente a Pavimentação asfáltica da Rua Cobre, Bairro Babilônia. Justificativa: Esta vereadora foi informada que apenas parte da referida rua será asfaltada o que vem causando bastante anseio aos moradores, visto que a rua toda encontra-se intransitável com enormes crateras sem condições de trafegabilidade</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>Indica que seja feito um convite ao Gerente local da Unicred para comparecer a esta Casa na próxima reunião plenária para falar sobre a doação feita à Santa Casa para implementação do ambulatório 24 horas.  Justificativa: Momento oportuno para a comunidade conhecer um pouco mais sobre o banco e seus projetos sociais e oportunidade também para agradecermos a reconhecermos tão importante parceria</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie operação tapa buracos no primeiro quarteirão da Rua Pompeia a partir da Rua Bandeirantes no Bairro Jardim América. Justificativa: O local está intransitável causando muito desconforto aos proprietários das empresas ali instaladas</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a roçagem e limpeza nos lotes existentes no final da Rua Antônio José do Couto esquina com a Rua Vital Macota no Bairro Palmeiras. Justificativa: O descaso com a limpeza destes lotes é tão grande que parte do mato agora provavelmente necessitará de motosserra para cortar. Segundo os moradores daquela região o referido local está infestado de animais peçonhentos como cobra, caranguejo e escorpiões, colocando em risco a saúde de nossas famílias. Importante lembrar que ali foi realizado obra de urbanização (asfalto e passeio) mas que o descuido com a limpeza dos lotes tiram todo o valor urbanístico dos mesmos. Por fim, sugerimos que se o proprietário depois de notificado não providenciar a limpeza, que esta seja realizada pela Prefeitura e seja debitado o valor dos serviços conforme art.76 da Lei Municipal 1561 – Código Ambiental</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>Os vereadores abaixo subscritos indicam à presidência desta Casa a criação de uma frente parlamentar pró construção e instalação do CTI de Bom Despacho. Justificativa: a referida frente poderá buscar junto aos deputados estaduais e federais recursos em emendas parlamentares bem como fazer gestão junto aos mesmos no sentido de conseguirem investimentos dos governos para a referida obra. Além do mais a mobilização política poderá ser regional e a frente poderá provocar o envolvimento dos demais vereadores dos municípios vizinhos que serão beneficiados com a construção de mais um CTI regional</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>28- Indica ao Prefeito Municipal que faça a operação Tapa buracos na Avenida das Palmeiras, em frente a Mercearia Xavier.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_30.pdf</t>
   </si>
   <si>
     <t>29- Indica ao Prefeito Municipal a Limpeza dos lotes localizados na Rua Monsenhor Otaviano com a Rua Padre Eustáquio e Rua Candido José. - Limpeza da Rua José Mário Gontijo, Prolongamento do Bairro de Fátima. Justificativa: O mato está tomando conta da rua. - Limpeza do lote do lote localizado na Rua Gabriel Tavares Gontijo, abaixo da empresa Madebom assim como construção de passeio no referido lote devido ao movimento do local, principalmente de crianças que estudam na escola próxima</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>30 – reitera ao Assessor para Desenvolvimento do Engenho e Povoados a indicação de disponibilização do maquinário para retirada do gramado do campo do Bairro Esplanada.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>31 – indica ao Secretário de transito que Volte o ponto de ônibus para a Rua Vereador Joao Libério Couto, próximo ao nº141, Vila Aurora</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>32 – Indica ao Secretário de Meio Ambiente a Capina e limpeza da Rua Bias Fortes, Bairro Centro</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>27 – indica ao prefeito municipal que sejam avaliados e, se necessário, revisados os procedimentos de renovação de alvará de construção. Justificativa: Uma comissão de engenheiros e construtores procurou este Vereador com críticas acerca dos procedimentos de renovação de alvará de construção, que estariam contrariando as normas em vigor, tratando o ato de renovação como se fosse reaprovação de obra</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Dra. Rose Delegada.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_operacao_passeio.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_operacao_passeio.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Prefeito, Fernando Cabral, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que seja notificado o proprietário do imóvel localizado na Avenida São Vicente, ao lado do Centro médico,  para o reparo do passeio e limpeza do imóvel._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	O local está muito sujo, mato por toda a extensão do passeio, trazendo riscos aos pedestres._x000D_
 _x000D_
 	Bom Despacho, 11 de fevereiro de 2019</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_operacao_tapa_buracos..docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_operacao_tapa_buracos..docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Prefeito, Fernando Cabral, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que seja apresentado um plano de ação para realização de operação tapa buracos, após cessar o período chuvoso._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Circulando pela cidade, constatei vários buracos, o que prejudica, inclusive, a fluidez do transito. Sabemos que durante o período chuvoso não é recomendável a realização de tal obra, no entanto, necessário se faz a apresentação do plano para dar tranquilidade aos cidadãos._x000D_
 _x000D_
 	Bom Despacho, 11 de fevereiro de 2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_saude.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_saude.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e encaminhamento a Presidente da Câmara Municipal, Vereadora Joice Quirino, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que sejam encaminhadas à Secretaria de Saúde os nomes e endereços das pessoas que estavam sendo atendidas no setor psicológico da Câmara Municipal de Bom Despacho para que seja dado prosseguimento ao tratamento._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	O serviço psicológico da Câmara Municipal foi desativado no dia 25 de janeiro de 2019, por decisão de V. Exa.,  no entanto, algumas pessoas estavam em tratamento por problemas de violência doméstica, sexual, e outros. Sabemos que a interrupção e a falta de acompanhamento profissional podem trazer sérios danos à saúde dos pacientes. _x000D_
 _x000D_
 	Bom Despacho, 11 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 e Vital Libério Guimaraes</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_rede.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_rede.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e encaminhamento a Presidente da Câmara Municipal, Vereadora Joice Quirino, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que sejam realizadas melhorias  na rede de sinal de internet e do sistema wi-fi do prédio da Câmara Municipal._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Tal reparo se faz necessário, haja vista que a ausência de sinal de rede tem prejudicado, sobremaneira, os trabalhos de pesquisa realizados pelos servidores e vereadores._x000D_
 _x000D_
 	Bom Despacho, 11 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Fernando Branco</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/324/bocaiuva.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/324/bocaiuva.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Prefeito, Fernando Cabral, da seguinte indicação:_x000D_
 _x000D_
 INDICAÇÃO: _x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica da Rua Bocaiuva. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reivindicação antiga dos moradores daquela rua, cujo pedido já foi realizado e reiterado por esta parlamentar diversas vezes.  Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade, e esta via deve ser olhada com prioridade. Os moradores têm sofrido sobremaneira com a poeira ou com o barro acumulado,  a exemplo do ultimo final de semana, no qual houve inclusive, risco de alagamento nos imóveis. _x000D_
 _x000D_
 Bom Despacho, 18 de fevereiro de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>42- Indica ao Prefeito Municipal para que determine ao setor competente que faça: 1 – Limpeza, construção de jardins e arborização nas entradas da cidade tanto pela BR 262, quanto pela MG-164. 2 – Construção de faixas de pedestres e ciclistas nas mesmas pistas até área urbana da cidade onde já tem passeio. 3 – Iluminação com lâmpadas de LED a partir da BR 262 até próximo a empresa Empreser onde já existe postes e luminárias. Justificativa: Obras de baixo custo que com certeza tornará mais agradável nossa cidade causando melhor impressão aqueles que aqui vem nos visitar. Oportuno dizer que no caso da iluminação existe dinheiro em caixa oriundo da taxa IP que só pode ser gasto com essa despesa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>43- Indica ao Prefeito Municipal para que determine ao setor competente analisar tecnicamente e tomar as devidas providências com relação ao transito na entrada e saída de veículos no estacionamento do Supermercado BH na Rua Vivalde Brandão e Avenida Dr. Roberto. Justificativa: Sugiro uma parceria com o referido estacionamento comercial afim de que através de uma sinalização adequada seja otimizado o tráfego naquele local. A medida dará mais fluidez ao transito evitando acidentes, tendo em vista o nó que se dá ali todos os dias, principalmente nos horários de pico.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_manutencao_rua_corinto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_manutencao_rua_corinto.docx</t>
   </si>
   <si>
     <t>MARCELÃO, vereador que este subscreve, vem pelo presente, após a tramitação regimental, que seja encaminhado ao Secretário de Obras, a reiteração da seguinte indicação:_x000D_
 _x000D_
 - Manutenção do final da Rua Corinto, o local está intransitável para a passagem de veículos e pedestres.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_iluminacao_vila_gontijo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_iluminacao_vila_gontijo.docx</t>
   </si>
   <si>
     <t>MARCELÃO, vereador que este subscreve, vem pelo presente, após a tramitação regimental, que seja encaminhado à Secretária de Esportes, Sra. Roberta Neves, a seguinte indicação:_x000D_
 _x000D_
 - Que seja realizada a manutenção da iluminação da quadra da Vila Gontijo.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/333/texto_requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/333/texto_requerimento.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a realização de operação tapa buracos em toda a cidade.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/334/texto_requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/334/texto_requerimento.docx</t>
   </si>
   <si>
     <t>Indica à Sra. Presidente desta Casa Legislativa o agendamento de reunião com a Secretária de Meio Ambiente e o Diretor da empresa de coleta de lixo, objetivando  a melhoria do serviço.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>63- Indica a Secretária de Meio Ambiente que seja implementado um projeto de arborização abrangendo toda a área urbana de Bom Despacho com árvores apropriadas ao aspecto paisagístico e que contribuam para amenizar as intempéries a que estamos sujeitos nos dias de hoje.  Justificativa: Além da proteção dos ventos, do sombreamento, as árvores diminuem a poluição sonora, absorvem a poluição atmosférica diminuindo o calor, favorecem também a recomposição hídrica e garantem a reprodução de insetos e pássaros tão importantes no controle do meio ambiente. Esperando ser atendido antecipo meus agradecimentos.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_circulare_horarios_de_onibus_2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_circulare_horarios_de_onibus_2019.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Erivelto, Gerente da Empresa Auto Onibus  Circullare ._x000D_
 ._x000D_
 _x000D_
 		Indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada junto à administração da Empresa Auto Ônibus Circullare,  a possibilidade de rever as alterações feitas nos horários de ônibus, principalmente nos fins de semana, das linhas que fazem os percursos: São Vicente/Ana Rosa e São Vicente/Miguel Gontijo._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 _x000D_
 Trata-se de reinvindicações apresentadas por moradores do Bairro São Vicente,  sob o argumento de que a  administração da Circullare  fez algumas alterações nos horários dos ônibus que fazem os percursos acima, o que tem trazido sérios prejuízos aos usuários. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 25 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_alagamento_novo_2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_alagamento_novo_2019.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		         INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a realização de uma obra de drenagem na Anicésio de Mendonça, Bairro do Rosário._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	A referida via é alvo de alagamento sempre que chove. Tal situação traz enormes transtornos aos moradores da região, inclusive com danos decorrentes do alagamento de residências._x000D_
 _x000D_
 	Bom Despacho, 25 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_operacao_tapa_buracos_santa_marta..docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_operacao_tapa_buracos_santa_marta..docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Prefeito, Fernando Cabral, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que seja incluído no  plano de ação para realização de operação tapa buracos o Bairro Santa Marta, em especial, a Rua Corinto. Solicito ainda, que seja providenciada uma revisão na iluminação da referida via, que está muito escura._x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Fui procurada por moradores que apresentaram a referida solicitação. Além do mais, circulando por aquele  bairro, percebi que  foi gravemente atingido pelo período chuvoso, o que deixou muitos buracos nas ruas. Em especial a Rua identificada acima, a qual está intransitável, além de escura._x000D_
 _x000D_
 	Bom Despacho, 25 de fevereiro de 2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/345/texto_requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/345/texto_requerimento.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito que seja colocado um redutor de velocidade na Av. das Palmeiras, nº 1195, Rosário.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/346/texto_requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/346/texto_requerimento.docx</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados que seja realizado o patrolamento da estrada rural do Córrego dos Ferreiras e da estrada da Garça.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_recmposicao_prefeitura.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_recmposicao_prefeitura.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e encaminhamento ao Prefeito Municipal, Fernando José de Castro Cabral, da seguinte._x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 		Que seja encaminhada a esta casa legislativa projeto de Lei que promova a revisão geral anual dos vencimentos dos servidores públicos da Prefeitura de Bom Despacho._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	A revisão geral anual da remuneração dos servidores é um mandamento constitucional previsto no inciso X do art. 37, da CF, o que possibilita a recomposição dos vencimentos dos servidores atingidos pela inflação do exercício anterior._x000D_
 _x000D_
 	Bom Despacho, 11 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_projetos_de_lei..docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_projetos_de_lei..docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e encaminhamento a Presidente da Câmara Municipal, Vereadora Joice Quirino, _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que todos os vereadores sejam comunicados acerca dos projetos que serão levados a votação nas reuniões plenárias, com antecedência de no mínimo 5 dias úteis (exceto em caso de excepcional urgência), para que possam ser analisados. _x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Alguns Projetos de Lei e de Resolução não tramitam em todas as comissões. A medida solicitada oportunizará ao parlamentar conhecer os pareceres da procuradoria e de outras comissões, bem como, apresentar as emendas que entenderem necessárias, trazendo maior agilidade,  segurança e conhecimento no Processo Legislativo. _x000D_
 _x000D_
 	Bom Despacho, 11 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_caso_juca_rufino.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_caso_juca_rufino.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A Vereadora que esta subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 Que agentes de combate a endemias compareçam a Rua Juca Rufino, ao lado do número 343, Bairro Novo São José, e após constatação da sujeira e acumulo de água no local, notifiquem o proprietário para que realize a limpeza do imóvel._x000D_
 _x000D_
  	_x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 Esta vereadora foi procurada por moradores que residem nas imediações e estes informaram que o imóvel se encontra abandonado. O imóvel está caindo,  apresenta várias aberturas, que estão acumulando água, principalmente das chuvas, apresentando sérios riscos de proliferação e focos do mosquito Aedes aegypti._x000D_
 _x000D_
 	Bom Despacho, 15 de março de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no_maria_lina.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no_maria_lina.docx</t>
   </si>
   <si>
     <t>Que seja determinado ao setor de obras que providencie o patrolamento  na Avenida Maria Lina, Bairro São Geraldo, a qual se encontra intransitável. _x000D_
 _x000D_
 JUSTIFICATIVA: Esta vereadora foi procurada por moradores que residem nas imediações e estes informaram que a referida rua está intransitável.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao__gran__viver.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao__gran__viver.docx</t>
   </si>
   <si>
     <t>Que seja providenciada a limpeza das rotatórias do Bairro Gran Viver._x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de importante via de articulação que liga os bairros São Vicente, Santa Lúcia e Babilônia, no entanto, a excessiva quantidade de mato nas rotatórias está prejudicando a visibilidade dos motoristas e colocando em risco a vida dos usuários das vias.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_avenida_brasil.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_avenida_brasil.docx</t>
   </si>
   <si>
     <t>Que seja incluído no plano de ação dessa administração o asfaltamento da Avenida Brasil, Bairro Jardim América._x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de solicitação dos moradores.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao__rua_pouso_alegre.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao__rua_pouso_alegre.docx</t>
   </si>
   <si>
     <t>Que seja determinada a revisão da iluminação da Rua Pouso Alegre, principalmente a troca de lâmpadas do poste localizado próximo ao numero 159, Bairro Novo São Vicente. Que seja notificado o proprietário do imóvel localizado ao lado do numero 159, da Rua Pouso Alegre, Bairro Novo São Vicente._x000D_
 _x000D_
 JUSTIFICATIVA: O local está muito escuro, colocando em risco a segurança dos moradores. Salienta-se ainda, que o imóvel indicado está muito sujo proporcionando a ação de meliantes.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_no_bbiolonia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_no_bbiolonia.docx</t>
   </si>
   <si>
     <t>Que seja incluído no Plano de ação dessa administração  a limpeza, revitalização e revisão da iluminação da Praça do Cristo, Bairro Babilônia. _x000D_
 _x000D_
 JUSTIFICATIVA: Esta vereadora foi procurada pelo Junior da Lotação e este apresentou a demanda, alegando que se trata de um pedido dos moradores da região, sob o argumento de que a revitalização da Praça possibilitará a ocupação da praça e lazer a toda a comunidade.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_abril.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_abril.docx</t>
   </si>
   <si>
     <t>•	Indica que a Procuradoria elabore documento a ser encaminhado a todas as agencias bancárias,  recomendação para que não realizem empréstimos abusivos a classe da terceira idade. _x000D_
 Trata-se de solicitação dos idosos que participaram da 2ª Conferencia Municipal .  Conforme se depreende do art. 2º da Lei 13.183, de 2015 que alterou o 115, VI, da Lei 8.213, de 24 de julho de 1991, que dispõe sobre Planos de Benefícios da Previdência Social e dá outras providencias, o valor de todos os empréstimos consignados somados não pode ultrapassar a 35% dos rendimentos do consumidor, incluídos nesta porcentagem, amortização de despesas contraídas por meio de cartão de crédito ou  utilização com a finalidade de saque por meio do cartão de crédito,. No entanto, alguns idosos pediram que tal recomendação fosse encaminhadas as agências bancárias, haja vista receberem propostas em valor superior ao limite.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/367/indicacoes_abril.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/367/indicacoes_abril.docx</t>
   </si>
   <si>
     <t>•	Indica que seja realizado um estudo para verificar a conveniência da criação e implementação de tratamento de saúde homeopático e fitoterápico no município de Bom Despacho._x000D_
 •	Trata-se de solicitação dos idosos que participaram na 2ª Conferência Municipal de Bom Despacho. A busca por tratamentos alternativos e tradicionais é recomendada pela OMS (Organização Mundial da Saúde), desde a década de 70, quando aquele organismo criou o Programa de Medicina Tradicional cujo objetivo é formular políticas na área. No Brasil, a criação do SUS (Sistema Único de Saúde) pela Constituição Federal de 1988 institucionalizou essas terapias. O custo de tratamento homeopático e fitoterápico é 70 a 80% mais barato em relação `a medicina convencional.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/368/indicacoes_abril.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/368/indicacoes_abril.docx</t>
   </si>
   <si>
     <t>•	Indica a Secretaria de Desenvolvimento Social que seja dada maior divulgação quanto a doação do imposto de renda ao fundo do idoso, visando o financiamento de projetos, a exemplo do FIA. _x000D_
 Trata-se de solicitação dos idosos que participaram da 2ª Conferência Municipal de Bom Despacho, solicitando que sendo implementada as campanhas, surge maiores possibilidades de se obter recursos para financiar os serviços, programas e projetos para os idosos de nossa cidade.  Empresas e pessoas físicas podem doar parte do Imposto de Renda devido para o  Fundo Estadual dos Direitos do Idoso.  O valor arrecadado será usado para financiar programas e ações em defesa, promoção e garantia de direitos de pessoas idosas, em todo o Estado. A doação é uma forma de ampliar os recursos do Fundo, ao mesmo tempo em que fortalece as políticas voltadas a esse público.  Os valores doados são repassados ao fundo estadual, conforme os limites definidos em lei. A doação é feita por meio de depósito bancário, diretamente na conta do fundo. Pessoas jurídicas podem doar 1% para o Fundo. Para os cidadãos que apresentarem declaração de ajuste anual no formulário completo do IR, o limite de doação é de até 6% do valor do imposto devido no período de apuração.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/369/indicacoes_abril.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/369/indicacoes_abril.docx</t>
   </si>
   <si>
     <t>Indica a colocação de duas faixas de pedestres na Avenida Olegário Maciel, nas proximidades do imóvel, onde está sendo construída a Igreja Sagrada Família._x000D_
 Trata-se de reinvindicações de moradores, os quais alegaram que naquela região tem muitas pessoas idosas, as quais estão tendo dificuldades de atravessar a via devido grande fluxo de veículos que passam ali em alta velocidade.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/370/indicacoes_abril.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/370/indicacoes_abril.docx</t>
   </si>
   <si>
     <t>Indica a colocação de faixas de pedestres na Avenida Doutor Juca, nas proximidades da UBS do Rosário._x000D_
 A referida indicação está sendo apresentada de forma reiterada, pois se trata de demanda apresentada e acordada com o senhor prefeito  quando da instalação da referida unidade. Os moradores da região e usuários da referida unidade  estão tendo dificuldades de atravessar a via para acessar ao atendimento de saúde, devido ao intenso fluxo de veículos que passam ali em alta velocidade. É importante salientar, que a referida avenida dá acesso aos bairros, Rosário, Palmeiras, Santa Lúcia, Realengo, São Vicente e outros, o que ocasiona maiores riscos aos pedestres. _x000D_
 Rose Delegada                                                   _x000D_
 Vital Libério Guimarães</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_15-04-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_15-04-2019.docx</t>
   </si>
   <si>
     <t>Indicação_x000D_
 _x000D_
 Indica ao Secretário de Obras determinar a manutenção da iluminação da Rua João Antunes, ao lado da Fábrica de Tecidos, inclusive com poda de árvores que prejudicam a iluminação._x000D_
 Justificativa: A rua possui poucas lâmpadas. Ademais, árvores de grande porte (na divisa com a CIAB) estão atrapalhando a iluminação e precisam ser podadas.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_art_manha_reiterando.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_art_manha_reiterando.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento da seguinte indicação ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235,  está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 14 de abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao__lixao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao__lixao.docx</t>
   </si>
   <si>
     <t>Indicação número    \ 2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado a Secretária de Meio Ambiente, a seguinte indicação:_x000D_
 _x000D_
 		Que seja viabilizada a limpeza do lixo jogado na Estrada Vicinal sentido Rio Picão, um pouco antes do Córrego da Areia, logo abaixo do Condomínio Cristais e que seja determinada a fiscalização do local para identificar os infratores que estão fazendo o descarte irregular._x000D_
  	_x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 	Esta vereadora fez contato com o Sr. Djalma Pinto, o qual informou que depois que a administração municipal passou a fazer o controle de descarte de entulho no “lixão” , infratores estão descartando lixo naquele local, inclusive na própria estrada, colocando em risco a segurança dos munícipes._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 12 de abril de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Dra. Rose Delegada</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_rua_sao_jose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_rua_sao_jose.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Secretário de Transito, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 		_x000D_
 	Que a Rua São José, localizada no centro da cidade, seja transformado em mão única. _x000D_
  	_x000D_
 		JUSTIFICATIVAS_x000D_
 _x000D_
 	Trata-se de reinvindicação dos moradores daquela região, os quais alegaram que tal medida  melhorará o tráfego de veículos e evitará a ocorrência de acidentes. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 12 de abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Dra. Rose Delegada</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_68.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a Implantação de bueiros na Rua Anicésio de Mendonça, Bairro do Rosário. _x000D_
 _x000D_
 Justificativa: A rua encontra-se sem bueiros para fazer o escoamento das águas das chuvas sendo necessário, assim, melhorar a eficiência do sistema de drenagem das aguas pluviais, por isso é de fundamental importância garantir o perfeito escoamento das águas das chuvas evitando as inundações e alagamentos das casas.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_69.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a Pavimentação da Rua Bocaiúva, Bairro Santa Marta. _x000D_
 _x000D_
 Justificativa: Fui procurada pelos moradores do bairro alegando que a rua se encontra sem pavimentação, com muitos buracos, mato o que está causando grandes transtornos a todos, como por exemplo doenças alérgicas nas crianças devido a poeira. Além da proliferação de insetos que causa risco de doenças aos moradores. Ressaltando que no período chuvoso a rua fica completamente alagada e intransitável.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie com a urgência necessária a contratação de pessoal para capina e limpeza geral na área urbana da cidade. _x000D_
 _x000D_
 Justificativa: Durante o período chuvoso o mato se avolumou na cidade toda e apesar do desconforto é até compreensível que a limpeza não surtisse efeito, no entanto as chuvas já estão se distanciando e a medida se faz cada vez mais necessária. Para conseguir um resultado satisfatório sugerimos a realização de um urgente mutirão nesse sentido para melhorar o aspecto visual da cidade e principalmente amenizar os riscos causados à saúde dos cidadãos pela proliferação de mosquitos e animais peçonhentos. Mister se faz lembrar que o IPTU de 2018 daqueles que não quitaram já foi inscrito na dívida ativa e está sendo cobrada via cartório, ao mesmo tempo se aproxima o IPTU de 2019. Na certeza da atenção aguardo.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_77.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente que faça a notificação da siderúrgica união para cortar os eucaliptos que estão na esquina da Rua Papagaios esquina com Rua Alisson Justino. _x000D_
 _x000D_
 Justificativa: Fui procurado por moradores da região que alegaram estar com medo dos pés de eucalipto caírem nas residências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_78.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a recomposição asfáltica da Rua Alisson Justino esquina com Rua Artur Alves Duarte, Bairro São Vicente.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_79.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que faça a dedetização de todo o Bairro Dona Branca e Rosário II devido ao recorrente aparecimento de animais peçonhentos nas residências e nas ruas, como rato, pernilongos e outros.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_85.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza e capina das seguintes localidades: Av. Gustavo Lopes Cançado, Bairro São Jose; Rua Ana Leite, Bairro do Rosário; Rua Nossa Senhora Aparecida, Bairro Ozanan (próximo à Rua Sete de Setembro). _x000D_
 _x000D_
 Justificativa: As referidas localidades encontram-se tomadas pelo mato com lixos acumulados, o que vem causando grande transtorno aos moradores.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/648/indicacao_86.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/648/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Asfaltamento da Rua Xavante, Bairro Novo Dom Joaquim. _x000D_
 _x000D_
 Justificativa: Ressaltando que as canaletas feitas pelo município ficaram todas danificadas devido ao período chuvoso, deixando a frente das casas com água empossada, pedras e barros.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Recapeamento, tapa buraco e limpeza das seguintes Ruas: Rua Corinto, Bairro São Vicente; Rua Espinosa, esquina com Rua Andradas, Bairro JK; Rua Formiga, Bairro Santa Marta. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se com enormes crateras e buracos, tomadas pelo mato com lixos acumulados, o que vem causando grande transtorno aos moradores e aos veículos.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Reiteração ao prefeito municipal da indicação de Instalação de lâmpadas em seis postes já instalados na av. Geralda Lopes, Bairro Monte Castelo. _x000D_
 _x000D_
 Justificativa: Os moradores da referida rua vêm reivindicando a iluminação há dois meses sem obterem nenhuma resposta até o momento o que vem colocando os moradores em risco.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza e capina da Rua Oito, Bairro Dona Branca. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se tomada por matos, entulhos, lixos acumulados o que vem colocando todos os moradores em risco devido ao aparecimento de animais peçonhentos em suas residências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Cessão Queiroz., Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza e iluminação pública da Rua Travessa Nicomedes Teixeira Campos, esquina com Rua Manoel Pereira. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se tomada pelo mato e sem iluminação, o que vem colocando os moradores e todos do entorno em risco devido ao aumento do número de pontos para usuários de drogas.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_91.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Indica aos secretários de obras e transito que notificação da COPASA para proceder aos reparos necessários na Av. das Palmeiras, próxima à Igreja Quadrangular. _x000D_
 _x000D_
 Justificativa: Fomos procuradas pelos moradores do entorno alegando que o local informado possui “buracos” na pista advindos de uma obra executada pela COPASA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_92.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Fazenda: que promova ações educativas com o fim de orientar os presidentes das entidades filantrópicas municipais que atuam nas áreas de educação e assistência social sobre como proceder para obtenção de imunidade do IPTU. _x000D_
 _x000D_
 Justificativa: As instituições filantrópicas que atuam nas áreas de educação e assistência social prestam um relevante serviço à sociedade. Todavia, algumas não sabem como proceder para obtenção de imunidade tributária, nos termos do art.150, inc.VI, alínea “c” da CF/88 c/c art.102 e 103 da Lei Municipal nº 1.950/2003 (Código Tributário Municipal). Assim as orientações são de suma importância para que essas entidades possam usufruir deste direito, bem como utilizar o recurso financeiro, que seria destinado ao pagamento de IPTU, para o desenvolvimento de suas atividades.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_98.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o recapeamento das ruas do bairro Dom Joaquim. _x000D_
 _x000D_
 Justificativa: Por ter sido feito um asfaltamento de péssima qualidade as ruas do referido bairro, já foram objetos de vários tapa buracos e mesmo assim se encontram todas esburacadas e quase intransitáveis.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_99.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal: Tapar buracos no início e no final da Rua José Vilaça no conjunto Geraldo Sabiá e na Rua Aurita Lopes (Rua B), também no conjunto Geraldo Sabiá. _x000D_
 _x000D_
 Justificativa: Os locais estão ficando intransitáveis e correndo risco de acidentes tamanho os buracos naqueles locais.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_103.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente que faça o Recapeamento da entrada do Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_104.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Colocação de placa de sinalização de “PARE” na Rua Faustino Teixeira, esquina com Rua Padre Libério, Bairro Ozanan.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_105.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que faça a Limpeza e capina das seguintes localidades: um terreno, que segundo informações é de propriedade do município, localizado na Rua Toezinho Rodrigues, próximo à Av. Dr. Roberto de Melo Queiroz; - da Av. das Palmeiras, próxima a Fábrica de Tecidos; - da Rua Faustino Teixeira, próximo à Vidrolar. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se tomadas pelo mato e sujeiras o que vem prejudicando e colocando em risco os moradores do entorno.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_106.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que faça Recapeamento e  tapar buraco das Ruas Zico Ferreira e Lauro Couto, Bairro Pedro Tavares e da Av. Manoel Pereira, Centro. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se com enormes crateras e buracos, o que vem causando grande transtorno aos moradores e aos veículos que trafegam pelos locais.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_107.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que faça a Limpeza e capina das Ruas Adelaide Sabino, Bairro de Fátima; Rua Sete de Setembro, centro e da Av. Manoel Pereira, centro. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se tomadas pelo mato e sujeiras o que vem prejudicando e colocando em risco os moradores do entorno devido a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_113.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Instalação de guarita de ônibus na Rua Maria Honória esquina com Rua Capitão Marques, Bairro Vila Gontijo e outra na Rua Paulino Marques esquina com Rua Geraldo Magela, Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_114.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Sinalização nos seguintes cruzamentos: Rua Capitão Marques com Rua Maria Honória; Rua Capitão Marques com Rua Geraldo Magela; Rua Capitão Marques com Avenida Dona Joana; Rua Maria Honória com Rua do Rosário; Rua Maria Honória com Rua Paulino Marques.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_115.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine ao setor competente a Construção de passeio na Rua Chico Marques no terreno que faz divisa com a siderúrgica, esquina com Rua Vereador José Diniz Bairro de Fátima. Justificativa: a referida localidade está se tornando ponto de lixo para os moradores.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_116.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa diretora desta Casa que seja disponibilizado no SAPL a ata da reunião ordinária até no máximo 48 horas após sua realização. _x000D_
 _x000D_
 Justificativa: Considerando que as reuniões de comissões deixaram de ser conjuntas, a leitura da mesma ficou prejudicada e alguma retificação por ventura necessária não seja possível de realizar.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a capina e limpeza da Praça Morada do Sol, Bairro Babilônia. _x000D_
 _x000D_
 Justificativa: A referida praça encontra-se em péssimo estado de conservação, tomada por matos e sujeiras, uma vez que a mesma é utilizada para convívio e lazer das famílias como também oferecer um local saudável e harmonioso para todos.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a construção de um redutor de velocidade na Av. José Lino Pimenta, esquina com Rua 13 de maio, Bairro Ozanan. _x000D_
 _x000D_
 Justificativa: A referida Avenida tem um grande fluxo de veículos que transitam em alta velocidade colocando em risco os pedestres e moradores do local assim também como possíveis colisões.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Reitera ao prefeito municipal a indicação de Limpeza e capina da Rua Oito, Bairro Dona Branca. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se tomada por matos, entulhos, lixos acumulados o que vem colocando todos os moradores em risco devido ao aparecimento de animais peçonhentos em suas residências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Reitera ao prefeito municipal a indicação de Instalação de lâmpadas nos postes já instalados que se encontram sem iluminação na Av. Dr. Juca, próximo ao número 2300, Bairro São Vicente. _x000D_
 _x000D_
 Justificativa: Os moradores da referida rua vêm reivindicando a iluminação visto que os postes já estão colocados há algum tempo, colocando os mesmos se encontram em situação de risco.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que adote as providências necessárias para melhoria da infraestrutura do PSF JK/Santa Marta. _x000D_
 _x000D_
 Justificativa: Esta vereadora visitou o PSF JK/Santa Marta, ocasião em que ouviu servidores e usuários. A infraestrutura do mencionado PSF está precária, tanto o imóvel, quanto os equipamentos estão bem deteriorados, carecendo de manutenção urgente, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente que providencie a capina da Rua Picão Camacho, inclusive calçadas. _x000D_
 _x000D_
 Justificativa: Moradores da região relataram a esta vereadora que o transito de pedestres na calçada da mencionada rua está prejudicado em razão do mato que toma conta. Assim é preciso que os pedestres transitem pela rua, ficando expostos a risco de acidentes e atropelamentos.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indica à Auto Omnibus Circullare Bom Despacho que verifique a possibilidade de implantar um ponto de ônibus na Rua Sete de Setembro, próximo ao Cerealista Leaozinho. _x000D_
 _x000D_
 Justificativa: Moradores da região relataram a esta vereadora que os pontos de ônibus da Rua Sete de Setembro estão muito distantes, fazendo com que os usuários caminhem grandes percursos para utilizar o serviço de transporte público, prejudicando notadamente as pessoas com dificuldade de locomoção e idosos.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_134.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Limpeza do imóvel da Fundação Rural Mineira (Rural Minas) situado na Rua Irmã Maria no Bairro São Vicente ao lado do Banco Siccob-Credibom. _x000D_
 _x000D_
 Justificativa: Com a desativação da Rural Minas o imóvel está abandonado sem nenhum tipo de manutenção se tornando um verdadeiro criatório de mosquitos e bichos peçonhentos, colocando a população em perigo. Considerando a boa localização e espaço existente sugiro ver a possibilidade da Prefeitura conveniar com o Estado e usar o local para instalação da Regional Administrativa (Subprefeitura) do Bairro São Vicente, lembrando que o projeto de lei foi aprovado na Casa.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_135.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Roçagem e limpeza no final da Rua Cândido José no Bairro de Fátima ao lado do Córrego Penereiro. _x000D_
 _x000D_
 Justificativa: Os moradores dessas últimas casas como por exemplo o morador residente nos fundos do nº1120, estão praticamente impedidos de sair de casa, uma vez ali se formaram vários buracos e a chuva arrastou muito lixo para o local.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_136.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Operação tapa buracos no bairro Pedro Tavares atrás do Posto VAP. _x000D_
 _x000D_
 Justificativa: Devido à má qualidade do asfalto feito ali naquele local, toda vez que chove abre-se crateras nas ruas prejudicando o transito.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_137.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Construção de passeios e meio fio na Rua aguas formosas no Bairro Novo São Vicente em frente ao número 460.. _x000D_
 _x000D_
 Justificativa: Trata-se da última rua do bairro e tem casas somente na parte de cima. Desta forma do lado oposto o mato está crescendo e invadindo a rua, se tornando ambiente propício para criação de mosquitos e bichos peçonhentos.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_148.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indica a CEMIG que faça a Interligação dos Postes de foram instalados na Rua Dr. Gê esquina com Rua da Chácara, Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Meio Ambiente a Limpeza da Quadra da Vila Gontijo localizada na Av. Paulino Marques esquina com Rua Dr. Gê.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Meio Ambiente a Retirada de árvore localizada na Praça Padre Augusto em frente ao número 56, Distrito do Engenho do Ribeiro. _x000D_
 _x000D_
 Justificativa: a referida árvore está correndo risco de cair sobre as casas e de danificar a fiação elétrica.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Iluminação da Praça Padre Augusto, Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de redutor de velocidade na Rua Manoel Ribeiro, próximo ao número 414, Distrito do Engenho do Ribeiro. _x000D_
 _x000D_
 Justificativa: O local é em frente ao chafariz onde a população busca água com frequência tornando bastante movimentado.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indica a COPASA que faça o Recapeamento do asfalto na Av. Paulino Marques, em frente aos números 706, 538 e 523 Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indica a COPASA que faça o Recapeamento do asfalto na Rua da Gameleira, em frente aos números 32 e 191, Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/821/indicacao_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/821/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de guarita de ônibus na Rua Maria Honória, próximo ao número 97, e na Avenida Paulino Marques Gontijo, próximo aos números 584 e 470, Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_156.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de uma rampa de acesso na entrada da Praça de Eventos, ao lado do portão da garagem da Câmara Municipal. _x000D_
 _x000D_
 Justificativa: Os veículos estão sendo danificados ao entrar para estacionar no referido local devido a má conservação do local.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_157.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça o Recapeamento do asfalto e construção de meio fio e canaletas na entrada do Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_158.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de canaletas de água na Praça da Estação, paralelo ao passeio que foi recentemente reformado. _x000D_
 _x000D_
 Justificativa: as aguas das chuvas estão empossando no referido local.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_159.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça Instalação de Iluminação de LED em toda Avenida Ana Rosa.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_160.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a Instalação de Iluminação de LED em toda Avenida Manoel Pereira.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_165.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao prefeito municipal de Asfaltamento da Rua Nono Faria, esquina com Rua Maria Lina, Bairro São Geraldo. _x000D_
 _x000D_
 Justificativa: A referida encontra-se tomada pelo mato, crateras causando grandes transtornos para os moradores e motoristas que por ali trafegam.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_166.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza e capina das seguintes localidades: Rua Picão Camacho, próximo à horta do Babilônia; Rua Papagaios, próximo ao número 39, Bairro São Vicente; Entrada do PSF Aeroporto/São Vicente; Quadra próxima à Associação dos Reinadeiros. _x000D_
 _x000D_
 Justificativa: os referidos locais encontram-se tomados pelo mato, o que vem prejudicando os pedestres e motoristas que por ali trafegam, colocando os mesmos em risco.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_167.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social que proceda ao estudo e análise do trânsito na Rua Gabriel Tavares, Bairro de Fátima, a fim de verificar a segurança no local, bem como promova as intervenções necessárias na sinalização ou manutenção da pista. _x000D_
 _x000D_
 Justificativa: Moradores da região relataram a esta vereadora que o trânsito no mencionado local é intenso, com movimento praticamente durante as 24 horas do dia. Os cidadãos ainda temem pela ocorrência de acidentes graves no local, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_170.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Recomposição asfáltica na Rua Januária, da Rua Governador Valadares até a Rua A, Bairro São Vicente.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_171.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Construção de uma lombofaixa na Av. das palmeiras, esquina com Avenida Um. _x000D_
 _x000D_
 Justificativa: O referido local, entrada do bairro Dona Branca, é muito perigoso devido a alta velocidade em que os veículos trafegam, colocando a população em risco de acidentes.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_172.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Limpeza de uma “boca de lobo” localizada na Rua do Rosário, em frente ao número 1018 esquina com Rua Gustavo Lopes Cançado.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/835/indicacao_173.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/835/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de um trecho da Rua Chico Marques, até a Praça Amélia Araújo Gontijo, Bairro Santa Lúcia.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_174.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Recomposição asfáltica na Rua Curitiba, próximo aos números 432, 444, 500, 559 e 480, Bairro Ana Rosa.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_175.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Recomposição asfáltica na Rua Geralda Lopes, em frente o número 30, bairro Ana Rosa.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_176.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Reforma do canteiro central da Av. Paulino Marques, saída para o Bairro Ana Rosa. _x000D_
 _x000D_
 Justificativa: um veículo bateu no canteiro danificando-o.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de Meio Ambiente a Limpeza e Capina na Rua Campo Belo, São Vicente nas proximidades do número 101. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se tomadas pelo mato e sujeiras o que vem prejudicando e colocando em risco os moradores do entorno devido a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_190.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Gerente da COPASA as seguintes indicações:_x000D_
 - Recomposição asfáltica na rua Monsenhor Otaviano em frente número 730 e 733, bairro de Fatima._x000D_
 - Recomposição asfáltica na rua Chico Marques em frente ao número 361 e 368, bairro de Fatima.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_191.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Secretário de Obras a seguinte indicação:                                                                _x000D_
 - Instalação de um poste de energia na rua Pataxós em frente ao número 231, bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_192.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Assessor de Desenvolvimento do Engenho do Ribeiro e Povoados as seguintes indicações: _x000D_
 - Patrolamento da rua das Chácaras, bairro Vila Gontijo._x000D_
 -  Patrolamento da Rua Pataxós em frente ao número 231, bairro Dom Joaquim._x000D_
 _x000D_
 Justificativa: Os moradores estão impossibilitados de entrar nas suas casas pois as ruas citadas acima encontra-se com várias crateras e com muito mato.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_193.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Obras operação tapa buracos nos seguintes endereços: Av. Bandeirantes, principalmente no início, em frente a obra da ADIBOM; Rua La Paz, no bairro Dom Joaquim, nas proximidades do campo do Operário. _x000D_
 _x000D_
 Justificativa: Os respectivos locais estão cheios de buracos no asfalto, prejudicando o trânsito de veículos de quem por ali trafega.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_194.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente Limpeza do imóvel sito à Rua Constantinopla, entre os números 205 e 235, no bairro Dom Joaquim. _x000D_
 _x000D_
 Justificativa: Tratam-se de dois lotes que conservam muito sujos e prejudicando os vizinhos da região, visto a grande proliferação de mosquitos e bichos peçonhentos como cobras, caranguejos e escorpiões. Por esta razão indica que a Prefeitura faça a limpeza e providencie o débito ao proprietário nos termos da lei.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Indica ao Deputado Federal Domingos Savio para retomada da defesa junto ao Governo Federal da continuidade da duplicação da BR-262. _x000D_
 _x000D_
 Justificativa: A mudança de governo sempre paralisa as ações em andamento, por isso é preciso rever com urgência a referida duplicação que tem ceifado tantas vidas dos brasileiros que por ela trafega.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Recapeamento da Rua Corinto, Bairro Santa Marta. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se intransitável que vem prejudicando a todos que por ali trafegam.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente: Limpeza e Capina das seguintes ruas: a) Rua do Cemitério (atrás do cemitério Velha Necrópole); b) escadaria que liga a Avenida das Palmeiras com Rua Santo Antônio do Monte no Conjunto Habitacional Dona Branca. _x000D_
 _x000D_
 Justificativa: As referidas ruas encontram-se tomada pelo mato e sujeiras o que vem causando transtorno e risco ao moradores e aos pedestre q por ali transitam.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente: Fiscalização de lotes sujos na Av. Nossa Senhora do Rosário, no bairro Vila Gontijo. _x000D_
 _x000D_
 Justificativa: Esta vereadora foi procurada por cidadãos que relataram que há vários lotes sujos na mencionada rua, o que tem ocasionado proliferação de escorpiões na região.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal: Limpeza e iluminação da entrada do campo do Famorine Esporte Clube. _x000D_
 _x000D_
 Justificativa: O Famorine Esporte Clube é uma importante agremiação desportiva do município, a qual atua sem fins lucrativos e presta relevante serviço social, de lazer e esportivo, incluindo crianças e jovens na prática do futebol. Diante da relevância desta agremiação para os bondespachenses, faz-se a presente indicação.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja realizada a capina e limpeza nos seguintes locais: 1- Av. Dr. Roberto na região do Rosário I e Rosário II;_x000D_
 2- Rua Tõezinho Rodrigues no bairro Jardim dos Anjos, próximo ao Conjunto Geraldo Sabiá._x000D_
 _x000D_
 Justificativa: Na Av. Dr. Roberto o mato está prejudicando até mesmo o trânsito das pessoas que ali fazem caminhada. Quanto a Rua Tõezinho Rodrigues, esta já está com mais de 50% invadida pelo mato dificultando os moradores até a guardarem seus veículos nas garagens. Em ambas as ruas têm aparecido com frequência bichos peçonhentos como cobras, caranguejos e escorpiões.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja realizada operação tapa buracos na Rua Santo Antônio, esquina com a Rua Paraíba, no bairro do Rosário. _x000D_
 _x000D_
 Justificativa: Devido a conversão de coletivos naquele local a pista conserva em mau estado e por consequência acumula água prejudicando sobremaneira os moradores ali próximos.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal: Que solicite do setor competente a instalação urgente de um redutor de velocidade em frente ou próximo do nº 116 da Rua Gabriel Tavares e reformar o existente próximo ao Córrego Peneireiro. _x000D_
 _x000D_
 Justificativa: Os moradores deste local tratam-se na maioria de pessoas idosas que estão correndo grande risco pela alta velocidade dos veículos que ali trafegam. O pedido foi feito por moradores e pelo Presidente do Conselho Vicentino.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito: Que seja feita a colocação de placas de sinalização nas esquinas das Ruas Chico Marques e Pedro Tavares na esquina com a Rua Maria Isabel. Sinalizar também a Rua Padre Eustáquio onde foi feita a ligação com o bairro Santa Lúcia na rua da creche._x000D_
 _x000D_
 Justificativa: Carros e motos têm imprimido velocidade incompatível com os locais, colocando em risco a vida dos pedestres que por ali trafegam, principalmente na rua da creche.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal: Que seja estudada e analisada a possibilidade de aumentar a capacidade da Usina Fotovoltaica a ser construída pela Prefeitura, de forma a produzir energia e fornecer, a título de incentivo, para indústrias que tiverem interesse em se instalarem em Bom Despacho. _x000D_
 _x000D_
 Justificativa: O incentivo poderia subsidiar uma parte do consumo da empresa por um prazo determinado de modo a amenizar os custos do investimento, tornando o mesmo mais atraente.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, com urgência, que proceda a limpeza da Avenida Brasil, próximo ao nº 266, no Bairro Jardim América. _x000D_
 _x000D_
 JUSTIFICATIVA: A mencionada via não possui pavimentação e se encontra intransitável devido à erosão causada pelas chuvas, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar a manutenção do asfalto de pequeno trecho da Av. Dr. Roberto, no entorno da Pracinha (quase esquina com Rua Antenor Ferreira do Amaral). _x000D_
 _x000D_
 Justificativa: Trata-se de local com asfalto sofrível, atrapalhando muito o trânsito, colocando em risco os motoristas, já que se trata de curva fechada.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar a instalação de lombo-faixa ou faixa de pedestres na portaria das escolas Darwin e Novo Ser (Rua Petrópolis, bairro Novo São José), bem como defronte ao Restaurante do PP (Av. Roberto de Melo Queiroz, bairro Novo São José). _x000D_
 _x000D_
 Justificativa: Trata-se de local com grande fluxo de alunos, que atravessam as duas vias constantemente, sem garantia de que os condutores que passam pelo local vão reduzir a velocidade ou parar.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal de Bom Despacho empreender esforços com o objetivo de melhorar o sistema de dados desta casa. _x000D_
 _x000D_
 Justificativa: Este Vereador está sem conseguir trabalhar no computador da Sala de Comissões há mais de 15 dias, haja vista que o PC não está conectado à internet.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indica Secretária de Meio Ambiente, Que seja viabilizada a limpeza do lixo jogado na esquina da Rua Marcos Teodoro de Resende com Rua Padre Eustáquio e que seja determinada a fiscalização do local para identificar os infratores que estão fazendo o descarte irregular. _x000D_
 _x000D_
 JUSTIFICATIVA: Esta vereadora foi procurada pelo Senhor Juliano Pires, que pediu providencias sob a alegação de que o descarte irregular de lixo na referida esquina está colocando em risco a saúde dos moradores da região.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indica Secretária de Meio Ambiente: Notificação do proprietário do imóvel localizado na Avenida do Rosário, ao lado do número 250, Vila Gontijo. _x000D_
 _x000D_
 JUSTIFICATIVA: Tal indicação visa atender reivindicações de moradores.  O referido lote se encontra muito sujo, fator que tem contribuído para a aparição de animais peçonhentos (principalmente escorpiões) nas casas localizadas nas imediações.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja realizada a limpeza dos terrenos acima da quadra perto da APAE. _x000D_
 _x000D_
 Justificativa: Os terrenos encontram-se muito sujos trazendo transtornos à população e riscos à entidade que fica localizada muito próxima dos mesmos.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_216.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja realizada a limpeza da Rua Ana Leite, no bairro Rosário I e II. _x000D_
 _x000D_
 Justificativa: Os moradores procuraram este Vereador solicitando a presente demanda.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja realizada a limpeza da Rua José Mário Gontijo, no prolongamento do bairro de Fátima. _x000D_
 _x000D_
 Justificativa: A rua está quase totalmente tomada pelo mato.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_218.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Iluminação da quadra JK.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_219.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente: Que dê prioridade na limpeza do bairro São Vicente assim que iniciar o trabalho de capina na cidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_220.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que faça a troca de luminárias por LED de todos os povoados de Bom Despacho. _x000D_
 _x000D_
 Justificativa: Este trabalho foi feito no povoado do Mato Seco onde teve um resultado muito positivo, podendo estender aos outros povoados.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_221.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal: Que seja realizada a limpeza da Rua da Chácara. _x000D_
 _x000D_
 Justificativa: Foi realizada a limpeza de apenas uma parte da rua.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_222.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Que seja feito o recapeamento da entrada do distrito do Engenho do Ribeiro. _x000D_
 _x000D_
 Justificativa: O local encontra-se muito danificado, com risco de gerar acidentes.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente que providencie a capina e limpeza da Rua Montalvânia, Bairro Santa Marca. _x000D_
 _x000D_
 Justificativa: A mencionada rua encontra-se tomada pelo manto, necessitando de capina e limpeza urgente.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie o recapeamento da Rua Manoel da Costa Gontijo (entrada da cidade), no Bairro de Fátima, principalmente no trecho entre a E.E Wilson Lopes e Supermercado Fidelis. _x000D_
 _x000D_
 Justificativa: A mencionada rua encontra-se em estado precário, pois o asfalto se deteriorou com o desgaste do tempo e trânsito pesado no local, pelo que o recapeamento se faz necessário.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/397/limpeza_lotes_palmeiras.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/397/limpeza_lotes_palmeiras.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  a Secretária de Meio Ambiente, da seguinte indicação:_x000D_
 _x000D_
 Que sejam  notificados  os  proprietários dos imóveis localizados no Bairro Palmeiras a fazerem a capina e limpeza de seus imóveis, em especial, os imóveis localizados ao longo da Avenida Doutor Roberto._x000D_
 Que seja dada prioridade na capina e limpeza do canal da Avenida Dr. Roberto, quando da execução do plano de ação dessa administração._x000D_
 _x000D_
  	_x000D_
 		JUSTIFICATIVAS_x000D_
 _x000D_
 Esta vereadora foi procurada por moradores que residem nas imediações e estes demonstraram os riscos apresentados em virtude da situação crítica em que estão tais imóveis: presença de animais peçonhentos,  esconderijo para delinquentes e ausência de visibilidade para os usuários da via._x000D_
 _x000D_
 	Bom Despacho, 29 de abril de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao__descarte_palmeiras.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao__descarte_palmeiras.docx</t>
   </si>
   <si>
     <t>Indicação número    \ 2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado a Secretária de Meio Ambiente, a seguinte indicação:_x000D_
 _x000D_
 		Que seja viabilizada a limpeza do lixo jogado na Antônio Inácio com Avenida Dr. Roberto, próximo ao Beco Zeca do Couto, Bairro Palmeiras e que seja determinada a fiscalização do local para identificar os infratores que estão fazendo o descarte irregular._x000D_
  	_x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 	_x000D_
 	Esta vereadora foi procurada por moradores das imediações, os quais informaram que infratores estão descartando lixo naquele local,  colocando em risco a segurança dos munícipes._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 29 de abril de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Dra. Rose Delegada</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/399/viaturas.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/399/viaturas.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Deputado Estadual, Antônio Carlos Arantes, da seguinte indicação:_x000D_
 _x000D_
 _x000D_
 Que seja buscado junto ao Governo do Estado  a destinação de viaturas novas para as Polícias Militar, Civil e  o  Presídio de Bom Despacho/MG, bem como, que seja  destinado recurso financeiro  para a manutenção da frota existente. _x000D_
 _x000D_
 Esta vereadora foi procurada por policiais e agentes do Serviço Prisional, os quais demonstram o engome prejuízo no desempenho de suas funções em decorrência dos problemas da frota. Além dos veículos estarem sucateados, os órgãos não tem recebido recurso financeiro para custear todos os reparos necessários. As referidas instituições estão com as frotas sucateadas e quando uma das viaturas estraga não tem  recurso financeiro para os reparos necessários, o que tem causado enorme prejuízo no serviço desempenhado, e em especial, a segurança do cidadão. A exemplo, cito o Presídio de Bom Despacho, que atualmente  possui um efetivo de 27 agentes e uma frota de três veículos( uma blazer  2009 ou 2010, que já foi recebida após ser capotada e que apresentada defeitos mecânicos constantes; uma Dublo muito antiga, que está com o motor fundido e fora de uso e uma ambulância, único veículo que está em melhores condições de uso)._x000D_
 _x000D_
 	_x000D_
 	Bom Despacho, 29 de abril de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>239</t>
@@ -2546,2009 +2546,2009 @@
   <si>
     <t>867</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras a indicação para a iluminação da praça do bairro Esplanada.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Reiteração ao prefeito municipal em caráter de urgência da indicação para Tapar buracos na Av. Bandeirantes, em frente a LS Tratores e na Av. Vivalde Brandão, no início do calçamento.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes.doc</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes.doc</t>
   </si>
   <si>
     <t>Indica a iluminação pública do final da Rua Faustino Teixeira no quarteirão do Novo Salão da Sociedade São Vicente de Paula.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/426/indicacoes_06-05-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/426/indicacoes_06-05-2019.docx</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente notificar a empresa responsável pela coleta de lixo na Rua Garimpo dos Cristais (entre a Rua Prata e Av. Piraquara), pelo descumprimento das regras contrato._x000D_
 Justificativa; Este vereador foi informado pelos moradores do trecho desta rua, entre a Rua Prata e Av. Piraquara, informando que a empresa não está coletando o lixo todos os dias da semana, havendo faltas frequentes.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_operacao_tapa_buracos_varios.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_operacao_tapa_buracos_varios.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barrero. _x000D_
 _x000D_
                  INDICAÇÃO:_x000D_
 _x000D_
 	Que seja realizada  operação tapa buracos os seguintes vias:_x000D_
 1)	Avenida Manoel da Costa Gontijo, Do Depósito de Gás até a Escola Estadual Wilson Lopes, Bairro de Fátima;_x000D_
 2)	Rua Picão Camacho, inclusive a faixa localizada  no Bairro Babilônia;_x000D_
 3)	Rua Maria Belchorina Souto, Bairro Jardim dos Anjos;_x000D_
 4)	Rua Chico Marques, Bairro de Fátima;_x000D_
 5)	Rua Gabriel Tavares,  próximo a Madebom, Bairro de Fátima;_x000D_
 6)	Avenida Martinho Campos, Bairro Esplanada;_x000D_
 7)	Rua Roberto Queiroz Cançado, próximo a LS Tratores; São José;_x000D_
 8)	Rua Araçuaí, Bairro São Vicente._x000D_
 _x000D_
 _x000D_
          _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de função de assessoramento. Fui procurada por moradores que apresentaram a referida solicitação na semana passada. As ruas apresentam muitos buracos colocando em risco a segurança dos motoristas e pedestres._x000D_
 _x000D_
 	Bom Despacho, 06 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_ldo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_ldo.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os Vereadores Vital Guimarães e Dra Rose Delegada que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitarem a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal, da seguinte indicação:_x000D_
 _x000D_
 	Que sejam realizadas audiências públicas para tratar da elaboração e discussão da LDO(esta já está nesta casa para discussão e votação) e da LOA._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Estes vereadores estão analisando a LDO e perceberam que não foi realizada audiência pública para sua elaboração, ato que garante maior transparência e  eficiência nos recursos públicos. Conforme se depreende do art. 48, parágrafo primeiro, inciso I da Lei Complementar nº 101\2000, e artigo 44 da Lei Federal 10.257\2001 é necessário a realização de audiências públicas na fase de elaboração e discussão dos Projetos de Lei referentes a LDO, como condição obrigatória para a aprovação.  _x000D_
 _x000D_
 “Art. 44. No âmbito municipal, a gestão orçamentária participativa de que trata a alínea f do inciso III do art. 4o desta Lei incluirá a realização de debates, audiências e consultas públicas sobre as propostas do plano plurianual, da lei de diretrizes orçamentárias e do orçamento anual, como condição obrigatória para sua aprovação pela Câmara Municipal.”	_x000D_
 _x000D_
 “Art. 48. São instrumentos de transparência da gestão fiscal, aos quais será dada ampla divulgação, inclusive em meios eletrônicos de acesso público: os planos, orçamentos e leis de diretrizes orçamentárias; as prestações de contas e o respectivo parecer prévio; o Relatório Resumido da Execução Orçamentária e o Relatório de Gestão Fiscal; e as versões simplificadas desses documentos._x000D_
 § 1o A transparência será assegurada também mediante: (Redação dada pela Lei Complementar nº 156, de 2016)_x000D_
 I - Incentivo à participação popular e realização de audiências públicas, durante os processos de elaboração e discussão dos planos, lei de diretrizes orçamentárias e orçamentos; (Incluído pela Lei Complementar nº 131, de 2009).”_x000D_
 _x000D_
 _x000D_
 Bom Despacho, 13 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 _x000D_
 Vereador Vital Libério Guimarães</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a troca da iluminação da Praça do CAIC e final da Av. Ana Rosa, nas imediações da Igreja São Benedito e UBS Tabatinga, por lâmpadas de LED. Justificativa: É um local de grande movimento, principalmente nas barraquinhas e quermesses promovidas pela Comunidade São Benedito e adjacências. A iluminação atual é muito deficitária, colocando em risco a segurança das pessoas que por ali trafegam e frequentam.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o aterro no acostamento da Av. Maria Guerra, na chegada do bairro São Vicente. Justificativa: A ação das chuvas provocou uma grande vala naquele local, colocando em risco o asfalto ali recém construído.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o patrolamento imediato da Av. Brasil ao lado do campo do Operário, no bairro Jardim América. Justificativa: A ação das recentes chuvas degradou completamente a rua naquele local, impedindo os moradores de entrarem e saírem de suas garagens, bem como receber materiais de construção para as diversas casas que estão sendo ali construídas. O patrolamento urgente será apenas um paliativo, até o asfaltamento ou calçamento do local.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Anderson do Gás, Cessão Queiroz., Dra. Rose Delegada., Dr. Fernando Pediatra, Fernando Branco, Joice Quirino, Marcelão, Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Construção de redutor de velocidade na rua Brasília, próximo ao número 689, bairro Calais. – Indica a Sinalização para proibir o descarte de lixo na rua Nossa Senhora Aparecida, nas proximidades e principalmente nos fundos da Escola João Dornas.  Justificativa: Indicações encaminhadas pelo canal Fala Cidadão.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma canaleta na Praça Olegário Maciel, ao lado do meio-fio onde ficam as barracas da Feira do Produtor Rural. _x000D_
 _x000D_
 Justificativa: No período de chuvas, o grande volume de água faz com que os barraqueiros tenham que deslocar as barracas para o meio da rua.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a melhoria da rampa de acesso para o estacionamento da praça em frente ao INSS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a troca de lâmpadas que se encontram queimadas na rua João Bosco de Mendonça, em frente ao número 170, no bairro Esplanada, bem como na Av. Dr. Juca, em frente ao número 1807, o bairro São Vicente.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize a construção de redutores de velocidade nas Ruas Bela Vista e Ibirité, Bairro Novo São Vicente. _x000D_
 _x000D_
 Justificativa: A referida Avenida tem um grande fluxo de veículos que transitam em alta velocidade colocando em risco os pedestres e moradores do local assim também como possíveis colisões.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize o recapeamento e tapa buracos na Rua Chico da Afonsina. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se com enormes crateras e buracos, o que vem causando grande transtorno aos moradores e aos veículos que trafegam pelo local.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize a limpeza e capina da Rua Cruz do Monte e da Rua Juca Rufino (nas proximidades da Farmacinha Municipal). _x000D_
 _x000D_
 Justificativa: As mencionadas ruas encontram-se muito sujas e com mato alto, necessitando de manutenção urgente para que volte a ser um ambiente público adequado para se frequentar.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente que verifique a possibilidade de implantar lixeiras suspensas e amplas em pontos estratégicos do centro da cidade. _x000D_
 _x000D_
 Justificativa: O centro da cidade é uma região de alta produção de resíduos sólidos, haja vista a quantidade de moradores e o alto número de empresas instaladas. Apesar da coleta ser realizada mais de uma vez ao dia, não se tem um local apropriado para os comerciantes depositarem o lixo produzido, o qual fica nas calçadas ou recolhidos em montes em pontos da rua ou acostamento. A implantação de lixeiras em pontos estratégicos pode possibilitar o devido acondicionamento até que a coleta seja realizada, bem como otimizar o recolhimento do lixo, dando fluidez ao trânsito.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária de Meio Ambiente que intensifique a fiscalização do serviço de coleta de lixo prestado pelas empresas terceirizadas, a fim de corrigir as recorrentes falhas, notadamente quanto ao horário da coleta de lixo. _x000D_
 _x000D_
 Justificativa: Esta vereadora foi procurada por diversos cidadãos que relataram má prestação do serviço de coleta de lixo. Um dos problemas destacados é o horário que o caminhão passa, ocorrendo atrasos ou adiantamentos consideráveis.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja instalada iluminação pública no final da Rua Faustino Teixeira no quarteirão do Novo Salão da Sociedade São Vicente de Paula.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indica ao Procon, sugestão para fazer uma parceria com o nosso comércio através da Acibom no sentido de promover uma semana de negociações e renegociações dos débitos que por ventura estejam negativando e impedindo a clientela a fazer compras nas lojas de Bom Despacho. _x000D_
 _x000D_
 Justificativa: Esta medida já foi tomada em outras cidades da região possibilitando o cliente limpar o nome e voltar a comprar, revigorando o comércio local e gerando impostos e empregos.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a sinalização de limite de velocidade na Rua Chico Marques a partir do Bairro de Fátima, sentido Santa Lúcia. _x000D_
 _x000D_
 Justificativa: Os veículos (automóveis e motos) estão trafegando no local em altíssima velocidade, colocando em risco os transeuntes, principalmente as mães e alunos que vão para a creche.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da Câmara Municipal de Bom Despacho que oficie o Delegado Regional de Polícia de Bom Despacho, solicitando a instauração de inquérito policial, para apuração de crime previsto no art. 154-A, do Código Penal Brasileiro (crime de violação de sistema de dados). _x000D_
 _x000D_
 Justificativa: Nos últimos meses, por duas vezes, o site da Câmara Municipal de Bom Despacho foi invadido (hackeado), ficando fora do ar por várias horas, havendo risco, caso nenhuma providência seja adotada, de dados serem apagados ou alterados por criminosos, o que causará prejuízo ao erário.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras recomposição asfáltica na rua Antônio Miguel Soares – São Geraldo.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_269.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados patrolamento da entrada da Sede do Grupo de Escoteiros localizada na Mata do Batalhão. _x000D_
 _x000D_
 Justificativa: O Grupo conseguiu adiantar parte do serviço, necessitando agora do acabamento.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretario de Transito que avalie a possibilidade de utilização de mão única na rua Faustino Teixeira, trecho entre rua Manoel Pereira e rua Pio XII. _x000D_
 _x000D_
 Justificativa: O trecho e um aclive acentuado o que dificulta a passagem de veículos em mão e contramão aumentando assim o risco de acidente.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados o patrolamento da estrada do “Estreito” nas imediações do bairro Santo Antônio. _x000D_
 _x000D_
 Justificativa: A estrada está localizada no desague pluvial do bairro, o que vem danificando a passagem de veículos no local.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça operação tapa buracos no bairro Babilônia.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que verifique a possibilidade da troca de lâmpadas por LED da Av. Guarujá, no bairro São Vicente. _x000D_
 _x000D_
 Justificativa: A avenida encontra-se muito escura. Atendendo o pedido trará muita segurança para os pedestres e também aos empresários daquela região.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Meio Ambiente que faça a limpeza do Salão Comunitário do Bairro Dona Branca.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indica ao Gerente da COPASA que faça o cercamento da caixa reservatório de água que foi instalada na Rua Abaeté esquina com a Rua Araújos. _x000D_
 _x000D_
 Justificativa: O lote está sem fechamento, onde as crianças têm livre acesso, podendo causar acidentes.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a realização de operação tapa buracos na Rua Bocaiúva e na Rua Diamantina, no bairro São Vicente.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça o encaminhamento a esta Casa Legislativa de projeto substitutivo ao Projeto de Lei Complementar nº 05/2017, referente ao zoneamento urbano. _x000D_
 _x000D_
 Justificativa: Tendo em vista que o projeto original deu entrada nesta Câmara em outubro de 2006, percebe-se que, com o decorrer do tempo, nosso município sofreu várias transformações na zona urbana, sendo necessária a atualização da documentação técnica para viabilizar a análise e votação do projeto.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indicam ao prefeito municipal Que sejam realizadas audiências públicas para tratar da elaboração e discussão da LDO(esta já está nesta casa para discussão e votação) e da LOA. _x000D_
 _x000D_
 JUSTIFICATIVA: Estes vereadores estão analisando a LDO e perceberam que não foi realizada audiência pública para sua elaboração, ato que garante maior transparência e eficiência nos recursos públicos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>Reiteração da Indicação ao sr. Prefeito Municipal de Limpeza e capina da Rua Ana Leite, Bairro do Rosário. _x000D_
 _x000D_
 Justificativa: A referida localidade encontra-se tomada pelo mato com lixos acumulados, o que vem causando grande transtorno aos moradores.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize uma força tarefa no trecho da Rodovia MG-164, entre o Km 138,17 e km 146,47, a fim de executar a limpeza, manutenção e sinalização de trânsito da rodovia, haja vista que desde o dia 02/05/2019 foi transferida para o município a responsabilidade de sua administração, operação, manutenção e conservação. _x000D_
 _x000D_
 Justificativa: O mencionado trecho da rodovia é bastante utilizado pelos munícipes, todavia sua manutenção encontra-se em estado precário. Considerando que o município assumiu a responsabilidade da via, faz-se a presente indicação.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social que proceda ao estudo técnico e verifique a possibilidade de implantação de redutores de velocidade na Rua Santo Antônio, Bairro Rosário, trecho próximo ao Bairro Residencial Dona Branca. _x000D_
 _x000D_
 Justificativa: Moradores da região relataram a esta vereadora que o trânsito no mencionado local é intenso, há grande movimentação de pedestres e os condutores têm imprimindo alta velocidade na via. Os cidadãos ainda temem pela ocorrência de acidentes graves no local, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Indica à Presidente do CODEMA que proceda a consulta junto a COPASA acerca de eventuais impactos ambientais nos recursos hídricos da região onde a empresa MZB Participações e Negócios Ltda pretende implantar o aterro sanitário. _x000D_
 _x000D_
 Justificativa: O CODEMA suspendeu a Licença Ambiental Simplificada nº JSN9-Q8S2 para que seja dirimida a dúvida sobre a existência de nascente na coordenada S19º48’00.5”/W45º12’03.9”. Assim, também é oportuno que a COPASA	 se manifeste sobre eventuais impactos ambientais nos recursos hídricos da região, haja vista a proximidade do pretenso aterro sanitário ao Rio Capivari, que abastece o município, razão pela qual se faz a presente indicação.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_288.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Prefeito Municipal para que Seja construída uma rotatória em frente ao escritório da COPASA na entrada/saída da cidade, mais especificamente no início da Av. Maria Guerra. Justificativa: Esta obra seria de grande importância para o transito local, uma vez que haveria uma distribuição melhor do fluxo para acesso à: 1) Av. Maria Guerra (destino São Vicente), 2) Rua Roberto Queiroz Cançado (Bairro São José e Av. Dr. Roberto), 3) Rua Vivalde Brandão, Norte Sul, 4) a própria Rua do Rosário. Hoje todo o transito que chega da BR262 por ali acaba sufocando a Rua do Rosário por falta de uma melhor distribuição.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_289.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Prefeito Municipal para que seja iluminado o acesso à BR 262 a partir da Casa Alvorada até o trevo. Justificativa: Além da melhora no aspecto visual a iluminação seria de grande valia para pedestres e ciclistas que por ali trafegam.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/477/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/477/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Reiterar o pedido para o Setor de Trânsito fazer um estudo da possibilidade de se colocar um redutor de velocidade tipo lombo-faixa na Av. Vivalde Brandão, em frente a Igreja Nossa Senhora das Graças, situada na esquina da Rua Nossa Senhora de Fátima no bairro Jardim América. Justificativa: Por não existir obstáculos, os veículos imprimem alta velocidade naquele local, colocando em risco os moradores da região que por ali transitam. Vários acidentes já foram registrados naquelas proximidades, tornando urgente medidas para evitar um mal maior.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de meio-fio, plantação de grama e colocação de um poste com duas luminárias de LED na pracinha que fica localizada no fundo da Escola Wilson Lopes, no bairro de Fátima. Justificativa: Trata-se de uma pequena praça que está sendo cuidada pelos moradores daquele local. Os mesmos plantaram ali árvores silvestres e frutíferas, embelezando e tornando o local bastante agradável.  Por esta razão acredito que a parceria é justa e incentivará os mesmos a continuarem cuidando da praça.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/479/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/479/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a limpeza na esquina da Rua Vereador José Diniz com a Rua Gustavo Lopes em frente ao Salão da AMBFOM no bairro de Fátima. Justificativa: Por não oferecer condição de tráfego, o local acaba se tornando um depósito de lixo, prejudicando os moradores daquela região, bem como o aspecto visual do bairro.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_300.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal o Patrolamento e limpeza da área em frente ao campo do Famorine no Bairro de Fátima. Justificativa: Conforme acontece todos os anos em razão do declive ali existente as ações da chuva provocam muitos buracos, impedindo até mesmo o estacionamento dos veículos naquele local.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_engenho.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_engenho.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja colocado um redutor de velocidade na Rua Manoel Ribeiro, em frente ao número 31, Engenho do Ribeiro._x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de solicitação do senhor Francisco Pedro Apolinário, morador daquela região, o qual alegou que os veículos passam pelo local em alta velocidade, colocando em risco a vida das pessoas que por ali trafegam.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/482/fundo_compir.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/482/fundo_compir.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 	Senhora Presidente,_x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento  ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal, a seguinte indicação:_x000D_
 		         	Sugeri ao Prefeito Municipal que envie a esta casa Projeto de Lei que cria o Fundo Municipal de Promoção de Igualdade Racial._x000D_
 			JUSTIFICATIVA:_x000D_
 A presente indicação objetiva apresentar ao Senhor Prefeito, um  anteprojeto de lei que cria o Fundo Municipal de Promoção de Igualdade Racial._x000D_
 Como é de conhecimento comum, na 10ª reunião ordinária desta casa legislativa foi aprovado, por unanimidade, o projeto de lei que dispõe sobre a criação, composição, competências e funcionamento do COMPIR – Conselho Municipal de Promoção da Igualdade Racial de Bom Despacho._x000D_
 No entanto, no  dia 03 de maio, em conversa com a Sra. Maria das Graças Epifânio da Silva, Coordenadora de Igualdade  Racial na Secretaria de Cultura e Turismo, fui informada que  não existe fundo específico para instrumentalizar as atividades propostas._x000D_
 _x000D_
 Sabemos que o Fundo é um instrumento legal, de natureza contábil, orçamentária e financeira, destinado a gerir com racionalidade e transparência, a totalidade dos recursos da Promoção da Igualdade Racial do município e deve ser fiscalizado pela sociedade, através dos COMPIR._x000D_
 _x000D_
 Para que a Política proposta seja efetiva, necessário de faz a aprovação da criação do Fundo Municipal de Promoção da Igualdade Racial de Bom Despacho\MG – FMPIR._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/483/limpeza_lotes_caso_andreia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/483/limpeza_lotes_caso_andreia.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Secretária de Meio Ambiente, da seguinte indicação:_x000D_
 _x000D_
 Que seja notificado o proprietário do imóvel localizado nesta cidade, na Rua Juca Rufino, ao lado do número 343, Bairro Novo São José._x000D_
  	_x000D_
 		JUSTIFICATIVA_x000D_
 _x000D_
 Esta vereadora foi procurada por moradores que residem nas imediações e estes demonstraram os riscos apresentados em virtude da situação crítica em que está o imóvel. Trata-se de um prédio, o qual está abandonado e muito sujo, com presença de animais peçonhentos, com possíveis focos do mosquito Aedes aegypti, e servindo ainda, de esconderijo para delinquentes._x000D_
 _x000D_
 	Bom Despacho, 27 de maio de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_cras.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_cras.docx</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 	         Revisão e melhoria da iluminação da Rua Alisson Justino, Bairro São Vicente._x000D_
          _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	A rua está mal iluminada, o que tem colocado em risco os moradores, necessitando urgentemente da melhoria na iluminação. Nesta rua está instalado o CRAS São Vicente ( Rua Alisson Justino, 1009, Bairro São Vicente), onde diversas crianças e adolescentes fazem aulas de Karatê, balé, zumba, violão e outras atividades ofertadas pela Secretaria de Desenvolvimento Social. A melhoria na iluminação trará maior segurança e tranquilidade aos moradores._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 27 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>Indica à Administração do Terminal Rodoviário que proceda a manutenção do telhado, limpeza e dedetização do prédio. _x000D_
 _x000D_
 Justificativa: Há telhas notoriamente quebradas no terminal rodoviário, bem como foi detectada a presença de escorpiões no local. Ambos colocam em risco a segurança dos usuários. Abaixo fotos recentes que atestam os fatos.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/481/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/481/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de postes e luminárias de LED no entorno da Escola Wilson Lopes do Couto, no bairro de Fátima. Justificativa: A iluminação nesse local é importante para trazer segurança aos alunos e funcionários da escola.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Reitera a indicação para o Secretário de Obras da construção da rampa de acesso para a praça em frente ao INSS e da construção de canaleta na Praça da Estação no local onde é realizada a Feira do Agricultor.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a poda de árvores no Beco da Tabatinga, número 54, no bairro Ana Rosa. Justificativa: Os galhos das árvores estão cobrindo as lâmpadas dos postes e escurecendo a rua.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao__rose_tapa.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao__rose_tapa.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos nos locais abaixo indicados:_x000D_
 _x000D_
 1)	Rua Chico Marques, Bairro de Fátima. _x000D_
 _x000D_
 2)	Rua Roberto Queiroz cançado, próximo a LS tratores._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 02 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao__camara_jovem_aurelio_faixas.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao__camara_jovem_aurelio_faixas.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 	_x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizada a pintura da manutenção das faixas do estacionamento da Praça da Estação._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Em reunião da Câmara Jovem realizada no dia 30 de maio de 2019, o vereador Aurélio apresentou esta reinvindicação, sob o argumento de que as faixas estão muito apagadas, causando confusão aos motoristas ao estacionarem seus veículos._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao__camara_jovem_ryan_brenner_limpeza_lixo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao__camara_jovem_ryan_brenner_limpeza_lixo.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	_x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Andréia, Secretária do Meio Ambiente._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar a limpeza do lixo acumulado nas esquinas da Avenida Padre Augusto com a Rua Ana Ismênia de Resende._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Em reunião da Câmara Jovem realizada no dia 30 de maio de 2019, o vereador Vitor Afonso apresentou esta reivindicação, sob o argumento de que no local estão sendo depositados vários sacos de lixo. Salientou que o descarte irregular e inadequado de lixo, coloca em risco a saúde dos moradores, pois atraem ratos, baratas e moscas._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao__camara_jovem_vitor_afonso_roubo_praca.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao__camara_jovem_vitor_afonso_roubo_praca.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Tenente Coronel Roberto, Comandante do 7º BPM._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de intensificar o patrulhamento na Praça da Matriz._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Em reunião da Câmara Jovem realizada no dia 30 de maio de 2019, o vereador Vitor Afonso apresentou esta reinvindicação, sob o argumento de que no local estão ocorrendo muitos roubos. Relatou inclusive, que ele mesmo foi vítima de roubo no dia 21 de maio de 2019, por volta das 15:17, quando três indivíduos com aparência de aproximadamente 17 anos, lhe deram um soco no maxilar e subtraíram seu aparelho celular. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 02 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao__camara_jovem_vitor_afonso_iluminacao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao__camara_jovem_vitor_afonso_iluminacao.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de se incluir no plano de ação dessa administração a melhoria da iluminação da Avenida Doutor Roberto, Bairro Rosário II._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Em reunião da Câmara Jovem realizada no dia 30 de maio de 2019, o vereador Vitor Afonso apresentou esta reinvindicação, sob o argumento de que o local está muito escuro, propiciando a ação de criminosos. Salientou ainda, que um jovem de 17 anos foi vítima de assalto no local, oportunidade em que o agrediram covardemente e subtraíram seu celular e dinheiro._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 02 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao__camara_jovem_daniel_um.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao__camara_jovem_daniel_um.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Secretário Municipal de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizada uma operação tapa buracos na Rua Gabriel Tavares, Bairro de Fátima._x000D_
 _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Em reunião da Câmara Jovem realizada no dia 30 de maio de 2019, o vereador Daniel Cortês apresentou esta reinvindicação, sob o argumento de que os buracos estão colocando em risco os pedestres e motoristas que utilizam aquela via._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 02 de junho de 2019.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_322.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito Municipal de limpeza e capina de um terreno localizado na Av. Maria Lina, próximo ao nº755, Bairro Santo Agostinho. _x000D_
 _x000D_
 Justificativa: Esta vereadora foi procurada por alguns moradores informando que o local se encontra com muito mato e lixo acumulado, o que vem colocando os moradores em risco devido a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_323.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito Municipal de realizar uma força tarefa junto aos bairros Rosário, Rosário II e Dona Branca a fim de executar a limpeza, capina, recapeamento de vias e manutenção/implantação de iluminação pública. _x000D_
 _x000D_
 Justificativa: Diversos moradores da região tem procurado esta vereadora relatando a precariedade destes itens mencionados, pelo que a realização de uma força tarefa na região irá sanar os problemas com celeridade.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_324.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize a manutenção, “tapando” os buracos, e capina da Rua Chico Marques e demais ruas que ligam o bairro de Fátima aos bairros Babilônia e Santa Lúcia II, bem como a manutenção das mesmas posteriormente. _x000D_
 _x000D_
 Justificativa: As mencionadas ruas estão em condições muito ruins, dificultando o trânsito de veículos particulares e do transporte público.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_325.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize o recolhimento de cães de rua na Praça do Rotariano no bairro São Vicente. _x000D_
 _x000D_
 Justificativa: Os moradores da região estão se queixando da quantidade de cachorros no local. A Praça do Rotariano é um lugar de lazer, frequentada por jovens, crianças e idosos e fica do lado de uma Unidade Básica de Saúde. Os animais dormem nos bancos, sujando as praças e trazendo riscos à saúde dos moradores do bairro.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_326.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que conclua as obras de asfaltamento das ruas do Bairro Babilônia, retirando os restos de materiais e terra, bem como terminando os meios-fios e as rampas de acessibilidade. _x000D_
 _x000D_
 Justificativa: Os moradores do bairro estão se queixando que as obras ainda não foram concluídas e que os restos de materiais e terra estão atrapalhando a circulação de veículos e pedestres.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_327.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine a iluminação das praças da Matriz e praça em frente à Escola Estadual Wilson Lopes.  _x000D_
 _x000D_
 Justificativa: A Praça da Matriz é frequentada por quase toda a população e há alguns locais com pouca iluminação. A Praça em frente à Escola Estadual Wilson Lopes é frequentada principalmente por moradores da região e alunos da escola. A iluminação adequada dos locais trará mais conforto e segurança a todos.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a limpeza nas áreas centrais da cidade, principalmente próximo a hospitais e escolas. Justificativa: A presente indicação faz-se necessária tendo em vista a contratação da empresa LMS Construções Eireli para a limpeza dos logradouros do município de Bom Despacho.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_rua_santo_antonio.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_rua_santo_antonio.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que sejam instalados redutores de velocidade, sinalização e faixas de pedestres na Rua Santo Antônio do Monte, Bairro do Rosário_x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicações dos moradores. A referida rua é a principal via de acesso ao residencial Dona Branca, motivo pelo qual há um intenso fluxo de veículos e alguns deles em altíssima velocidade. Muitos pedestres trafegam pelo local, principalmente crianças que veem das escolas, estando todas em situação de risco.  _x000D_
 _x000D_
 	Bom Despacho, 15 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_335.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de obras da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja dado reparo na ponte de madeira localizada na Avenida Doutor Roberto, 1555, em frente a Madeireira LM._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários daquela via, os quais alegaram que algumas madeiras da ponte estão quebradas, dificultando a travessia e colocando em risco a segurança dos usuários. _x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 06 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_336.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de obras da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de afixar placas de “Proibido Estacionar” em ambos os lados da Rua da Biquinha, no trecho localizado entre as Avenida 1º de Junho e Travessa Doutor Miguel Gontijo._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada pelo Senhor Geraldo Francisco de Souza, residente neste trecho, oportunidade em que ele alegou que a referida via é muito estreita e alguns motoristas estão estacionando veículos nesta via, o que tem impedido o trânsito de outros veículos, inclusive, que os moradores daquele trecho coloquem seus veículos nas próprias garagens. Tal medida dará maior fluidez ao transito, inclusive, possibilitando maior conforto aos moradores daquela região._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 06 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_337.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Eduardo Costa, Excelentíssimo Secretário de Desenvolvimento Social da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que sejam agendadas atividades de convivência e inclusão a ser realizadas por essa competente equipe no Engenho do Ribeiro e no Mato Seco. Solicito ainda, que quando tiver designadas as datas, comunique a esta parlamentar._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por moradores das referidas comunidades e estes solicitaram a presença da Secretaria de Desenvolvimento Social naquelas comunidades para realizar as conhecidas “Ruas de Lazer”, atividades típicas  das programações dessa secretaria. Constantemente tenho acompanhado as atividades dos Projetos Social Itinerante (oferta serviços socioassistenciais, atividades lúdicas e de lazer), Social em Cena (Oferta de peças teatrais), Circula Social (oferta de atividades temáticas) e Social e Movimento (oferta de atividades físicas diversas, tais como dança, artes marciais e outras)_x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 10 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_338.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_338.pdf</t>
   </si>
   <si>
     <t>REITERA a Indicação ao Secretário de Trânsito para que proceda ao estudo técnico e verifique a possibilidade de implantação de redutores de velocidade na Rua Santo Antônio, Bairro Rosário, trecho próximo ao Bairro Residencial Dona Branca. _x000D_
 _x000D_
 Justificativa: Moradores da região relataram a esta vereadora que o trânsito no mencionado local é intenso, há grande movimentação de pedestres e os condutores têm imprimindo alta velocidade na via. Os cidadãos ainda temem pela ocorrência de acidentes graves no local, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_339.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_339.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que proceda a limpeza da Rua Constantinopla, no Bairro Gameleira, e determine a retirada de uma rampa e uma escada instaladas na calçada da mencionada via. _x000D_
 _x000D_
 Justificativa: A via e as calçadas estão tomadas por lixo e mato alto, necessitando de uma limpeza urgente. Os moradores da região estão protestando também sobre uma rampa e uma escada que foram colocadas na calçada, bloqueando a circulação de pedestres.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_340.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_340.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_341.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_341.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de redutores de velocidade na Rua marginal à MG 164 (lado oposto à Av. Bandeirantes), saída para o trevo de Bom Despacho, entre a antiga Chevel e a Empreser. _x000D_
 _x000D_
 Justificativa: Esta via, que recentemente foi calçada, está sendo usada pelos motoristas que vem do trevo da BR 262 para o Centro de Bom Despacho como meio de ultrapassagem, quando o tráfego da MG 164 está intenso.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_342.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Construção de uma guarita para proteção dos passageiros que usam o coletivo no ponto de ônibus em frente a Casa Alvorada Ferro e Aço LTDA na Rua dos Bandeirantes, nas imediações do Nº 1419. _x000D_
 _x000D_
 Justificativa: O local foi devidamente urbanizado com calçamento da via lateral ao asfalto, construção de meio fios e canteiros faltando portanto a guarita que atenderá aos habitantes daquela região.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_343.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras a indicação para que seja feita a iluminação da praça do bairro Esplanada.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_344.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de um quebra-molas na Av. Rio de Janeiro, próximo ao número 189, no bairro São Vicente.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_345.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a instalação de placa de identificação de nome de logradouro no Beco Padilhas, no bairro Santa Ângela.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_346.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de saúde que Regularize o atendimento médico do PSF JK/Santa Marta. _x000D_
 _x000D_
 Justificativa: O atual médico da unidade está somente transcrevendo as receitas dos medicamentos, não atendendo às consultas dos pacientes que necessitam.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_347.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_347.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a capina e limpeza geral da rua Castro Alves, bairro São José, inclusive a limpeza dos bueiros na congruência entre Rua Castro Alves e Rua Nossa Senhora de Fátima._x000D_
 JUSTIFICATIVA: A solicitação foi enviada a este Vereador pela cidadã Hélida Oliveira Malaquias Alvarenga, justificando que o arruamento da rua Castro Alves contém apenas calçamento, medida ajustada ao volume de água que capta e conduz, não sendo possível receber asfaltamento sem as prévias medidas de construção de bocas de lobo e canais. Entretanto o volume de água faz com que a vegetação tome conta da rua, especialmente em suas laterais. Essa vegetação, por sua vez, não permite por exemplo que pedestres andem com segurança nas calçadas ou que possamos estacionar nossos veículos adequadamente e nem desembarcar dele com segurança. Haja visto o grande movimento de pedestres e fluxo de veículos nos horários de início e término de aulas da Escola Municipal Professor Elvino Paiva, estabelecimento de ensino com endereço nesta referida rua, as condições locais se tornam inapropriadas e inadequadas.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_348.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Trânsito que seja realizado um estudo para averiguar a possibilidade de colocação de placas de regulamentação de trânsito de Parada Obrigatória (R – 1) nas esquinas da rua Castro Alves de forma que essa ceda a preferência às ruas: rua Ana Ismênia de Resende, rua Benedito Valadares, rua Gustavo Lopes, rua São Dimas, rua Nossa Senhora de Fátima._x000D_
 JUSTIFICATIVA: A solicitação foi enviada a este Vereador pela cidadã Hélida Oliveira Malaquias Alvarenga, justificando que os condutores de veículos, tanto pais de alunos desta localidade como de bairros adjacentes, VAN’s escolares, no horário de início e término de aulas da Escola Municipal Professor Elvino Paiva, associado esse horário à saída, horário de almoço e retorno aos lares dos moradores, tem avolumado o fluxo de trânsito neste período. A estrutura viária não comporta, por isso mesmo passível de regulamentação específica. Os supramencionados condutores têm imprimido alta velocidade na rua Castro Alves, situação danosa tanto aos condutores como aos pedestres. Cabe ressaltar que já houve, mediante tal situação, vários incidentes e acidentes. A regra de ouro é a preservação da vida.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_349.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente a capina e limpeza geral do acostamento da Estrada Parque Dr. Hugo (Estrada do Pica Pau), bem como providências de aprofundamento do acostamento lateral direito (sentido Bom Despacho a Rodovia 262) que acessa a estrada municipal que conduz aos condomínios residenciais Pica Pau I e Fazenda da Prata e inúmeras fazendas. Não sendo possível ou viável que sejam colocadas “tartarugas” que impeçam o acesso pelo acostamento e que os condutores se dirijam ao “trevo” do condomínio Pica Pau II a fim de acessarem a outra pista e por ela conectarem-se a referida estrada._x000D_
 JUSTIFICATIVA: A solicitação foi enviada a este Vereador pela cidadã Hélida Oliveira Malaquias Alvarenga, justificando que nesta estrada trafegam grande número de automóveis de pequeno a grande porte, ainda, charretes, bicicletas, motos, pedestres e animais. O mato já está tomando todo o acostamento, causando transtornos aos condutores. Por tratar-se de via simples de mão dupla, por vezes os condutores tem que dirigir abaixo da velocidade por causa de charretes, bicicleteiros, montados a cavalo, pedestres, desportistas, que atrapalham a fluidez do trânsito. Outro motivo é a falta de visibilidade nas curvas ocasionadas pelas altas moitas, associado ao lixo que se acumulam nelas. Também é percebido nesta estrada o alto número de animais (cavalos, cachorros, gatos, gambás e até tamanduás) atropelados que por vezes ocasionam acidentes ou situações de risco à vida humana e animal.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feito o recapeamento das ruas: Odílio Antônio da Silva, no bairro Gameleira; Rua Corinto e Rua Passos, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/468/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/468/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a limpeza, capina e abertura de trecho da Rua Almenara, no bairro Santa Marta.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_doutor_roberto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_doutor_roberto.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja realizada operação tapa buracos na Avenida Doutor Roberto, principalmente em frente ao Restaurante do PP._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Passando por aquela Avenida, pude perceber que as chuvas da semana passada fizeram um grande estrago no asfalto daquela avenida e as avarias estão colocando em risco a segurança dos cidadãos._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2019.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_belvedere_1.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_belvedere_1.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Trânsito e Obras, a seguinte INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Construção de quatro redutores de velocidade em pontos estratégicos do Bairro Belvedere;_x000D_
         Confecção e instalação de sinalização vertical e horizontal, indicando velocidade permitida, proibição de estacionamento, pare, etc..._x000D_
 _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Moradores daquela região procuraram esta vereadora e trouxeram as referidas reivindicações, argumentando que a ausência de sinalização e redutores de velocidade estão colocando em risco a vida dos moradores, principalmente de crianças e idosos, pois  os condutores de veículos, que por ali trafegam, têm imprimido alta velocidade._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2019.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_belvedere_3.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_belvedere_3.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Trânsito e Obras, a seguinte INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no Plano de Ação dessa Secretaria a construção de sistema de drenagem de águas pluviais na Rua Antônio Helidio, Bairro Belvedere._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Moradores daquela região procuraram esta vereadora e informaram que a referida rua recebe grande quantidade de água das chuvas, por estar localizada na parte mais baixa do bairro. Tal fator tem ocasionado produção de muito barro, tornando inviável o trânsito de veículos. Nesta oportunidade, o moradores agradeceram a obra realizada por esta administração na Rua Tereza Genoveva, o que melhorou sobremaneira os problemas decorrentes das águas pluviais._x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/472/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/472/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de um quebra-molas na Rua Guiné-Bissau esquina com Rua Tapuias, em frente ao número 22, na entrada do bairro Dom Rafael.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/473/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/473/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a recomposição asfáltica na Rua Odílio Antônio da Silva, perto do número 1.545, no bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a inclusão no Plano Diretor do asfaltamento da Rua Xavantes, no bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Obras que seja realizado o asfaltamento do prolongamento da Rua Monsenhor Otaviano , Bairro São José. E enquanto não for possível asfaltar, solicito serviço de manutenção e tapa buracos. Justificativa: A referida rua, neste trecho final, encontra- se com muitos buracos, em más condições, trazendo transtornos aos moradores e também as crianças que por ali passam com seus familiares em direção a escola infantil Elvino Paiva.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_belvedere_2.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_belvedere_2.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Trânsito e Obras, a seguinte INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no Plano de Ação dessa Secretaria a Reforma e modernização do arco de entrada do bairro Belvedere._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Moradores daquela região procuraram esta vereadora e informaram que o arco de entrada do referido bairro foi construído a muitos anos pela administração pública e que ele está muito danificado, apresentando risco de desabamento._x000D_
 _x000D_
 	Bom Despacho, 20 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de uma lombofaixa na Rua Manoel da Costa Gontijo, entre a Rua Vereador José Diniz e a Rua Marques Gontijo, acima do Bar do Crocodilo.  Justificativa: Além de parte do transito do bairro, a referida rua recebe também o tráfego dos veículos que vem da MG-164. Existe ali um comércio atuante, a Escola Wilson Lopes e a Igreja de Fátima, desta forma em alguns horários aquela rua fica intransitável para os pedestres. Assim sendo em virtude do perigo que os moradores e frequentadores daquela região estão correndo e considerando inclusive que a própria secretaria iria fazer ali uma intervenção, solicitamos o atendimento o mais rápido possível.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de uma lombofaixa na Rua do Rosário, entre a Rua Washington Luiz e a Rua Lavínia Campos, mais especificamente em frente as Escolas CCAA e Leonardo DA Vinci. Justificativa: A Rua do Rosário é uma das ruas mais movimentadas da cidade, tem um comércio muito forte e atuante e um grande movimento nas escolas citadas. Por não haver uma lombofaixa e uma sinalização adequada não muito raro acontece ali pequenos acidentes, tendo o último ocorrido neste mês de junho onde uma mãe de aluno (Sra. Carla) foi atropelada. Visto o exposto aguardamos o atendimento o mais rápido possível.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Reiteração ao Prefeito Municipal da indicação feita em 20/03/2017 para que seja incluído os povoados da Garça e do Capivari dos Macedos no plano de asfaltamento do município a se realizar em 2019. Justificativa: Conforme já citado estes não são os únicos povoados do município que não receberam este benefício e com a aprovação por esta Câmara do empréstimo no BDMG, pedimos reiteradamente a indução dos mesmos.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a sinalização horizontal bem como a construção de rampa para acessibilidade de idosos e deficientes físicos em frente às escolas do município. Justificativa: Existe a sinalização vertical por placas, contudo faltam sinalização horizontal e rampas para um adequado serviço de acessibilidade para as pessoas idosas e deficientes físicos.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a contratação de empresa especializada em engenharia de tráfego para análise e estudo de melhorias no trânsito da cidade. Justificativa: Tendo em vista obras inacabadas como a rotatória próximo ao posto de combustíveis VAP e obras ineficientes, tais como as guaritas de ponto de ônibus na Praça da Matriz e em frente a escola Wilson Lopes, faz-se extremamente necessário um estudo para melhorar o trânsito de Bom Despacho.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Trânsito para aumentar o percurso das linhas de ônibus que fazem o trecho Centro - Av. Maria Guerra, até a esquina da Rua Guiné-Bissau, próximo aos galpões industriais, no bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_17-06-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_17-06-2019.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, em caráter de reiteração, a melhoria do asfalto na esquina das Ruas Lavina Campos e do Rosário, Centro._x000D_
 Justificativa: Trata-se de pequeno trecho local com buracos e que necessita de nivelamento do asfalto e construção de canaleta.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_17-06-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_17-06-2019.docx</t>
   </si>
   <si>
     <t>Indica aos Secretários de Obra e de Meio Ambiente verificar a legalidade, oportunidade e conveniência do projeto de instalação de um pátio de veículos nos lotes situados entre a Rua Castro Alves e Av. Carlos Cardoso de Carvalho, bairro São José.  _x000D_
 Justificativa: Este vereador foi procurador por moradores do bairro São José, os quais dão noticia de que está sendo instalado nos lotes situados entre a Rua Castro Alves e Av. Carlos Cardoso de Carvalho um pátio de veículos apreendidos, fato que está causando indignação de moradores do entorno. Ademais, é do conhecimento deste Vereador que, no Projeto de Lei Complementar nº 06/2018, em trâmite nesta Casa Legislativa, o Chefe do Executivo fez um pré-zoneamento, colocando a Rua Castro Alves como Zona Residencial Mista, de modo que a instalação de pátio de veículos no local não está de acordo com a ordem estabelecida pelo executivo. Afinal, na doutrina de zoneamento, na chamada zona residencial mista, os comércios e serviços devem ser compatíveis com o uso residencial, o que não é o caso dos pátios de veículos.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a instalação de guarita para espera de ônibus na rua Chico Marques, número 160, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de canaleta para drenagem de água pluvial na rua Gustavo Lopes, esquina com rua Francisco Araújo, no  bairro São José. Justificativa: Após o período de chuvas a água acumula no local causando mal cheiro e inconvenientes aos moradores da região.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de rede de captação de água pluvial no trecho inicial da rua Francisco Araújo Lopes, no bairro São José. Justificativa: O volume de água que escorre na rua impede os moradores de entrar e sair de suas residências em períodos de chuva. Além da força da água sobre o muro do Parque de Exposições.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao__processo_seletivo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao__processo_seletivo.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Joice Quirino, Excelentíssima Presidente da Câmara Municipal da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizado concurso público para preenchimento dos 02 cargos vagos de Analistas Parlamentares (Permanente) e de processo seletivo para preenchimento de 02 cargos de Analistas Parlamentares(temporário)._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Atualmente, nesta casa legislativa, não temos nenhum Analista Parlamentar, embora a legislação vigente preveja 4 cargos. Importante destacar, que dois servidores que ocupam o referido cargo estão com licença sem vencimento, enquanto os outros dois cargos estão vagos.  A realização de processo de seleção para ocupação das vagas atenderá a dispositivo constitucional, garantindo oportunidade aqueles que desejam ocupar um cargo público, bem como, proporcionará maior qualidade dos trabalhos legislativos desenvolvidos por esta casa._x000D_
  _x000D_
 	Bom Despacho, 17 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/563/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/563/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que asfalte o restante da Rua Chico Bernadino, bem como instale lâmpadas nos postes sem iluminação em frente às residências nesta rua. Justificativa: Este vereador fez uma solicitação ao DER que tomasse providências em relação à iluminação da Rodovia MG-164, tendo como resposta que fora transferida para o Município a responsabilidade para manutenção da via. Portanto, a presente indicação faz-se necessária para dar mais segurança aos alunos das escolas municipais, alterando o trajeto das mesmas da rodovia estadual para a rua acima indicada, com o seu devido asfaltamento total e iluminação.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito placas de redução de velocidade nas ruas Pedro Tavares Gontijo e Padre Eustáquio, no bairro de Fátima. Justificativa: Estas ruas dão acesso à creche do bairro de Fátima, onde encontram-se crianças transitando e os carros trafegam em alta velocidade, gerando grande risco de acidentes.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de passeio na Praça Esmeralda, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a colocação de placa de sinalização "Pare" no cruzamento da Rua Maestro José Floriano com Rua Mauro Alves Franco, no bairro Esplanada.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/573/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/573/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a construção de quebra-molas na Rua Pernambuco, abaixo da esquina com a Rua Petrópolis. Justificativa: Devido ao grande fluxo de alunos da Escola Darwin/Novo Ser, existe grande risco de acidentes no local.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras a construção de uma boca de lobo para deságue de água pluvial na esquina da Rua Pernambuco com a Av. Dr. Roberto. Justificativa: Devido ao grande acúmulo de água, não há como fazer o recapeamento do asfalto no local.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Reitera a indicação ao Secretário de Obras para iluminar a praça em frente à Escola Egídio Braga, no Engenho do Ribeiro. Justificativa: Devido ao horário noturno das aulas, os alunos correm sérios riscos com a falta de iluminação da praça.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/576/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/576/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Reitera a indicação à Secretária de Meio Ambiente para retirar uma árvore na Praça Padre Augusto, no Engenho do Ribeiro. Justificativa: A árvore representa grande risco, inclusive já ocorreu a queda de um galho na varanda de uma residência próxima, e a solicitação para retirada desta árvore já aguarda alguns meses para ser atendida.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao__rose_tapa_sao_vicente.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao__rose_tapa_sao_vicente.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos no Bairro São Vicente, principalmente  na Rua Passos com Avenida Governador Valadares._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 24 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao__valeria.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao__valeria.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssima Secretário de Obras, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizada uma revisão da iluminação das ruas Santa Clara e João Pereira._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por moradores daquelas imediações, os quais alegaram que nas referidas ruas tem várias lâmpadas queimadas e se encontram muito escuras, facilitando a  ação de criminosos. _x000D_
 	Bom Despacho, 24 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao__seguranca.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao__seguranca.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Cel. Roberto Martins, Excelentíssimo Comandante do 7º BPM, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja intensificado o policiamento na Rua Santa Clara, em frente a Creche Dona Zuma, Bairro do Rosário._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Fui procurada por moradores que o local virou ponto de drogas, onde ficam aglomerados usuários e traficantes.  Os moradores suplicam por ajuda, pois se sentem vulneráveis e desprotegidos._x000D_
   _x000D_
 	Bom Despacho, 24 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao__seguranca_engenho_ribeiro.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao__seguranca_engenho_ribeiro.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Cel. Roberto Martins, Excelentíssimo Comandante do 7º BPM, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja intensificado o policiamento no Distrito do Engenho do Ribeiro._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Fui procurada por moradores que alegaram que  a Polícia Militar disponibilizava  dois policiais militares que faziam policiamento preventivo no Engenho do Ribeiro, no entanto, este serviço não é mais disponibilizado a População. A Polícia Militar só comparece lá, quando é acionada para atender a ocorrência de algum crime.  Os moradores suplicam por ajuda, pois se sentem vulneráveis e desprotegidas._x000D_
   _x000D_
 	Bom Despacho, 24 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/581/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/581/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Gerente da COPASA para dar início à obra de construção da rede de esgoto do bairro Ipiranga, no Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/582/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/582/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a construção de uma lombo-faixa na Rua Manoel Ribeiro, número 414, no Engenho do Ribeiro. Justificativa: Os moradores estão correndo riscos de acidentes ao chegarem próximo ao chafariz onde buscam água.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/584/indicacao_farmacinha.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/584/indicacao_farmacinha.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Neide, Excelentíssima Secretária de Saúde, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja criado o “Horário de Trabalhador” no atendimento da Farmacinha Municipal. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por alguns usuários do SUS, os quais alegaram dificuldades de comparecimento a Farmacinha Municipal no horário estipulado sob a alegação de que coincide  com o horário de trabalho, tornando-se inviável a utilização do serviço ofertado pelo município._x000D_
 	Bom Despacho, 01 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_rua_maria_isabel_de_sao_jose..docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_rua_maria_isabel_de_sao_jose..docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que seja realizado um estudo para melhorar a sinalização da Rua Maria Isabel de São José, Bairro de Fátima, bem como, a conveniência de transformá-la em mão única. _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reinvindicações dos moradores. Na referida rua há ausência de sinalização adequada e desrespeito às regras de trânsito, fatores que tem trazido dificuldades de fluidez de veículos na referida via e possibilitado a ocorrência de acidentes._x000D_
 _x000D_
 	Bom Despacho, 01 de julho de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao__posturas.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao__posturas.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Presidente desta Casa Legislativa, Vereadora Joice Quirino, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja levado a votação, com a urgência que se requer, o Código de Posturas em tramitação nesta casa._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Todos sabemos que o Código de Posturas regula as medidas de polícia administrativa, de higiene, ordem pública e funcionamento dos estabelecimentos comerciais, industriais e prestadores de serviço, estabelecendo as relações entre o Poder Público e os Munícipes. Os códigos de posturas assumem importante papel, com o intuito de prevenir a incidência de moléstias contagiosas e coibir os desvios ou a má conduta que a população possa desenvolver, proporcionando um ambiente saudável sob todos os aspectos. É importante que esta casa leve a discussão e votação o Código de Postura, observando sua eficiência e cobrando da administração pública ampla divulgação para conhecimento de toda população._x000D_
 .	Bom Despacho, 01 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Reitera a indicação ao Secretário de Obras para a instalação de iluminação de LED na Av. Ana Rosa.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a drenagem de água da chuva na quadra da Rua Tabatinga. Justificativa: A água da chuva está caindo de uma residência próxima à quadra.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a recomposição asfáltica na Rua Curitiba, próximo ao número 444.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de iluminação de LED na Rua Cruz do Monte.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de passeio na Rua Tõezinho Rodrigues, no bairro Jardim dos Anjos II. Justificativa: Um dos lados da rua não possui passeio.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Gerente da COPASA a implantação de rede de esgoto na Rua 1, no bairro Monte Castelo.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/599/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/599/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a iluminação da quadra na Rua Tabatinga. Justificativa: Faltam apenas três ou quatro lâmpadas para iluminar completamente a quadra.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/600/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/600/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a possibilidade de abertura da Rua Leito da Linha Férrea que liga a Estrada do Pica-Pau até ao lado do CAIC. Justificativa: A abertura da rua facilita o trânsito no local e diminui o risco de acidentes.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_fogo_mata.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_fogo_mata.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Dr. José Márcio, Excelentíssimo Delegado Regional de Segurança Pública, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que sejam determinadas a instauração de Inquéritos Policiais para apurar a autoria, materialidade e circunstâncias nas quais se deram o incêndios ocorridos no loteamento Gran Viver e nas imediações do Restaurante e Churrascaria Fazendinha, localizado nas proximidades da Avenida Norte Sul. _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Na tarde de ontem, ocorreram incêndios nos locais indicados, o que colocou em risco a saúde e segurança da população. Trata-se de conduta criminosa, a qual necessita de apuração para a devida responsabilização criminal, civil e administrativa dos culpados._x000D_
 _x000D_
 	Bom Despacho, 01 de julho de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_grota_dona_branca..docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_grota_dona_branca..docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 Sra. Presidente,_x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Exma. Secretária Municipal de Meio Ambiente, Andrea, da seguinte indicação:_x000D_
 _x000D_
 Que seja instaurado Procedimento Administrativo para apurar a responsabilidade da empresa contratada para recolhimento de lixo no município de Bom Despacho, por suposto lançamento irregular de lixo na grota localizada na Rua 7, do Residencial Dona Branca, Bairro Rosário II, por seu funcionário, e em caso de comprovada conduta ilegal, que sejam adotadas as medidas pertinentes. _x000D_
 Que seja determinada a limpeza e recolhimento do lixo, descartado indevidamente, no referido local. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Segundo moradores, um funcionário da empresa contratada, responsável pelo recolhimento do lixo no Residencial Dona Branca, junta o lixo e joga na grota. O referido local está cheio de sacolas de lixo, possibilitando a proliferação de animais peçonhentos e mosquitos da dengue, colocando assim, em risco a saúde dos moradores._x000D_
 Bom Despacho, 05 de julho de 2019 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_avenida_leste.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_avenida_leste.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica da Avenida Leste, Bairro Aeroporto. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reivindicação antiga dos moradores daquela Avenida.  Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade, e esta via deve ser olhada com prioridade. Os moradores têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 _x000D_
 Bom Despacho, 05 de julho de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_redutor_de_velocidade_engenho_ribeiro.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_redutor_de_velocidade_engenho_ribeiro.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que sejam instalados redutores de velocidade nas proximidades do número 31, da Rua Manoel Ribeiro._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração de pedido para atender a reinvindicações dos moradores, especialmente do morador Francisco Pedro Apolinário. No local passam muitas crianças, que estão em situação de risco, devida a alta velocidade que os motoristas imprimem em seus veículos. _x000D_
 _x000D_
 	Bom Despacho, 05 de julho de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao__seguranca_engenho_ribeiro_reiteracao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao__seguranca_engenho_ribeiro_reiteracao.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Cel. Roberto Martins, Excelentíssimo Comandante do 7º BPM, da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja intensificado o policiamento no Distrito do Engenho do Ribeiro._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Trata-se de reiteração. Fui procurada por moradores que alegaram que  a Polícia Militar disponibilizava  dois policiais militares que faziam policiamento preventivo no Engenho do Ribeiro, no entanto, este serviço não é mais disponibilizado a População. A Polícia Militar só comparece lá, quando é acionada para atender a ocorrência de algum crime.  Os moradores suplicam por ajuda, pois se sentem vulneráveis e desprotegidas._x000D_
   _x000D_
 	Bom Despacho, 05 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_406.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_406.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de uma Guarita de ônibus na Av. Ana Rosa esquina com a Rua Paraná, em frente a Mercearia do Jairo. Justificativa: Este parlamentar tem sido procurado por diversos moradores daquela região relatando os transtornos para aguardarem transporte coletivo em dias de muito sol e chuva.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Prefeito Municipal para que seja asfaltado em caráter de prioridade um pequeno trecho da Avenida Geralda Lopes (antiga linha) na região do Bairro Ana Rosa, compreendido a partir da Rua Nova Iguaçu até 30 metros depois do número 270, e outro de pelo menos 60 metros no final da Avenida na chegada da Igreja São Benedito na Praça do CAIC. Justificativa: A Avenida Geralda Lopes se tornou uma alternativa de trânsito para caminhões e carretas, principalmente da Arcelor Mitral que transporta madeira (eucalipto) oriundo da Passagem com destino a carvoaria do Buriti e/ou para a serraria em Martinho Campos. Estes pequenos trechos que somados devem medir mais ou menos 280 metros, estão prejudicando demais os moradores daquele local. O ideal seria o asfaltamento e ligação até o CAIC, conforme indicação anterior, no entanto se não for possível que se resolva pelo menos a situação dos moradores.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>reiteração da indicação ao Prefeito Municipal para trocar a iluminação da Praça do CAIC e final da Av. Ana Rosa, nas imediações da Igreja São Benedito e UBS Tabatinga, por lâmpadas de LED. Justificativa: É um local de grande movimento, principalmente nas barraquinhas e quermesses promovidas pela Comunidade São Benedito e adjacências. A iluminação atual é muito deficitária, colocando em risco a segurança das pessoas que por ali trafegam e frequentam.</t>
   </si>
   <si>
     <t>871</t>
   </si>
@@ -4621,805 +4621,805 @@
   <si>
     <t>Indica ao Secretário de Obras estudo para implantação de estacionamento 45 graus na rua Perdigão ao lado da Igreja São Vicente.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Indica ao Gerente da COPASA o plantio de árvores no passeio dos lotes nas proximidades do reservatório instalado na rua Abaeté.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a iluminação em frente a Igreja de São Benedito, Bairro Ana Rosa.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>Reitera indicação para instalação de iluminação de LED na avenida Lalemã Vieira, bairro Esplanada.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_493.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_493.pdf</t>
   </si>
   <si>
     <t>Indica a Sra. Secretária de Esportes e Lazer a criação de um campeonato municipal de futebol com disputa entre times separados por bairros desta cidade de Bom Despacho. _x000D_
 _x000D_
 JUSTIFICATIVA:A iniciativa irá incentivar ainda mais o esporte na cidade e permitirá o treinamento e acompanhamento de jovens de todas as localidades.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_494.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_494.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que instale uma faixa elevada para travessia de pedestres em frente ao Posto de Saúde do Bairro Ozanan. _x000D_
 _x000D_
 JUSTIFICATIVA: No local há uma grande circulação de pessoas, algumas com condições de saúde delicada ou com dificuldade de locomoção, e muitos veículos não respeitam os pedestres. A situação está trazendo grandes riscos principalmente aos pacientes do Posto de Saúde, podendo acarretar graves acidentes. Uma faixa elevada para travessia poderá resolver a situação.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/917/indicacao_495.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/917/indicacao_495.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Secretário de Obras para “tapar” a “cratera” aberta em frente à entrada principal da Associação dos Doadores de Sangue, na Praça Olegário Maciel. _x000D_
 _x000D_
 Justificativa: O buraco descoberto já causou várias vítimas.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/918/indicacao_496.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/918/indicacao_496.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome as providências necessárias para acabar com a poeira na entrada do lixão da cidade.  _x000D_
 _x000D_
 JUSTIFICATIVA: A entrada do lixão está tomada por poeira. A situação está colocando em risco a saúde das pessoas que lá trabalham, pois há um intenso trânsito de caminhões no local. Portanto, é necessário molhar a entrada ou, caso não seja possível, realizar outra ação para minimizar o problema.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/919/indicacao_497.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/919/indicacao_497.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ao Presidente da Câmara dos Deputados, Excelentíssimo Deputado Federal Rodrigo Maia, que diante da situação que vive o Brasil nos dias atuais não podemos concordar com o desemprego em nosso país. Por esse motivo solicito a Vossa Excelência que atenda ao humilde pedido deste vereador e busque soluções imediatas ao funcionamento dos financiamentos feitos pela Caixa Econômica Federal em todas as áreas, principalmente no Programa Minha Casa Minha Vida, por se tratar de um programa gerador de empregos. Sugiro que seja feita uma reunião entre Vossa Excelência, seus pares Deputados Federais, o Excelentíssimo Presidente da República juntamente com o Presidente e Diretores da Caixa Econômica Federal para juntos apreciarem o prejuízo que sofrerá o Brasil e as consequências do desemprego que teve grande aumento com a suspensão dos financiamentos. Humildemente aguardo resposta de Vossa Excelência.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/920/indicacao_498.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/920/indicacao_498.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que verifique a possibilidade de se incluir no plano de ação dessa administração a instalação de iluminação nas seguintes vias: 1)	Rua A, Bairro Gameleira, da esquina da Avenida Bandeirantes a esquina da Rua Florida (Rua acima da EMPRESER); 2)	Rua B, Bairro Gameleira, da esquina da Avenida Bandeirantes a esquina da Rua Florida (Fundo da Autopeças Bom Despacho); 3)Rua Florida, da esquina da Rua B a Rua A (Fundo da Fábrica de Temperos). _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reivindicação de moradores daquelas imediações, sob o argumento de que o local está muito escuro, propiciando a ação de criminosos.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_499.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_499.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que verifique a possibilidade de trocar a lâmpadas comuns por lâmpadas de Led, na Rua José Pedro Barbosa, Bairro Santa Ângela. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de um pequeno trecho(beco)no qual residem muitas pessoas idosas, as quais alegaram que o local está muito escuro, propiciando a ação de criminosos.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_500.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_500.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que realize operação tapa buracos (reparos asfálticos) na Rua Odílio Antônio da Silva, Bairro Gameleira, da esquina da Rua Constantinopla até a Rua Afrodite, próximo a Meta Calçados. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reivindicação que proporcionará maior fluidez ao trânsito e conforto ao usuário da via.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_501.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_501.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que realize a pavimentação asfáltica dos seguintes locais: 1)	Rua Antônio Inácio, Bairro Palmeiras até a Rua São Dimas, Bairro Jardim América; 2) 	Rua Odílio Antônio da Silva, Bairro Gameleira, Trecho entre a esquina da Rua A até o final da referida rua; 3)	Rua Alexandre Souto, Bairro Jardim dos Anjos II. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reivindicação antiga dos moradores das referidas vias. Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade. A pavimentação das vias trará mais conforto aos moradores e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_502.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_502.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Iluminação pública na Rua Domingos Costa, Bairro Alvorada. _x000D_
 _x000D_
 Justificativa: a referida rua encontra-se sem iluminação, visto que os postes já foram colocados e estão faltando apenas as luminárias, o que vem colocando os moradores e todos do entorno em risco.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_503.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_503.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a limpeza e capina de um lote localizado na Rua Padre Libério, próximo ao número 05, Bairro Nossa Senhora de Fátima. _x000D_
 _x000D_
 Justificativa: O referido local encontra-se tomado por matos o que vem favorecendo a proliferação de animais peçonhentos, como cobra, aranha e escorpiões, o que vem colocando em risco os moradores do entorno.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_504.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_504.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que desenvolva ações para transmitir à população informações sobre os riscos, formas de combate, prevenção e orientações sobre escorpiões, através de campanhas, publicações ou outros meios. _x000D_
 _x000D_
 Justificativa: Vários bairros da cidade estão tomados uma infestação de escorpiões. A picada de um escorpião tem o potencial até de levar a óbito uma pessoa. Por isso se faz necessário um conjunto de ações do Executivo Municipal para levar informações imprescindíveis à população sobre o problema.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_505.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_505.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize a limpeza e capina dos lotes de propriedade do município localizados na Rua Brasília no Bairro São José, bem como a instalação de calçada em conformidade com a legislação vigente. _x000D_
 _x000D_
 Justificativa: Na mencionada via há lotes tomados por mato alto e sujeira, trazendo riscos aos moradores vizinhos do local. Como os lotes não possuem calçada os pedestres são obrigados a transitar na via, disputando espaço com os veículos. O mais grave é que os imóveis pertencem ao município e deveriam seguir a legislação.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_506.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_506.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que tome as providências necessárias para que nenhum paciente que utiliza o sistema público de saúde seja transportado de forma irregular.  _x000D_
 _x000D_
 Justificativa: Esta vereadora recebeu denúncia de que os carros terceirizados da Secretaria de Saúde estão transportando pacientes que necessitam de ambulância. Em um dos casos um paciente portador de necessidades especiais, acamado, foi transportado de forma irregular, colocando-o em sério risco. Trata-se de uma grave violação à legislação que deve ser regularizada imediatamente.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_507.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_507.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que instale uma lombada na Rua Roberto Valadares Gontijo, próxima ao Posto Alvorada, no Bairro Pedro Tavares Gontijo. _x000D_
 _x000D_
 Justificativa: Os motoristas muitas vezes ultrapassam o limite de velocidade e no bairro há muitas crianças que circulam na mencionada via. A situação está colocando em risco a vida dos moradores e das demais pessoas que transitam no local.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_508.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_508.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a construção de redutores de velocidade em toda extensão das Ruas Cisalpino Marques Gontijo e Roberto Queiroz Cançado, Bairro São José. _x000D_
 _x000D_
 Justificativa: As referidas ruas foram colocadas em sentido como “mão única” fazendo com que os veículos transitem em alta velocidade trazendo riscos aos moradores e pedestres do entorno.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_509.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_509.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a limpeza dos lixos acumulados na Rua Lavras, nas proximidades no número 64.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_510.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_510.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Limpeza da Rua Brasília, Bairro São José. _x000D_
 _x000D_
 Justificativa: é uma área institucional do município que se encontra muito suja, com acumulo de mato favorecendo a proliferação de animais peçonhentos o que vem colocando a população em risco.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_511.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_511.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Pavimentação asfáltica na Rua Francisco Ribeiro de Resende, entre a Rua Castro Alves e Av. Padre Augusta, Bairro São José.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_512.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_512.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Construção de uma lombo faixa na Avenida Amazonas, próximo ao número 399.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_513.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_513.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras e trânsito a regulamentação de placas de estacionamento para idosos e pessoas com necessidades especiais defronte ao Banco BRADESCO. _x000D_
 _x000D_
 Justificativa: Embora na entrada deste banco haja o rebaixamento da calçada para entrada de cadeirantes, há um grande estacionamento de motocicletas neste quarteirão, o que impede tanto a parada quanto o estacionamento de veículos de idosos e pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_514.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_514.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras melhorias no asfalto da Rua Chico Marques entre as Ruas Picão Camacho e Maria Isabel, bairro Ozanan. _x000D_
 _x000D_
 Justificativa: Recentemente, foi realizada melhoria no asfalto dessa rua, Contudo, não foi feito o recapeamento entre as Ruas Picão Camacho e Maria Isabel, bairro Ozanan, que continua repleto de buracos.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_515.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_515.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja efetuada uma operação tapa buracos na Rua Padre Henrique Hesse no Bairro São Vicente, próximo a Escola Estadual Irmã Maria. _x000D_
 _x000D_
 Justificativa: Trata-se de um trajeto pequeno, mas que nunca recebeu manutenção, estando a rua quase que intransitável devido a quantidade e o tamanho dos buracos.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_516.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_516.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal várias indicações sendo a primeira feita em 27/março/2017 para a abertura e asfaltar a rua que liga o bairro do Rosário, São Geraldo e Santa Ângela com o bairro Santa Lúcia. _x000D_
 _x000D_
 Justificativa: Esta obra vai beneficiar muitos pais que levam seus filhos à APAE e atualmente precisam dar uma grande volta para chegar no local.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_517.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_517.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal várias indicações sendo a primeira feita em 28/agosto/2017 para limpeza, asfaltamento e iluminação dos cemitérios locais. _x000D_
 _x000D_
 Justificativa: Além dos sepultamentos os locais recebem dezenas de visitantes diariamente. No caso dos enterros que acontecem no fim da tarde e início da noite é necessário recorrer aos faróis de carros para iluminar o local do sepultamento.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_518.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_518.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal várias indicações sendo a primeira em 07/agosto/2017 para a construção de uma rotatória adequada para a Praça do Pamonhão. _x000D_
 _x000D_
 Justificativa: A atual rotatória é deficitária e não contempla principalmente os veículos oriundos dos bairros do Rosário 1 e 2. Considerando a intensidade do trânsito no local inclusive com destino a BR 262 e vice-versa, sugiro e peço prioridade nesta indicação.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_519.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_519.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação para que seja encaminhado a TRIUNFO pedido para reforma do Trevo na BR 262 já de acordo com o projeto de duplicação da rodovia. _x000D_
 _x000D_
 Justificativa: Nosso Trevo está descuidado demostrando total descaso da concessionária com Bom Despacho. É bom lembrar que apesar da paralisação da obra de duplicação os pedágios estão sendo cobrados regularmente inclusive com reajustes nas tarifas.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_520.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_520.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal várias indicações sendo a primeira em 27/março/2017 para o asfaltamento de um pequeno trecho que liga a rua São Dimas no bairro Jardim América à Rua Antônio Inácio bairro Palmeiras. _x000D_
 _x000D_
 Justificativa: Ali estão concentradas várias empresas do ramo de pedras semi preciosas que recebem compradores de toda parte. E a rua além de buracos por ser de terra conserva ora com poeira ora com barro prejudicando muito aqueles empresários.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_521.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_521.pdf</t>
   </si>
   <si>
     <t>Reiterar ao prefeito municipal a indicação feita em 05/março/2018 para asfaltamento da avenida Brasil a partir do Campo de Futebol do Operário até a rua Venezuela. _x000D_
 _x000D_
 Justificativa: Além da má impressão a poeira está prejudicando os moradores da região e os frequentadores do Campo de Futebol.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_522.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_522.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal o asfaltamento e iluminação com LED do último quarteirão da rua Monsenhor Otaviano trecho compreendido a partir da avenida Dr. Roberto até a ARPA. _x000D_
 _x000D_
 Justificativa: A rua foi aberta recentemente e é importante para o trânsito naquele local, uma vez que dá acesso ao Centro de Educação Infantil Elvino Paiva.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_523.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_523.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a repintura das faixas de pedestres do bairro São José com prioridade nas localizadas na rua do rosário em frente ao Posto Piraquara e Restaurante Rei do Coco. _x000D_
 _x000D_
 Justificativa: As faixas estão totalmente apagadas prejudicando os pedestres a atravessas umas das vias mais movimentadas da região.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_524.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_524.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Levante a tampa de caixa de bueiros na Av. Maria Lina B. São Francisco.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_525.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_525.pdf</t>
   </si>
   <si>
     <t>Reiteração ao sec. de Obras da indicação de Construção de passeios na Praça Rerun  Novarum Bairro Dom Joaquim.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_526.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_526.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a realização de um estudo para melhorar a sinalização da Rua Maria Isabel de São José, Bairro de Fátima, bem como, a conveniência de transformá-la em mão única. JUSTIFICATIVA: Trata-se de reivindicações dos moradores. Na referida rua há ausência de sinalização adequada e desrespeito às regras de trânsito, fatores que tem trazido dificuldades de fluidez de veículos na referida via e possibilitado a ocorrência de acidentes.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_527.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_527.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que verifique a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. JUSTIFICATIVA: Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235, está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_528.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_528.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras Que seja realizada a pavimentação asfáltica (aproximadamente 100 metros) da Rua Francisco de Paulo como a Rua Chico Marques, Bairro de Fátima. JUSTIFICATIVA: Trata-se de reivindicação antiga dos moradores das referidas vias e que é apresentada em caráter de reiteração. Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade. A pavimentação da via trará mais conforto aos moradores e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_529.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_529.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a implantação de projeto de iluminação da praça da Igreja, no povoado de Capivari dos Macedos, zona rural de Bom Despacho/MG. Justificativa: A praça onde está situada a Igreja é o local de maior fluxo de pessoas no povoado.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_530.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_530.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar a realização de melhorais nas condições de trabalho dos servidores públicos que estão trabalhando na portaria do Aterro Sanitário (Lixão) de Bom Despacho._x000D_
 Justificativa: Este Vereador esteve no local e constatou que o local de trabalho dos servidores que trabalham na portaria do Aterro são péssimas. Além de falta água potável, as condições do alojamento são péssimas, inclusive, foi constatada a presença de carrapatos e escorpiões no local.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_531.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_531.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Instalação de postes com luminárias na Rua Monte Azul, próximo ao número 220, Bairro São Vicente.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_532.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_532.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Realizar operação tapa buracos em todo Bairro de Fátima.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_533.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_533.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Verifique a possibilidade de se fazer a troca das lâmpadas do Bairro de Fátima por lâmpadas de LED.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_534.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_534.pdf</t>
   </si>
   <si>
     <t>Indicam ao secretário de obras o asfaltamento da Rua 2, esquina com a Av. Dr. Roberto, no bairro Rosário II. Justificativa: Indicação enviada através do Fala Cidadão em rede social, pela moradora Isabelle Desirrêe.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_535.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_535.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria competente, o urgente recapeamento da Rua Adelaide Sabino, no Bairro de Fátima. Justificativa: A indicação é necessária porque a mencionada via está em estado degradante, com muitos buracos ocasionados pela circulação de veículos e pela ação do tempo. Desta maneira o bom e correto tráfego de veículos fica prejudicado, colocando em risco os motoristas e pedestres que transitam no local. É direito da população uma infraestrutura municipal adequada.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_536.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_536.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria competente, a pavimentação asfáltica das ruas demandadas no Bairro Alvorada. Justificativa: Diversas ruas do Bairro Alvorada estão sem pavimentação. Os moradores são obrigados a conviver diariamente com poeira ou barro, além da dificuldade de circulação de veículos dentro do bairro. O asfaltamento vai melhorar as condições de tráfego, contribuindo com a melhor qualidade de locomoção dos cidadãos que transitam por essas vias públicas.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_537.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_537.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que realize a limpeza, capina e operação tapa buracos das ruas do Bairro de Fátima, bem como a elaboração de um cronograma para limpeza periódica. Justificativa: Diversas ruas do Bairro de Fátima estão com mato alto, sujas e esburacadas. A falta de manutenção traz transtornos para os moradores, atraindo animais peçonhentos e dificultando o trânsito de veículos e pedestres em alguns locais. A limpeza deve feita com regularidade, para que os moradores não voltem a ter os mesmos problemas posteriormente.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_538.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_538.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine a instalação de uma faixa elevada para travessia de pedestres na Av. Dr. Manoel Pereira, no Bairro São Francisco. Justificativa: No local há uma grande circulação de veículos e muitos idosos e crianças utilizam a via como acesso para o entorno. Pessoas podem se acidentar gravemente no local. Desta forma, a colocação de uma faixa elevada poderá atenuar o problema.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_539.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_539.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine a instalação de redutores de velocidade na Av. Padre Augusto. Justificativa: Há um grande fluxo de veículos, inclusive veículos escolares, na avenida mencionada. Trata-se de uma região com escola que possui alta circulação de pedestres e alunos. Todos os dias as famílias convivem com os riscos de acidentes. Portanto, é necessária a instalação de redutores de velocidade em locais estratégicos, para diminuir ou neutralizar as chances de atropelamentos.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_540.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_540.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine a construção, com urgência, de uma rotatória na entrada do SESC Bom Despacho. Justificativa: Além do SESC, que é frequentado diariamente por um número considerável de pessoas, há também bairros e condomínios na região. Portanto, há ali uma concentração enorme de veículos, que circulam em várias direções. Muitos acidentes já aconteceram no local. A rotatória contribuirá para a organização e fluidez do trânsito e proporcionará maior segurança aos cidadãos que por ali trafegam, resultando na prevenção de acidentes.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_541.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_541.pdf</t>
   </si>
   <si>
     <t>Indica ao. Prefeito Municipal que determine às Secretarias de Saúde e Desenvolvimento Social que façam visitas ao paciente H.G.F, com hidrocefalia, para acompanhamento e suporte necessário, bem como que o Município custeie a sua dieta. Justificativa: O paciente mencionado tem dez anos e é portador de Hidrocefalia. Necessita de uma dieta cetogênica com quatro refeições ao dia e não está recebendo suporte das Secretarias responsáveis. Sua mãe não está trabalhando para conseguir cuidar do filho e não tem condições financeiras de arcar com a dieta. Segue anexa a listagem com os alimentos que o paciente necessita.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_542.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_542.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que realize melhorias na pintura da sinalização asfáltica nas ruas do Bairro de Fátima e que seja colocadas placas indicativas de quebra-molas na rua Maria Isabel. JUSTIFICATIVA: Reivindicação dos moradores.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_543.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_543.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Coloque lâmpadas de LED em volta da creche do Bairro do Rosário (Dona Zulma). JUSTIFICATIVA: Os moradores reclamam da falta de segurança e da escuridão no entorno da creche.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_544.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_544.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Realize obras de melhorias de escoamento das águas pluviais na Rua Castro Alves, próximo ao número 305, Bairro São José. JUSTIFICATIVA: Os moradores reclamam que durante as chuvas são impossibilitados de andarem na referida rua.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao_545.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao_545.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Faça operação tapa buracos na Rua Chico Marques, Bairro Nossa Senhora de Fátima. JUSTIFICATIVA: O local está intransitável devidos aos enormes buracos, colocando a população e motoristas em risco.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_545.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_545.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao secretário de obras para Construção de passeio no lote vago da Rua Chico Marques com a Rua Vereador Jose Diniz, Bairro de Fatima.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_547.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_547.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao secretário de obras para Asfaltamento da Rua Jose de Paula Lopes no Bairro de Fatima, que liga a chegada no loteamento do prolongamento do Bairro de Fatima. JUSTIFICATIVA: São apenas 30m.que faltam para chegar no Bairro novo que ficou sem asfalto.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_548.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_548.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o Asfaltamento da Rua Maria Honória no Bairro de Fatima.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_549.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_549.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de um canteiro central na Avenida Lalemã  Vieira no Bairro Esplanada.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_550.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_550.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Abertura da Rua Candido Jose, no Bairro de Fatima até o Bairro Santa Lucia.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_551.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_551.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma guarita na Av. Ana Rosa, logo após a esquina com a Rua Paraná. Justificativa: O ponto de ônibus no local referido, apesar de ser muito movimentado, não tem nenhuma proteção, ficando os usuários sujeitos ao sol e a chuva.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_552.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_552.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente que notifique o proprietário do lote acima do número 1323 na Av. das Palmeiras, bairro do Rosário, próximo ao Góes Materiais de Construção, a proceder a capina e a limpeza do mesmo. Justificativa: O referido lote está muito sujo, prejudicando a vizinhança com a proliferação de cobras, ratos e outros bichos peçonhentos.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_553.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_553.pdf</t>
   </si>
   <si>
     <t>Indica a construção de passeios na Rua Padre Eustáquio, onde foi feita a ligação entre os bairros de Fátima e Santa Lúcia. Justificativa: O asfaltamento do local facilitou o trânsito rápido dos veículos que por ali trafegam, principalmente as mães que vão a pé levar seus filhos à creche.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_554.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_554.pdf</t>
   </si>
   <si>
     <t>Reitera indicação anterior para intervenção no trânsito da Av. Manoel da Costa Gontijo, no bairro de Fátima, através de sinalizações adequadas, inclusive com faixas de pedestres. Justificativa: Existe naquele local um tráfego intenso de pessoas com destino à igreja e ao Colégio Wilson Lopes, por isso a necessidade da referida faixa.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_555.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_555.pdf</t>
   </si>
   <si>
     <t>Reitera indicação anterior feita no ano de 2017, para o asfaltamento de um pequeno trecho da Rua Gustavo Lopes até a esquina com a Rua Vereador José Diniz, no bairro de Fátima. Justificativa: Trata-se de um ponto central do bairro que por não ser transitável tem se tornado um local para descarte de lixo.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_556.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_556.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma galeria para ligação através da Rua Cândido José, do bairro de Fátima ao bairro Santa Lúcia, a exemplo da obra realizada na Rua Padre Eustáquio. Justificativa: A construção dessa importante ligação será de grande valia para os moradores da região.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_557.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_557.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente que faça a poda de uma arvore na Rua Olegário, que fica ao lado do Bar do Xandinho.  JUSTIFICATIVA:  O proprietário da casa ao lado já solicitou a poda várias vezes, e ainda não foi atendido.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>Indica a secretaria de Meio Ambiente a realização de vistoria técnica na Av. Guarujá, em frente ao supermercado Fidélis, no bairro São Vicente, a fim de analisar se as árvores do local devem ser suprimidas devido ao risco de queda que apresentam.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, em caráter de urgência, que faça a limpeza de um terreno público localizado na Rua Toezinho, próximo ao número 103, Bairro Jardim dos Anjos. JUSTIFICATIVA: O referido local encontra-se com o mato bastante elevado favorecendo a proliferação de animais peçonhentos colocando a população em risco. Segue fotos em anexo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Reitera a indicação ao secretário de transito de limpeza da Avenida Brasil, próximo ao nº 266, no Bairro Jardim América. JUSTIFICATIVA: A mencionada via não possui pavimentação e se encontra intransitável devido à erosão causada pelas chuvas, razão pela qual se faz a presente indicação.</t>
   </si>
@@ -5760,384 +5760,384 @@
   <si>
     <t>854</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Extensão de rede elétrica na Av. Dr. Juca entre a Marcenaria do Ninico até a Praça do Rotariano, do lado esquerdo.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>Indica a Secretária de esportes a Construção de um alambrado na quadra de esportes do Bairro JK.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/888/indicacao_472.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/888/indicacao_472.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretario de Obras a colocação de redutores de velocidade na rua principal do Mato Seco. Especificamente onde foi colocado o asfalto novo. Indica também a melhoria da iluminação da quadra com lâmpadas de led e a possibilidade de cobri-la.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/889/indicacao_473.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/889/indicacao_473.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito a reposição das palmeiras faltantes nos jardins da rua do rosário e av das palmeiras.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/890/indicacao_474.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/890/indicacao_474.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito estudar a possibilidade de se destacar o nome de Bom Despacho no Trevo da BR 262.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_475.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_475.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito inserir na programação, a recomposição asfáltica da rua Manoel Pereira, trecho compreendido entre a Rua 7  de Setembro e a Rua Marechal Floriano Peixoto.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_471.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_471.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a recomposição asfáltica de um pequeno trecho da Avenida Carlos Cardoso de Carvalho no Bairro São Jose, compreendido entre a Rua Vivalde Brandão e a Rua Odílio Antonio da Silva, mais especificamente em frente ao Rotary Arraial.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao__sao_vicente.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao__sao_vicente.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja incluído no plano de ação desta administração a pavimentação das seguintes vias:_x000D_
 1) Rua Aymorés, Bairro JK_x000D_
 2) Rua Arinos, Bairro JK_x000D_
 3) Rua Bocaiuva (principalmente a faixa entre a ruas Araçuaí e Corinto), Bairro Santa Marta._x000D_
 4) Avenida Leste, Bairro Aeroporto._x000D_
 5) Rua Um, localizada entre os bairros Bela Vista e Dona Branca._x000D_
 6) Rua Manga, Bairro JK;_x000D_
 7) Rua Monte Azul, Bairro Sant Marta._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação dos moradores daquelas vias, as quais apresento em caráter de reiteração.  Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade, e estas vias devem ser olhadas com prioridade, principalmente as faixas que tem muitos moradores. Esta vereadora esteve por diversas vezes nos referidos bairros e observando as vias se percebe que há muita poeira e buracos, tornando algumas delas intransitáveis._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 14 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/897/indicacoes_15-07-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/897/indicacoes_15-07-2019.docx</t>
   </si>
   <si>
     <t>Indica as seguintes melhorias para o Bairro São Vicente e adjacências:_x000D_
 _x000D_
 1.	Indica ao Secretário de Obras o asfaltamento da Rua Monte Azul, entre as Ruas Diamantina e Manga. _x000D_
 Justificativa: Embora esta Rua possua asfalto em sua maior parte, ainda há trecho a ser asfaltado, em que há tráfego regular de veículos e pedestres._x000D_
 _x000D_
 2.	Indica ao Secretário de Obras melhorias no asfalto da Rua Artur Alves Duarte, entre a Rua Araxá e Av. Dr. Juca. _x000D_
 Justificativa: Trata-se de pequeno trecho local com buracos, principalmente nas proximidades da Fábrica de Ração, onde os veículos fazem o retorno._x000D_
 _x000D_
 3.	Indica ao Secretário de Obras o asfaltamento de pequeno trecho da Rua Manga, entre as Ruas Arinos e Turmalina._x000D_
 Justificativa: Embora a Rua possua asfalto em sua maior parte, ainda há trecho a ser asfaltado, em que há tráfego regular de veículos e pedestres._x000D_
 _x000D_
 4.	Indica ao Secretário de Obras o asfaltamento de pequeno trecho da Rua Jequitinhonha, a partir do nº 881, entre as Ruas Arinos e Turmalina. _x000D_
 Justificativa: Embora a Rua possua asfalto em sua maior parte, ainda há trecho a ser asfaltado, em que há tráfego regular de veículos e pedestres._x000D_
 _x000D_
 5.	Indica ao Secretário de Obras melhorias no asfalto da Rua Janaúba, altura do nº 507, entre a Rua Papagaios e Av. Rio de Janeiro. _x000D_
 Justificativa: Trata-se de pequeno trecho local com buracos, principalmente na esquina com Rua Artur Alves Duarte._x000D_
 _x000D_
 6.	Indica ao Secretário de Obras melhorias no asfalto da Rua Andradas, altura do nº 251. Justificativa: Trata-se de pequeno com muitos buracos já profundos, que aumentam o risco de acidentes._x000D_
 _x000D_
 7.	Indica ao Secretário de Obras melhorias no asfalto da Rua Januária, altura do nº 2125. Justificativa: Trata-se de pequeno com muitos buracos já profundos, que aumentam o risco de acidentes._x000D_
 _x000D_
 8.	Indica ao Secretário de Obras melhorias no asfalto da Rua Turmalina, altura do nº 55. Justificativa: Trata-se de pequeno com muitos buracos já profundos, que aumentam o risco de acidentes.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao__iluminacao_gameleira.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao__iluminacao_gameleira.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de se incluir no plano de ação dessa administração a instalação de iluminação nas seguintes vias:_x000D_
 1)	Rua A, Bairro Gameleira, da esquina da Avenida Bandeirantes a esquina da Rua Florida (Rua acima da EMPRESER);_x000D_
 2)	Rua B, Bairro Gameleira, da esquina da Avenida Bandeirantes a esquina da Rua Florida (Fundo da Autopeças Bom Despacho);_x000D_
 3)	Rua Florida, da esquina da Rua B a Rua A (Fundo da Fábrica de Temperos);_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação de moradores daquelas imediações, sob o argumento de que o local está muito escuro, propiciando a ação de criminosos. _x000D_
 _x000D_
 	Bom Despacho, 04 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_515.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_515.pdf</t>
   </si>
   <si>
     <t>Indica seja efetuada uma operação tapa buracos na Rua Padre Henrique Hesse no Bairro São Vicente, próximo a Escola Estadual Irmã Maria._x000D_
 Trata-se de um trajeto pequeno, mas que nunca recebeu manutenção, estando a rua quase que intransitável devido a quantidade e o tamanho dos buracos.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_troca_led__iluminacao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_troca_led__iluminacao.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de trocar a lâmpadas comuns por lâmpadas de Led, na Rua José Pedro Barbosa, Bairro Santa Ângela._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de um pequeno trecho(beco)no qual residem muitas pessoas idosas, as quais alegaram que o local está muito escuro, propiciando a ação de criminosos. _x000D_
 _x000D_
 	Bom Despacho, 04 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_pavimentacao_agosto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_pavimentacao_agosto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica dos seguintes locais:_x000D_
 1)	Rua Antônio Inácio, Bairro Palmeiras até a Rua São Dimas, Bairro Jardim América;_x000D_
 2)	Rua Odílio Antônio da Silva, Bairro Gameleira, Trecho entre a esquina da Rua A até o final da referida rua;_x000D_
 3)	Rua Alexandre Souto, Bairro Jardim dos Anjos II._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação antiga dos moradores das referidas vias.  Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade. A pavimentação das vias trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 04 de agosto de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao__reparos_pavimentacao_agosto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao__reparos_pavimentacao_agosto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 1)	Que sejam realizada operação tapa buracos (reparos asfálticos) na Rua Odílio Antônio da Silva, Bairro Gameleira, da esquina da Rua Constantinopla até a Rua Afrodite, próximo a Meta Calçados._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação que proporcionará maior fluidez ao trânsito e conforto ao usuário da via._x000D_
 Bom Despacho, 04 de agosto de 2019 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_reiteracao_fatima.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_reiteracao_fatima.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019 _x000D_
 _x000D_
 _x000D_
 Senhora Presidente, _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação, em caráter de reiteração: _x000D_
 _x000D_
 _x000D_
 Que seja realizado um estudo para melhorar a sinalização da Rua Maria Isabel de São José, Bairro de Fátima, bem como, a conveniência de transformá-la em mão única. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reinvindicações dos moradores. Na referida rua há ausência de sinalização adequada e desrespeito às regras de trânsito, fatores que tem trazido dificuldades de fluidez de veículos na referida via e possibilitado a ocorrência de acidentes. _x000D_
 _x000D_
 Bom Despacho, 12 de agosto de 2019._x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_reiteracao_fatima.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_reiteracao_fatima.docx</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento em caráter de reiteração, a seguinte indicação ao Sr. Juliano Barreto, Excelentíssimo Secretário  de Obras, _x000D_
 _x000D_
 _x000D_
 Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235, está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas. _x000D_
 _x000D_
 _x000D_
 Bom Despacho, 12 de agosto de 2019.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_551.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_551.pdf</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_552.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_552.pdf</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_553.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_553.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_554.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_554.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_pavimentacao_chico.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_pavimentacao_chico.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica (aproximadamente 100 metros) da Rua Francisco de Paulo como a Rua Chico Marques, Bairro de Fátima._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação antiga dos moradores das referidas vias e que é apresentada em caráter de reiteração.  Sabemos da escassez de recurso que os municípios veem enfrentando, no entanto, é necessário que se faça um planejamento das pavimentações das ruas de nossa cidade. A pavimentação da via trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 12 de agosto de 2019</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_555.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_555.pdf</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_556.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_556.pdf</t>
   </si>
   <si>
     <t>Indica a Empresa de ônibus Circulare que Verifique a possibilidade de implantar mais pontos de ônibus no Bairro Dom Joaquim. _x000D_
 _x000D_
 Justificativa: Há uma reivindicação dos usuários do referido bairro alegando que não há pontos suficientes para atendimento dos mesmos e os horários são muito distantes, fazendo como que os usuários se desloquem para pontos próximos ao Posto Piraquara, demandando mais tempo e distancia a ser percorrida.</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que faça a Capina e limpeza do passeio da Av. Norte Sul. _x000D_
 _x000D_
 Justificativa: O mato está tomando conta dos passeios e os pedestres estão tendo que utilizar a rua para caminhar causando grandes riscos aos mesmos.</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que faça o Asfaltamento da Rua Nono Faria, esquina com Rua Maria Lina, Bairro São Geraldo. _x000D_
 _x000D_
 Justificativa: A referida encontra-se tomada pelo mato, crateras causando grandes transtornos para os moradores e motoristas que por ali trafegam.</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que encaminhe a esta casa projeto de lei que disponha sobre o revisão anual dos servidores públicos do Poder Executivo. _x000D_
 _x000D_
 Justificativa: A revisão anual é um direito constitucional (art.37, inc.X da CF/88), bem como é preciso assegurar ao servidor municipal a dignidade da função, proporcionando rendimentos compatíveis e atualizados perante as perdas inflacionárias.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
@@ -6508,5079 +6508,5079 @@
   <si>
     <t>743</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente a Poda das árvores na Praça do Engenho do Ribeiro, principalmente a que se encontra com os galhos quebrados e soltos correndo o risco de cair sobre os frequentadores da praça.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Operação tapa buracos na Rua José Vilaça e melhorar o escoamento das águas das chuvas pois a mesma está destruindo o asfalto provocando o afundamento do terreno. Fazer também a limpeza do passeio em torno da mata do referido local.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça Operação Tapa buracos no Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_565.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_565.pdf</t>
   </si>
   <si>
     <t>- Secretaria Municipal de Obras: Indico que seja feito serviço de tapa buracos na Rua Santo Antonio do Monte Bairro Rosário. A rua encontra se com muitos buracos trazendo transtornos aos moradores.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_566.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_566.pdf</t>
   </si>
   <si>
     <t>- Secretaria Municipal de Obras: Indico que seja realizado Obra de Recapeamento do Asfalto e melhorias na Sinalização no entorno da Rotatória do Pamonhão._x000D_
 Justificativa: O asfalto neste local está muito danificado e melhorar a sinalização para dar maior segurança aos pedestres e motoristas pois o trânsito nessas vias é intenso com muitos veículos pesados como carretas e caminhões.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_573.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_573.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de se incluir no plano de ação dessa administração a melhoria da iluminação da Avenida Doutor Roberto, Bairro Rosário II._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração. O local está muito escuro, propiciando a ação de criminosos, inclusive já foi cenário de agressão de um jovem._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 26 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_567.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_567.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que sejam colocadas lâmpadas de Led na Rua subtenente pontes, bem como, reparado o buraco localizado próximo ao número 21, (beco), Bairro São Francisco._x000D_
 		_x000D_
            JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação de moradores daquelas imediações, sob o argumento de que o local está muito escuro, impedindo os jovens de utilizar o espaço para diversão e prática de esportes._x000D_
 _x000D_
 	Bom Despacho, 26 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_568.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_568.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica da Rua Manga, Bairro JK. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação antiga dos moradores da referida via em caráter de reiteração.  O local está intransitável, pois há muitos buracos.  A pavimentação das vias trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 26 de agosto de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_569.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_569.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica das Avenidas 1(um) e 2(dois), Bairro Rosário II._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação antiga dos moradores das referidas.  A pavimentação das vias trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 26 de agosto de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_570.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_570.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que feita a revisão da iluminação da quadra do bairro de Fátima._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicação de moradores daquelas imediações, sob o argumento de que o local está muito escuro, impedindo os jovens de utilizar o espaço para diversão e prática de esportes._x000D_
 _x000D_
 	Bom Despacho, 26 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_571.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_571.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 Que seja realizada a pavimentação asfáltica da Rua Alexandrino Souto, Bairro Jardim dos Anjos II. _x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação antiga dos moradores das referidas.  A pavimentação das vias trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 26 de agosto de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_572.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_572.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação:_x000D_
 _x000D_
 _x000D_
 	Que sejam instalados redutores de velocidade, sinalização e faixas de pedestres na Rua Santo Antônio do Monte, Bairro do Rosário_x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações dos moradores, em caráter de reiteração.  A referida rua é a principal via de acesso ao residencial Dona Branca, motivo pelo qual há um intenso fluxo de veículos e alguns deles em altíssima velocidade. Muitos pedestres trafegam pelo local, principalmente crianças que veem das escolas, estando todas em situação de risco.  _x000D_
 _x000D_
 	Bom Despacho, 26 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_576.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Reitera indicação anterior para intervenção da Secretaria de Trânsito na colocação de alguns redutores de velocidade na av das Palmeiras no Rosário 2 a partir do Goes Materiais de Construção  e na Rua Santo Antônio no Rosário 1  a partir do Bar do Lemão.  Justificativa: Alguns veículos estão imprimindo altas velocidades nesses locais, colocando em risco a vida dos pedestrtes que por ali transitam.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_577.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_577.pdf</t>
   </si>
   <si>
     <t>Requer da mesa Diretora seja encaminhada ao Senhor Prefeito a reiteração da seguinte indicação anterior para que seja providenciado a limpeza capina nos dois últimos quarteirões da Rua Ana Leite e no ultimo quarteirão da Rua santa Clara, ambas no Rosário 1.  Justificativa o referido local se encontra com o mato muito alto prejudicando os moradores ali daquela região. Oportunamente indica também a iluminação do local;</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_578.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_578.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras a reconstrução de canaletas de água fluvial na rua Campo Redondo, 97, bairro Babilônia. Justificativa: A canaleta fora feita no asfalto novo, porém a água se encontra parada na via.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_579_ClidF5q.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_579_ClidF5q.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras a construção de uma canaleta para deságue de água fluvial na rua Santo Antônio do Monte, em frente número 06, bairro do Rosário. Justificativa: Em conversa com o Secretário de Obras, ficou acordado que a Copasa faria a recomposição asfáltica e a prefeitura faria a canaleta.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_580.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_580.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras que faça a recomposição asfáltica de duas valas que foram feitas ao final da avenida das Palmeiras em frente à construção da creche. Justificativa: Fora feita a drenagem da água fluvial e já fazem dois meses que o asfalto se encontra cortado.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_581.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_581.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras a recomposição asfáltica na rua José Vilaça, em frente ao número 75, bairro Geraldo Sabiá.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/indicacao_582_LChGf3N.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/indicacao_582_LChGf3N.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a abertura de uma rua no terreno da Sociedade São Vicente de Paulo no Distrito do Engenho do Ribeiro que dá acesso ao bairro Ipiranga. Justificativa: A abertura da rua facilitará a chegada ao bairro.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_558.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_558.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Reforma do meio fio da Avenida Coronel Tininho, nas proximidades do número 214, Bairro Vila Gontijo.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_559.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_559.pdf</t>
   </si>
   <si>
     <t>encaminha ao prefeito municipal indicação de anteprojeto de Lei anexo, anexo, com o seguinte objetivo:  Suspender a progressividade do Imposto Predial e Territorial Urbano – IPTU, prevista no art. 145 da Lei nº 1.950, de 30 de dezembro de 2003, para os lotes outrora de propriedade do Município que forem adquiridos pelos contribuintes em leilão, enquanto não receber, o respectivo loteamento, plena infraestrutura urbana estabelecida na legislação municipal. JUSTIFICATIVA:O Município pode e, quando necessário, utiliza-se do leilão de bens imóveis dominicais, desafetados por lei, como fonte de recursos para a realização das prementes políticas públicas. A exemplo da situação retro citada, recentemente foi publicada Lei (2.679/2019) autorizando a alienação, por leilão, de 69 (sessenta e nove) lotes localizados no Bairro Babilônia. A verba será destinada à construção do CTI pela entidade beneficente Lactário e Posto de Puericultura Menino Jesus – Santa Casa de Bom Despacho. Os lotes precisam</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_560.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_560.pdf</t>
   </si>
   <si>
     <t>indica a secretária de meio ambiente que Notifique a empresa responsável pela capina do município pra que faça a limpeza adequada das ruas onde foram deixadas restos de capina e terras que estão ficando acumuladas. JUSTIFICATIVA: os moradores estão reclamando da sujeira e da falta zelo após a capina como demonstra as fotos em anexo.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_561.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_561.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO que seja oficiado o Senhor Prefeito Municipal, para que promova a seguinte medida: 1) Deixe de mencionar nas matérias veiculadas no site da Prefeitura Municipal ações públicas vinculadas diretamente à pessoa do Prefeito, inclusive de citação do seu nome, como se verifica na publicidade denominada como consta em anexo. JUSTIFICATIVA: Toda atuação da administração púbica deve visar à divulgação do órgão, entidade ou da própria administração direta ou indireta, sempre atendendo ao interesse público, e nunca a promoção dos agentes públicos, pois estes são apenas instrumentos da realização dos atos e serviços públicos. É o que se extrai do art. 37, caput, da Constituição Federal. Com todo o respeito a forma como foi indicada a pessoa do Prefeito na matéria não condiz com a ideia de impessoalidade em vigor no ordenamento jurídico brasileiro, razão pela qual venho recomendar a correção da matéria e a cautela necessária futuramente.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_562.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_562.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria competente, que providencie a limpeza e capina da Rua Geraldo Macota, próximo ao número 57, no Bairro Santa Ângela.  Justificativa: A mencionada via está em estado degradante, muito suja e não está sendo atendida pela coleta de lixo.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_563.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_563.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria competente, que providencie urgentemente a pavimentação asfáltica da Rua Manga, no Bairro JK, próximo à Plastibom. Justificativa: A mencionada via está intransitável, com muitos buracos e poeira, trazendo transtornos graves principalmente àqueles que moram no local.  O asfaltamento vai possibilitar o tráfego de veículos e melhorar a qualidade de vida dos cidadãos.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_564.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_564.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que conserte os buracos da Rua João Goulart Simões, antiga Rua La Paz, próximo ao número 491, no Bairro Jardim América. JUSTIFICATIVA: A mencionada via está com grandes buracos, atrapalhando a passagem dos veículos e causando prejuízos e transtornos aos moradores e àqueles que transitam no local.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_574.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_574.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário de Obras a reforma (recolocação) da tampa do bueiro existente na esquina da Rua da Fábrica com Av. Dr. Roberto Melo Queiroz. Justificativa: A tapa do bueiro está solta, colocando em risco os pedestres que deambulam pelo local.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_575.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_575.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras determinar a realização de vistoria/fiscalização no imóvel da rodoviária de Bom Despacho. Justificativa: Este Vereador teve notícia neste final de semana de que há várias lâmpadas queimadas no local.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_568.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_568.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que seja realizada a pavimentação asfáltica da Rua Manga, Bairro JK. JUSTIFICATIVA: Trata-se de reivindicação antiga dos moradores da referida via em caráter de reiteração. O local está intransitável, pois há muitos buracos. A pavimentação das vias trará mais conforto aos moradores e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao__rose_tapa_chico_brnardino.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao__rose_tapa_chico_brnardino.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na Rua Chico Bernardino, principalmente em frente ao número 170._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações de moradores daquele entorno, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 02 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao__rose_tapa_aeroporto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao__rose_tapa_aeroporto.docx</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Exmo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos no Bairro Aeroporto, principalmente na Avenida Rio de Janeiro._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 02 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_590.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_590.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação para repintura das faixas de pedrestes na área urbana da cidade. Indica ao mesmo tempo que seja  iniciado pela faixa da Rua do Rosário em frente à Cofermapa no bairro São José._x000D_
 O referido local por se tratar da entrada da cidade talvez seja o de maior movimento em nossa área urbana e a faixa ali colocada se encontra totalmente apagada e não tem placa de indicação do redutor. Tal fato tem provocado freadas bruscas daqueles motoristas que não conhecem o local, podendo causar ali um sério acidente .</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento.docx</t>
   </si>
   <si>
     <t>Indica à Guarnição do Corpo de Bombeiros, a retirada de uma árvore na Praça Augusto no Distrito do Engenho do Ribeiro. Justificativa: A árvore corre o risco de cair sobre a rede elétrica, varanda das casas. Importante ressaltar que o Corpo de Bombeiros já efetuou análise do serviço.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento.docx</t>
   </si>
   <si>
     <t>Indica operação tapa buracos nas ruas Pedra Azul, Corinto, Passos, Janaúba e Rosalina, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_583.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_583.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome as providências necessárias para que seja construída uma cerca no lote abaixo da residência situada na Rua 08, número 161, Bairro Dona Branca. Justificativa: A vereadora que subscreve foi procurada por uma cidadã informando que crianças ficam subindo no barranco do lado de baixo de sua residência, causando rachaduras no muro. A situação traz grandes prejuízos à moradora que precisa gastar dinheiro constantemente para fazer reparos no muro de sua casa. O local pertence à prefeitura. Desta forma, a construção de uma cerca irá impedir o acesso ao barranco, cessando os prejuízos da cidadã e evitando possíveis acidentes com as crianças.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_584.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_584.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Senhor Prefeito que tome as providências necessárias para o cadastramento do Residencial Geraldo Cesário I junto à Prefeitura, regularizando a entrega dos CORREIOS e demais remessas. Justificativa: Esta vereadora recebeu novamente denúncia de que o Residencial Geraldo Cesário I não recebe alguns serviços, como entregas através dos CORREIOS, uma vez que a localidade não está registrada no mapa da Prefeitura. Os moradores são obrigados a se deslocar até a agência dos CORREIOS para receber suas correspondências e produtos. Apesar disso, a guia de IPTU é entregue em cada residência sem contratempos. Assim, a Prefeitura deve incluir a localidade no mapa e nos cadastros, bem como tomar as demais providências para que os moradores sejam atendidos por todos os serviços de entrega.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_585.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_585.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome as providências necessárias para o aperfeiçoamento e fiscalização do serviço de coleta de lixo no Bairro Santo Antônio.  Justificativa: Moradores do referido bairro procuraram esta vereadora informando que todos colocam os lixos pendurados à frente de cada residência, conforme solicitação da própria Prefeitura. No entanto, funcionários do serviço de coleta retiram os sacos de lixo, juntam na porta de alguns moradores e depois o caminhão não passa recolhendo-os. Assim, alguns cidadãos estão sofrendo com o transtorno de ter uma grande quantidade de lixo na porta de suas casas por várias horas, sujando as ruas e trazendo mau cheiro. A situação precisa ser regularizada urgentemente.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_586.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_586.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Que verifique a possibilidade de realizar operação tapa buracos na Rua Chico Bernardino, principalmente em frente ao número 170. JUSTIFICATIVA: Trata-se de reivindicações de moradores daquele entorno, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_587.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_587.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Que verifique a possibilidade de realizar operação tapa buracos no Bairro Aeroporto, principalmente na Avenida Rio de Janeiro. JUSTIFICATIVA: Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_588.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_588.pdf</t>
   </si>
   <si>
     <t>Indica ao responsável pela COPASA no município que efetue o reparo de um vazamento da rede de esgotos na Rua Campos Sales, no Bairro Realengo. JUSTIFICATIVA: Este Vereador recebeu queixas de moradores de que há um vazamento da rede de esgotos na via citada. A necessidade do reparo é urgente, pois a situação está ocasionando mau cheiro e riscos à saúde dos cidadãos.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_589.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_589.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria responsável, que realize a limpeza da Rua Campos Sales, no Bairro Realengo. JUSTIFICATIVA:A referida rua está muito suja, necessitando de limpeza urgentemente.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_590_3c2I0qQ.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_590_3c2I0qQ.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao Prefeito Municipal para repintura das faixas de pedestres na área urbana da cidade. Indica ao mesmo tempo que seja iniciado pela faixa da Rua do Rosário em frente à Cofermapa no bairro São José. O referido local por se tratar da entrada da cidade talvez seja o de maior movimento em nossa área urbana e a faixa ali colocada se encontra totalmente apagada e não tem placa de indicação do redutor. Tal fato tem provocado freadas bruscas daqueles motoristas que não conhecem o local, podendo causar ali um sério acidente.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_591.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_591.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_592.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_592.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Realize operação tapa buracos na Rua Lavínia Campos esquina com Rua do Rosário. JUSTIFICATIVA: existem duas crateras que vem trazendo transtornos aos motoristas e pedestres que por ali trafegam.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_593.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a operação tapa buracos nas ruas Pedra Azul, Corinto, Passos, Janaúba e Rosalina, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_594.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_594.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a repintura das faixas de pedestres de todo Bairro São Vicente</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_595.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_595.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr Prefeito Municipal , que mande efetuar a limpeza no final das Ruas Maria Luzia de Jesus, Zezé Rodrigues e Toezinho Rodrigues , situadas entre o Bairro Jardim dos Anjos e Conjunto Geraldo Sabiá.  De acordo com o mapa do loteamento as mesmas culminam ao final com a Rua que desce a partir da quadra da Tabatinga e vai até a Av. Dr. Roberto, mas como a mesma ainda não foi totalmente aberta, alguns moradores inescrupulosos insistem em descarregar o lixo naqueles locais prejudicando a maioria._x000D_
 Por essa razão indico a limpeza e a colocação de placas educativas no local.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/requerimento.docx</t>
   </si>
   <si>
     <t>Indica ao Assessor para o Engenho e Povoados, José Maria Cesário, molhar a estrada perto da Ponte dos Ferreiros e passar a patrol.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_596.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_596.pdf</t>
   </si>
   <si>
     <t>1)Reitera a indicação da recomposição asfáltica de um pequeno trecho da Rua Manoel Pereira situado entre a Rua Faustino Teixeira e a Rua Marechal Floriano Peixoto próximo à Câmara Municipal._x000D_
 2) Requer pela mesmo forma a recomposição asfáltica na Av. Padre Augusto no trecho compreendido entre a Rua Odílio Antonio da Silva  e a Rua Vivalde Brandão, mais especificamente próximo ao Rotary Arraial._x000D_
 Os dois pequenos trechos se encontram muito esburacados e no caso da Av Padre Augusto pela inclinação do terreno e por se tratar da travessia da cidade, as irregularidades poderão ocasionar o erro na troca de marcha de um veículo pesado e por consequência um acidente de grandes proporções.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacoes_rose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacoes_rose.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras: Que verifique a possibilidade de incluir no Plano de Ação dessa administração a realização de uma obra de drenagem na Rua Anicésio de Mendonça, Bairro do Rosário. JUSTIFICATIVA: A referida via é alvo de alagamento sempre que chove. Tal situação traz enormes transtornos aos moradores da região, inclusive com danos decorrentes do alagamento de residências</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacoes_rose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacoes_rose.docx</t>
   </si>
   <si>
     <t>Indica, em reiteração, ao Secretário Municipal de Saúde, que seja realizado um estudo para verificar a conveniência da criação e implementação de tratamento de saúde homeopático e fitoterápico no município de Bom Despacho. Justificativa: Trata-se de solicitação dos idosos que participaram na 2ª Conferência Municipal de Bom Despacho. A busca por tratamentos alternativos e tradicionais é recomendada pela OMS (Organização Mundial da Saúde), desde a década de 70, quando aquele organismo criou o Programa de Medicina Tradicional cujo objetivo é formular políticas na área. No Brasil, a criação do SUS (Sistema Único de Saúde) pela Constituição Federal de 1988 institucionalizou essas terapias. O custo de tratamento homeopático e fitoterápico é 70 a 80% mais barato em relação `a medicina convencional.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacoes_rose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacoes_rose.docx</t>
   </si>
   <si>
     <t>Indica Secretário de Obras, em reiteração, a colocação de duas faixas de pedestres na Avenida Olegário Maciel, nas proximidades do imóvel, onde está sendo construída a Igreja Sagrada Família. Trata-se de reinvindicações de moradores, os quais alegaram que naquela região tem muitas pessoas idosas, as quais estão tendo dificuldades de atravessar a via devido grande fluxo de veículos que passam ali em alta velocidade</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacoes_rose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacoes_rose.docx</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual, Antônio Carlos Arantes, que intervenha junto ao Governo do Estado para que destine novas viaturas para a Polícia Civil e o Presídio de Bom Despacho/MG, bem como, que seja destinado recurso financeiro para a manutenção da frota existente. Justificativa: Esta vereadora foi procurada por policiais e agentes do Serviço Prisional, os quais demonstram o enorme prejuízo causado ao desempenho de suas funções em decorrência dos problemas da frota. Além dos veículos estarem sucateados, os órgãos não tem recebido recurso financeiro para custear todos os reparos necessários, o que tem causado enorme prejuízo no serviço desempenhado, e em especial, a segurança do cidadão. A exemplo, cito o Presídio de Bom Despacho, que atualmente possui um efetivo de 27 agentes e uma frota de três veículos (uma blazer 2009 ou 2010, que já foi recebida após ser capotada e que apresentada defeitos mecânicos constantes; uma Dublo muito antiga, que está com o motor fundido e fora de uso e uma ambulância, único veículo que está em melhores condições de uso)</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacoes_rose.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacoes_rose.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, que inclua no Plano de Ação dessa Administração a construção de passeio, o asfaltamento e demais obras de infraestrutura necessárias na Rua Romualdo Simão Vaz, Bairro São Geraldo.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_pavimentacao_santiago.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_pavimentacao_santiago.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica Rua Santiago, esquina com a Avenida Doutor Roberto._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação dos moradores das referidas.  A pavimentação trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 09 de setembro de 2019</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_597.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_597.pdf</t>
   </si>
   <si>
     <t>Indica a operação tapa buracos no bairro Dom Joaquim, mais especificamente nas Ruas Colômbia. Venezuela. Santiago , Bogotá e João Goulart Simões. As referidas ruas, principalmente mais no final estão cheias de buracos e seria prudente fazer o tapa buracos antes das chuvas.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_620_Lc5ELvo.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_620_Lc5ELvo.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras melhorias na iluminação da rua Enfermeira Joana D'arc, bairro Vila Aurora.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_598.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_598.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO da indicação ao prefeito municipal para que tome as providências necessárias para o aperfeiçoamento e fiscalização do serviço de coleta de lixo em toda cidade.  Justificativa: Moradores da cidade procuraram esta vereadora informando que todos colocam os lixos pendurados à frente de cada residência, conforme solicitação da própria Prefeitura. No entanto, funcionários do serviço de coleta retiram os sacos de lixo, juntam na porta de alguns moradores e depois o caminhão não passa recolhendo-os. Assim, alguns cidadãos estão sofrendo com o transtorno de ter uma grande quantidade de lixo na porta de suas casas por várias horas, sujando as ruas e trazendo mau cheiro. A situação precisa ser regularizada urgentemente.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_599.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_599.pdf</t>
   </si>
   <si>
     <t>REITERA a Indicação ao Secretário de Trânsito para que proceda ao estudo técnico e verifique a possibilidade de implantação de redutores de velocidade na Rua Santo Antônio, Bairro Rosário, trecho próximo ao Bairro Residencial Dona Branca. Justificativa: Moradores da região relataram a esta vereadora que o trânsito no mencionado local é intenso, há grande movimentação de pedestres e os condutores têm imprimindo alta velocidade na via. Os cidadãos ainda temem pela ocorrência de acidentes graves no local, pelo que se faz a presente indicação.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_600.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_600.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que realize urgentemente a contratação de plano ou celebre contrato para que a cobrança dos valores de pedágios em veículos institucionais recaia diretamente para o município. Justificativa: Esta vereadora recebeu denúncia de que o contrato celebrado anteriormente terminou sua vigência há quase um mês e que os motoristas da Prefeitura estão arcando com os custos dos pedágios. São servidores com salários baixos e que estão pagando com seus próprios recursos, para que os serviços não sejam interrompidos. Ocorre que estes profissionais não podem ter prejuízos financeiros por causa de uma falha da administração. Providências precisam ser tomadas com urgência.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_603.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_603.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que Retorne a placa de homenagem feita à Rachel Bernardes como também do a do Rotaract. Justificativa: esta vereadora foi procurada por várias pessoas questionando o fato.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_604.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_604.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado o Senhor Prefeito Municipal, a Senhora Secretária Municipal de Meio Ambiente e a Presidência do CODEMA, para que promovam a seguinte medida: Cancelamento definitivo da licença ambiental simplificada (LAS) concedida para operação de Aterro Sanitário à empresa MZB Participações e Negócios Ltda, nos termos do processo administrativo SMMA nº 75099.000006/2018-71. Justificativa: Os pareceres definitivos do Ministério Público Estadual que conta com a intervenção técnica da Polícia de Meio Ambiente, IGAM - Instituto Mineiro de Gestão das Águas, e SUPRAM – Superintendência Regional de Meio Ambiente demonstram que os córregos que percorrem o terreno objeto do aterro são qualificados como águas de classe especial e do tipo 1, inviabilizando a destinação de lixo para aquele local, conforme art. 7º da Deliberação Normativa COPAM 118/2008.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_605.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_605.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome as devidas providências junto ao setor competente de trânsito no sentido de promover melhorias no cruzamento das Ruas Sete Setembro com Doutor Manoel Pereira, verifiquei a necessidade de um semáforo para o trecho. Justificativa: A medida se faz necessário em razão de que, o mesmo irá tornar o trânsito mais seguro para os pedestres e motoristas, pois os pedestres tem dificuldade em atravessar o trecho, além do risco de acidentes.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_606.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_606.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça uma vistoria para apuração e tomada de providências pelo fato do passeio localizado no início da Rua Olegário Maciel (próximo ao “salão da Taciane e a bicicletaria”) ser uma armadilha para os pedestres devido aos buracos. Justificativa: Trata-se de reivindicações de moradores daquele entorno, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de pedestre.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_608.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_608.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito que faça a sinalização da lombofaixa que foi construída na Av. Dr. Juca, próximo a Madebom.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_609.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_609.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que Faça a pavimentação asfáltica da Rua Chico Marques, próximo ao número 997, Bairro Santa Lúcia II.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_610.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_610.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras: Que verifique a possibilidade de incluir no Plano de Ação dessa administração a realização de uma obra de drenagem na Rua Anicésio de Mendonça, Bairro do Rosário. JUSTIFICATIVA: A referida via é alvo de alagamento sempre que chove. Tal situação traz enormes transtornos aos moradores da região, inclusive com danos decorrentes do alagamento de residências.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_611.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_611.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_612.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_612.pdf</t>
   </si>
   <si>
     <t>Indica Secretário de Obras, em reiteração, a colocação de duas faixas de pedestres na Avenida Olegário Maciel, nas proximidades do imóvel, onde está sendo construída a Igreja Sagrada Família. Trata-se de reinvindicações de moradores, os quais alegaram que naquela região tem muitas pessoas idosas, as quais estão tendo dificuldades de atravessar a via devido grande fluxo de veículos que passam ali em alta velocidade.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_613.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_613.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual, Antônio Carlos Arantes, que intervenha junto ao Governo do Estado para que destine novas viaturas para a Polícia Civil e o Presídio de Bom Despacho/MG, bem como, que seja destinado recurso financeiro para a manutenção da frota existente. Justificativa: Esta vereadora foi procurada por policiais e agentes do Serviço Prisional, os quais demonstram o enorme prejuízo causado ao desempenho de suas funções em decorrência dos problemas da frota. Além dos veículos estarem sucateados, os órgãos não tem recebido recurso financeiro para custear todos os reparos necessários, o que tem causado enorme prejuízo no serviço desempenhado, e em especial, a segurança do cidadão. A exemplo, cito o Presídio de Bom Despacho, que atualmente possui um efetivo de 27 agentes e uma frota de três veículos (uma blazer 2009 ou 2010, que já foi recebida após ser capotada e que apresentada defeitos mecânicos constantes; uma Dublo muito antiga, que está com o motor fundido e fora de uso e u</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_614.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_614.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_615.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_615.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que realize a pavimentação asfáltica Rua Santiago, esquina com a Avenida Doutor Roberto. JUSTIFICATIVA: Trata-se de reivindicação dos moradores das referidas. A pavimentação trará mais conforto aos moradores e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_616.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_616.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que determine a fiscalização da obra existente na Praça da Inconfidência, ao lado da empresa Cabocla Modas, em especial quanto ao padrão de energia, que está instalado o meio do passeio.  Justificativa: Há um padrão de energia instalado no meio do passeio, que não foi retirado embora a obra esteja praticamente concluída.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_617.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_617.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que faça a reforma do asfalto em torno da tampa do bueiro existente na Rua Dr. José Gonçalves, em frente à empresa AGROBOM. Justificativa: No local onde está instalado a tampa do bueiro, o asfalto está muito rebaixado, dificultando o estacionamento de veículos.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_618.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_618.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que faça a reforma da lombofaixa instalada, na última passada, na Av. Dr. Juca, quase esquina com Av. Norte/Sul (Av. Sandoval Mesquita). Justificativa: A lombofaixa que foi instalada no sentido centro/bairro está com as entradas e saída muito altas, com risco de acidente. Salienta-se que, nesta final de semana, este Vereador já teve notícia de um acidente com um motociclista.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_619.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_619.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente que Notifique o proprietário do lote localizado na Rua Deputado Ribeiro Pena, em frente ao número 375, Bairro São José, para que seja feita a limpeza e capina. Justificativa: O referido local está cheio de resto de construção trazendo risco para a população, devido a proliferação de animais peçonhentos.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/camara_hoje.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/camara_hoje.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação_x000D_
 Que faça revisão e melhoria da iluminação da Rua Alisson Justino, Bairro São Vicente, colocando se possível, lâmpadas de LED. _x000D_
 JUSTIFICATIVA: A rua está mal iluminada, o que tem colocado em risco os moradores do entorno. Saliento que na referida rua está instalado o CRAS - São Vicente (Rua Alisson Justino, 1009, Bairro São Vicente), onde diversas crianças, adolescentes, idosos e outros grupos fazem aulas de Karatê, balé, zumba, violão e outras atividades ofertadas pela Secretaria de Desenvolvimento Social. A melhoria na iluminação trará maior segurança e tranquilidade aos moradores.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/camara_hoje.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/camara_hoje.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação: _x000D_
 Que inclua no Plano de Ação dessa administração a pavimentação asfáltica do final da Avenida Padre Augusto, Bairro São José. JUSTIFICATIVA: Trata-se de reivindicação dos moradores daquelas imediações._x000D_
 Indica ao Secretário de Obras, Juliano Barreto, em reiteração, que sejam instalados redutores de velocidade nos seguintes locais: Avenida Rio de Janeiro, entre as Ruas Oliveira e Espinosa, Bairro São Vicente. JUSTIFICATIVA: A referida via é o principal acesso para o Rosário II, sendo que os motoristas que passam por esta rua estão imprimindo alta velocidade em seus veículos, colocando em risco a segurança de pedestres e outros motoristas. Importante salientar, que no ultimo dia 12 de setembro, por volta de 12 horas, um motociclista atropelou uma pedestre na referida via, tendo aquele falecido, logo após ser socorrido.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/camara_hoje.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/camara_hoje.docx</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação: _x000D_
 Que inclua no Plano de Ação dessa administração a pavimentação asfáltica da Rua Marcílio José da Silva, próximo ao número 315. JUSTIFICATIVA: Trata-se de uma área muito movimentada, na qual está localizado o CEMEI Eraída Alves. Tal obra trará grandes benefícios aos moradores e as pessoas que utilizam os serviços da referida unidade escolar.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_621.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_621.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a pavimentação asfáltica de um trecho da Av. Brasil, próximo ao número 372, Bairro Jardim América.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_622.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_622.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que Verifique a possibilidade de tampar duas caixas coletoras de água pluvial (bocas de lobo) na Av. Dr. Juca, próximo a rotatória do Gran Viver.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_623.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_623.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça a pavimentação asfáltica em todo Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_624.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_624.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito tome as providências devidas para a realização de limpeza completa e constante da pracinha em frente à Escola Estadual Miguel Gontijo. Justificativa: Trata-se de um espaço público municipal. Assim, sua limpeza e manutenção são de responsabilidade da Prefeitura. No entanto, o local fica constantemente imundo. Os funcionários da Escola Estadual Miguel Gontijo, por vergonha, se viram obrigados a fazer a limpeza. Ocorre que não se pode utilizar recurso material e pessoal do Estado, quando a obrigação é da Prefeitura. A situação é grave e precisa ser regularizada urgentemente.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_625.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_625.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito determine a limpeza e capina da Rua Raquel Paiva de Oliveira, Centro. Justificativa: Trata-se de uma importante via da cidade que está tomada por mato e sujeiras, dificultando o acesso de pedestres e trazendo transtornos aos moradores.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_626.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_626.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da Secretaria competente, a pavimentação asfáltica da Rua Bambuí, no Bairro Novo Horizonte. Justificativa: Os cidadãos que residem na Rua Bambuí convivem diariamente com poeira e dificuldade de circulação de veículos dentro do bairro. Uma moradora procurou esta vereadora informando que fez uma cirurgia recentemente, seu marido tem asma e eles têm filhos pequenos. A poeira está prejudicando muito a saúde dessa família e de todos os moradores do local. A pavimentação da via é de premente necessidade.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_627.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_627.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que faça revisão e melhoria da iluminação da Rua Alisson Justino, Bairro São Vicente, colocando se possível, lâmpadas de LED. JUSTIFICATIVA: A rua está mal iluminada, o que tem colocado em risco os moradores do entorno. Saliento que na referida rua está instalado o CRAS - São Vicente (Rua Alisson Justino, 1009, Bairro São Vicente), onde diversas crianças, adolescentes, idosos e outros grupos fazem aulas de Karatê, balé, zumba, violão e outras atividades ofertadas pela Secretaria de Desenvolvimento Social. A melhoria na iluminação trará maior segurança e tranquilidade aos moradores.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/indicacao_628.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/indicacao_628.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras Que inclua no Plano de Ação dessa administração a pavimentação asfáltica do final da Avenida Padre Augusto, Bairro São José. JUSTIFICATIVA: Trata-se de reivindicação dos moradores daquelas imediações.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/indicacao_629.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/indicacao_629.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, em reiteração, que sejam instalados redutores de velocidade nos seguintes locais: Avenida Rio de Janeiro, entre as Ruas Oliveira e Espinosa, Bairro São Vicente. JUSTIFICATIVA: A referida via é o principal acesso para o Rosário II, sendo que os motoristas que passam por esta rua estão imprimindo alta velocidade em seus veículos, colocando em risco a segurança de pedestres e outros motoristas. Importante salientar, que no último dia 12 de setembro, por volta de 12 horas, um motociclista atropelou uma pedestre na referida via, tendo aquele falecido, logo após ser socorrido.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_630.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_630.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras Que inclua no Plano de Ação dessa administração a pavimentação asfáltica da Rua Marcílio José da Silva, próximo ao número 315.  JUSTIFICATIVA: Trata-se de uma área muito movimentada, na qual está localizado o CEMEI Eraída Alves. Tal obra trará grandes benefícios aos moradores e as pessoas que utilizam os serviços da referida unidade escolar.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_631.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_631.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que determine ao setor competente que determine aos proprietários dos imóveis situados à rua do Rosário entre a avenida Carlos Cardoso de Carvalho e a rua João Pedro de Araújo a reconstrução dos passeios naquele local. Justificativa: Devido ao crescimento das árvores, os passeios foram danificados, inviabilizando o trânsito dos pedestres que por ali trafegam.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_601_Sf9lWn7.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_601_Sf9lWn7.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que, através da Secretaria Municipal de Meio Ambiente, expeça licença ambiental para a poda de uma árvore localizada na Rua Curitiba, nº 167, Bairro Ana Rosa. Justificativa: Uma cidadã procurou esta vereadora informando que foi até a Prefeitura solicitar autorização para cortar uma árvore que está caindo sobre o padrão de energia elétrica de sua residência. A situação está trazendo graves riscos de acidentes. No entanto, até esta data não recebeu a licença e nem mesmo um retorno.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_602_viKJzSq.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_602_viKJzSq.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que envie técnicos para verificar a lombada instalada na Avenida Doutor Juca, em frente à Madebom, e tome as providencias necessárias para a sua sinalização e regularização.  Justificativa: A lombada mencionada foi instalada com o intuito de reduzir a velocidade de tráfego e evitar acidentes, mas se tornou a causa de acidentes. Ela foi instalada sem nenhuma sinalização para alertar os motoristas e está muito elevada, provavelmente fora dos padrões estabelecidos. Não existe impedimento para a manutenção da lombada no local citado, desde que suas dimensões sejam regularizadas e a sinalização seja instalada corretamente, em conformidade com a legislação vigente.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_632.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_632.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine ao setor competente para notificar o(s) proprietário(s) dos imóveis situados na Avenida Vivalde Brandão no Bairro Jardim América entre a Rua Nossa Senhora de Fátima e a Avenida Dr. Roberto a construírem passeios em frente aos seus imóveis. Justificativa: A referida avenida tem um movimento intenso de veículos incluindo caminhões pesados, pois se trata da travessia da cidade e em grande parte não tem os referidos passeios, prejudicando, e colocando em risco portanto, os pedestres que por ali trafegam, como por exemplo os clientes dos supermercados Fidelis e BH. Por essa razão faço a presente indicação.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_633.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_633.pdf</t>
   </si>
   <si>
     <t>Reitera ao Prefeito Municipal a indicação para instalação de guaritas nos seguintes endereços: 1) Avenida Ana Rosa sentido CAIC, depois da Rua Paraná. Bairro Ana Rosa. 2) Avenida Ana Rosa sentido centro, depois da Rua Paraná. 3) Avenida Dr. Juca, depois da Rua Leopoldina, no Bairro Realengo. Os usuários do transporte coletivo nestes locais estão reclamando que além da demasiada espera, ainda têm que faze-la no sol ou na chuva</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_634.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_634.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que amplie a iluminação da Rua Nossa Senhora Aparecida, especialmente próximo ao número 256. Justificativa: A rua descrita está com pouca iluminação. Trata-se de via de grande circulação de pessoas e veículos e é utilizada como acesso à escola. Portanto deve estar bem iluminada para garantir a segurança e comodidade da população.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/indicacao_635.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/indicacao_635.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências para cessar as burocracias desnecessárias na distribuição de medicamentos gratuitos, bem como instale uma farmácia municipal na área central da cidade. Justificativa: Esta vereadora foi procurada por cidadãos informando que o excesso de burocracias para tomar ou pegar medicamentos está prejudicando muito a população. Alguns medicamentos que eram fornecidos também nos PSFs passaram a ser entregues apenas na farmácia municipal e somente ao titular da receita médica. Nem sempre o paciente tem condição ou disponibilidade para buscar o medicamento e a medida está atrapalhando o tratamento. Sobre a localização atual da farmácia municipal, idosos e pessoas com dificuldades de locomoção não estão conseguindo ter acesso aos medicamentos que precisam, e a instalação de uma farmácia no centro de Bom Despacho solucionará o problema.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_636.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_636.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que instale placas em frente à Escola Estadual Coronel Robertinho permitindo a parada de veículos escolares nos horários de início e término das aulas. Justificativa: Nos momentos que antecedem o início e após o término das aulas na escola mencionada os motoristas de veículos escolares passam por dificuldade para pegar e deixar os alunos. A instalação de placas no local permitindo a parada desses veículos irá organizar e facilitar o fluxo nas imediações da escola.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_637.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_637.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras para Que seja incluído no plano de ação dessa administração a construção de banheiros públicos na Praça da Matriz. JUSTIFICATIVA: Trata-se de reinvindicação de segmento da população, representada pelo Senhor Salgado, sob o argumento de que a referida obra trará mais conforto aos usuários da referida praça e imediações</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_638.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_638.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras para Que seja realizada a pavimentação das Rua Manoel Pereira, entre a Rua Faustino Teixeira e a Rua Marechal Floriano. JUSTIFICATIVA: Trata-se de reivindicação dos moradores das referidas vias. A pavimentação trará mais conforto aos moradores e aos usuários das vias que têm sofrido sobremaneira com a poeira.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_639.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_639.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras para Que sejam instalados redutores de velocidade, sinalização e faixas de pedestres na Adelaide Sabino, Bairro de Fátima. JUSTIFICATIVA: Trata-se de reinvindicações dos moradores. Muitas pessoas transitam pela referida via, na qual há um intenso fluxo de veículos e alguns deles em altíssima velocidade.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_640.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_640.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras para Que seja realizada a pavimentação para o final da Rua Capitão Marques, Vila Gontijo, em frente ao asilo. JUSTIFICATIVA: Trata-se de reivindicação dos moradores das referida via. A pavimentação trará mais conforto aos moradores e aos usuários das vias que têm sofrido sobremaneira com a poeira.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_641.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_641.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras para Que seja realizada a pavimentação da Rua Marcílio José da Silva, Bairro Esplanada. JUSTIFICATIVA: Trata-se de reivindicação dos moradores das referidas vias. A pavimentação trará mais conforto aos moradores e aos usuários das vias que têm sofrido sobremaneira com a poeira</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_642.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_642.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que finalize as obras da Avenida das Palmeiras, entre a Mercearia Amaral e a Creche Pro Infância, devido o desnível que permanece há mais de um ano. Justificativa: reivindicação dos moradores devido o transtorno causado no transito no referido local, colocando em risco os pedestres, moradores e motoristas.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_643.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_643.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o recapeamento de dois buracos na Rua Gelcira Amaral, próximo ao nº 400, bairro Jardim dos Anjos. Justificativa: Neste local há dois buracos que atrapalham o trânsito no local.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_644.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_644.pdf</t>
   </si>
   <si>
     <t>Indica à Presidente da CMBD determinar ao Setor de Contabilidade fazer auditoria quanto aos pagamentos realizados a servidores desta Casa que estão ou estavam cedidos a outras instituições, sobretudo com relação ao pagamento da Previdência. Justificativa: Documentos obtidos por este vereador dão conta de que a Câmara está/esteve custeando os pagamentos e previdência dos servidores, mesmo após aprovada a Resolução que autoriza a cessão de servidores, mas sem ônus para a CMBD (cedente).</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_645.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_645.pdf</t>
   </si>
   <si>
     <t>Indica ao Comandante do 7º BPM determinar a realização de operações de fiscalização de motociclistas de Bom Despacho. Justificativa: Em que pesem os esforços da 50ª Cia da PM, infelizmente, ainda há diversos motociclistas desta cidade que insistem em trafegar, rotineiramente, em alta velocidade, cometendo outras infrações de trânsito, tais como transitar com escapamento aberto, acelerando excessivamente (popular tirinho), realizando manobras de empinamento (crime do art. 308 do CTB), etc.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_646.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_646.pdf</t>
   </si>
   <si>
     <t>Indica aos Secretários de Meio Ambiente e de Obras estabelecerem tratativas visando melhorar a iluminação da Rua João Antunes, no quarteirão entre a Av. das Palmeiras e Rua Palmital. Justificativa: As árvores existentes nesta rua estão bloqueando a iluminação, ficando praticamente escura a rua no período noturno.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_647.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_647.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação de número 180, ao secretário de obras para a recomposição asfáltica ao lado da creche municipal no final da Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_647.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_647.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a recomposição asfáltica na rua José de Paula Lopes, bairro Alvorada.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_650.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_650.pdf</t>
   </si>
   <si>
     <t>Reitera ao prefeito municipal a indicação para Fazer a limpeza de um terreno público localizado na Rua Toezinho, próximo ao número 103, Bairro Jardim dos Anjos. JUSTIFICATIVA: O referido local ainda encontra-se com o mato bastante elevado favorecendo a proliferação de animais peçonhentos colocando a população em risco</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_648.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_648.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de trânsito a construção de um quebra-molas na rua Chico Bernardino, próximo ao número 580, bairro Alvorada.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_651.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_651.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine ao setor competente providenciar a colocação de um ponto de ônibus (coletivo) na Rua Antonio Tavares  em frente a Apae no Bairro São Lucas. Justificativa: A APAE presta hoje hoje vários serviços de saúde para a comunidade que muitas vezes utiliza o coletivo como meio de transporte e ali naquele local não tem o referido ponto._x000D_
 A presente indicação foi uma contribuição  feita pelo vereador jovem Valdinei Rodrigues Gonçalves aluno da APAE, a qual eu a endosso com muito prazer. Aproveito para indicar neste mesmo expediente a colocação de guarita na referida pretensão.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_652.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_652.pdf</t>
   </si>
   <si>
     <t>Indica o aterro para escoramento  em parte dos passeios construídos na Avenida Dr. Roberto no Bairro Palmeiras. Devido a inclinação dos mesmos a terra está se deslocando colocando em risco de desmoronamento, o que poderá causar prejuízos ao erário.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_654.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_654.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que providencie com urgência o reparo da estrada rural que dá acesso à Garça. Justificativa: A estrada está quase intransitável e os veículos estão atolando na descida próxima à fazenda onde era a FEBEM. No local circulam muitos caminhões transportando leite e nesta época o movimento se intensificou ainda mais, pois há plantações de eucaliptos sendo cortadas para replantio.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_655.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_655.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça o reparo do asfalto na av. das Palmeiras, em frente a Igreja Evangélica, próxima a creche que está sendo construída no Bairro Rosário II e na avenida perto da igreja. Justificativa: Próximo à creche mencionada foi aberto o asfalto para conserto na rede de esgoto. Próximo à igreja o asfalto afundou e os veículos estão desviando através da contra mão, podendo causar acidentes. A situação está desta forma há aproximadamente 8 (oito) meses e nada foi feito. O reparo deve ser realizado com urgência.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_656.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_656.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a Construção de uma faixa de pedestres na Rua Geraldo Xavier, Bairro Esplanada, uma rua acima da garagem da prefeitura. Justificativa: várias crianças trafegam por ali para ir a escola Egídio, pois fecharam o portão do batalhão. Fizeram esta entrada para que algumas crianças não precisassem dar à volta, tornando a distância muito longe. E por não haver uma faixa de pedestre, as crianças ficam muito tempo esperando até que possam atravessar, algumas podem chegar a arriscar uma travessia insegura, podendo causar sérios acidentes. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Gyuly, Victor Gabriel e Ana Clara.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_657.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_657.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a repintura das faixas de pedestres da avenida doutor Juca, principalmente na rotatória ao lado do posto norte sul. Justificativa: depois que fizeram a reforma do asfalto não repintaram as faixas o que está fazendo muita falta para as pessoas que passam por lá o dia todo, principalmente por ser um ponto muito utilizado para corrida e caminhada. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Gyuly, Victor Gabriel e Ana Clara</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_658.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_658.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de obras da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja dado reparo na ponte de madeira localizada na Avenida Doutor Roberto, 1555, em frente a Madeireira LM._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reiteração de pedido, haja vista que esta vereadora foi procurada por usuários daquela via, os quais alegaram que algumas madeiras da ponte estão quebradas, dificultando a travessia e colocando em risco a segurança dos usuários. _x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 07 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_659.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_659.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 1)	Que sejam realizada operação tapa buracos na Rua Passos, principalmente em frente ao número 344, Bairro Sant Marta._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação que proporcionará maior fluidez ao trânsito e conforto ao usuário da via._x000D_
 Bom Despacho, 07 de outubro de 2019 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_660.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_660.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que sejam implantadas nas escolas de Bom Despacho aulas de primeiros socorros, através de parcerias com a Polícia Militar e o Corpo de Bombeiros. JUSTIFICATIVA: Alunos e professores não estão preparados para agir em situações de emergência e muitas vezes pequenos procedimentos podem salvar vidas. Aqueles que aprenderem noções de primeiros socorros poderão se tornar multiplicadores, de forma a contribuir com toda a sociedade. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Ryan Brenner.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/indicacao_661.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/indicacao_661.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o recapeamento de vários buracos na Rua do Rosário, Centro, nos quarteirões entre a Praça da Inconfidência e Rua Washington Luís. Justificativa: Neste local há vários buracos pontuais que estão atrapalhando o trânsito.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_662.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_662.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o conserto do bueiro existente na esquina das Ruas Clodoaldo de Oliveira e José Marques, Centro. Justificativa: O bueiro existente neste local está quebrado, com risco de acidentes</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>Anderson do Gás, Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_663.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_663.pdf</t>
   </si>
   <si>
     <t>Indicam À Secretaria Municipal de Fazenda e ao Prefeito Municipal que seja reavaliado a cobrança de IPTU do Sindicato Rural de Bom Despacho. Justificativa: o Sindicato Rural é uma entidade sem fins lucrativos, que visa apoiar e incentivar os produtores rurais e o Agronegócio em nossa cidade e está sendo muito sacrificado com cobrança de valor elevado de IPTU, cerca de 60 mil reais anuais. Diante da crise econômica que vive o país, diante do fim da contribuição sindical obrigatória e consequente dificuldade em manter receitas, os produtores rurais através do Sindicato, queixam desse valor elevado cobrado anualmente de uma entidade que tanto contribui com nossa cidade. Um exemplo disso foi a última exposição agropecuária de Bom Despacho realizada pelo Sindicato Rural, evento que contou com mais de 12 mil pessoas visitando o Parque de Exposições além de ter fomentado negócios e comercialização de produtos e serviços no nosso setor agropecuário. Portanto pedimos a compreensão da Administra</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_664.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_664.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que faça um projeto de iluminação na região do Novo São Vicente, ao lado da avenida Doutor Juca, local onde as pessoas fazem caminhada, jogam bola, brincam com seus filhos. JUSTIFICATIVA: Em atendimento a indicação do vereador jovem Carlos, pedido feito na Reunião Ordinária dos Vereadores Jovens, datada do dia 02/10/2019, é que se faz o presente, pois trata-se de uma área rodeada de matas e com pouca iluminação e circulação de polícia, tendo assim vários perigos como estupro, roubos, tráfico de drogas. As pessoas correm perigo constante.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_665.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_665.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito que verifique a exigibilidade de apresentação de “rotativo” nas Autorizações de colocação de caçambas nos logradouros, determinando o seu não processamento, como vem ocorrendo. JUSTIFICATIVA: Aparenta cobrança em dobro o pagamento das taxas de colocação de caçamba juntamente com o de estacionamento rotativo. Em verdade, o fato gerador de uma exação inclui o outro. Ademais, a caçamba é um equipamento que não caracteriza um elemento de trânsito, na medida em que está vinculado a limpeza urbana.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_666.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_666.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de trânsito a construção de um redutor de velocidade na rua Picão Camacho, próximo ao número 787. JUSTIFICATIVA: Tendo em vista a grande quantidade de pessoas que trafegam nas imediações, pessoas que frequentam o Centro de Educação Infantil Nossa Senhora Auxiliadora e ainda decorrente da inauguração do Salão São Vicente de Paulo.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_667.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_667.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a instalação de uma placa de sinalização na esquina da rua Getúlio Vargas com a rua João Teófilo bairro Esplanada</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_668.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_668.pdf</t>
   </si>
   <si>
     <t>Indica à secretária de saúde que faça uma melhor distribuição dos funcionários da saúde nas unidades de saúde. Justificativa: Vários habitantes dos diversos bairros da cidade tem reclamado pela demora de atendimento e por faltar médicos nos postos de saúde. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_669.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_669.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça A troca da iluminação da Praça da Matriz Nossa Senhora do Bom Despacho. Justificativa: A praça é um lugar muito usado por todos cidadãos dia e noite. Um verdadeiro cartão postal da cidade. A noite ela tem ficado muito escura, dando espaço para assaltos e crimes naquela região. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_670.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_670.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a Avaliação mensal no trabalho feito tanto no Pronto Atendimento tanto quanto os postos de saúde na cidade, através de questionários e caixinha de sugestões. Justificativa: Um acompanhamento mais próximo do trabalho dos servidores resultará em um melhor atendimento para nossos cidadãos e que trará com isso melhor satisfação. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_671.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_671.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tenha Maior atenção nas praças da cidade colocando mais instrumentos de interação para os habitantes. Justificativa: Pessoas de várias idades estão reclamando das estruturas das praças de Bom Despacho tanto a iluminação quanto as estruturas de lazer nas mesmas. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_672.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_672.pdf</t>
   </si>
   <si>
     <t>reitera a indicação ao secretário de obras para fazer a limpeza e poda das árvores na Praça Irmã Albuquerque retirando as ervas de passarinho. Justificativa: Estas ervas de passarinho estão matando as árvores da referida praça.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_673.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_673.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, a realização de “operação tapa buracos” na Rua Nossa Senhora Aparecida no bairro Santa Lúcia, especialmente em frente à igreja São Judas Tadeu. Justificativa: O asfalto na rua mencionada está bastante danificado, com vários buracos, prejudicando a circulação de veículos. Trata-se de um local com grande movimento, que dá acesso a outros bairros e a igreja é frequentada por muitos fiéis. O reparo na pavimentação deve ser providenciado com urgência, para cessar os transtornos e danos aos cidadãos.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_674.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_674.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, através da secretaria competente, que retire a proibição de estacionamento em um dos lados da Rua Faustino Teixeira, no trecho entre a Rua Alexandre Amaral e Dr. Manoel Alves Pereira. Justificativa: O Poder Executivo Municipal instalou placas proibindo estacionar veículos nos dois sentidos da via, quando é possível que esta proibição se restrinja a apenas um dos lados. Esta medida extrema está prejudicando os moradores da localidade, que precisam parar seus veículos em locais distantes, quando a rua mencionada comporta veículos estacionados em um dos lados sem que isto prejudique o trânsito.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_675.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_675.pdf</t>
   </si>
   <si>
     <t>Indica a substituição das lampadas existentes no entorno da igreja e do salão São Vicente por lâmpadas de LED. Justificativa: O salão e as diversas salas existentes ali são usadas frequentemente pela comunidade em diversas atividades tais como: Catequese, cursos, palestras e outras finalidades que tem como público alvo  muitas crianças, jovens e adultos, principalmente mulheres. Por esta razão indico a troca das lâmpadas, visando dar mais segurança a comunidade.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_676.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indico a recomposição do calçamento da Rua João Antunes no Bairro Palmeiras. Justificativa: Provavelmente por falta de um  nivelamento adequado e por ação das águas pluviais, a referida rua se encontra bastante irregular, prejudicando o trânsito dos veículos que por ela trafegam.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_677.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_677.pdf</t>
   </si>
   <si>
     <t>Reitera ao secretário de obras o reparo das faixas de pedestres em todo bairro São Vicente.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_678.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_678.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de saúde que Verifique a possibilidade de se instalar uma farmacinha municipal no Bairro São Vicente para atender aos usuários do SUS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_675.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_675.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a substituição das lâmpadas existentes no entorno da igreja e do salão São Vicente por lâmpadas de LED. Justificativa: O salão e as diversas salas existentes ali são usadas frequentemente pela comunidade em diversas atividades tais como: Catequese, cursos, palestras e outras finalidades que tem como público alvo muitas crianças, jovens e adultos, principalmente mulheres. Por esta razão indico a troca das lâmpadas, visando dar mais segurança a comunidade.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_676.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a recomposição do calçamento da Rua João Antunes no Bairro Palmeiras. Justificativa: Provavelmente por falta de um nivelamento adequado e por ação das águas pluviais, a referida rua se encontra bastante irregular, prejudicando o trânsito dos veículos que por ela trafegam.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_679-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_679-convertido.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça uma fiscalização na rua Pedro Tavares Gontijo, nas proximidades do número 292, para que verifique a atual situação em que se encontra.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_680-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_680-convertido.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que tape os buracos na Rua Francisco Ribeiro de Resende, nas proximidade do número 273. Justificativa: Estes buracos estão trazendo risco para os pedestres e motoristas que por lá trafegam, conforme fotos anexas.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/indicacao_681-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/indicacao_681-convertido.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que tape buracos na margem do asfalto no início da Av. Maria Guerra. Justificativa: Estes buracos estão trazendo risco para os pedestres e motoristas que por lá trafegam, conforme fotos anexas.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_682-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_682-convertido.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação para a colocação de uma lombo faixa na Rua Olegário Maciel entre o Disk Cerveja do Xandinho e o Super mercado Kit Alimentos. Justificativa: O trânsito ali é muito intenso, dificultando o tráfego dos  pedestres, inclusive recentemente houve ali um atropelamento por uma moto a uma cidadã que infelizmente veio a óbito.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_683-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_683-convertido.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito que torne a rua João XXIII, bairro Santa Rita mão única e que seja proibido estacionar em um lado da mesma. JUSTIFICATIVA: Os moradores reclamam da dificuldade encontrada de trafegar com os veículos, pois a rua é estreita e os motoristas param nos dois lados da via.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_684-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_684-convertido.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente a retirada de uma árvore na rua Chico Marques, situada na calçada do imóvel de número 601, bairro Fátima. JUSTIFICATIVA: A árvore está trincando as paredes do imóvel.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_685-convertido_suqOZNx.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_685-convertido_suqOZNx.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 Continuidade da implantação de iluminação LED nas ruas da Vila Gontijo nos mesmos moldes do que foi feito na Avenida Dona Joana._x000D_
 _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de solicitação do Sr. Marco Thúlio Moreira Marques, Líder Comunitário do Bairro Vila Gontijo, sob o argumento de que no bairro há uma grande quantidade de lâmpadas queimadas. Se não for possível a implantação da nova iluminação no momento, que seja realizada a troca das lâmpadas queimadas. _x000D_
 _x000D_
 	Bom Despacho, 14 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_686-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_686-convertido.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Melhoramento da iluminação com colocação de postes com iluminação LED, se possível, na Praça São Sebastião, Vila Gontijo (o local é um dos ícones religiosos culturais do bairro)._x000D_
 ._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de solicitação do Sr. Marco Thúlio Moreira Marques, Líder Comunitário do Bairro Vila Gontijo, sob o argumento de que a parte esquerda da praça se encontra com iluminação precária, tornando-se local propício para a prática de crime. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 14 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_687.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_687.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a pintura do quebra-molas instalado na entrada na Estrada do Pica Pau (km 0). Justificativa: A ausência de pintura do quebra-molas, principalmente por se tratar de rodovia, aumenta os riscos de acidentes de trânsito.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_688.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_688.pdf</t>
   </si>
   <si>
     <t>Indica (em caráter de reiteração) ao Prefeito Municipal a instalação de cestos de lixo ao longo da Av. Dr. Roberto.  Justificativa: Tratando-se de local utilizado pelos munícipes para a prática de caminhada, é necessário o cesto de lixo para descarte de lixo seco e molhado.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_689.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_689.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obra alterar o local da faixa de pedestre existente na Praça Altino Teodoro (Quase esquina com a Rua Clodoaldo de Oliveira), reinstalando-a na esquina com a Rua Faustino Teixeira. Justificativa: Esta faixa de pedestre, como está quase na esquina da Rua Clodoaldo de Oliveira, tem causado acidentes (engavetamento). Isso porque o motorista que está adentrando a Praça Altino Teodoro, ao parar o veículo antes da faixa para o pedestre atravessar, fica vulnerável a batidas na traseira de seu veículo, pois quem transita no mesmo sentido, ao fazer a curva para adentrar a Praça Altino Teodoro, não tem tempo suficiente para frear.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1270/indicacao_690.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1270/indicacao_690.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que fiscalize os pontos de ônibus e disponibilizem guaritas nos locais onde foram retiradas. Justificativa: Em dias de chuva, moradores que dependem do transporte coletivo se molham demasiadamente, no período em que ficam esperando. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Ana Cecília.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_691.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_691.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que fiscalize as faixas de pedestres da Av. Manoel da Costa Gontijo adicionando sinalizações e demarcando-as. Justificativa: os pedestres que transitam nesta avenida correm sérios riscos, pois as faixas estão começando a se desgastar e alguns motoristas, que não têm conhecimento sobre as faixas, podem acabar os atropelando. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Ana Cecília</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_692.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_692.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que tome uma atitude em relação à um buraco de grande proporção localizado no bairro Dona Branca que vem causando transtornos a 10 meses e a única providência tomada até o momento foi colocar uma placa alertando sobre a existência do buraco. Justificativa: a colocação da placa no local não adiantou muito, já que a noite, devido a falta de iluminação, atrapalha motoristas e pedestres. É preciso tomar providências imediatas já que quanto mais chove maior o buraco fica. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Carlos e Kiary.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_693.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_693.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal a pavimentação asfáltica da rua Francisco Ribeiro de Resende. Justificativa: O posto de saúde do Bairro Jardim América está localizado nesta rua e por isso possui um tráfego muito grande de idosos e pessoas com dificuldades de locomoção, uso de andador, que precisam procurar atendimento, por isso correm frequentemente risco de tropeçar e cair nas pedras. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Amauri.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_694.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_694.pdf</t>
   </si>
   <si>
     <t>Indico ao secretário Municipal de Obras a construção de meio fio no canteiro central da Av. Guilhermino da Costa no Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_695.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_695.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Obras serviço de tapa buracos na Av das Palmeiras, especialmente buraco grande localizado próximo a nova creche no Bairro Rosário 2. Já foram feitos vários pedidos pelos moradores e há muito tempo esta via pública se encontra em mau estado de conservação com esse grande buraco trazendo transtornos e risco de acidentes aos moradores e motoristas que por ali transitam</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_696.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_696.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que repinte as faixas de pedestres na Av. Dr. Roberto pois muitos carros não veem a faixa e os pedestres correm grande perigo. Justificativa: quando as faixas estão desgastadas os motoristas acabam não vendo, acarretando em uma série de acidentes. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Júlia.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_697.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_697.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que asfalte as ruas do bairro Dona Branca, onde o estado da estrada está precário. Justificativa: para que haja um transito adequado para todos e seguro, a rua deve estar em boas condições. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Júlia.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_698.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_698.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras Que seja providenciado operação tapa buracos na Rua Passos, nas proximidades da Avenida Governador Valadares, Bairro Aeroporto.  JUSTIFICATIVA: Trata-se de reivindicações dos moradores, pois este buraco está colocando em risco a segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/indicacao_699.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/indicacao_699.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019 _x000D_
 _x000D_
 _x000D_
 Senhora Presidente, _x000D_
 _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação, em caráter de reiteração: _x000D_
 _x000D_
 _x000D_
 Que seja realizado um estudo para sinalizar com placas “PARE” todas as ruas adjacentes a Avenida Guarujá, Bairro Aeroporto. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reivindicações dos moradores, os quais alegam que a Avenida Guaruja, por ser  uma das principais vias do bairro,  a ausência da referida sinalização tem causado diversos acidentes, colocando em risco a segurança de pedestres e motoristas_x000D_
 _x000D_
 Bom Despacho, 11 de novembro de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_700.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_700.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, _x000D_
 _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras, a seguinte indicação: _x000D_
 _x000D_
 _x000D_
 Que seja providenciado o tapamento de grande buraco causado pelas chuvas na Rua Campo Redondo , em frente ao número 518, Bairro  Santo Antônio._x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 _x000D_
 Trata-se de reivindicação dos moradores, pois este buraco está  colocando em risco a segurança de pedestres e motoristas_x000D_
 _x000D_
 Bom Despacho, 11 de novembro de 2019.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_701.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_701.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Joice Quirino, Excelentíssima Presidente da Câmara Municipal da seguinte INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja realizado concurso público para preenchimento dos 02 cargos vagos de Analistas Parlamentares (Permanente) e de processo seletivo para preenchimento de 02 cargos de Analistas Parlamentares(temporário)._x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Atualmente, nesta casa legislativa, não temos nenhum Analista Parlamentar, embora a legislação vigente preveja 4 cargos. Importante destacar, que dois servidores que ocupam o referido cargo estão com licença sem vencimento, enquanto os outros dois cargos estão vagos.  A realização de processo de seleção para ocupação das vagas atenderá a dispositivo constitucional, garantindo oportunidade aqueles que desejam ocupar um cargo público, bem como, proporcionará maior qualidade dos trabalhos legislativos desenvolvidos por esta casa._x000D_
  _x000D_
 	Bom Despacho, 11 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_702.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_702.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que providencie, através da secretaria competente, a iluminação da “Praça do Cristo” no Bairro Babilônia. Justificativa: A “Praça do Cristo” é usada para fazer diversas atividades, sendo um lugar muito importante para os moradores do Bairro Babilônia. No local há um parquinho e uma academia que estão subaproveitados, pois só podem ser utilizados durante o dia. A Praça não está bem iluminada e no turno da noite fica inviável frequentá-la.Com a instalação de uma iluminação adequada o espaço público será melhor aproveitado e será garantida a segurança de todos.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_703.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_703.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome as providências necessárias para o abastecimento do estoque de medicamentos relacionados à saúde mental, especialmente os descritos a seguir: Carbonato de lítio, Risperidona de 1 e 2 mg, Clorpromazina de 25 mg, Levomepromazina. Justificativa: Há diversos remédios da saúde mental em falta no sistema de saúde pública municipal e sem previsão de chegar. Deverão ser comprados com extrema urgência, visto que os pacientes são colocados em sérios riscos pela falta da medicação de uso contínuo.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/indicacao_704.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/indicacao_704.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que, através da secretaria competente, providencie a iluminação adequada da Av. Doutor Juca. Justificativa: A avenida mencionada tem grande fluxo de veículos, pedestres e é uma via de acesso a vários bairros. Sua iluminação atualmente está precária, trazendo risco aos cidadãos. Uma iluminação melhor, com lâmpadas de LED, proporcionará maior segurança a todos.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/indicacao_705.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/indicacao_705.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça uma operação tapa buracos na rua Vicente Ferreira Assumpção e melhore a iluminação da mesma rua. Justificativa: A rua está em um estado lastimável, com risco frequente de acidentes, a iluminação é precária deixando as pessoas que transitam no local vulneráveis a violência. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/indicacao_706.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/indicacao_706.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que procure verificar a aplicação do protocolo de Manchester no Pronto Atendimento Municipal. Justificativa: Cresce a cada dia a reclamação de usuários sobre a demora para atendimento nos serviços de saúde do Pronto Atendimento. O protocolo de Manchester é utilizado para adequar o tempo de espera do atendimento à necessidade, mas infelizmente pacientes que recebem uma classificação urgente esperam mais de duas horas para conseguir atendimento. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/indicacao_707.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/indicacao_707.pdf</t>
   </si>
   <si>
     <t>indica à CEMEI Prof. Valdira Rezende que que tome as providencias necessárias quanto a situação do PSCIP (Projeto de Segurança contra Incêndio e Pânico) pois segundo ofício do Corpo de Bombeiros, em anexo, a unidade se encontra, até o presente momento em situação irregular. A referida escola está sujeita a sanções administrativas previstas no art. 11 do decreto 44746/08.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/indicacao_708.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/indicacao_708.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Obras a operação tapa buracos no bairro Santo Antônio. JUSTIFICATIVA: As ruas se encontram bastante esburacadas.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_699.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_699.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras Que seja realizado um estudo para sinalizar com placas “PARE” todas as ruas adjacentes a Avenida Guarujá, Bairro Aeroporto. JUSTIFICATIVA: Trata-se de reivindicações dos moradores, os quais alegam que a Avenida Guarujá, por ser uma das principais vias do bairro, a ausência da referida sinalização tem causado diversos acidentes, colocando em risco a segurança de pedestres e motoristas.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>Joice Quirino, Anderson do Gás, Cessão Queiroz., Dra. Rose Delegada., Dr. Fernando Pediatra, Fernando Branco, Marcelão, Marquinho., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_709.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_709.pdf</t>
   </si>
   <si>
     <t>indica à secretária de meio ambiente a capina, limpeza e remoção de entulhos acumulados na rua Papagaios esquina com rua Janaúba, bairro São Vicente e que fiscalize o descarte irregular de lixo na rua Alisson Justino, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_710.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_710.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Herivelton, Ilustríssimo Gerente da Auto Ônibus Circullare e ao Sr. Juliano Barreto., Secretário de Obras, Trânsito e Transportes._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	  _x000D_
 Que retorne o horário de ônibus que sai do Ponto Final às 23:05, de segunda à sexta, na linha São José, até a empresa Auto Ônibus Circullare._x000D_
 _x000D_
 _x000D_
                       JUSTIFICATIVA_x000D_
 _x000D_
 O horário das 23:05 foi excluído do quadro de horários da Auto Ônibus Circullare. O presente horário atende especialmente a juventude, tanto aqueles que vão para festas quanto aqueles que voltam para suas casas. Diversos moradores, principalmente dos Bairros Esplanada, Jaraguá, Alvorada e Nossa Senhora de Fátima pedem a reinclusão deste horário._x000D_
 _x000D_
     _x000D_
 	Bom Despacho, 18 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_711.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_711.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssima Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 	  _x000D_
 Revitalização e reforma da Quadra Poliesportiva da Vila Gontijo._x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de solicitação do Sr. Marco Thúlio Moreira Marques, Líder Comunitário do Bairro Vila Gontijo, sob o argumento de que a quadra é importante ponto de lazer da comunidade. Ela se encontra em péssimo estado de conservação: portões danificados e abertos (facilitando a entrada dos usuários de drogas e ações de criminosos), vestiários sem telhas e com goteiras, pintura antiga e balizas quebradas, alambrado danificado e piso rachado. Tal reforma é imprescindível para a utilização do espaço._x000D_
 _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 18 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_712.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_712.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra. Andrea, Excelentíssima Secretária  de Meio Ambiente._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 	  _x000D_
 Colocação de uma placa educativa referente ao descarte irregular de lixo na esquina da Rua Maria Honória com a Avenida Paulino Marques Gontijo._x000D_
 , _x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de solicitação do Sr. Marco Thúlio Moreira Marques, Líder Comunitário do Bairro Vila Gontijo, sob o argumento de que alguns moradores estão descartando erroneamente o lixo naquele local, o que tem sido alvo de constantes reclamações dos moradores das proximidades. O solicitante informou  que a placa é de suma importância para coibir o descarte irregular do lixo e que já foi requerida diversas vezes, mas que ainda não foram atendidos._x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 18 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_713.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_713.pdf</t>
   </si>
   <si>
     <t>Sra. Presidente,_x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Exma. Secretária Municipal de Meio Ambiente, Andrea, da seguinte indicação:_x000D_
 _x000D_
 Que seja determinada a limpeza e o recolhimento do lixo, descartado indevidamente no loteamento Granviver, próximo a primeira rotatória, no percurso   Babilônia \ São Vicente. O lixo é descartado nas proximidades das manilhas.  Que seja feito um estudo para adoção de medidas que dificultem a ação dos infratores._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora foi procurada pelo Sr. Junior da Lotação e este apresentou a demanda, alegando que se trata de um pedido dos moradores da região.  Segundo ele, várias pessoas estão descartando irregularmente o lixo no local, inclusive animais mortos.  Frequentemente, o local fica cheio de sacolas de lixo, possibilitando a proliferação de animais peçonhentos e mosquitos da dengue, colocando assim, em risco a saúde da população.  Fui informada que constantemente a administração pública tem recolhido o lixo no local, mas é necessário que se adote uma medida mais eficaz contra a ação dos infratores._x000D_
 Bom Despacho, 18 de novembro de 2019 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_714.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_714.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos no Bairro São Vicente, principalmente, na Rua Pedra Azul, esquina com Itaobim._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que estão com muitos buracos, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 18 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_715.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_715.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras: Instalação de redutores de velocidade e também melhorar sinalização de trânsito na Avenida Governador Valadares, no trecho entre a Creche e a Fábrica de Moveis São José, no Bairro São Vicente. Justificativa: Essas medidas são importantes e necessárias para reduzir riscos de acidentes e atropelamentos, trazendo maior segurança aos moradores.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_716.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_716.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que faça operação tapa buracos na Rua Padre Cícero, especialmente próximo à esquina com a Rua Padre Augusto, no Bairro Santa Lúcia I. Justificativa: Moradores procuraram esta vereadora reclamando das péssimas condições do asfalto no local. Os buracos na via estão causando prejuízos aos condutores e trazendo riscos de acidentes.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_717.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_717.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a pavimentação asfáltica da Rua dos Fundadores, no Bairro Babilônia. Justificativa: Moradores informaram que o Executivo Municipal apresentou promessas de asfaltamento da mencionada via, mas até a presente data não cumpriu. Os moradores convivem diariamente com poeira ou lama, bem como buracos e mato alto. A situação deve ser solucionada com a maior brevidade possível, pois a situação é grave</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_718.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_718.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal o recapeamento das ruas demandadas do Bairro Santa Marta. Justificativa: No Bairro Santa Marta há várias ruas que estão praticamente intransitáveis, causando grandes transtornos aos moradores e aos motoristas que precisam passar pelo local.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1306/indicacao_719.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1306/indicacao_719.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a pavimentação asfáltica das ruas do residencial Dona Branca. Justificativa: Os moradores estão passando por grandes dificuldades e prejuízos pela falta de pavimentação no local. A necessidade da obra é urgente.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1307/indicacao_720.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1307/indicacao_720.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que que providencie a instalação de um receptor de água da chuva na esquina da Rua Antônio Tavares Gontijo com a Rua Nossa Senhora Aparecida. Justificativa: No local há problemas com pequenas inundações quando chove. Com a instalação desse receptor o problema será resolvido.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_721.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_721.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a troca de lâmpadas dos postes da Rua Vital Macota, Bairro Palmeiras. Justificativa: A rua é sem saída, encontra-se poste com lâmpada queimada em frente ao número 91.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_722.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_722.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras dar continuidade à rede de águas pluviais na rua Alzira de Oliveira, Bairro Jaraguá, captando a água que sai da BR MG 164. Justificativa: O serviço foi parado porque era faixa de domínio do DER, todavia o município assumiu aquele trecho.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_723.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_723.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o recapeamento da massa asfáltica na rua Irmã Maria, lateral do meio fio em frente siderúrgica e igreja CNBD.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_724.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_724.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras recapeamento de massa asfáltica na Av. Maria Guerra, bairro Dom Joaquim</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_725.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_725.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário de Obras o asfaltamento da Rua Romualdo Simão Vaz, no bairro São Geraldo. Justificativa: Trata-se de via ainda sem qualquer pavimentação, que está cheia de buracos e, em razão das chuvas recentes, teve dificultado o acesso até mesmo de veículos.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_726.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_726.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a realização de estudo e posterior instalação de placa de proibido estacionar em um dos lados da Rua Buritis, entre as Ruas Vereador João Libério do Couto e Goiânia. Justificativa: Moradores do entorno informam que o trânsito nesta rua constantemente é interrompido em razão de veículos estacionarem no local e impedirem o fluxo dos demais veículos. Lembrando que a largura desta rua é reduzida, não sendo possível passarem dois veículos ao mesmo tempo.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_728.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_728.pdf</t>
   </si>
   <si>
     <t>indica ao Secretário de Transito a Construção de uma faixa de pedestres na Av. Dr. Juca, próximo ao Lava Jato do Djalma, onde se encontram duas Igrejas Evangélicas de grande movimento.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_729.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_729.pdf</t>
   </si>
   <si>
     <t>reiteração da indicação ao secretário de obras de Manutenção do final da Rua Corinto, o local está intransitável para a passagem de veículos e pedestres.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1322/indicacao_727.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1322/indicacao_727.pdf</t>
   </si>
   <si>
     <t>indica ao Setor de Fiscalização da PMBD realizar vistoria na obra da Rua Chico Marques, bairro de Fátima. Justificativa: Trata-se, ao que tudo indica, de obra da COPASA, que está sendo realizada na Rua Chico Marques. Após ter sido aberta vala para intervenção na rede de esgoto, constata-se que o local ainda não foi pavimentado, embora decorridos vários dias.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_730.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_730.pdf</t>
   </si>
   <si>
     <t>Indicação nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 	Que seja verificada a possibilidade de incluir no programa de limpeza urbana a capina das ruas não pavimentadas, pois muitas delas estão intransitáveis. Caso não seja possível, que seja realizado um processo licitatório com esta finalidade._x000D_
 	_x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Embora seja perceptível o esforço que a administração pública tem feito para a realização da limpeza das vias públicas, infelizmente, as ruas não pavimentadas não foram incluídas, o que vem trazendo um imenso descontentamento na população. _x000D_
 _x000D_
 	Bom Despacho, 20 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_731.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_731.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na Avenida do Rosário, principalmente, na em frente a Panificadora Milleto._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada pelo Senhor Sérgio da Rio Branco Material de Construção, que solicitou a obra, sob o argumento de que tal situação está prejudicando o trânsito de veículos e colocando em risco os usuários da via._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 25 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_732.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_732.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos no Bairro Jardim América, principalmente, na Rua Odílio Antônio da Silva, em frente ao número 652._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários das vias que solicitaram a obra, sob o argumento de que muitos buracos na via, prejudicando o trânsito de veículos._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 25 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_733.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_733.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Juliano Barreto, Excelentíssimo Secretário de Obras._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de se realizar um estudo de drenagem na  Rua Chico Bernardino, principalmente em frente ao número 510, Bairro Morada do Sol._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Trata-se de reivindicações de moradores daquele entorno, sob o argumento de que no local acumula grande quantidade de água e barro, principalmente no período das chuvas._x000D_
  _x000D_
 	Bom Despacho, 25 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>Joice Quirino, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_734.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_734.pdf</t>
   </si>
   <si>
     <t>reiteração da indicação ao secretário de obras para tapar buracos na margem do asfalto no início da Av. Maria Guerra e a construção de um quebra mola na Rua Araçuaí que atenda a legislação do CONTRAN. Justificativa: Estes buracos estão trazendo risco para os pedestres e motoristas que por lá trafegam, conforme fotos anexas. Nas margens laterais da Av. Maria Guerra não foram feitas as sarjetas para escoamento das águas pluviais e já se iniciou o processo de erosão das margens da avenida e o quebra-molas de terra não foi retirado e ainda não foi construído outro de acordo com a legislação.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_736.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_736.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras e Secretário de Distrito e Estradas Rurais que seja realizado serviço de conserto e melhorias na Estrada Rural do Distrito do Engenho do Ribeiro em direção a Poções, próximo à casa do Senhor Sebastião. O local encontra-se em mau estado, com muita lama e acúmulo de água da chuva. Justificativa: Além de obstrução parcial da estrada por galhos e bambus. Estes problemas dificultam a visão e passagem dos motoristas e aumentam o risco de acidentes e quedas na ponte localizada nessa curva. Portanto, solicito compreensão e prioridade para solucionar estes problemas com a urgência necessária.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1330/indicacao_737.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1330/indicacao_737.pdf</t>
   </si>
   <si>
     <t>Indica à Eletrocamp, na condição de vereador e representante da comunidade, venho solicitar que seja realizado a ligação das Luzes da Praça em frente à Escola Maria Guerra no Distrito do Engenho do Ribeiro. O local encontra-se escuro e já estão instalados os postes e luminárias. Agradecemos desde já.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_738.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_738.pdf</t>
   </si>
   <si>
     <t>Indica à Secretária Municipal de Meio Ambiente que seja realizado serviço de capina e jardinagem na Praça em frente à Escola Maria Guerra no Distrito do Engenho do Ribeiro</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_739.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_739.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal Providenciar, em caráter de urgência, a limpeza da estrada de terra paralela a MG-164, entre o Vale do Amanhecer e a barreira da Polícia Militar. Justificativa: O local encontra-se tomado pelo lixo, é possível encontrar até colchões e sofás velhos, proporcionando a proliferação de animais peçonhentos e focos de mosquitos</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_740.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_740.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie, através da secretaria responsável, a pavimentação asfáltica da Rua 13, no Bairro do Rosário II.  Justificativa: A via encontra-se repleta de pedras e valas, prejudicando a circulação de veículos e colocando em perigo a integridade física das pessoas que por ali trafegam. Muitos dos moradores são idosos, que correm riscos diariamente e sofrem com a falta de pavimentação. O problema deve ser solucionado urgência.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1334/indicacao_741.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1334/indicacao_741.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, que providencie a limpeza da estrada de terra paralela à MG 164, entre o Vale do Amanhecer e a barreira da Polícia Militar.  Justificativa: A estrada está cheia de lixo de todo tipo, incluindo colchões e sofás velhos. Estamos em período de chuva e o local se tornou um criadouro de mosquito transmissor da dengue, tendo o potencial de causar um surto em nossa cidade. A limpeza do local deve ser feita urgentemente.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1335/indicacao_742_wRb771i.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1335/indicacao_742_wRb771i.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a realização de obra de compactação e posterior manutenção do asfalto na Av. Norte-Sul (Sandoval Mesquita), logo abaixo do Restaurante Fazendinha, bairro Santa Lúcia (lado esquerdo, sentido Realengo/Santa Lúcia). Justificativa: Já é a quarta vez que este vereador faz esta indicação. Todo ano, em época de chuva, o piso cede e o asfalto afunda neste trecho. Salienta-se que, sem a realização de obra de compactação do trecho, o mero recapeamento não resolverá o problema e estar-se-á apenas desperdiçando o dinheiro público.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_743.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_743.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras a manutenção do asfalto na Praça Altino Teodoro, em especial quanto a um buraco existente do lado de cima da praça, próximo à faixa de pedestres.  Justificativa: Há um buraco neste local que está causando danos nos veículos que por lá trafegam.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_744.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_744.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que sejam realizadas operações “tapa buracos” em toda a cidade. JUSTIFICATIVA: Diversas vias de Bom Despacho estão com o asfalto danificado, trazendo perturbações e perdas financeiras para os cidadãos, além de riscos de acidentes.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_745.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_745.pdf</t>
   </si>
   <si>
     <t>Indico a inclusão no plano de asfaltamento  de um pequeno trecho da Rua Santiago esquina com a Rua Dagmar Resende Gontijo no Bairro Dom Joaquim. Indico por oportuno que até que o local seja asfaltado a Prefeitura providencie uma limpeza e encascalhamento do mesmo._x000D_
 Justificativa; Os moradores ali daquela região estão muito prejudicados com as condições de trafego e com o matagal existente.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1339/indicacao_746.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1339/indicacao_746.pdf</t>
   </si>
   <si>
     <t>Indico a capina e limpeza do Prolongamento do Bairro de Fátima, bem como a fiscalização pelo Setor competente de um grande número de bovinos que estão soltos naquela região, amedrontando as pessoas e sujando o bairro._x000D_
 Justificativa: Recebi várias queixas sobre o assunto em visita ao local tive a oportunidade de comprovar a reclamação.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_735.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_735.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras: Construção de quebra-molas próximo ao presidio, na Av. Dr. Roberto; - Pintura do muro do presídio com os seguintes dizeres: “Área de segurança máxima”; - Pintura do chão indicando a garagem do presídio.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_747.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_747.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feito um estudo e, em seguida, a execução de uma obra de drenagem na rua Vereador João Libério do Couto, no entroncamento com a rua Belém, bairro Santa Efigênia, uma vez que existe uma manilha de concreto aberta neste local que joga toda água, barro, sacolas, restos de materiais, animais mortos, coletados da rua Padre Pedro e adjacências e despeja todo esse volume “a céu aberto” na rua Belém, fazendo com que a água e todos os demais rejeitos escorra por esta rua inundando e sujando as casas da rua Goiânia; inclusive na chuva do dia 23, o volume de água, barro e outros detritos decorrentes desta manilha, somados ao volume de água que naturalmente já escorre da rua Belém, pois não há nenhum bueiro, foi tão alto que inundou a residência de número 136; toda a água e sujeira subiu o passeio e adentrou à residência causando prejuízos aos moradores, inclusive nesta residência reside uma senhora idosa.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_748.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_748.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o Asfaltamento com correção da largura da rua para o tamanho certo que consta na planta da Rua Odílio Antônio da Silva da Esquina da Rua A até o final da rua, Bairro Gameleira, fotos anexas.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_749.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_749.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal para que determine setor competente que fiscalize e resolva o problema dos “moradores de rua” que se encontram “acampados” na Praça da Estação. Fotos anexas.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_750.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_750.pdf</t>
   </si>
   <si>
     <t>Indico a iluminação com lâmpadas de led no local destinado ao embarque e desembarque de passageiros na Rodoviária .  Justificativa: a iluminação ali existente é muito precária , principalmente na divisa com a Igreja Batista, onde existe várias arvores que contribuem para o escurecimento do local .Considerando que não existe nenhum tipo de ronda ou vigia no local, pelo menos uma iluminação adequada seria ideal.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_751.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_751.pdf</t>
   </si>
   <si>
     <t>Indico seja feito um estudo e uma intervenção urgente no trânsito da chegada da cidade pela BR 262, iniciando nas imediações da Empreser , passando pela Casa Alvorada até chegar próximo à Triama._x000D_
 Primeiro Alerta e sugestão : Bem em frente a Casa Alvorada do outro lado da pista existe uma canaleta sem a devida tampa que já foi fruto de vários pequenos acidentes, e inevitavelmente acabará ocorrendo algum de grandes proporções  se nada for feito._x000D_
 Segundo Alerta e Sugestão: Para facilitar o acesso de entrada nas empresas ali existentes, foi feito uma pista lateral de calçamento na subida a partir da empreser, no entanto alguns motoristas sem paciência saem da pista de asfalto e utilizam este acesso para cortar a fila de carros  que ali se forma e para tanto imprimem alta velocidade colocando em risco os veículos que saem daquelas empresas ali localizadas.  por isso a necessidade de sinalização e até mesmo a construção de algum redutor de velocidade.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_752.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_752.pdf</t>
   </si>
   <si>
     <t>Reitero ao Senhor Prefeito a indicação para a aquisição ou aluguel de caçambas de disque  entulho  para acondicionar  o lixo acumulado  nas saídas da  área urbana, como por exemplo _x000D_
 1) saída para a ponte ferreira no bairro Sao Vicente_x000D_
 2) saída para a garça _x000D_
 3) entrocamento da Ressaca na saída para o Mato Seco_x000D_
 4) saída para a extrema e São Bento  depois do Engenho._x000D_
 Justificativa: Infelizmente em pleno Seculo XXI falta de conciência prevalece e assistimos a natureza ser agredida diáriamente, principalmente nestes locais.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_753.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_753.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize, através da secretaria competente, uma operação tapa buracos na Rua Antônio Miguel Soares, no Bairro São Geraldo. Justificativa: Moradores procuraram a Vereadora que subscreve informando que já enviaram solicitação através da ouvidoria da Prefeitura, mas nada foi feito até o momento. O tráfego é muito difícil por causa da quantidade de buracos. O reparo na pavimentação da via deve ser providenciado com celeridade, pois a situação não pode continuar como está.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_754.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_754.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que realize, através da secretaria competente, uma operação tapa buracos na Av. Januária, no Bairro JK. Justificativa: O asfalto da Av. Januária está bastante quebrado e repleto de buracos, causando enormes transtornos e prejuízos materiais àqueles que transitam pelo local. O estado atual da via também é um fator de risco para graves acidentes. O reparo deve ser providenciado com a maior brevidade possível.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_755.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_755.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, por meio das secretariais responsáveis, que providencie a limpeza da Praça da Estação, o reparo nos postes de iluminação e o acolhimento adequado dos moradores de rua que estão frequentando o local. Justificativa: A Praça da Estação está danificada e tomada por lixo, principalmente porque está sendo usada como moradia por andarilhos e pessoas alcoólatras, que espalham muita sujeira e fazem suas necessidades no local. São pessoas em situação de vulnerabilidade que precisam ser amparadas pelo Poder Público da melhor forma possível. O quadro também traz grande insegurança para quem reside nas imediações e para os cidadãos que transitam por lá. Trata-se de um cenário calamitoso e precisa ser solucionado com extrema urgência.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_756.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_756.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de meio ambiente fazer a limpeza na rua Alisson Justino, esquina com rua Papagaios e colocar uma placa de advertência de proibido jogar lixo. JUSTIFICATIVA: Os moradores estão jogando lixo naquele local.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_757.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_757.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras a recomposição asfáltica da rua Curitiba, próximo ao nº. 444, bairro Ana Rosa.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_758.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_758.pdf</t>
   </si>
   <si>
     <t>Indica Secretaria de Obras a reitera o pedido de construção de uma canaleta junto ao meio fio para o escoamento da água da chuva na Praça Olegário Maciel - Praça da Estação. JUSTIFICATIVA: Devido ao acúmulo de água os feirantes precisam montar as barracas na rua</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_759_Dv6UMLq.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_759_Dv6UMLq.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de meio fio em aproximadamente 2.000 metros faltantes, no Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_760.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_760.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria de Meio Ambiente a avaliação da retirada de uma árvore na rua Irmã Maria, em frente ao número 245, bairro São Vicente. JUSTIFICATIVA: O morador do imóvel reclama que as raízes da árvore estão danificando a calçada do imóvel.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_761.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_761.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Obras a reiteração da troca de iluminação da Avenida Ana Rosa, bairro Ana Rosa, para lâmpada LED.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_762.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_762.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 	_x000D_
 	Que seja verificada a possibilidade de realizar operação tapa buracos na rotatória do Pamonhão._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por usuários da via, que solicitaram a obra, sob o argumento de que tal situação está prejudicando o trânsito de veículos e colocando em risco os usuários da via._x000D_
 _x000D_
  _x000D_
 	Bom Despacho, 01 de dezembro de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_763.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_763.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Obras: realizar Serviço de Tapa Buracos na Rua Antônio Miguel Soares Bairro São Geraldo.  A rua encontra-se em más condições com inúmeros buracos dificultando o trânsito de veículos</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_764.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_764.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras o recapeamento asfáltico na Rua Gabriel Tavares, Bairro Nossa Senhora de Fátima. Justificativa: Os buracos no referido local estão colocando em risco os pedestres e motoristas que por ali trafegam, fotos anexas.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_765.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_765.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que Faça uma obra de contenção da água das chuvas que desce da rodovia para o Bairro Jaraguá, trecho que liga Bom Despacho a Martinho Campos. Justificativa: A água que desce da rodovia causa grandes transtornos aos moradores do Bairro Jaraguá.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_766.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_766.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça a manutenção da Avenida Capitão Marques que se localiza na Vila Gontijo. Justificativa: Vários moradores do bairro reclamam e estão com medo porque a rua está em estado grave de perigo e a qualquer momento pode ruir é necessário o mais rápido possível uma manutenção para segurança de todos. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_767.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_767.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça operação tapa buracos e a uma manutenção geral nas luzes da Rua Vicente Ferreira Assumpção que está em estado lastimável. Justificativa: Os moradores do bairro do Jaraguá estão reclamando da rua tanto do asfalto quanto em iluminação a muito tempo. É de grande importância que o poder público também dê atenção aos cidadãos das partes mais afastadas da cidade. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_768_zngx6ws.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_768_zngx6ws.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal a criação de eventos que promovam e chamem a atenção do povo em relação aos cuidados com a saúde e o nosso meio ambiente. Justificativa: As pessoas precisam ser conscientizadas sobre a importância da prevenção de doenças e a influência que o meio ambiente exerce em nossa saúde, além de tornar a assistência mais barata, ainda promove uma qualidade de vida melhor para todos. A presente indicação foi apresentada pela Câmara Jovem através do Vereador Jovem Daniel Cortez.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_769.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_769.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça a limpeza da avenida Dr. Roberto e a colocação de bueiros na rua Anicesio de Mendonça próximo a ponte da avenida Dr Roberto. Justificativa: A rua fica totalmente alagada em tempos de chuva, trazendo problemas sanitários aos moradores da região e riscos de acidentes no local e a avenida encontra-se coberta de matos em toda sua extensão. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Ryan e Lorrany.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_770.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_770.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que providencie a iluminação na rua Chico Marques no bairro de Fátima. Justificativa: Os moradores desta região reclamam muito da falta de segurança no bairro por não terem uma iluminação satisfatória. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Ryan e Lorrany.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_771.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_771.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que  faça um estudo de viabilidade para construção de novas quadras esportivas em regiões da cidade que ainda não foram contempladas. Justificativa: promover o esporte na cidade. Os jovens estão muito sem opções de práticas esportivas e espaços como esses ajudam muito. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Ryan e Lorrany.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_772.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_772.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça operação tapa buracos na rua Espinosa, Bairro Santa Marta. Justificativa: os buracos atrapalham a passagem no local e nesse período de chuvas eles aumentam ainda mais e novos buracos se formam. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Carlos e Kiary.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_773.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_773.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que providencie a criação de estacionamento na pracinha do rotariano, Bairro São Vicente. Justificativa: Os carros dos servidores que trabalham no PSF ocupam os dois lados da rua, tornando o espaço livre para o tráfego, muito pequeno. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Carlos e Kiary.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_774.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_774.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal o asfaltamento do canteiro da avenida Dr. Juca onde tem muito movimento de pedestres que utilizam a avenida como área de caminhada. Justificativa: O asfalto está bem danificado no trecho central, ficando perigoso tanto para o tráfego de veículos, quanto para pedestres. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Carlos e Kiary.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_775.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_775.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação ao Secretário de Obras a drenagem profunda de água fluvial na rua Maria da Conceição Del Duca até a rua Alzira de Oliveira, bairro Jaraguá. JUSTIFICATIVA: Devido ao temporal da semana passada, o muro cedeu e inundou a residência, causando prejuízos materiais, inclusive a Secretaria de Ação Social teve de locar uma casa para a proprietária da referida residência.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_776.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_776.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras fazer um dissipador de água nas ruas Sergipe com Geralda Lopes, bairro Monte Castelo. JUSTIFICATIVA: Devido a quantidade de água causou um enorme na via.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_777.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_777.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras aumentar a Boca de Lobo na rua Marques Gontijo, 237, bairro Nossa Senhora de Fátima. JUSTIFICATIVA: A Boca Lobo está pequena, fazendo com que o volume água seja grande invadindo a residência.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_778.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_778.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras o recapeamento de asfalto ao lado do quebra-molas na rua Guilhermino Rodrigues da Costa em frente a escola, no Distrito do Engenho do Ribeiro. JUSTIFICATIVA: A água está acumulando ao quebra-moles.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1421/indicacao_779.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1421/indicacao_779.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o recapeamento asfáltico da rua Getúlio Fidélis, Distrito do Engenho do Ribeiro. JUSTIFICATIVA: A entrada do Distrito encontra-se em péssimas condições.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_780.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_780.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Esportes consertar a tela da quadra da Tabatinga. JUSTIFICATIVA: Está acontecendo um campeonato na quadra e, devido ao corte na tela desta, está causando furos nas bolas utilizadas para a prática de esporte.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_781.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_781.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito a pintura do quebra-molas na rua Capitão Geraldo Nunes, em frente o número 584, bairro Esplanada.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_782.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_782.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras fazer a contenção de um buraco aberto na rua 7, em frente ao número 390, Conjunto Dona Branca. JUSTIFICATIVA: O buraco está avançando, se continuarem as chuvas, corre o risco de haver interdição do trânsito naquele local.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_783.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_783.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a construção de canaleta, meio fio e dissipadores de água fluvial no final da rua Araçuaí com Avenida Maria Guerra, bairro Santa Marta. JUSTIFICATIVA: Se o reparo não for feito com a máxima urgência, o custo da obra futuramente ficará muito mais alto, pois os danos no asfalto serão enormes.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_784.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_784.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a manutenção na faixa de pedestres situada na rua Picão Camacho, próximo ao número 243, bairro Ozanan. JUSTIFICATIVA: A faixa está cercando a água e jogando para a residência.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_785.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_785.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a recomposição asfáltica na lateral do meio fio, na rua Tõezinho Rodrigues, próximo ao número 10, bairro Jardim dos Anjos. JUSTIFICATIVA: O asfalto está cedendo.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_786.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_786.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente a poda de uma árvore na rua Doutor João Bosco de Mendonça, número 136, bairro Esplanada. JUSTIFICATIVA: A árvore está tampando a luminária no poste de energia deixando a rua muito escura.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_787.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_787.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal a operação tapa buracos na Avenida Enfermeira Joana D'arc. Justificativa: A avenida Enfermeira Joana D'arc é uma avenida muito utilizada em nossa cidade para todos os moradores dos bairros Esplanada, Jaraguá, Vila Gontijo e Vila Aurora para o centro e no estado que está torna-se perigosa para o tráfego. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Gyuly.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_788.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_788.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências necessárias para a instalação de luzes de LED nos postes da Avenida Manoel da Costa Gontijo, Bairro de Fátima, bem como a instalação de placas de parada obrigatória dos dois lados da Rua Vereador José Diniz, no cruzamento com a mencionada Avenida. Justificativa: Comerciantes do local procuraram a vereadora que subscreve informando que a Avenida Manoel da Costa Gontijo está mal iluminada trazendo muita insegurança durante a noite. E no cruzamento citado já aconteceram vários acidentes pela falta de sinalização. Os problemas podem ser solucionados com medidas simples que deverão ser tomadas pelo Executivo Municipal o mais rápido possível.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_789.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_789.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, que realize a pavimentação asfáltica da Rua 5, no Bairro Bela Vista. Justificativa: Após as últimas chuvas a rua ficou completamente intransitável, com várias crateras e valas, além de muito barro. Os moradores não conseguem acessar as casas com seus veículos e até para passar a pé está difícil. A obra de asfaltamento deve ser providenciada com grande urgência, pois os moradores não podem continuar passando por tais transtornos.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_790.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_790.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, que realize uma “operação tapa buracos” na Avenida Doutor Juca, no Bairro São Vicente. Justificativa: Na Avenida Doutor Juca, sentido Centro, há vários buracos grandes na pavimentação. A situação está trazendo riscos à segurança dos veículos e pedestres que transitam pela mesma. Na última sexta-feira, dia 06, um motociclista se acidentou no local e, apesar de não sofrer ferimentos graves, a motocicleta estragou, trazendo prejuízos materiais consideráveis ao cidadão.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_791.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_791.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que providencie, através das secretarias competentes, o reparo imediato e pavimentação asfáltica da Rua 7, no Bairro Dona Branca, bem como a limpeza da grota que tem no local. Justificativa: Uma parte da Rua 7 no Bairro Dona Branca desabou com as recentes chuvas e a situação pode se agravar. A terra está muito úmida, o mato alto dificulta a visibilidade do trecho que cedeu e a probabilidade de ocorrência de acidentes é muito grande. A via é bastante movimentada e necessita de asfaltamento. Além disso, a grota que tem no local está tomada por lixo, jogado pelos próprios funcionários responsáveis pela coleta. Trata-se de uma reserva com muitas espécies de animais e que possuía até uma nascente de água, mas atualmente está suja e abandonada. As providências devem ser tomadas com extrema urgência. Seguem fotos do local.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_792.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_792.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providencias necessárias para o recapeamento da Rua Gabriel Tavares, no Bairro Nossa Senhora de Fátima. Justificativa: A rua citada está tomada por buracos e desníveis. Os moradores convivem diariamente com o risco de acidentes e com os prejuízos materiais que o asfalto de péssima qualidade causa. As obras devem ser iniciadas o mais rápido possível, pois a situação não pode continuar como está.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_793.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_793.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria competente, a instalação de placas de parada obrigatória no cruzamento da Rua Pedro Tavares com a Rua Faustino Teixeira, no Bairro Santa Lúcia.  Justificativa: O cruzamento é perigoso e já ocorreram vários acidentes no local pela falta de sinalização. A instalação das placas poderá evitar futuros acidentes.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_794.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_794.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, através da secretaria responsável, que realize a limpeza e reparo da estrada Córrego da Areia. Justificativa: A estrada está repleta de lixo, entulhos e mato alto. Precisa também ser nivelada, pois os buracos e valas estão dificultando muito a circulação dos veículos.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_795.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_795.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que tome as providências necessárias para o reparo da Rua Vivalde Brandão. Justificativa: A enxurrada causada pelas chuvas dos últimos dias danificou muito o asfalto da rua. Para não ocorrerem acidentes no local, a pavimentação deve ser consertada imediatamente</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_796.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_796.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça a reforma da quadra esportiva do bairro nossa Senhora de Fátima. Justificativa: A quadra se encontra deteriorada e mesmo com o passar do tempo continua sendo usada por jovens e adultos. É de grande importância para socialização do bairro. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Ana Cecília</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_797.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_797.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito municipal que faça a reforma do telhado da Rodoviária. Justificativa: Está em situação precária. Nas fortes chuvas que se apresentam neste período do ano, a estrutura antiga apresenta várias goteiras por todo seu perímetro, até mesmo na laje. Os cidadão que precisam dos serviços da rodoviária sentem muito o descaso com este patrimônio público. A presente indicação foi apresentada pela Câmara Jovem através da Vereadora Jovem Ana Cecília.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_798.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_798.pdf</t>
   </si>
   <si>
     <t>indica ao secretário de obras que providencie a limpeza e reparo em todos os bueiros da cidade.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_799.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_799.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito verificar a possibilidade de fazer a cobertura , construir  banheiros com acessibilidade na quadra pública de esportes situada ao lado da APAE.  Justificativa ;  A referida quadra é muito requisitada pela comunidade, mas não oferece condições mínimas para a pratica de esporte ou quaisquer tipo de utilização. (Esta indicação foi feita pelo vereador jovem Valdinei Rodrigues Gonçalves estudante frequentador  da APAE.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_800.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_800.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja avaliado a possibilidade de instalação de Iluminação com luz de LED na Avenida Martinho Campos próximo ao número 345.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_801.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_801.pdf</t>
   </si>
   <si>
     <t>indica à secretária de meio ambiente que faça a poda da árvore localizada na Rua Olegário Maciel, em frente ao número 123. Justificativa: o local encontra-se muito escuro.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_802.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_802.pdf</t>
   </si>
   <si>
     <t>Indicação nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento a Sra Andreia, Excelentíssima Secretaria de Meio Ambiente._x000D_
 ._x000D_
 _x000D_
 		INDICAÇÃO:_x000D_
 _x000D_
 _x000D_
 		Que seja notificado o proprietário do imóvel localizado nesta cidade, na Avenida São Vicente, 159, Centro, para que faça a limpeza do imóvel_x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Esta vereadora foi procurada por moradores daquelas redondezas, os quais alegaram que o imóvel está muito sujo, colocando em risco a saúde da família _x000D_
 _x000D_
 	Bom Despacho, 09 de dezembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1445/indicacao_803.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1445/indicacao_803.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO: _x000D_
 A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 141 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a leitura e o encaminhamento ao Senhor Secretário de Obras, Juliano Barreto, da seguinte indicação:_x000D_
 _x000D_
 Que seja realizada a pavimentação asfáltica Rua Santiago, esquina com a Avenida Doutor Roberto._x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de reivindicação dos moradores das referidas.  A pavimentação trará mais conforto aos moradores  e usuários das vias que têm sofrido sobremaneira com a poeira ou com o barro acumulado._x000D_
 Bom Despacho, 09 de setembro de 2019 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_complementar_no_01_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_complementar_no_01_2019.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 270-A da Lei Municipal º 1950/2.013"</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_complementar_no_03_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_complementar_no_03_2019.pdf</t>
   </si>
   <si>
     <t>"Altera e inclui dispositivo na Lei Complementar nº 25 de 14 de janeiro de 2013."</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_complementar_04_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_complementar_04_2019.pdf</t>
   </si>
   <si>
     <t>"Institui o IPTU Social, mediante inclusão do artigo 153-A no Código Tributário Municipal."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_complementar_06_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_complementar_06_2019.pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 3°A na Lei Complementar n°22/2011.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Joice Quirino, Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei__5_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei__5_2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de prevenção ao diabetes nas Creches e Escolas Públicas Municipais."</t>
   </si>
   <si>
     <t>"Dispõe sobre o embarque de passageiros fora dos pontos de ônibus no período noturno e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_no_08_-_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_no_08_-_2019.pdf</t>
   </si>
   <si>
     <t>"Institui a ficha limpa Municipal na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e fundacional do Poder Executivo e do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_no_09_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_no_09_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre critérios para desembarque de mulheres, idosos e pessoas com deficiência fora da parada de ônibus, em período noturno nos veículos de transporte coletivo do Município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/528/projeto_de_lei_no_12_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/528/projeto_de_lei_no_12_2019.pdf</t>
   </si>
   <si>
     <t>"Institui a proibição de recebimento de lixo, de resíduos sólidos e de rejeitos de qualquer natureza, provinientes de outros Municípios, em aterro sanitário do município de Bom Despacho - MG."</t>
   </si>
   <si>
     <t>"Institui o Hino Oficial do Município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_no_15_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_no_15_2019.pdf</t>
   </si>
   <si>
     <t>"Institui regime de plantão obrigatório a ser cumprido pelas farmácias e drogarias no atendimento ininterrupto ao público consumidor, e contém outras disposições."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>"Cria o Fundo Municipal de Transporte e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_no_17_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_no_17_2019.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei 2024/2006, que dispõe da Política de Proteção à Mulher no Município de Bom Despacho, O Conselho Municipal dos Direitos da Mulher e dá outras providências."</t>
   </si>
   <si>
     <t>Marcelão, Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/545/projeto_de_lei_no_23_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/545/projeto_de_lei_no_23_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a vedação de nomeação no âmbito da administração Pública direta e indireta, no município de Bom Despacho/MG, de pessoas que tiverem sido condenadas nas condições previstas na Lei nº 11340/2006, Lei Maria da Penha."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_no_24_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_no_24_2019.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a Logradouro Público e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_no_24_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_no_24_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgação da relação e quantidade de medicamento que compõe os estoques da Secretaria Municipal de Saúde."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_29_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_29_2019.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana municipal "Maria da Penha nas Escolas no município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei__31_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei__31_2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O EVENTO "VIRADA CULTURAL", INCLUINDO-O NO CALENDÁRIO DO MUNICÍPIO DE BOM DESPACHO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei__32_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei__32_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO DIA DA TROCA DO LIVRO NAS ESCOLAS DO MUNICÍPIO DE BOM DESPACHO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei__34_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei__34_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza reaprovação das quadras 7 e 8 do loteamento Dom Rafael primeira etapa para fins de interesse social.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_no_37_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_no_37_2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta §'1 °e 2° no art. 75 e e 4° no art. 76 ambos da Lei Municipal 1.561, de 30 de abril de 1996."</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_41_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_41_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do acúmulo das funções de cobrador e motorista profissional nos veículos destinados aos serviços de transporte público coletivo de passageiros por ônibus em Bom Despacho / MG."</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_42_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_42_2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal de serviços do Lions Clube"</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/projeto_de_lei_43_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/projeto_de_lei_43_2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 736, de 6 de dezembro de 1977, e dá outras providências ".</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_50_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_50_2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O INCENTIVO À DOAÇÃO VOLUNTÁRIA DE SANGUE POR SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_51_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_51_2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o art. 10-C na Lei Municipal 2.142, de 9 de dezembro de 2009."</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_no_52_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_no_52_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca da obrigatoriedade, no âmbito do Município de Bom Despacho, da instalação de mangueiras	transparentes	nas bombas dos postos de combustível, e dá outras providências."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Joice Quirino, Anderson do Gás, Cessão Queiroz., Dr. Fernando Pediatra, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_no_53_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_no_53_2019.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a entidade que menciona e dá outras providencias ".</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_56_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_56_2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei 736, de 6 de dezembro de 1.977, que dispõe sobre Loteamento"</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei_63_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei_63_2019.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a Logradouro Público e dá outras providências".</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei_no_71.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei_no_71.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_72_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_72_2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Lei nº 2230, de 23 de agosto de 2011."</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/pl_02_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/pl_02_2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 5 da Lei Municipal 2.542, de 12 de abril de 2016 e dá providencias."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_no_04_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_no_04_2019.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a autorização para intervenção em vias públicas para concessionárias de serviços públicos de água, esgoto, energia elétrica, bem como fornecedores de serviços de telefonia, televisão a cabo, rede Internet e assemelhados."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/529/projeto_de_lei_no_11_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/529/projeto_de_lei_no_11_2019.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes gerais sobre medidas de prevenção e combate a incêndio e a desastres em estabelecimentos, edificações e áreas de reunião de público no âmbito do Município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_ldo.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2.020 e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/546/projeto_de_lei_21_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/546/projeto_de_lei_21_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Bom Despacho a filiar-se à Federação Mineira de Karatê."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/535/projeto_de_lei_no_30_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/535/projeto_de_lei_no_30_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder Executivo a conceder os serviços públicos de abastecimento de água potável, coleta e tratamento de esgoto sanitário no Município de Bom Despacho."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_33_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_33_2019.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Suplementar na Lei 2.659, de 22 de novembro de 2.018."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei__35_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei__35_2019.pdf</t>
   </si>
   <si>
     <t>Revoga artigos da lei 2.681/2019, que alterou alei 2.382/2013, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_36_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_36_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a repassar a servidores públicos valores recebidos a título de bolsa de preceptoria e dá outras providências."</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_38_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_38_2019.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o exercício das atividades remuneradas dos profissionais em transporte de passageiros "mototaxista" e em entrega de mercadorias "motofrete" no município de Bom Despacho/MG e dá outras providências."</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_39_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_39_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar R$ 200.000,00 (duzentos mil reais) para o Lactário Menino Jesus com o objetivo específico de ressarcir despesas na construção do Centro de Terapia Intensiva (CTI) do Município de Bom Despacho).</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_no_40_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_no_40_2019.pdf</t>
   </si>
   <si>
     <t>"Cria incentivos para a saúde dos servidores e servidoras municipais mediante a prática de atividades esportivas".</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/fls._2_-_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/fls._2_-_20.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Revisão do Plano Plurianual  PPA 2018/2021 para o exercício de 2020."</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_lei_no_46_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_lei_no_46_2019.pdf</t>
   </si>
   <si>
     <t>"Extingue e autoriza extinção de Fundação Municipal de Ensino Superior de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/loa_2020_-_fls_1-20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/loa_2020_-_fls_1-20.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de Bom despacho para o e=Exercício de 2020."</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_48_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_48_2019.pdf</t>
   </si>
   <si>
     <t>"Concede gratificação extraordinária aos servidores que indica."</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_o_49_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_o_49_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ampliação de cargos de Médicos regulamentados pela Lei 2.649/2018 e bolsas de ajuda de custo regulamentadas pela Lei 2.662/2018."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_54_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_54_2019.pdf</t>
   </si>
   <si>
     <t>"Nos termos do § 1° do art. 66 da Constituição da República e do art. 78, II, c/c art. 87, VI da Lei Orgânica do Município de Bom Despacho/MG, encaminho, anexa, mensagem de veto e suas razões à Proposição de Lei n° 7/2019, que dispõe sobre o desembarque de passageiros fora dos pontos de ônibus no período noturno e dá outras providências."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_lei_no_55_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_lei_no_55_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a instituir a Fundação Conjolo de Vissunga destinada ao desenvolvimento e apoio a atividades Sociais, ambientais e de Educação, Cultura, Saúde, Esporte, Turismo, Lazer no Município de Bom Despacho."</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_no_57_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_no_57_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional especial no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/projeto_de_lei_no_58_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/projeto_de_lei_no_58_2019.pdf</t>
   </si>
   <si>
     <t>"Desafeta e autoriza a doação de área de terreno público e dá outras providências."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_no_59_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_no_59_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de crédito adicional suplementar anulação de dotações da Câmara Municipal para suplementação em dotações da Prefeitura".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei_no_60_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei_no_60_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a instituir a Fundação Conjolo de Vissunga - FCV, destinada ao desenvolvimento e apoio a atividades Sociais, ambientais e de Educação, Cultura, Saúde, Esporte, Turismo, Lazer no Município de Bom Despacho, bem como à formação de servidores públicos e administração do patrimônio que lhe for afetado ou cedido para exploração e uso."</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_no__61_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_no__61_2019.pdf</t>
   </si>
   <si>
     <t>"Nos termos do § 1° do art. 66 da Constituição da República e do art. 78, II, c/c art. 87, VI da Lei Orgânica do Município de Bom Despacho/MG, encaminho, anexa, mensagem de veto e suas razões à Proposição de Lei n° 24/2019, que denomina logradouro público e dá outras providências."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/projeto_de_lei_no_62_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/projeto_de_lei_no_62_2019.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1355/projeto_de_lei_no_64_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1355/projeto_de_lei_no_64_2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a conceder o Prêmio Produtividade do Magistério no ano de 2.019 para os servidores do quadro do magistério da rede municipal de ensino, e dá outras providências."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_no_65_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_no_65_2019.pdf</t>
   </si>
   <si>
     <t>"Revoga o §3° do artigo 2° da Lei Municipal n° 2.313/2013 e dá outras providências."</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei_no_66_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei_no_66_2019.pdf</t>
   </si>
   <si>
     <t>Ratifica a 10' alteração do Protocolo de Intenções firmado pelo Município de Bom Despacho com os outros Municípios	que	integram	o _x000D_
 CONSÓRCIO DE MUNICÍPIOS DO ALTO SÃO FRANCISCO — COMASF.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1371/projeto_de_lei_67_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1371/projeto_de_lei_67_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação do Programa de Residência Médica e Multiprofissional no município de Bom Despacho/MG."</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1370/projeto_de_lei_68_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1370/projeto_de_lei_68_2019.pdf</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1372/projeto_de_lei_no_69_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1372/projeto_de_lei_no_69_2019.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o direito de posse de cães e gatos no município de Bom Despacho e estabelece normas para manejo ético de animais abandonados."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_de_lei_no_70.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_de_lei_no_70.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei 1.066, de 29 de dezembro de 1986."</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_73_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_73_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.708 de dezembro de 2019, que dá denominação a Logradouro Público, e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1460/projeto_de_lei_74_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1460/projeto_de_lei_74_2019.pdf</t>
   </si>
   <si>
     <t>"Veto Parcial à Proposição de Lei 64/2019".</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1461/projeto_de_lei_no_75_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1461/projeto_de_lei_no_75_2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2679/19 e dá outras providências."</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Modifica dispositivos que menciona da Resolução n°589 de 29 de Julho de 2009.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4340/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4340/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Mirian Bensemann Gontijo</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4301/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4301/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Margareth Silva</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4302/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4302/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Mariele Mesquita Oliveira Rocha</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4303/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4303/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Título Mulher Destaque - Tributo à mulher bondespachense à Elisabeth Maria Cardoso de Araújo</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4304/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4304/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense, Margarida Cândida Campos</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4305/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4305/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Valéria Maria Teixeira Barbosa</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4306/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4306/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque- Tributo à mulher bondespachense à Marli Rosa de Araújo</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4307/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4307/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespacho à Maria Tereza de Freitas Souza</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria do Carmo Corgosinho</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4309/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4309/projeto_.pdf</t>
   </si>
   <si>
     <t>Dá Denominação à Escola do Legislativo</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4310/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4310/projeto.pdf</t>
   </si>
   <si>
     <t>Institui auxílio-saúde para os servidores do Poder Legislativo Municipal, nos termos do art.153 da Lei Municipal 1.321/91 (Estatuto dos Servidores Públicos Municipais).</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/pr_13_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/pr_13_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Organização Administrativa da Câmara Municipal."</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_resolucao_no_14_-_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_resolucao_no_14_-_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Câmara Anciã" de Bom Despacho/MG."</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4311/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4311/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza e regulamenta a cessão de servidores efetivos da Câmara Municipal de Bom Despacho a órgãos da União, dos Estados, dos Municípios e suas entidades de administração indireta e dá outras provicências.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_resolucao_17_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_resolucao_17_2019.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a assistência médica e hospitalar para os servidores do Poder Legislativo Municipal, nos termos do art. 153 da Lei Municipal 1.321/91 (Estatuto dos Servidores Públicos Municipais)."</t>
   </si>
   <si>
     <t>Joice Quirino, Cessão Queiroz., Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/553/proposta_de_projeto_de_resolucao_no_18_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/553/proposta_de_projeto_de_resolucao_no_18_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os subsídio dos Vereadores da Câmara Municipal de Bom Despacho para legislatura 2021/2024".</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/566/proposta_de_projeto_de_resolucao_no_19_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/566/proposta_de_projeto_de_resolucao_no_19_2019.pdf</t>
   </si>
   <si>
     <t>"Fixa o número de vagas de vereadores a compor a Câmara Municipal para Legislatura 2021/2024."</t>
   </si>
   <si>
     <t>Fernando Branco, Dra. Rose Delegada., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_20.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 213 da RICMBD e dá outras providências."</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4312/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4312/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Eduardo Magela do Couto</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4313/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4313/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Helder Paiva de Oliveira</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4314/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4314/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Dra. Priscila Frossad de Filippo Mesquita</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4315/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4315/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Rafael Amaral</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4316/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4316/projeto.pdf</t>
   </si>
   <si>
     <t>Diploma de Mérito Municipal ao Sr. Rafael Amaral</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4317/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4317/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Henrique Andrade do Carmo</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4318/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4318/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre Keroll Reis de Paulo</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4319/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4319/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Ricardo Aron</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4320/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4320/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. Luiz Carlos Rezende e Santos</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4321/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4321/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal a Tânia Aparecida Pereira Campos</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4322/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4322/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho a Lorena Evelin de Azevedo Barbosa</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. José Hamilton Ribeiro</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4324/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4324/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho a Sra. Heliane Cançado Ferreira</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4325/projeto_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4325/projeto_.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Antônio José Cabral</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4326/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4326/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho Sra. Anna Carolina Marques Gontijo</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4327/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4327/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho a Mário César Handam Gontijo</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4328/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4328/projeto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário à Sra. Jucary Floresta Neves</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4329/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4329/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Sr. Luiz Paulo Freitas</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4331/resolucao_.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4331/resolucao_.pdf</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4333/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4333/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Vicente Paiva</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4334/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4334/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Bruna Kelly Camilo Araújo</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4335/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4335/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Gilberto Donizetti de Assis</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4336/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4336/projeto.pdf</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4337/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4337/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Sra. Auristela de Paula Pontes</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4338/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4338/projeto.pdf</t>
   </si>
   <si>
     <t>Revoga o Projeto de Resolução n° 44/2019 e concede título de Cidadão Honorário ao Sr. Dênis Pereira da Silva</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4339/projeto.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4339/projeto.pdf</t>
   </si>
   <si>
     <t>Revoga o Projeto de Resolução n°46/2019 e concede Diploma de Mérito à Sra. Neide Aparecida Braga lopes</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_resolucao_no_52_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_resolucao_no_52_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Memorial e Arquivo do Poder Legislativo do Município de Bom Despacho/MG."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_no_53_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_no_53_2019.pdf</t>
   </si>
   <si>
     <t>"Altera os arts. 1° e 91 da Resolução n° 938/2019, que regulamenta a assistência médica e hospitalar dos servidores do Poder Legislativo do Município de Bom Despacho/MG."</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>Joice Quirino, Cessão Queiroz., Fernando Branco</t>
   </si>
   <si>
     <t>"Altera o art. 18 da Resolução n° 937/2019, que dispõe sobre a organização administrativa da Câmara Municipal de Bom Despacho/MG."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_resolucao_55_2019_yahAqvV.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_resolucao_55_2019_yahAqvV.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução 802/2015 da Câmara Municipal de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer à Presidente da CMBD informar se já foi dado seguimento ao Requerimento. nº 271 de 2018._x000D_
 _x000D_
 Justificativa: Por este requerimento, já aprovado, por unanimidade, por esta Casa Legislativa, foi determinada, com fulcro no art. 188, inciso IV, da Constituição do Estado de Minas Gerais, a propositura de ação direta de inconstitucionalidade dos seguintes dispositivos de Lei Municipal: _x000D_
 I) Inciso X do art. 7º da Lei Municipal 2.350/2013; _x000D_
 II) Inciso X do art. 7º da Lei Municipal 2.351/2013; _x000D_
 III) Inciso X do art. 8º da Lei Municipal 2.349/2013; _x000D_
 IV) Inciso X do art. 8º da Lei Municipal 2.352/2013.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer à Presidente da CMBD a elaboração de planilha, contendo nome, cargo, lotação, funções e remuneração de todos os servidores desta Casa Legislativa, inclusive terceirizados._x000D_
 _x000D_
 Justificativa: Documento necessário para este Edil exercer a sua função fiscalizadora.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Administração que encaminhe relatório constando a quantidade de taxistas credenciados junto ao município na prestação de serviço terceirizado ao executivo e o valor pago até a presente data pelo serviço prestado e se há contratação de outras formas de transporte, além dos taxistas, da terceirização do transporte escolar e da saúde?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde pedido das seguintes informações: - Informar porque a UBS Dr. Genésio, localizado no SESC, está sem o profissional de odontologia (dentista) e se já estão sendo tomadas as devidas providencias para regularização. - Informar porque está sem 01 (uma) Agente de Saúde na UBS do Bairro Nossa Senhora de Fátima/Ozanan e se já estão sendo tomadas as devidas providencias para regularização. Encaminhar a esta casa, relatório constando quais são os laboratórios que ganharam a licitação para prestar serviços ao município, bem como valores e procedimentos que podem ser realizados. Informar também, valores gastos entre janeiro de 2019 até a presente data com exames laboratoriais e seus respectivos laboratórios</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requerer do Diretor Administrativo da Santa Casa, Sr. Henrique Andrade do Carmo, pedido da seguinte informação: - Existe um estudo, medida ou protocolo para implantação de um processo de triagem, baseado em evidencias, para priorizar os pacientes com necessidades especiais no Pronto Atendimento de Bom Despacho? Se positivo, gentileza enviar uma cópia com a maior brevidade possível.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal Que informe o estágio em que se encontra o cumprimento do contrato nº 92/2018, firmado entre esse Município e a empresa Solução Engenharia, Construções e Estruturas Metálicas EIRELI, consistente na reforma da Escola Municipal Coronel Praxedes. Requer, também, que seja informado se há alguma pendência em relação aos pagamentos efetuados à empresa contratada, bem como comprovar os valores que já foram efetivamente pagos. _x000D_
 _x000D_
 Justificativa: Esta vereadora, em visita in loco, constatou que alguns itens constantes do contrato de reforma ainda não foram executados, tais como instalação de corrimãos e construção de um muro mais alto.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requer o envio de uma MOÇÃO DE CONGRATULAÇÃO ao Senhor Antônio de Faria Morato, em virtude dos relevantes serviços prestados na área do esporte no município de Bom Despacho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que informe: Qual o valor arrecadado com a cobrança da CIP (Contribuição de Iluminação Pública) no ano de 2018? - Qual o valor dos gastos com a iluminação pública no período acima mencionado? - Houve alguma correção aplicada especificamente para a CIP nesse período?  _x000D_
 _x000D_
 Justificativa: Estas informações são necessárias para esta Vereadora exercer a sua função fiscalizadora.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada uma Moção de Congratulação ao INTERLEGIS. Justificativa: O INTERLEGIS é um programa do Senado Federal que tem objetivo de fortalecer o Poder Legislativo Brasileiro por meio do estímulo à modernização, integração e cooperação entre Casas Legislativas. Sem custos para a Casa, em parceria com o INTERLEGIS, já está sendo usado o SAPL (Sistema de Apoio ao Processo Legislativo).</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requer o envio de uma MOÇÃO DE CONGRATULAÇÃO ao Deputado Estadual Antônio Carlos Arantes em virtude de sua eleição para vice-presidente da Assembleia Legislativa.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que informe quais critérios utilizados para escolha dos postes já instalados para serem ligadas as luminárias?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício solicitando as seguintes informações:_x000D_
 1)	Já foi feita a contratação da empresa vencedora do processo licitatório 20298.000175\2018-73, modalidade Tomada de Preço nº 12\2018, para conclusão da obra da Creche do Rosário II? _x000D_
 2)	Existe um cronograma apresentado para a conclusão da referida obra e a data do início dos trabalhos._x000D_
 _x000D_
 JUSTIFICATIVA: Atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta vereadora foi procurada por diversos moradores daquelas imediações que solicitaram tais informações.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde que informe sobre quais cirurgias foram realizadas em 2018 e a demanda de cirurgias até a presente data?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado uma MOÇÃO DE CONGRATULAÇÃO ao Padre Douglas Rodrigues Xavier, em virtude do lançamento de seu Livro: “Quem é este Jesus?”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado Moção de Congratulação à UNICRED Agência local. _x000D_
 _x000D_
 Justificativa: O pedido se justifica pela significativa doação feita pela Unicred à Santa Casa para viabilização do ambulatório 24 horas a ser implementado naquele hospital, conforme veiculado no jornal Fique Sabendo, edição nº444. Requer também que seja encaminhado uma Moção à Direção da Santa Casa pelos esforços envidados garantindo um atendimento de nível à população bom-despachense. Inclua-se neste esforço a perspectiva real da construção do tão sonhado CTI que em parceria com poderes públicos e sociedade em breve se tornará uma realidade beneficiando a população de Bom Despacho e toda região.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Meio Ambiente que informe se existe algum projeto de canalização da Avenida José Lino Pimenta, nas proximidades da Rua Padre Libério até a Rua Manoel da Costa Gontijo? _x000D_
 _x000D_
 Justificativa: As ruas são muito movimentadas por pedestres, principalmente crianças que vão a escola, onde há vários pontos que a água fica parada e vários locais com acumulo de lixo.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada uma MOÇÃO DE CONGRATULAÇÃO a Gerente de Transportes da Saúde, Sra. Maurícia Geralda de Freitas Araújo em virtudes dos relevantes serviços prestados a comunidade bondespachense.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_18.pdf</t>
   </si>
   <si>
     <t>18- requer do prefeito municipal que informe se já foram concedidas bolsas de estudo para estudantes universitários de baixa renda conforme prometido pela Administração Municipal e aprovado pelos vereadores como compensação por valores de tributos devidos ao município pela Universidade UNA, instalada em Bom Despacho. Em caso negativo, esclarecer as razões. - Informar os valores totais de tributos e impostos devidos ao Município de Bom Despacho pela Universidade UNA e também por outras empresas que operam nesta instituição de ensino aqui instalada ou prestam serviços a esta instituição e que por ventura tenham dívidas com o Município. Justificativa: Estas informações são importantes para exercer meu papel fiscalizador e esclarecer a população de Bom Despacho sobre as bolsas de estudo que foram prometidas. O projeto foi encaminhado à Câmara e rapidamente aprovado pelos vereadores, na data de 17/07/2017 autorizando o município a criar bolsas de estudo para alunos de baixa renda e descontando os valores dessas bolsas da dívida da Universidade com o Município.  Muitas famílias bondespachenses poderiam ser beneficiadas e esperam por muito tempo esta importante ajuda. Eu inclusive votei favorável ao projeto por entender que seria uma forma de ajudar estudantes menos favorecidos a fazerem um curso superior. Portanto venho agora em nome dessas famílias cobrar esclarecimentos da Administração Municipal</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício  solicitando as seguintes informações:_x000D_
 1)	Qual o valor arrecadado pela administração pública municipal com o serviço de rotativo e multas no ano de 2018?_x000D_
 2)	Quais os investimentos foram ou serão realizados com o referido recurso?_x000D_
 _x000D_
 JUSTIFICATIVA: Atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requer que a secretária de meio ambiente informe:_x000D_
 - Por qual motivo não está sendo realizado a coleta seletiva do lixo seco no Bairro Novo Dom Joaquim? _x000D_
 - Há previsão de início da coleta?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requer do gerente da COPASA que informe: Qual a data de finalização da obra do reservatório do Bairro São Vicente? _x000D_
 _x000D_
 Justificativa: A base da obra já está pronta faltando apenas o reservatório e a interligação da rede.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe: Como está o processamento do repasse de verba que viria da COPASA para a Prefeitura com a finalidade de promoção de obras de canalização do Córrego dos Machados – prolongamento da Av. Dr. Roberto. _x000D_
 _x000D_
 Justificativa: O repasse para a execução desta obra, que beneficiará não só os moradores das região dos Bairros Palmeiras, Rosário, Dona Branca e São Vicente, mas a toda cidade, que frequenta a Av. Dr. Roberto é anunciado pelo Prefeito Fernando Cabral e membros da COPASA desde 2013.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se os termos aditivos firmados ao Contrato de Programa celebrado entre a Prefeitura Municipal e a COPASA foram submetidos à aprovação da Câmara Municipal, nos termos do art.8º da Lei Municipal nº 2.068/07. _x000D_
 _x000D_
 JUSTIFICATIVA: Considerando que os referidos aditivos impactaram no contrato, notadamente o segundo termo aditivo, uma vez que repassa a COPASA a responsabilidade pela coleta e tratamento do esgoto do Engenho do Ribeiro, faz o presente requerimento a fim de verificar a legalidade dos aditivos firmados. Registro que os termos aditivos foram firmados nos anos de 2013 e 2016 quando este vereador não integrava o Poder Legislativo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária Municipal de Meio Ambiente as seguintes informações: Quantas reuniões foram realizadas pelo Conselho Municipal de Saneamento Básico de Bom Despacho (COMUSB), nomeado por meio do Decreto Municipal nº 7.801/2018.  O referido órgão deliberou acerca das recentes cobranças implementas pela COPASA em relação à taxa de esgoto, em caso positivo qual o entendimento adotado. _x000D_
 _x000D_
 JUSTIFICATIVA: O Conselho Municipal de Saneamento Básico de Bom Despacho (COMUSB) é um importante órgão que acompanha os trabalhos de saneamento básico no município, pelo que é preciso que se tenha efetividade. As informações solicitadas são necessárias para este vereador acompanhar os trabalhos desenvolvidos pelo conselho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que informe: Qual o valor do contrato de terceirização de Serviços Gerais da Secretaria de Educação? - Qual o valor pago anteriormente aos contratados para a prestação de Serviços Gerais da Secretaria?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO ao Lions Clube de Bom Despacho em virtude dos 50 anos de sua fundação.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requerem ao Sr. Prefeito que informe se houve estudo prévio para que o número de pessoas que prestam serviço de limpeza nas escolas e creches municipais fossem reduzidos. Em caso positivo, encaminhar cópia do estudo técnico. Em caso negativo, informar qual o critério utilizado para a redução do pessoal que presta o serviço. _x000D_
 _x000D_
 Justificativa: Os vereadores signatários estiverem em diversas escolas e creches e constataram que há uma sobrecarga de serviço sobre as pessoas que exercem a função de limpeza, a qual atualmente é terceirizada pela Prefeitura. Os trabalhos as serem desenvolvidos não são compatíveis com o quantitativo de pessoas que o exercem, por consequência a manutenção do espaço ocupado pelas crianças não recebe a devida manutenção. É sabido que recentemente o município empreendeu um corte de despesas, pelo que, a que tudo indica, vem impactando na qualidade do serviço, razão pelo que se faz o presente requerimento a fim de elucidar os fatos.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requerem ao Prefeito Municipal que informe: 1) Número de crianças, de ASE, ASG, Apoio Pedagógico e Terceirizados das Escolas Municipais. 2) Metragem de área interna e externa de cada uma destas Escolas. _x000D_
 _x000D_
 JUSTIFICATIVA: Atender a função fiscalizadora e a função intermediadora entre o Poder Executivo, servidores e munícipes.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se foram tomadas medidas para sanar as irregularidades junto ao Tribunal de Contas de Minas Gerais, ou seja, se foram informadas as datas da publicação do RREO e RGF, bem como as metas de arrecadação x receita arrecadada. _x000D_
 _x000D_
 Justificativa: Recentemente foi amplamente divulgado pelos veículos de comunicação e redes sociais que diversos municípios estariam inadimplentes com informações perante o Tribunal de Contas de Minas Gerais. Considerando que o município de Bom Despacho está incluído no rol dos municípios inadimplentes, notadamente em relação aos dados requeridos, faz-se o presente requerimento a fim de que seja verificado se tais irregularidades foram sanadas.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar se o telhado do terminal rodoviário recebeu manutenção do município antes do processo de concessão. Em caso negativo, informar se a concessionária tem responsabilidade contratual de reparar o telhado do imóvel que explora. _x000D_
 _x000D_
 Justificativa: Com as chuvas recentes restou evidenciado que o telhado do Terminal Rodoviário carece de manutenção urgente, haja vista que os vazamentos são constantes deixando todo o local “empossado” de água, bem como submetendo o usuário a condições precárias.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado às Secretarias de Meio Ambiente e Saúde o pedido das seguintes informações sobre o serviço de limpeza da cidade:_x000D_
 - Quantos servidores foram dispensados no ano de 2018?_x000D_
 - Qual o valor que era pago a estes servidores?_x000D_
 - Qual o valor pago a empresa terceirizada no ano passado?_x000D_
 - Quantas pessoas prestam serviço atualmente?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/336/texto_requerimento.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/336/texto_requerimento.docx</t>
   </si>
   <si>
     <t>Requer seja enviado à Secretaria de Saúde o pedido da seguinte informação:_x000D_
 - Qual o procedimento adotado para a concessão de receita e o fornecimento de medicamentos para os pacientes da Saúde Mental?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>33- Requer ao Sr. Prefeito que preste as seguintes informações: Quantos servidores, efetivos e contratados, que desempenhavam a função de Auxiliar de Serviço Escolar no município no ano de 2018. Qual a despesa de pessoal com estes servidores no ano de 2018. Qual o valor pago, mensalmente e previsão anual, à empresa terceirizada pelo serviço de limpeza nas unidades de ensino. Planilha com o número de Auxiliares de Serviço Escolar, por unidade de ensino, nos anos de 2017, 2018 e 2019. Justificativa: É de conhecimento público e notório que houve redução de Auxiliares de Serviço Escolar nas unidades de ensino do município. Ocorre que a redução de mão de obra vem gerando uma sobrecarga de serviço sobre as pessoas que exercem a função de limpeza, a qual atualmente é terceirizada pela Prefeitura. Os trabalhos as serem desenvolvidos não são compatíveis com o quantitativo de pessoas que o exercem, por consequência a manutenção do espaço ocupado pelas crianças resta prejudicada. É sabido que recentemente o município empreendeu um corte de despesas que vem impactando na qualidade do serviço, razão pelo que se faz o presente requerimento a fim de elucidar os fatos.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_sapl.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_sapl.docx</t>
   </si>
   <si>
     <t>34- Requer à Secretária de Meio Ambiente que informe se a empresa terceirizada que realiza a coleta de resíduos sólidos domiciliares no município possui autorização para proceder ao “ajuntamento” das sacolas de lixo em esquinas, formando verdadeiros pontos de coleta, onde lixo fica depositado por tempo considerável até que seja recolhido e depositado nos caminhões coletores. Em caso positivo, requer que sejam informados quais os motivos e fundamentos da autorização. Em caso negativo, solicito que sejam informadas quais as providências serão tomadas pela Secretaria de Meio Ambiente diante da conduta irregular adotada pela empresa terceirizada. JUSTIFICATIVA: O depósito de resíduos sólidos domiciliares em vias urbanas é ato lesivo à conservação da limpeza urbana (art. 23, inc.I, alínea “b” da Lei Municipal n° 2.631/2018), bem como é vedado depositar este tipo de resíduo em ruas (art.8º do Decreto Municipal nº 7.966/2018). No entanto, a empresa terceirizada que presta o serviço de coleta vem procedendo ao ajuntamento de sacolas de lixo em esquinas, o que se opõe as disposições legais e regulamentares do município. Por outro lado, esta conduta estimula que munícipes também depositem seus resíduos nos locais costumeiramente utilizados pela empresa, facilitando o descumprimento dos deveres de separação do lixo seco e úmido, haja vista a dificuldade de identificar a origem do resíduo depositado irregularmente. Por fim, cumpre registrar que o acumulo de lixo em via pública prejudica o trânsito no local.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_passe_livre.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_passe_livre.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Erivelto, Gerente da Empresa Auto Onibus  Circullare, para que preste as seguintes informações:_x000D_
 ._x000D_
 1)	Quantos passes livres para obtenção de gratuidade de transporte coletivo urbano do município foram emitidos por essa Concessionária ( resposta acompanhada de cópia dos passes) . _x000D_
 2)	Quantos requerimentos para obtenção de gratuidade de transporte coletivo urbano do município foram indeferidos (resposta acompanhada do despacho ou fundamento do indeferimento)._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
            Estes vereadores foram procurados por cidadãos que tiveram seus requerimentos indeferidos e estes informaram que a decisão apresentada fere dispositivos da Lei Municipal 2269/2012. A resposta facilitará o exercício da função fiscalizadora e a função intermediadora entre o Poder Executivo e munícipe. _x000D_
 	    	Bom Despacho, 22 de fevereiro de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 Vereador Fernando Branco</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_ubs_rosario.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_ubs_rosario.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente,_x000D_
 _x000D_
 _x000D_
 	A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício  solicitando as seguintes informações:_x000D_
 _x000D_
 1)	Em que fase  está o processo para construção da UBS tipo 2, Rosário? O projeto arquitetônico e o cronograma de execução foram elaborados? Quando será realizada a licitação? Qual a previsão para iniciar e concluir a obra?_x000D_
 		_x000D_
 JUSTIFICATIVA:_x000D_
           Trata-se de atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta vereadora foi procurada por diversos moradores daquelas imediações que solicitaram tais informações, haja vista que o deputado federal, Eduardo Barbosa, destinou uma verba de 748.000,00(setecentos e quarenta e oito mil reais) para a referida obra. _x000D_
 	    	Bom Despacho, 21 de fevereiro de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_buracos_plano_de_acao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_buracos_plano_de_acao.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A Vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Fernando Cabral, Excelentíssimo Prefeito Municipal._x000D_
 _x000D_
 _x000D_
 		REQUERIMENTO:_x000D_
 _x000D_
 _x000D_
 	Que informe a esta casa se foi elaborado plano de ação para realização operação tapa buracos nas ruas, avenidas e praças desta cidade, e em caso positivo, encaminhar uma cópia a esta casa._x000D_
 _x000D_
 _x000D_
 		JUSTIFICATIVA:_x000D_
 _x000D_
 	Com a intensidade das chuvas ocorridas nos últimos meses, surgiram vários buracos nas vias públicas de nossa cidade. Nos últimos dias, circulando por esta cidade, percebi que a administração pública municipal está realizando os reparos, no entanto, a apresentação de tal plano demonstraria a população, que anseia pelo serviço, as vias que foram consideradas prioritárias. _x000D_
 _x000D_
 _x000D_
 	Bom Despacho, 11 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_mocao_sandra.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_mocao_sandra.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida uma moção de congratulação a Sandra Lúcia Lage Coelho, Engenheira Civil.  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Sandra trabalhou vários anos na UNIPAC (atualmente UNA), participando ativamente  das reformas, construções de salas de diretoria,  salas de aulas, estacionamentos, laboratórios, quadras, piscinas, fazenda experimental do nosso importante Centro Universitário UNA Bom Despacho. Construiu e fez a manutenção de  mais de 10 mil m²  de prédios e estruturas educacionais, demonstrando sua capacidade técnica e compromisso com nossa cidade. Os projetos desenvolvidos por Sandra movimentaram o comércio local por mais de 7 anos.  Nesta oportunidade, apresento esta justa homenagem a mais uma mulher que contribuiu, por aproximadamente 15 anos,  do  engrandecimento de  nossa cidade._x000D_
 _x000D_
 	    	Bom Despacho, 15 de março de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_mocao_angelita.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_mocao_angelita.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscreve, com assento nesta Casa Legislativa, vêm perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitarem a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida uma moção de congratulação a Delegada de Polícia, Angelita Viviane Soares Oliveira.  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 A homenageada é Delegada de Polícia lotada nesta cidade, onde se destaca por ações de combate aos crimes de Violência contra a Mulher e por sua disponibilidade em servir a comunidade através de palestras, a exemplo do que fará nesta casa ,  no dia 26 de março de 2019, na Escola do Legislativo, quando tratará do tema “As recentes mudanças dos crimes sexuais e a Lei Maria da Penha”. Nesta oportunidade, apresentamos esta justa homenagem a mais uma mulher que contribui, significativamente, pela segurança pública e o  engrandecimento de  nossa cidade._x000D_
 _x000D_
 _x000D_
 	    	Bom Despacho, 15 de março  de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada_x000D_
 _x000D_
 Vereador Vital Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_mocao_lorena.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_mocao_lorena.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora  que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida uma moção de congratulação a Tenente PM, Lorena Evelin de Azevedo Barbosa.  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 A homenageada é Tenente PM lotada nesta cidade, onde se destaca na Assessoria de Comunicação Organizacional do 7º BPM\Secretaria da Unidade, desenvolvendo ações sociais com a banda de música, ações de utilidade pública em parceria a web rádio central 10, ações motivacionais do endomarketing, ações educacionais através de palestras ministradas junto à comunidade, nas quais são abordados temas como: drogas, violência urbana, abuso sexual, violência domestica contra a mulher, entre outros.  Nesta oportunidade, apresentamos esta justa homenagem a mais uma mulher que contribui, significativamente, pela segurança pública e o  engrandecimento de  nossa cidade._x000D_
 _x000D_
 _x000D_
 	    	Bom Despacho, 15 de março  de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_15-04-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_15-04-2019.docx</t>
   </si>
   <si>
     <t>Requerimento: Requer ao Prefeito Municipal seja disponibilizado a este vereador acesso a todos os documentos atinentes ao projeto do loteamento “Bairro Dona Branca”_x000D_
 _x000D_
 Justificativa: Documentos necessários para este Vereador exercer o seu poder-dever de fiscalização.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_residencial_dona_branca_novo.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_residencial_dona_branca_novo.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado ofício ao Sr. Gerente Geral da Caixa Econômica Federal , Cláudio Mendonça, solicitando a seguinte informação:_x000D_
 _x000D_
 1)	Qual foi o resultado apresentado pela equipe responsável pelo  trabalho técnico social realizado por empresa técnica no Residencial Dona Branca?_x000D_
 2)	A Caixa Econômica Federal recebeu alguma denúncia referente à ocupação irregular e depredação de imóveis desocupados no Residencial Dona Branca?_x000D_
 3)	Quais são as medidas adotadas ou as medidas que serão adotadas quanto às ocupações irregulares e imóveis desocupados e depredados? Em qual tempo tais medidas serão realizadas?_x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
            Trata-se de reiteração dos requerimentos apresentados nesta casa, no dia 17 de novembro de 2017 e 17 de setembro de 2018. Alguns moradores do Residencial Dona Branca procuraram esta parlamentar e informaram que existem dezenas de imóveis desocupados, ou depredados, ou com moradia irregular, enquanto isso, várias pessoas aguardam na fila de suplentes para  a realização do sonho da Casa Própria. Disseram ainda, que há necessidade de adoção de medidas urgentes, haja vista que usuários e traficantes de drogas têm ocupado casas do residencial que estão vazias, trazendo desconforto e insegurança aos moradores._x000D_
 	    	Bom Despacho, 15 de abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/377/requerimento_controladoria.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/377/requerimento_controladoria.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Presidente desta casa legislativa , Vereadora Joice Quirino, solicitação das seguintes informações:_x000D_
 _x000D_
 1)	Que sejam encaminhados à Comissão de Orçamento, Finanças e Tomada de Contas, os relatórios de rotinas apresentados pela Controladoria Interna da Câmara no ano de 2019._x000D_
 2)	Que seja elaborado pelo setor competente desta casa, relatório Contábil e Analítico das contas da Câmara Municipal de Bom Despacho._x000D_
 _x000D_
 Desde já, indicamos a V. Exa. que sejam disponibilizados os referidos relatórios no Portal Transparência desta casa. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
  Dar maior visibilidade das receitas e despesas desta casa e possibilitar o acompanhamento realizado pelos setores competentes, bem como, atender ao disposto no art. 7º da Resolução 589\2009._x000D_
 	    	Bom Despacho, 15 de abril de 2019._x000D_
 _x000D_
 Vereador Vital Guimarães_x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_74.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_74.pdf</t>
   </si>
   <si>
     <t>requer da mesa diretora as seguintes Moções de Congratulação: Ao Sr. Gildásio Eustáquio Pinto pelo lançamento do Livro “Crônicas do Povo de um lugar” E À Sra. Patrícia A. Brandão Couto pelo lançamento do Livro “O Povo do Cativeiro e a Senhora do Rosário: Reinados e Congados de Minas Gerais”.  _x000D_
 _x000D_
 Justificativa: os autores são bondespachenses com destaque na área cultural de nossa cidade e os registros literários com certeza elevam o nome de nossa cidade</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_83.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal data do início da obra da reforma da Praça do Rosário.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_84.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requerer da Mesa Diretora, que seja encaminhada uma Moção de Congratulação ao Posto Avançado de Bombeiros Militares do Corpo de Bombeiros em Bom Despacho. _x000D_
 _x000D_
 Justificativa: Esta corporação presta um relevante serviço à comunidade bondespachense no socorro às pessoas vitimadas sejam em acidentes de qualquer forma como trânsito, afogamento, incêndio e outros, ações de defesa civil e treinamentos. Homenageando a corporação de Bom Despacho, com certeza estaremos homenageando também todos os bombeiros de Minas Gerais, que tanto têm trabalhado em prol da população, muitas vezes colocando a própria vida em risco.</t>
   </si>
   <si>
     <t>Requer da Presidente desta casa legislativa, Vereadora Joice Quirino, solicitação das seguintes informações: 1) Que sejam encaminhados à Comissão de Orçamento, Finanças e Tomada de Contas, os relatórios de rotinas apresentados pela Controladoria Interna da Câmara no ano de 2019. 2) Que seja elaborado pelo setor competente desta casa, relatório Contábil e Analítico das contas da Câmara Municipal de Bom Despacho. Desde já, indicamos a V. Exa. que sejam disponibilizados os referidos relatórios no Portal Transparência desta casa. _x000D_
 _x000D_
 JUSTIFICATIVA: Dar maior visibilidade das receitas e despesas desta casa e possibilitar o acompanhamento realizado pelos setores competentes, bem como, atender ao disposto no art. 7º da Resolução 589\2009.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_87.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal: Cópia dos estudos realizados ou apresentados pela Empresa MZB Particapações e Negócios Ltda para implantação do Aterro Sanitário no município de Bom Despacho/MG, bem como cópia das licenças ambientais eventualmente emitidas pelo município. _x000D_
 _x000D_
 JUSTIFICATIVA: Há uma grande manifestação popular acerca da instalação do Aterro Sanitário no município, o qual poderia, em tese, resultar em graves danos ambientais. Neste sentido, no exercício do dever de fiscalizar, faz-se o presente requerimento de informações.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_88.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requer após a tramitação regimental, para que seja encaminhado MOÇÃO DE CONGRATULAÇÃO à médica Ana Flavia Quirino Franco pelos relevantes serviços que tem prestado no atendimento aos pacientes do PSF JK.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_89.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe quem é o gestor do contrato entre município e Lactário Posto de Puericultura Menino Jesus para os trabalhos desenvolvidos no Pronto Atendimento. _x000D_
 _x000D_
 JUSTIFICATIVA: São constantes as reclamações acerca do Pronto Atendimento, pelo que é importante a gestão e fiscalização do contrato, a fim de garantir um melhor prestação do serviço à população.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_90.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requer ao Plenário desta Casa aprovação para realizar reunião para discutir os problemas enfrentados pelo Pronto Atendimento. Na oportunidade, serão convidados a Secretária de Saúde, o Coordenador do Pronto Atendimento e o Diretor do Lactário Posto de Puericultura Menino Jesus para participarem da reunião. _x000D_
 _x000D_
 JUSTIFICATIVA: O serviço prestado pelo Pronto Atendimento é alvo de constantes críticas dos usuários, a principal delas se refere à morosidade no atendimento. A reunião com os responsáveis visa debater soluções para melhoria e aprimoramento deste relevante serviço público.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer que o Diretor da COPASA em nosso município informe se a Prefeitura Municipal realizou o trabalho de verificação dos buracos nas ruas que a empresa de água e saneamento tem a competência para tampá-los. Justificativa: Esse vereador foi informado que foi acordado que a Prefeitura faria esse trabalho de verificação e posterior envio das informações para a COPASA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe se foi realizado o trabalho de verificação dos buracos nas ruas que a COPASA tem a competência para tampá-los. Justificativa: Esse vereador foi informado pelo Diretor da COPASA no nosso município que foi acordado que a Prefeitura faria esse trabalho de verificação e posterior envio das informações para a empresa de água e saneamento.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/423/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/423/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe o que foi oferecido para a empresa de laticínios Piracanjuba com o objetivo de atraí-la para o município de Bom Despacho. Justificativa: Esse vereador tem conhecimento que a empresa não irá mais se instalar em nosso município.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente quantas pessoas no município foram notificadas por lotes sujos? Quais os critérios usados para tal fim? E estão limpando os lotes que pertencem à Prefeitura? Quais já foram limpos e quais ainda não foram? Justificativa: Todos os questionamentos são necessários para o devido trabalho deste vereador.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_aterro_site.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_aterro_site.docx</t>
   </si>
   <si>
     <t>Requerimento: Requer à Presidente da CMBD nomear comissão para acompanhar o projeto de construção do aterro sanitário, em Bom Despacho, pela empresa MZB Participações. _x000D_
 _x000D_
 Justificativa: Em audiência pública realizada em 14/11/2018, a empresa MZB apresentou o projeto e, desde então esta Casa não foi informada sobre a sua execução.  Além disso, na última reunião desta Casa, este Vereador fez questionamentos ao Prefeito, sobre quando será construído, quais os benefícios trarão para nossa cidade e qual o percentual de lixo reciclável será extraído, e não obteve respostas satisfatórias.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_mocao_patrick.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_mocao_patrick.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida moção  de congratulação a Patrick Brauner, Presidente do Sindicato Rural de Bom Despacho, pelo seu comprometimento com a comunidade dos produtores rurais da região.  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Na última sexta feira, 03 de maio de 2019, promoveu junto a Associação dos Sindicatos Rurais do Oeste de Minas, um grande encontro de lideranças Regionais do Agronegócio, no qual foram tratados temas importantíssimos tais como, as perspectivas do atual governo para o Agronegócio e a criação do valor de referencia para preço do leite._x000D_
 _x000D_
 	    	Bom Despacho, 06 de maio de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/430/requer_a_concessao_de_mocao_de_congratulacao_ao_Nr73DUI.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/430/requer_a_concessao_de_mocao_de_congratulacao_ao_Nr73DUI.docx</t>
   </si>
   <si>
     <t>Requer a concessão de Moção de Congratulação ao Colégio Novo Ser (com sede na Rua Petrópolis, 51, bairro Novo São José, Bom Despacho - MG), pelos 25 anos de sua fundação._x000D_
 Justificativa: O Colégio Novo Ser, entidade voltada para o ensino fundamental, no último final de semana, celebrou os seus 25 de fundação, realizando um grande encontro da família, no SESC LACES.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_13-05-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_13-05-2019.docx</t>
   </si>
   <si>
     <t>1)	Requer ao Prefeito Municipal informar a lotação de todos os servidores que exercem o cargo de Fiscal Municipal._x000D_
 Justificativa: informações necessárias para este Vereador exercer a sua função fiscalizadora.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/432/indicacoes_13-05-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/432/indicacoes_13-05-2019.docx</t>
   </si>
   <si>
     <t>1)	Requer à Presidente da Câmara Municipal de Bom Despacho que oficie o Delegado Regional de Polícia de Bom Despacho, solicitando a instauração de inquérito policial, para apuração de crime previsto no art. 154-A, do Código Penal Brasileiro (crime de violação de sistema de dados)._x000D_
 Justificativa: Nos últimos meses, por duas vezes, o site da Câmara Municipal de Bom Despacho foi invadido (hackeado), ficando fora do ar por várias horas, havendo risco, caso nenhuma providência seja adotada, de dados serem apagados ou alterados por criminosos, o que causará prejuízo ao erário.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_119.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO ao Sr. Duilio Silva Campos em virtude dos relevantes serviços prestados ao município de Bom Despacho.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_120.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO à Senhora Antônia Tomazia Soares em virtude dos trabalhos sociais e religiosos desenvolvidos.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_121.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que envie para esta Casa Legislativa, cópia do projeto que “gerou a instalação do Obelisco Maçônico. _x000D_
 _x000D_
 Justificativa: Faz-se o presente requerimento no exercício do dever de fiscalização no qual está incumbido este vereador, segundo o Of. nº 0440/2019/GPFJCC foi apresentado um projeto e a “olho nu” percebe-se que o Obelisco não atende as medidas determinadas pela legislação cabível.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_122.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Fazenda que informe se foi assinado contrato decorrente do Processo nº 20298.000072/2019-94, Dispensa de Licitação nº 13/2019. Em caso positivo, encaminhar cópia do contrato. _x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas serão analisadas por este vereador no exercício do dever de fiscalizar.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_123.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor da COPASA que informe se a Prefeitura Municipal realizou o trabalho de verificação dos buracos nas ruas que a empresa de água e saneamento tem a competência para tampá-los. _x000D_
 _x000D_
 Justificativa: Esse vereador foi informado que foi acordado que a Prefeitura faria esse trabalho de verificação e posterior envio das informações para a COPASA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_124.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se foi realizado o trabalho de verificação dos buracos nas ruas que a COPASA tem a competência para tampá-los. _x000D_
 _x000D_
 Justificativa: Esse vereador foi informado pelo Diretor da COPASA no nosso município que foi acordado que a Prefeitura faria esse trabalho de verificação e posterior envio das informações para a empresa de água e saneamento.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_125.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe o que foi oferecido para a empresa de laticínios Piracanjuba com o objetivo de atraí-la para o município de Bom Despacho. _x000D_
 _x000D_
 Justificativa: Esse vereador tem conhecimento que a empresa não irá mais se instalar em nosso município.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_126.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Meio Ambiente que informe quantas pessoas no município foram notificadas por lotes sujos? Quais os critérios usados para tal fim? E estão limpando os lotes que pertencem à Prefeitura? Quais já foram limpos e quais ainda não foram? _x000D_
 _x000D_
 Justificativa: Todos os questionamentos são necessários para o devido trabalho deste vereador.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_127.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe por qual motivo está faltando materiais de consumo e de curativo nas unidades básicas de saúde do município?</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_128.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar a lotação de todos os servidores que exercem o cargo de Fiscal Municipal. _x000D_
 _x000D_
 Justificativa: informações necessárias para este Vereador exercer a sua função fiscalizadora.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_129.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO aos funcionários da COPASA em função do emprenho e dedicação ao trabalho para minimizar a crise de abastecimento de água no município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_130.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO ao Sr. José Francisco dos Santos – Zé do Mato – Pelo zelo e profissionalismo nos mais de 50 anos como motorista profissional.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe quais as entidades beneficentes de Bom Despacho estão contempladas no orçamento de 2019 do município e quais os valores destinados a cada uma delas?</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer ao Diretor da Santa Casa que envie a este vereador o projeto para reforma do Pronto Atendimento Municipal, bem como informe se já foi feito o levantamento das necessidades a serem regularizadas na unidade. Justificativa: Há mais ou menos dois anos este vereador fez uma indicação à Direção da Santa Casa para solucionar os problemas encontrados no Pronto Atendimento, tais como a troca de colchões desgastados, de camas enferrujadas, bebedouros e banheiros inadequados para uso, recepção inadaptada para atendimento da população, etc. Em reunião  realizada nesta Câmara no dia 17 de maio do presente ano, a qual este vereador participou, com o objetivo de solucionar o mais rápido possível estes problemas, a Secretária de Saúde autorizou que a Direção da Santa Casa fizesse o levantamento das necessidades a serem resolvidas no PA, com posterior custeio das mesmas pela Secretaria de Saúde. Por este motivo, faz-se necessário o presente requerimento para o devido cumprimento dos deveres deste vereador.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação à Secretaria de Desenvolvimento Social, como reconhecimento pela excelente organização e realização da 1ª Copa Aberta Centro-Norte de Karatê de Minas Gerais. Justificativa: Pela primeira vez, Bom Despacho realizou uma Copa de Karatê homologada pela Federação Mineira de Karatê a nível estadual e com a participação de crianças, adolescentes e adultos dos projetos sociais da Prefeitura.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação aos alunos de Karatê da Secretaria de Desenvolvimento Social pelo primeiro lugar no ranking de medalhas de ouro da 1ª Copa Aberta Centro-Norte de Karatê Sensei João Pelonha. Justificativa: Pela primeira vez, Bom Despacho realizou uma Copa de Karatê homologada pela Federação Mineira de Karatê a nível estadual e com a participação de crianças, adolescentes e adultos dos projetos sociais da Prefeitura.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_149.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa diretora desta Casa Legislativa que faça tramitar o Projeto de Lei Complementar nº04/2019 que “Institui o IPTU social, mediante inclusão do artigo 153-A no Código Tributário Municipal” apresentado no dia 11/03/2019 de autoria deste vereador. _x000D_
 _x000D_
 Justificativa: o assunto é de interesse geral em vista o espírito de justiça social que se quer alcançar com a aprovação do mesmo.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_150.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que informe quais aquisições e/ou locações de caçambas ou contêineres de coleta de resíduos foram realizadas pelo Executivo Municipal no presente ano. Requer também que encaminhe cópia, digital ou física, dos processos licitatórios correspondentes. _x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_151.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO ao Sr. Roberto Ângelo Costa em virtude de sua participação no Parlamento Jovem 2019 palestrando sobre Discriminação Étnico-Racial através de três oficinas nos dias 24 de abril, 15 e 22 de maio.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_152.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que envie a esta Casa Cópia do contrato nº100/2018, os aditivos que tiver, as ordens de serviço, os comprovantes de medição de execução do serviço com a devida aprovação do gestor do contrato, as notas fiscais e a documentação contábil e financeira que comprove o pagamento do serviço. _x000D_
 _x000D_
 JUSTIFICATIVA: As informações solicitadas instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora, em especial pela contradição de informações remetidas a esta Casa Legislativa pelos ofícios 553 e 601/2019 do gabinete. Fundamento do requerimento no art. 32 da lei federal 12527/2011.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_153.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe para qual endereço será transferido o PSF DR. Hugo/Dr. Miguel.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_154.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Requer o envio ao Secretário de Trânsito do pedido das seguintes informações: Quando foi realizado o último levantamento para verificar os logradouros sem placas de identificação? Qual o valor gasto para fazer o levantamento? Qual a previsão para realizar o próximo levantamento?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_155.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito informe qual a previsão para a instalação de iluminação pública no Distrito do Mato Seco, nos locais solicitados pela Associação dos Moradores daquele povoado, através de seu representante, o Sr. João Paulo, Presidente da referida entidade.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_17-06-2019.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_17-06-2019.docx</t>
   </si>
   <si>
     <t>Requerimento: Requer ao Prefeito Municipal que determine ao setor competente prestar informações sobre a indicação deste Vereador, apresentada no ano de 2018, na qual solicitou que fosse o proprietário do lote situado na Rua João Eleutério, defronte ao nº 190, Centro, para construção de passeio._x000D_
 Justificativa: Este vereador não recebeu retorno do Município quanto à indicação, sendo certo que a situação no local continua a mesma, ou seja, o muro do lote está instalado exatamente na divisa com a via de trânsito, o que obriga os transeuntes  a deambular na rua.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_curriculo_referencia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_curriculo_referencia.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária Municipal de Educação , Ivy Lilian da Silva, a solicitação das seguintes informações:_x000D_
 _x000D_
 Que seja informado se na Palestra que será ministrada pelo Professor Hamilton José Werneck Moura, no VIII Seminário da Educação, organizado pela Secretaria Municipal de Educação, a ser realizado no dia 29\07\2019, cuja contratação se deu através do Processo Licitatório nº 20298.000076\2019-77, Inexigibilidade de Licitação 21\2019, será abordado o tema “Currículo Referencia"._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Atender à solicitação dos professores da rede pública, pois segundo alguns deles a Base Nacional Comum Curricular já foi tratada em outros seminários e seria importantíssimo que se fizesse uma abordagem pontual do tema “Currículo Referencia”._x000D_
 _x000D_
 	    	Bom Despacho, 17 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_deficiencia.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_deficiencia.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária Municipal de Educação , Ivy Lilian da Silva, a solicitação das seguintes informações:_x000D_
 _x000D_
 Quantos alunos da rede pública municipal apresentam deficiência que requerem acompanhamento de profissional de apoio escolar. Quantos profissionais de apoio escolar estão disponíveis para prestar esta atividade na rede pública municipal_x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Tal informação se faz necessária para exercer a minha atividade fiscalizadora. A Lei 13.146 de julho de 2015, chamada de Lei Brasileira de Inclusão, consagrou a política de educação inclusiva no Brasil. Certo é que esta lei prevê a possibilidade de contratação de profissionais específicos em casos de comprovada necessidade, é o caso do profissional de apoio escolar. Esse profissional tem a incumbência de auxiliar a pessoa com deficiência nas atividades de alimentação, higiene, locomoção e outras que se fizerem necessárias dentro da atividade escolar. _x000D_
 _x000D_
 	    	Bom Despacho, 17 de junho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/583/indicacoes_e_requerimentos.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/583/indicacoes_e_requerimentos.docx</t>
   </si>
   <si>
     <t>Requer o envio ao Prefeito Municipal do pedido das seguintes informações: O Município de Bom Despacho possui alguma dívida em função do não funcionamento de "aterro sanitário" na cidade? Se afirmativa a resposta, qual o valor global da dívida e os respectivos valores mensais?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_hrario_trabalhador.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_hrario_trabalhador.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária Municipal de Saúde , Neide Braga, a solicitação das seguintes informações:_x000D_
 _x000D_
 O município adota horário estendido (Horário do Trabalhador)  nas UBS?_x000D_
 Em caso positivo, em quais unidades são adotados e qual o horário de funcionamento?_x000D_
 Em caso negativo, indico ao município que realize um estudo da viabilidade de implantação do Horário Estendido, instituído pelo Programa Saúde da Hora, publicado através da Portaria 930, no Diário Oficial da União,  de 15 de maio de 2019. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Segundo anúncio do ministro da Saúde, Luiz Henrique Mandetta, as Unidades Básicas de Saúde (UBS) que ampliarem horário de atendimento receberão mais recursos do Governo Federal. Além do mais, a medida ampliará a disponibilidade dos serviços em horários compatíveis aos dos trabalhadores brasileiros, conferindo maior resolutividade na atenção primária e desafogamento do fluxo no Pronto Atendimento._x000D_
 	    	Bom Despacho, 01 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_mocao_esportes_correto.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_mocao_esportes_correto.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para os servidores da Secretaria de Esportes e Lazer de Bom Despacho   pelo brilhante trabalho realizado na recepção e organização do XXI Campeonato Brasileiro de Orientação (CamBOr 2019), destacando Bom Despacho como referência nesta modalidade de esporte._x000D_
 _x000D_
 Justificativa::_x000D_
 A referida equipe de servidores foi responsável por adaptar e mapear as áreas para a realização do evento esportivo, que contou com a participação de competidores de todo o Brasil, além da Argentina, Bolívia, Chile, Colômbia e Uruguai. Importante salientar que a corrida de orientação é uma modalidade esportiva onde o atleta deve seguir determinado percurso orientado por mapa, bússola e pontos de referência. Desde 2013 o esporte é incentivado pela Prefeitura de Bom Despacho. Este ano, aproximadamente 200 competidores bom-despachenses participaram do campeonato, que é disputado por crianças a partir de 9 anos de idade, adolescentes, adultos e idosos._x000D_
 Bom  Despacho, 01 de julho de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Requer da Coordenadora de Festas populares, Sra. Maria Klésia de Oliveira, pedido da seguinte informação: - Qual valor investido para realização de eventos culturais e festas populares pela Secretaria Municipal de Cultura nos anos de 2017, 2018 e 2019 especificando e detalhando os gastos e as respectivas datas.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
@@ -11784,1609 +11784,1609 @@
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO à Paróquia São Vicente pelos 20 anos de sua fundação.</t>
   </si>
   <si>
     <t>Requer ao Responsável pela COPASA no município que informe se a mesma foi formalmente comunicada sobre implantação do Aterro Sanitário nas proximidades da região do Capivari, bem como informe se há algum estudo realizado ou em andamento para verificar se a implantação do Aterro Sanitário poderá contaminar os recursos hídricos da região, notadamente o Rio Capivari que abastece a cidade e a futura barragem da COPASA. JUSTIFICATIVA: Como existe uma grande manifestação popular acerca da instalação do Aterro Sanitário no município, o qual poderia, em tese, resultar em graves danos ambientais, inclusive de natureza hídrica, faz-se o presente requerimento a fim de verificar se há risco de contaminação dos rios e futura barragem que abastecem o município.</t>
   </si>
   <si>
     <t>Requer que seja encaminhado para a Secretária Municipal de Planejamento, Orçamento e Gestão, Sra. Maria de Fátima Rodrigues, convite para participar de uma reunião na Câmara Municipal no dia 03 de junho às 16 horas juntamente com as comissões permanentes desta Casa Legislativa a fim de debater sobre o Projeto de Lei nº14/2019 que “Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2.020 e dá outras providências”.</t>
   </si>
   <si>
     <t>Moção de Congratulação à Escola Irmã Maria em virtude dos seus 50 anos de criação, contribuindo na educação do nosso município.</t>
   </si>
   <si>
     <t>requer que seja concedida MOÇÃO DE CONGRATULAÇÃO ao Sr. José Francisco Silva (José Chiquinho) em virtude dos 50 anos dedicados ao reinado em Bom Despacho, como capitão.</t>
   </si>
   <si>
     <t>Requer da mesa diretora Moção de Congratulação para o Sr. Ernane Rodrigues Costa, professor de Yôga da Secretaria de Desenvolvimento Social. _x000D_
 _x000D_
 Justificativa: O Mesmo vem desempenhando suas atividades de yôga com muito zelo, contribuindo de forma satisfatória para a promoção da saúde e qualidade de vida de vários usuários. Como redução do uso de medicamentos e até mesmo a liberação, sendo alunos jovem, mulheres e idosos de até 87 anos de idade.</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação ao Médico Dr. Alfredo Júnior Fernandes, ginecologista e obstetra em virtude dos relevantes serviços prestados à população de Bom Despacho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_mocao_falcoes.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_mocao_falcoes.docx</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma Moção de Congratulação para o Moto Clube Falcões da Estrada pela organização e o sucesso do 18º Encontro Nacional de Motociclistas de Bom Despacho\MG._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 O evento foi maravilhoso, possibilitando ao público que se fez presente, momentos de descontração e alegria, marcados por excelentes shows, área de camping, praça de alimentação. _x000D_
 _x000D_
 Bom Despacho, 14 de julho de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_creche.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_creche.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 Os vereadores que este subscrevem, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exmo. Secretária de Obras , Juliano Barreto, a solicitação das seguintes informações:_x000D_
 _x000D_
 Qual a previsão para a conclusão das obras da Creche localizada entre os bairros Bela Vista e Rosário II. _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Esta vereadora e outros parlamentares desta casa tivemos importante papel para a continuidade da referida obra, quando esta ficou paralisada por irresponsabilidade da empresa contratada.  A referida obra é de grande importância para a expansão da rede municipal de educação. Os munícipes que residem na referida região aguardam, ansiosamente, a conclusão da obra e procuraram esta vereadora para buscar junto a secretaria de obras a referida informação._x000D_
 _x000D_
 	    	Bom Despacho, 15 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/896/sapl.doc</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/896/sapl.doc</t>
   </si>
   <si>
     <t>requer da mesa diretora, após aquiescência do plenário seja encaminhada uma mocão de aplauso ao Sr. José Guilherme de Barros pela viagem efetuada ao Alasca.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_escorpioes.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_escorpioes.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 Sra. Presidente._x000D_
 _x000D_
 	A vereadora que  a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, que seja encaminhado a Exma. Secretária de Saúde , Neide, a solicitação das seguintes informações:_x000D_
 _x000D_
 Quantas pessoas foram picadas por escorpiões em nossa cidade¿_x000D_
 Quais medidas têm sido adotadas por essa administração para reduzir e combater a infestação de escorpiões no município de Bom Despacho¿_x000D_
 Foi realizada alguma campanha de orientação aos munícipes para evitar a proliferação de escorpiões._x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Há vários relatos de infestação de escorpiões em nossa cidade. Necessário buscar estas informações para desempenho das funções inerentes a vereança, bem como, em caso de não haver adoção de medidas pela administração, indica-las como forma de proporcionar mais tranquilidade aos nossos munícipes._x000D_
 _x000D_
 	    	Bom Despacho, 04 de julho de 2019._x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_mocao_aline.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_mocao_aline.docx</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparada no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja concedida uma moção de congratulação a Aline Lucas Gontijo, pelos relevantes serviços prestados ao agronegócio de nossa cidade e região.  _x000D_
 _x000D_
 			JUSTIFICATIVA:_x000D_
 Aline é um exemplo da mulher em meio a produção rural de nosso município. Ela trabalhou por 10 anos como Gerente Comercial da então Telemig Celular, liderou por 15 anos o Setor de Marketing e Comunicação da COOPERBOM, lecionou nos Ambientes Acadêmicos (UNIPAC Bom Despacho, IFMG, PRONATEC). Atua desde 2014 como mobilizadora do Sistema FAEMG/ SENAR em Bom Despacho, onde viabilizou até hoje, mais de 250 cursos gratuitos para Bom Despacho e comunidades rurais. Ela é sócia-proprietária da ALG Assessoria e Comunicação, prestando serviços para cooperativas, para a Central CCPR/Itambé, FECOAGRO, dentre outras. É produtora Rural com ênfase na avicultura de Postura. Membro atuante do Grupo Colmeia (Projeto Pro Mananciais). Sindicalizada junto ao Sindicato Rural de Bom Despacho, sendo também uma colaboradora. Trabalha com foco no agronegócio, buscando ser uma alternativa e apoio para o Produtor Rural e o desenvolvimento da cadeia produtiva do nosso município._x000D_
 _x000D_
 	    	Bom Despacho, 03 de junho de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_227.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_227.pdf</t>
   </si>
   <si>
     <t>Requer seja informado pela  Secretaria de Meio Ambiente, o teor da resposta dada (cópia fiel do ofício) a Associação dos moradores e proprietários de terras da bacia do Rio Capivari, que se posicionaram contra a instalação do aterro sanitário naquelas adjacências._x000D_
 O motivo do pedido se deve ao fato da necessidade  dos vereadores verificarem o contraditório, uma vez que foi apresentado nesta casa motivações que segundo a representante dos interessados são bastantes para impedir a referida instalação.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_230.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_230.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação aos policiais civis de Bom Despacho\MG pelo belíssimo trabalho que culminou na liberdade da vítima de sequestro ocorrido em nossa cidade e na prisão dos criminosos. Justificativa: Policiais desta cidade, em atuação conjunta com o DEOESP, não mediram esforços em desenvolver ações para que o jovem Felipe fosse libertado. A vítima foi arrebatada do interior de sua residência, no dia 08 de agosto de 2019, por três homens. No entanto, após intenso trabalho de inteligência, no dia 09 de agosto de 2019, os policiais conseguiram libertar o rapaz.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_231.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_231.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Sr. Marcelo Vinicius Santos Chaves, ex-diretor da UNA, em virtude dos relevantes serviços prestados à educação do município de Bom Despacho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_232.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_232.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se, antes de realização da obra de concretagem da Ponte Ferroviária entre Bom Despacho/MG e Leandro Ferreira, houve elaboração de Projeto Básico e ART (Anotação de Responsabilidade Técnica). Justificativa: informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_233.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_233.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe os nomes de todos os membros que, a partir de 2015, integraram a Comissão Permanente de Análise, Aprovação de Projetos e Licenciamentos de Obras, de que trata o art. 180 da Lei Complementar nº 35, de 22 de dezembro de 2.014 (Código de Obras). Justificativa: informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_234.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_234.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se Há possibilidade de reiniciar a campanha de vacinação da gripe H1NI, devido ao aumento de número de casos no município de Bom Despacho.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_235.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_235.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que informe Se a Rua Nossa Senhora de Fátima, Bairro São José, será contemplada no plano de pavimentação asfáltica? Em caso negativo avaliar a possibilidade de se colocar sinalização no entroncamento da referida rua com a Av. Padre Augusto, pois os motoristas e usuários da creche Criança Feliz utilizam essa rua e havendo grande risco de acidente devido a falta de sinalização.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_236.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe Quais profissionais foram contratados para a função de gerente de atenção básica e quais foram os critérios para a contratação? - Os profissionais contratados possuem experiência na Atenção Básica? Qual valor será pago?</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/987/requerimento_237.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/987/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se existe projeto de construção de um PSF em frente à quadra do Bairro de Fátima, bem como de construção de uma creche na localidade. JUSTIFICATIVA: A população está cobrando que a construção de um PSF e uma creche no Bairro de Fátima foi uma das promessas de campanha do atual Prefeito. A prefeitura chegou a medir o terreno, mas até a presente data nenhuma construção foi iniciada. As informações serão usadas nos trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_238.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_238.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe Por qual motivo não deram segmento no asfalto a algumas Ruas do Bairro Babilônia? Como por exemplo a Rua Letícia. JUSTIFICATIVA: Moradores da citada Rua estão indignados, pois pagam seus impostos e ainda não tem sua Rua pavimentada.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_239.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_239.pdf</t>
   </si>
   <si>
     <t>Requer a Diretoria da Santa Casa que informe se já começaram as obras para a construção do CTI, bem como qual empresa foi contratada e qual o valor total orçado, incluindo os equipamentos. JUSTIFICATIVA: As informações solicitadas integrarão o trabalho de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_240.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se alguma providência já foi tomada ou se há algum projeto com relação à falta de energia e ausência de bebedouro com água potável na quadra do Bairro de Fátima. JUSTIFICATIVA: A quadra do Bairro de Fátima está há muito tempo sem energia e as crianças e jovens que a frequentam para a prática de esportes não possuem um bebedouro para tomar água.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_241.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito a cópia do Processo Licitatório nº 20298.000136/2019-57, Pregão Presencial nº 57/2019, que tem por objeto a contratação de empresa para cessão de uso de software, por tempo determinado, de sistema integrado de gestão pública em diversas áreas da administração municipal em ambiente WEB. Justificativa: As informações requeridas instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora, especialmente sobre a legalidade da contratação e análise da viabilidade econômica.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO às Domadoras do Lions Clube de Bom Despacho em virtude dos relevantes serviços prestados a comunidade bondespachense.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que apresente informações sobre como está sendo feita a fiscalização por parte do Poder Executivo Municipal sobre a cobrança e prestação do serviço de Esgoto Dinâmico com Coleta e Tratamento – EDT – realizados pela COPASA. Justificativa: Atualmente a COPASA está cobrando uma tarifa EDT de 97,5% (noventa e sete e meio por cento) sobre o consumo de água em quase todas as residências da cidade de Bom Despacho. No entanto, na CPI da COPASA, realizada pelo Poder Legislativo Municipal, foram apuradas várias irregularidades no tratamento de esgoto realizado pela empresa. O cidadão não pode ficar pagando altos valores por serviços mal prestados.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_244.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que apresente informações sobre a autorização do descarte de lixo e entulho que está ocorrendo na Rua 07, no Bairro Dona Branca, por uma empresa sediada em Bom Despacho, forneça cópia do processo que deu a autorização e do alvará expedido pelo Poder Executivo, bem como informe como está sendo feita a fiscalização do descarte do material. Justificativa: Esta Vereadora recebeu denúncia de uma moradora da região de que uma construtora está despejando caçambas cheias de lixo e entulho na rua mencionada. O motorista do caminhão alegou que a empresa possui um alvará da Prefeitura autorizando tal ação. Ocorre que o local é um bairro residencial, não preparado para receber lixo e os entulhos poderão atrair escorpiões e outros animais. As informações e documentação requeridas serão analisadas e integrarão o trabalho de fiscalização desta Vereadora.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/991/requerimento_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/991/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada Moção de Congratulação à Congada do Tãozico pelos seus 25 anos.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada Moção de Congratulação para a Associação dos Reinadeiros pela organização da festa do Rosário.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_247.pdf</t>
   </si>
   <si>
     <t>Requer da Presidente da Câmara Municipal o agendamento de uma reunião da Comissão de Saúde desta Casa Legislativa juntamente com membros da comissão de servidores responsáveis pela elaboração do plano de carreiras dos servidores da saúde do município.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_248.pdf</t>
   </si>
   <si>
     <t>requer da secretária de meio ambiente que informe se já Foi Realizada vistoria técnica na Av. Guarujá, em frente ao supermercado Fidélis, no bairro São Vicente, a fim de analisar se as árvores do local devem ser suprimidas devido ao risco de queda que apresentam?</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_249.pdf</t>
   </si>
   <si>
     <t>requer da secretária de meio ambiente que informe Por qual motivo não foi feita a limpeza do último quarteirão da Rua Toezinho Rodrigues, nas proximidades do número 103, Bairro Jardim dos Anjos. JUSTIFICATIVA: o coordenador da capina alegou que não deveria capinar em frente o número 103 por não possuir asfalto. Fotos em anexo.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_250.pdf</t>
   </si>
   <si>
     <t>requer do secretário de obras que informe Quando será feita a operação tapa buracos no Bairro São Vicente? JUSTIFICATIVA: os moradores estão questionando e reclamando dos inúmeros buracos por tudo bairro.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_251.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe: - De acordo com Mem. Nº493/2019/SEMUSA solicito cópia dos documentos comprobatórios de experiência profissional na área da saúde dos profissionais contratados como coordenadores da Atenção Básica. - Solicito cópia da aprovação do programa pelos membros do conselho municipal de saúde.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_252.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a apresentação de cópia do registro de ponto dos últimos 120 dias dos médicos contratados em unidades de PSF, bem como informe se há médicos lotados nestas unidades cumprindo carga horária de apenas 32 horas semanais, quando o correto seriam 40 horas semanais. JUSTIFICATIVA: Esta vereadora recebeu denúncia anônima de que existem médicos lotados em unidades de PSF do município cadastrados com carga horária de 40 horas semanais cumprindo apenas 32 horas. Segundo a denúncia, trata-se de uma forma de sanar defasagem salarial, uma vez que os profissionais são liberados uma vez por semana sob a justificativa de realização de atividades de pesquisa para o município, o que não condiz com a realidade. Os documentos e informações integrarão o trabalho de fiscalização desta vereadora.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_253.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quando ocorreu e qual foi o valor gasto pelo Poder Executivo na última “operação tapa buracos” no Bairro do Rosário. JUSTIFICATIVA: As informações serão usadas nos trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_254.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pela COPASA no município as seguintes solicitações:  - O agendamento de uma visita deste Vereador nos poços artesianos feitos pela empresa e nas ETEs. - Informe, através de relatório detalhado, qual valor a COPASA já arrecadou no município de Bom Despacho no ano de 2019 (receitas). - Informe, através de relatório detalhado, qual valor a COPASA já gastou no município de Bom Despacho com tratamento de água, esgoto, infraestrutura e outros (despesas). - Informe qual índice a COPASA Bom Despacho está utilizando para estabelecer as tarifas cobradas aos usuários dos serviços. JUSTIFICATIVA: Este Vereador já tentou agendar em mais de uma oportunidade uma visita aos poços artesianos e às ETEs administradas pela COPASA no município de Bom Despacho e não conseguiu. A visita e as informações requeridas integrarão os trabalhos de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/requerimento_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/requerimento_255.pdf</t>
   </si>
   <si>
     <t>Reitera o seguinte requerimento: “Requer ao Prefeito Municipal que informe qual providência adotada em razão de seguinte indicação, realizada no mês de setembro de 2017:_x000D_
 “Indica a notificação dos proprietários dos lotes situados nos seguintes locais, para limpeza e construção de meios-fios:_x000D_
 4.1 Av. Amazonas, Lulu Malaquias e Oscar de Castro; _x000D_
 4.2 Ruas Pedro Simão Vaz, Amazonas e Flávio Cançado Filho;  _x000D_
 4.3 Ruas Lambari, Amazonas e Lulu Malaquias;_x000D_
 Justificativa: Tratam-se de locais centrais, ainda não edificados e sem qualquer infraestrutura, fazendo com que os transeuntes que circulam pela Av. Amazonas e mediações tenham que andar dentro da pista de rolamento, gerando risco de atropelamentos. “</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/requerimento_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/requerimento_256.pdf</t>
   </si>
   <si>
     <t>Requer à Presidente desta Casa Legislativa que marque data para votação do Projeto de Lei do Código de Posturas, fixando prazo para as demais comissões, se desejarem, apresentar emendas. Justificativa: Como o projeto já possui relatório da CLJRF e não teve emendas a partir das últimas reuniões realizadas, entende este vereador não há impedimento para que o PL seja levado à votação.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/requerimento_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/requerimento_257.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe por que o serviço de endoscopia não está funcionando 24 horas por dia no Pronto Atendimento Municipal. Justificativa: Este vereador recebeu informação de que, recentemente, paciente idosa foi ao PAM e, embora se tratasse de caso de urgência (espinho na garganta), foi liberada pelo médico plantonista e encaminhada para a SEMUSA, com pedido de endoscopia.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_258.pdf</t>
   </si>
   <si>
     <t>Requer da mesa Diretora, após aquiescência do plenário que seja encaminhado uma moção de congratulações à Associação dos Reinadeiros pelo brilhantismo da Festa de Reinado do ano 2019, realizada entre os dias 15 a 19 de agosto pròximo passado. O sucesso da mesma foi sem sombra de dúvidas o resultado de um grande trabalho da Associação na pessoa de sua Presidente Cida que envolveu toda a comunidade da Paróquia  do Rosário, juntamente com a Côrte e os capitães de cortes. Foram meses de preparação que requereu grande esforço de todos os envolvidos, por essa razão requeiro a presente homenagem.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_259.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora após aquiescência do plenário que seja encaminhado uma moção de congratulação ao Metralhas Futebol Clube pela brilhante vitória na Final do Campeonato Municipal de Veteranos acima de 35 (trinta e cinco anos) ocorrida no domingo passado no Engenho do  Ribeiro contra a equipe do Recreativo daquele local.  Justificativa: O Jogo foi digno das finais de campeonatos, recheado de  grandes emoções com a disputa indo se definir nos pênaltes, onde o goleiro do Metralhas,  Sr. Macalé consagrou-se com a defesa de 03 penalidades.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_260.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente um relatório detalhado de todos os valores repassados pela empresa Auto Omnibus Circullare ao município referentes ao pagamento de outorga pela concessão do serviço público de transporte coletivo regular de passageiros, desde o dia 19 de setembro de 2003, data da assinatura do Contrato de Concessão, até a presente data. JUSTIFICATIVA: As informações prestadas subsidiarão o trabalho de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/requerimento_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/requerimento_261.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor da COPASA, Dr. Daniel, a informação de como está o andamento da construção da represa, que foi indicação deste vereador, que esta subscreve. Justificativa: Faz-se o presente requerimento no exercício do dever de fiscalização no qual está incumbido este vereador, esclarecendo que em visita a esta casa legislativa, o Senhor Daniel, previu o término da construção da represa para 2019.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/requerimento_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/requerimento_262.pdf</t>
   </si>
   <si>
     <t>262- Requer ao Senhor Prefeito que informe se foram celebrados os contratos de empréstimos, relacionados abaixo:_x000D_
 1.	Lei 2601, de 28 de agosto de 2017, Banco de Desenvolvimento de Minas Gerais S/A até o valor de R$ 2.000.000,00;_x000D_
 2.	Lei 2602, de 30 de agosto de 2017, do BNDES, junto à Caixa Econômica Federal, até o valor de R$ 4.000.000,00;_x000D_
 3.	Lei 2653, de 03 de setembro de 2018, da Caixa Econômica Federal até o valor de R$ 3.000.000,00;_x000D_
 4.	Lei 2680, de 12 de junho de 2019, do Banco de Desenvolvimento de Minas Gerais S/A, até o valor de R$ 3.000.000,00;_x000D_
 - se sim enviar cópias dos referidos contratos de empréstimo bem como sua referida prestação de contas completas (por exemplo, qual, quando e quanto foi destinado, quais as ruas foram asfaltadas, etc):_x000D_
 _x000D_
 Justificativa: Faz-se o presente requerimento no exercício do dever de fiscalização no qual está incumbido este vereador.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_263.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, requer da mesa diretora da Câmara Municipal, após aquiescência do plenário, que seja encaminhado ao Ministério Público um pedido sobre o posicionamento  daquele órgão   com relação a situação atual da Copasa em Bom Despacho, depois da conclusão da CPI, realizada por esta casa legislativa.  As investigações culminaram com várias denúncias contra a empresa e precisamos saber se o relatório será útil para alguma ação da promotoria._x000D_
 Solicito ainda que seja verificada pela mesa a possibilidade de se marcar uma audiência com o promotor de justiça para fazermos os encaminhamentos sobre o assunto.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_264.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ao Sr. Prefeito  pedido das  seguintes informações:_x000D_
 1)Data da última renovação do Contrato de concessão para o fornecimento de água e tratamento e destinação dos  esgotos pela Copasa com o município de Bom Despacho._x000D_
 2)Qual o percentual previsto no contrato para cobrança da taxa de esgotos?_x000D_
 3)Qual a data prevista para o início da cobrança? _x000D_
 4)Qual o órgão responsável pela fiscalização da copasa  seja do tratamento da água, seja do esgoto, e, principalmente nos valores cobrados._x000D_
 5)Quais as providências estão sendo tomadas pela Prefeitura com relação às denúncias apontadas na CPI da Copasa efetuada pela Câmara Municipal? _x000D_
 Justificativa:  Não obstante a importância do tratamento tanto do esgoto quanto da água, os  preços estão  absurdamente caros, maiores do que todos  aqueles cobrados na região. Por esta razão entendo ser urgente uma renegociação das tarifas com a Copasa.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_265.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Sr Prefeito Municipal o pedido de informação sobre o repasse do recurso do Convênio efetuado com a Copasa que prevê compensação Financeira ao Município de Bom Despacho pela  renovação do contrato?_x000D_
 Este recurso viria em boa hora, considerando principalmente a retenção feita pelo Governo do Estado nas verbas municipais.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_266.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora que seja encaminhada ao Governo do Estado de Minas Gerais uma moção de aplauso pela Criação de uma delegacia estadual especializada no combate à corrupção. A delegacia terá o seu funcionamento em parceria com todos os orgãos fiscalizadores do Estado e será de grande importância no combate a este crime que infelizmente tem se tornado uma prática comum nas diversas esferas do poder público, (municípios, estado e Federação) corroendo portanto os parcos recursos destinados ao atendimento da população, como por exemplo Saúde, Educação e Infra Estrutura</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_267.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_267.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quando será divulgado o resultado dos testes psicológicos dos candidatos participantes do processo de escolha dos membros do Conselho Tutelar do Município de Bom Despacho para o quatriênio 2020/2023. JUSTIFICATIVA: Esta vereadora tomou conhecimento de que os testes psicológicos dos candidatos do processo mencionado foram realizados no dia 09/08/2019 e até o momento o resultado não foi divulgado. Os candidatos precisam se preparar com antecedência para a votação, que conforme Edital ocorrerá no dia 06/10/2019. Assim, o resultado já deveria estar publicado.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_268.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe se há possibilidade de se contratar um profissional fonoaudiólogo para atendimento dos pacientes referenciados pelas unidades de saúde do município. JUSTIFICATIVA: A APAE encontra-se com uma fila de espera de 120 pacientes externos aguardando por uma vaga para tratamento.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_269.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_269.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sindicato Rural de Bom Despacho\MG pelo brilhante trabalho realizado na recepção e organização da 49ª Feira Agropecuária e Industrial de Bom Despacho – EXPOBOM. Justificativa: Do dia 29 de agosto a 1º de Setembro foi realizada a Feira Agropecuária e Industrial de nossa cidade, oportunidade em que foi realizada a amostra de julgamento das raças GIROLANDO e GIR LEITEIRO e a apresentação de inovações para o desenvolvimento de agronegócios mineiros.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_270.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao artesão Vicente de Paulo Cordeiro pela reportagem com Cláudio Miranda do SBT a respeito de seu artesanato.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>Marcelão, Cessão Queiroz., Dr. Fernando Pediatra, Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_271.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Sindicato Rural de Bom Despacho\MG em virtude da realização da EXPOBOM.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/requerimento_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/requerimento_272.pdf</t>
   </si>
   <si>
     <t>Requer ao Juiz de Direito titular da 2ª Vara da Comarca de Bom Despacho, Dr. José Adalberto, prestar as seguintes informações: 1.1 Qual os valores disponíveis na conta judicial, oriundos de prestações pecuniárias do JECRIM e condenações penais da Comarca de Bom Despacho, para financiamento de projetos apresentados pelas entidades de Bom Despacho e Moema? 1.2 Quando será publicado o Edital (nos termos da Resolução nº 154/2012/CNJ e Provimento Conjunto nº 27/2013 TJMG/CGJMG) para cadastramento e distribuição dos recursos às entidades (associações e fundações)? Justificativa: Como já estamos no mês de setembro e ainda não publicado o Edital, este vereador teme que os recursos sejam devolvidos ao Tribunal de Justiça de Minas Gerais e as nossas entidades não sejam beneficiada.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/requerimento_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/requerimento_273.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Uma Moção de Congratulação a BD Máquinas pelos relevantes serviços prestados ao Município de Bom Despacho.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_274.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que apresente relatório detalhado sobre o serviço público de coleta seletiva e destinação de resíduos domiciliares e assemelhados, bem como as seguintes informações e documentos: - Se os funcionários que trabalham nos caminhões da coleta seletiva pertencem aos quadros do Poder Executivo ou são terceirizados. Caso sejam terceirizados, enviar cópia do contrato celebrado. - Se o município firmou parcerias com outros municípios, entidades, estabelecimentos, cooperativas ou associações, bem como o envio de cópia dos documentos que formalizaram as parcerias. - Quais verbas o Poder Executivo Municipal destinou para os trabalhos da coleta seletiva que estão ocorrendo no Bairro Dom Joaquim e informações sobre o quadro de funcionários e/ou cooperados que trabalham no local. Justificativa: As informações e documentos requeridos serão analisados e integrarão o trabalho de fiscalização desta Vereadora, com base especialmente na Lei 2.631, de 28 de fevereiro de 2.018 e no Decr</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/requerimento_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/requerimento_275.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe Quando será feita campanha de vacinação antirrábica dos animais domésticos?</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_276.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_276.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de cultura que informe:  1.1 Quais as medidas adotadas pela Secretaria de Cultura para catalogar os bens do acervo do Museu da cidade? 1.2 Já existe data para a reabertura do Museu da Cidade? Justificativa: Informações necessárias para este Vereador exercer o seu poder/dever fiscalizador.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_277.pdf</t>
   </si>
   <si>
     <t>requer à Presidente da Câmara que informe: 1.1)  nome, cargo, vencimento bruto e vencimento líquido de todos os servidores da Câmara Municipal de Bom Despacho (efetivos, em comissão, de confiança), nos últimos 33 meses. 1.21) nome, cargo, vencimento bruto e vencimento líquido de todos os servidores da Câmara Municipal de Bom Despacho cedidos a outras instituições nos últimos 33 meses, bem como cópia dos documentos que autorizaram a cessão.  Justificativa: Informações necessárias para este Vereador exercer o seu poder/dever fiscalizado.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>Joice Quirino, Cessão Queiroz., Dr. Fernando Pediatra, Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_278.pdf</t>
   </si>
   <si>
     <t>requerem ao plenário desta Casa Legislativa o agendamento de data para homenagear o ex-Deputado Federal Bonifácio Andrada como reconhecimento pelos relevantes serviços prestados ao nosso município ao longo de sua vida pública.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_279.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pela COPASA no município que informe se a empresa possui geradores de energia suficientes para os poços artesianos, no caso de Bom Despacho passar por outra estiagem de água, bem como se já foi realizada uma análise da qualidade das águas dos poços artesianos. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_280.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quais medidas estão sendo tomadas com relação às tarifas cobradas pela COPASA no município e quando foi a última fiscalização feita pelo Poder Executivo perante a empresa. JUSTIFICATIVA: As informações prestadas subsidiarão o trabalho de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/requerimento_281.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/requerimento_281.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se há possibilidade de instalar placas nas vagas para motos da Praça da Matriz que limitam a exclusividade no período entre 08 às 18h, de forma a permitir o estacionamento dos demais veículos fora deste horário. JUSTIFICATIVA: As vagas para motos na Praça da Matriz são muito utilizadas durante o dia, mas ficam vazias no turno da noite. Como são exclusivas para motos, os condutores dos demais veículos são proibidos de utilizá-las em qualquer horário. Limitar a exclusividade ao período mencionado possibilitará um melhor aproveitamento do espaço público e mais comodidade aos cidadãos</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_282.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se há possibilidade de instalar faixas elevadas para travessia de pedestres na Rua Doutor Miguel Gontijo, Centro, dentro dos padrões estabelecidos em legislação própria. JUSTIFICATIVA: Durante as madrugadas e finais de semana estão ocorrendo infrações e até crimes de trânsito na via mencionada. Motoristas e pilotos de motocicletas passam em alta velocidade, fazem manobras perigosas como “cavalo de pau” e ultrapassagens proibidas, dentre outras infrações, o que está colocando em risco a integridade física dos demais condutores e pedestres. A instalação de faixas elevadas para travessia poderá inibir a ação dos infratores e diminuir o risco de acidentes.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_283.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_283.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Senador Davi Alcolumbre em virtude da tramitação no Senado Federal, do Projeto de Lei 72/2012 que “Dispõe sobre a inserção do profissional fisioterapeuta, terapeuta ocupacional no Programa Saúde da Família – PSF”. Justificativa: O referido Projeto de Lei visa integrar os profissionais fisioterapeutas e terapeutas ocupacionais no Programa Saúde da Família – PSF, no âmbito do Sistema Único de Saúde – SUS, cabendo ao gestor do SUS, de cada esfera de governo, definir a forma de inserção e de participação desses profissionais no Programa Saúde da Família, de acordo com as necessidades de saúde da população sob sua responsabilidade.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/requerimento_284.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/requerimento_284.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se há possibilidade de se fazer a operação tapa buracos na Rua Manoel Pereira. JUSTIFICATIVA: Segundo os moradores daquela região há mais de dois anos não é feita a operação tapa buracos na referida região o que vem trazendo riscos de acidentes para os pedestres, motoristas e motociclistas.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_285.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_285.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício solicitando a seguinte informação: _x000D_
 Quando será encaminhado a esta casa legislativa Projeto de Lei que cria o Fundo Municipal de Promoção de Igualdade Racial?_x000D_
 _x000D_
 JUSTIFICATIVA: No mês de maio de 2019, esta vereadora encaminhou ao Senhor Prefeito, um anteprojeto de lei que cria o Fundo Municipal de Promoção de Igualdade Racial. Saliento que na 10ª reunião ordinária desta casa legislativa foi aprovado, por unanimidade, o projeto de lei que dispõe sobre a criação, composição, competências e funcionamento do COMPIR – Conselho Municipal de Promoção da Igualdade Racial de Bom Despacho. No entanto, no dia 03 de maio, em conversa com a Sra. Maria das Graças Epifânio da Silva, Coordenadora de Igualdade Racial na Secretaria de Cultura e Turismo, fui informada que não existe fundo específico para instrumentalizar as atividades propostas. Sabemos que o Fundo é um instrumento legal, de natureza contábil, orçamentária e financeira, destinado a gerir com racionalidade e transparência, a totalidade dos recursos da Promoção da Igualdade Racial do município e deve ser fiscalizado pela sociedade, através dos COMPIR. Para que a Política proposta seja efetiva, necessário de faz a aprovação da criação do Fundo Municipal de Promoção da Igualdade Racial de Bom Despacho\MG – FMPIR</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_286_dxYoBzL.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_286_dxYoBzL.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora, após aquiescência do Plenário, seja encaminhado uma Moção de Congratulação ao Sr. Valdir Mariano pelos trabalhos prestados ao Município de Bom Despacho como Servidor Público Municipal. Justificativa: O referido servidor ingressou aos quadros da prefeitura em 01/04/1986, prestando, portanto, 33 anos de bons serviços. Considerando sua iminente aposentadoria venho requerer essa Moção.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/requerimento_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/requerimento_287.pdf</t>
   </si>
   <si>
     <t>Requer da mesa diretora, após aprovação do plenário, seja encaminhada uma Moção de congratulação ao Sr. Arlei José da Cunha pelos relevante serviços prestados ao Município de Bom Despacho na condição de Servidor Público Municipal. Justificativa: O Sr. Arlei ingressou nos quadros prefeitura em 1979, e, durante 40 anos, prestou ótimos serviços com zelo e eficiência, razão pela qual, solicito esta Moção.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_287.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_287.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal nos termos da lei que seja informado a esta casa legislativa e em especial ao vereador que a este subscreve, qual o valor das taxas e impostos pagos pela UNA ao Município de Bom Despacho  nos anos de 2017, 2018 e 2019. Requer também que seja detalhado por tipo de imposto e taxa. O pedido se faz para o trabalho fiscalizador deste vereador.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_289.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_289.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito os seguintes esclarecimentos: - A Senhora Secretaria   Municipal de Saúde, Neide Aparecida Braga Lopes, informou através do of. nº 1103/2019/GPFJCC, de 04/09/2019, que não é necessário exigência de experiência para o cargo de Gerente na Atenção Básica, entretanto após consulta na legislação (endereço eletrônico:  http://saudelegis.saude.gov.br/saudelegis/secure/norma/listPublic.xhtml) ficou constatado que a exigência é requisito, conforme determina o art. 85-B,  §4º da Portaria de Consolidação nº 6, de 28 de setembro de 2017, que está em vigor. Ainda, por contato telefônico ( 61-33159099 ), no dia 18/09/20149, a servidora da Secretaria de Atenção Primária à Saúde (SAPS) do MS, Senhora Etel Matielo, confirmou o entendimento, que é necessário a exigência de experiência para o cargo de Gerente na Atenção Básica. Diante destas informações, requeiro sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_290.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_290.pdf</t>
   </si>
   <si>
     <t>Requer da COPASA que informe: - Há risco de Bom Despacho enfrentar outro racionamento de água este ano? - Qual a vazão de água do Rio Capivari? - Quem é o responsável pela cidade de Bom Despacho após a saída do Sr. Daniel Antunes Neto?</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/requerimento_291.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/requerimento_291.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe o motivo de até a presente data não ter reestabelecido Convênio de Cooperação firmado com o Estado de Minas Gerais, ou celebrado outro convênio, para que a ARSAE-MG volte a ter o poder de fiscalizar a COPASA dentro do município de Bom Despacho. JUSTIFICATIVA: No dia 11 de outubro de 2017 o Poder Executivo Municipal denunciou o Convênio de Cooperação número 1002648 firmado com o Estado de Minas Gerais, retomando a integral responsabilidade pelo controle das ações da COPASA e tirando esta competência da ARSAE-MG. Ocorre que desde então a COPASA não é fiscalizada de forma efetiva e continua instituindo as tarifas pelos serviços conforme sua escolha. Já ficou demonstrado que a Prefeitura não tem capacidade para impedir os abusos da empresa dentro da cidade e não possui funcionários qualificados para fiscalizar a COPASA. Assim, o convênio mencionado deve ser reestabelecido, pois a ARSAE é uma agência estadual que possui a estrutura necessária para uma f</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_292.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_292.pdf</t>
   </si>
   <si>
     <t>requer que seja entregue na cerimônia de entrega dos “Títulos de Cidadão Honorário, Medalha Coronel Tininho e Mérito Municipal 2019”, a ser realizada no dia 01 de novembro de 2019, o Diploma de Mérito Municipal ao Dr. Carlos Magno Vaz Gontijo expedido por esta Casa em 31 de maio de 2001, em virtude dos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_293.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_293.pdf</t>
   </si>
   <si>
     <t>requer que seja concedido MOÇÃO DE CONGRATULAÇÃO aos jovens Francis Eliza Silva Santos e Paulo Eduardo Miranda Ferreira em virtude da participação na Plenária Estadual do Parlamento Jovem de Minas Gerais 2019 em parceria com a Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_294__sDHkyF5.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_294__sDHkyF5.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se Há previsão de construção de canaletas para escoamento das águas pluviais da Av. Maria Guerra e a construção de um quebra mola na Rua Araçuaí que atenda a legislação do CONTRAN? Justificativa: Nas margens laterais da Av. Maria Guerra não foram feitas as sarjetas para escoamento das águas pluviais e já se iniciou o processo de erosão das margens da avenida e o quebra-molas de terra foi retirado e ainda não foi construído outro de acordo com a legislação.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/requerimento_295.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/requerimento_295.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe Qual a previsão do corte da árvore localizada na Avenida Guarujá, em frente ao Supermercado Fidelis, bairro São Vicente? Justificativa: Mencionada árvore corre risco iminente de queda, portanto, merece atenção urgente para a sua retirada.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/requerimento_296.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/requerimento_296.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Meio Ambiente que informe quais os dias e horários da coleta seletiva no município de Bom Despacho. Justificativa: Esta vereadora tem sido procurada por diversos cidadãos que não sabem quando acontece a coleta seletiva.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_297.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_297.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se há previsão de recapeamento de toda a extensão da Av. Padre Augusto e Av. Carlos Cardoso de Carvalho no Bairro São José. Justificativa: Mencionadas vias têm um grande fluxo de veículos e pedestres; carecendo, portanto, de urgente recapeamento por se encontrar com grandes buracos em toda a extensão das mesmas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_298.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_298.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe se há previsão para que seja feito o recapeamento e a sinalização adequada no entroncamento da MG-164, nas proximidades do SESC Laces Bom Despacho e das Empresas Inproveter e Ciclopet? Justificativa: Local é de grande fluxo de veículos e o asfaltamento encontra-se cheio de ondulações e buracos. Vários motoristas tem evitado fazer o contorno por essa via entrando direto na rodovia. Esta vereadora por duas vezes já apresentou indicações para mencionada obra.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_299.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_299.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe qual previsão de implantação de bueiro na rua Anicésio de Mendonça, nas proximidades do número 84, Bairro do Rosário? Justificativa: A rua encontra-se sem bueiros para fazer o escoamento das águas das chuvas tornando o local totalmente intransitável na época das chuvas, como pode ser comprovado nas fotos em anexo. Esses bueiros são de fundamental importância para garantir o perfeito escoamento das águas das chuvas evitando as inundações e alagamentos das casas.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/requerimento301.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/requerimento301.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que apresente informações sobre o motivo do recente aumento da Contribuição de Iluminação Pública – CIP. Justificativa: Cidadãos estão procurando esta vereadora reclamando que recentemente houve um aumento significativo na cobrança da CIP em suas contas de energia elétrica. Como não houve alteração legal, deverá ser apresentada uma explicação sobre o aumento, para análise.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/requerimento_302.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/requerimento_302.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO ao Conselho Municipal de Saúde na pessoa do Presidente, Pastor Jonas Camilo, em virtude da luta para melhoria dos problemas existentes na área de saúde do município.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_303.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_303.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se estão acontecendo operações tapa buracos em Bom Despacho no atual momento. JUSTIFICATIVA: As ruas da cidade estão com muitos buracos, o que está trazendo transtornos e prejuízos à população.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/requerimento_304.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/requerimento_304.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Trânsito, que apresente as seguintes informações: - Quando será feita a remarcação das faixas de pedestres e divisão de pistas nas ruas da cidade. - Quanto foi gasto no presente ano com sinalização de transito (placas e marcação). - Qual motivo de não terem sido instaladas placas de trânsito de parada obrigatória na Rua Maria Isabel nos cruzamentos com as ruas Pedro Tavares Gontijo, Padre Cícero e Chico Marques, bem como na Rua Padre Eustáquio. - Qual o motivo de não terem sido instaladas novas guaritas nos pontos de ônibus onde as mesmas foram retiradas. JUSTIFICATIVA: Com as informações o vereador que subscreve poderá realizar seu trabalho de fiscalização.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_305.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_305.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal informar por que a Lei 2.655/2018 não foi compilada na Lei nº 2.313, de 24 de maio de 2.013, que institui o Diário Eletrônico do Município de Bom Despacho/MG e dá outras providências, e por que as novas disposições trazidas pela 2.655/2018 não estão sendo cumpridas. Justificativa: Informações necessárias para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_306.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_306.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida Moção de Congratulação a Sra. Aparecida Adriana Lúcio em razão de sua aposentadoria pelos anos de dedicação e profissionalismo a favor de nossa comunidade e região na Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_307.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_307.pdf</t>
   </si>
   <si>
     <t>Requeiro, sejam solicitadas ao Senhor Secretário da Agricultura os seguintes esclarecimentos: - Qual o ato jurídico que habilitou o meeiro Carlos Ferreira para o plantio de hortaliças na Fazenda dos Moreiras, antiga “FEBEM”? As pessoas que já estão trabalhando para o referido senhor Carlos Ferreira, tem contrato de trabalho? Justificativa: Os membros da comunidade estão procurando este vereador para participarem deste “Projeto”. Várias carretas de máquinas agrícolas estão paradas há muito tempo na garagem da prefeitura. Por que este maquinário não está sendo usado?</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_308.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_308.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de congratulação ao Sr. Antônio Alvino da Silva em virtude dos bons trabalhos prestados como servidor público do município.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/requerimento_309.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/requerimento_309.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe se Já foi solicitado e/ou emitido o alvará da vigilância Sanitária autorizando o funcionamento das UBS Dr. Miguel/Dr. Hugo? Caso positivo, solicito que o laudo seja encaminhado com a máxima urgência a esta Casa. - Já forma feitas as adaptações nas UBS’s Dr. Miguel e Dr. Hugo para melhor atender a população?</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_310.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_310.pdf</t>
   </si>
   <si>
     <t>requer à CEMEI Prof. Valdira Rezende e ao Corpo de Bombeiros que informe se Já foi apresentado, aprovado, executado ou solicitado vistoria no CEMEI Prof. Valdira Rezende de acordo com PSCIP (Projeto de Segurança Contra Incêndio e Pânico)?</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_311.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_311.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida MOÇÃO DE CONGRATULAÇÃO a Sra. Solange Aparecida Silva em virtude dos relevantes serviços prestados à saúde do município de Bom Despacho.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_312.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_312.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito a cópia do Processo Licitatório que possibilitou a contratação da empresa responsável pela obra de reforma no prédio da Prefeitura, bem como dos demais documentos correlatos. Justificativa: Os documentos requeridos instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora, especialmente sobre a legalidade da contratação e análise da viabilidade econômica.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_313.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_313.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO à Sra. Zilda Angélica do Couto, em virtude de seu exemplo de vida pra toda sociedade bondespachense ao longo de seus 100 anos de vida.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_314.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_314.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Moção de Congratulação a Edson Clemente da Silva (Nenem Mecânico) pelos 30 anos de funcionamento da oficina mecânica “Nenem Auto Center”.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_315-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_315-convertido.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de transito que informe o motivo da retirada da guarita na rua Gabriel Tavares Gontijo, bairro Nossa Senhora de Fátima e por qual motivo ainda não fora recolocada. Justificativa: conforme se vê na foto anexa, a retirada da guarita deixou parafusos à mostra, podendo acarretar acidentes com os transeuntes. A retirada da guarita diminui drasticamente o conforto dos usuários do transporte público, posto que estes devem aguardar o embarque sob sol e chuva.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_316-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_316-convertido.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que envie a esta Casa cópia do processo licitatório o qual conclui a pavimentação da rua chico Bernadino e que, conforme impressão de fotos anexas, comprova-se que o asfalto encontra-se em péssimas condições, a espessura da massa asfáltica está fina inexistindo também um desnível.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_317-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_317-convertido.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe o motivo de ainda não ter sido construído meio fio nas calçadas da rua Letícia e adjacências, nesta ocasião, este vereador solicita informações de uma possível data para a execução do serviço. JUSTIFICATIVA: A água está invadindo a residência dos moradores, trazendo inúmeros transtornos a estes, fazendo com que pedisse a este vereador que subscreve que fosse efetuado tal pedido de informação</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_318-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_318-convertido.pdf</t>
   </si>
   <si>
     <t>requer a COPASA que informe: Sobre a Comunicação Externa Nº 390/2019 DTBD, especialmente os Anexos I e II que informam o faturamento, investimentos e resultado operacional, enviada à Câmara Municipal de Bom Despacho pela COPASA, tendo como referência o Of. Nº 220/2019, solicito resposta aos seguintes questionamentos: - Por qual motivo nos há uma diferença tão alta do resultado no mês de janeiro de 2019, desproporcional aos demais meses? - Por qual motivo ocorreu resultado negativo no mês de maio de 2019, desproporcional aos demais meses?</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_319-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_319-convertido.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que apresente as seguintes informações: Quantos PSFs existem em funcionamento em Bom Despacho? Quantos e quais profissionais existem trabalhando em cada PSF? Qual é a carga horária semanal de cada profissional que trabalha nos PSFs? JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_320-convertido.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_320-convertido.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que informe se há na rede municipal de saúde soro para tratamento de picadas de escorpiões e outros animais peçonhentos e se o estoque é suficiente para atender a população. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/requerimento_321.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/requerimento_321.pdf</t>
   </si>
   <si>
     <t>Requer à Presidente da Câmara Municipal que o Projeto de Resolução 20/2019, que altera a redação do art. 213 da RICMBD e dá outras providências, encaminhado à votação, tendo em vista já decorridos todos os prazos regimentais para apresentação de pareceres e, até a presente data, não houve qualquer emenda. Justificativa: Projeto continua na Procuradoria Jurídica, não tendo sido apresentado o parecer, mesmo após este vereador ter cobrado desta Presidente a tramitação regular do processo legislativo.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/requerimento_322.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/requerimento_322.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de Moção de Congratulação ao Deputado Federal José Silva Soares (Zé Silva) (Partido: Solidariedade), em virtude da destinação de verba, no valor de R$ 500.000,00 (quinhentos mil reais), para construção do CTI na Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_323.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_323.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício solicitando as seguintes informações: _x000D_
 _x000D_
 1) Em que fase está o processo para construção da UBS  Divina Tomásia, tipo 2,  Rosário? _x000D_
 2) Qual a previsão para iniciar e concluir a obra? _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Trata-se de atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta vereadora foi procurada por diversos moradores daquelas imediações que solicitaram tais informações, haja vista que o deputado federal, Eduardo Barbosa destinou uma verba de 748.000,00(setecentos e quarenta e oito mil reais) para a referida obra, em atendimento a solicitação desta vereadora e da administração pública municipal._x000D_
 _x000D_
 Bom Despacho, 11 de novembro de 2019. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_324.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_324.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Educação informar quais os fornecedores de alimentos das escolas e creches municipais e qual a relação dos itens de gênero aimentício licitados, bem como o valor gastos com esses itens. JUSTIFICATIVA: Tal informação é necessária para a atuação desse vereador.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_325.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_325.pdf</t>
   </si>
   <si>
     <t>requer a Secretária de Saúde e de Educação, as seguintes informações:  - Quais providências foram tomadas com relação às crianças que sofreram intoxicação alimentar no dia 06 de novembro de 2019 nas creches municipais Creches Eraída e Dona Zulma? - A Fundação Ezequiel Dias já encaminhou resultado da análise das amostras de alimentos que foram recolhidas?</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_326.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_326.pdf</t>
   </si>
   <si>
     <t>Requeremos seja oficiado o Senhor Prefeito Municipal, para que promova a seguinte medida:  Apresente projeto de lei revogando a lei municipal nº 2.625, de 27 de dezembro de 2017, promovendo a repristinação formal da lei municipal 2.224, de 16 de agosto de 2011. JUSTIFICATIVA: Compromissos assumidos em reuniões nesta Casa Legislativa, com a presença dos Vereadores, do Prefeito Municipal, de técnicos da Prefeitura, de servidores públicos da “saúde” e representantes sindicais, consubstanciaram na lei advinda de projeto do Poder Executivo - nº 2.625/2017 - a qual alterou consideravelmente a gratificação até então paga aos que trabalham nas Unidades Básicas de Saúde (UBS) e nos Núcleos de Saúde da Família (NASF), prevista na lei 2.224/2011. Ocorre que o Prefeito não cumpriu com os compromissos, ou melhor, com o comando normativo previsto no caput do art. 4º da lei municipal nº 2.625/2017, deixando de apresentar projeto de lei definindo as condições de reenquadramento dos servidores que tive</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_327.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_327.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma Moção de Congratulação ao Colégio Tipura (Diretor é o professor Cumba Eder Deivid). Em virtude da transformação do curso preparatório Tipura em Colégio.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_328.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_328.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe se há possibilidade de construção de uma faixa elevada para pedestres na rotatória da Av. Governador Valadares, no trecho entre a Creche e a Fábrica de Moveis São Jose, no Bairro São Vicente?</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1319/requerimento_329.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1319/requerimento_329.pdf</t>
   </si>
   <si>
     <t>requer do prefeito municipal que apresente resposta sobre a possibilidade de enviar como Projeto de Lei o Anteprojeto anexo, que cria um Programa de Incentivos para o Desenvolvimento de Atividades Econômicas no Município de Bom Despacho. JUSTIFICATIVA: Bom Despacho está se desenvolvendo muito lentamente em comparação à cidade de Divinópolis, que tem a mesma idade. Em nossa cidade está faltando empregos principalmente para os jovens. Trazer empresas e indústrias gerará empregos e renda para o município, proporcionando desenvolvimento e qualidade de vida para todos. Por isso a criação de um programa de incentivo como do Anteprojeto anexo poderá atrair empresários, garantindo o desenvolvimento econômico saudável de nosso município.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1320/requerimento_330.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1320/requerimento_330.pdf</t>
   </si>
   <si>
     <t>requer à secretária de saúde que informe quantos Raios X foram feitos por mês no presente ano e por qual motivo pacientes com suspeitas de fraturas que chegam à noite estão sendo encaminhadas para fazer o exame apenas no dia seguinte. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_331.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_331.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito municipal que informe quantos bairros e ruas de Bom Despacho não estão recebendo entregas e correspondências dos CORREIOS e por qual motivo. JUSTIFICATIVA: Moradores de vários bairros da cidade com toda a infraestrutura, a exemplo do Bairro Santo Antônio, nunca receberam entregas e correspondências dos CORREIOS, o que causa diversos problemas e transtornos.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento_332.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento_332.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se há possibilidade de descentralizar da farmácia municipal a entrega de medicamentos de auto custo para as farmácias dos PSF’s. Justificativa: os pacientes dos bairros estão reclamando da dificuldade de se deslocarem até a farmácia municipal.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento_333.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento_333.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de meio ambiente que informe se há possibilidade de se notificar os geradores de lixo da Praça da Matriz, uma vez que a área de circulação da praça está com muito lixo acumulado. Justificativa: Vários comerciantes estão reclamando da falta de limpeza e higiene.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento_334.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento_334.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito municipal que informe se já foi licitado a obra para reforma do pronto atendimento municipal? E qual a previsão para início das obras?</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1343/requerimento_335.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1343/requerimento_335.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que Informe qual a situação do alvará de funcionamento do “Pátio de apreensão de veículos” no bairro São José, localizado na rua Castro Alves, 694, esquina com rua Deputado Ribeiro Pena, este ano licenciado pela Prefeitura. JUSTIFICATIVA: Representantes de moradores do Bairro São José estiveram em sessão ordinária na Câmara demonstrando os impactos negativos do funcionamento do pátio como a “poluição ambiental, atos de vandalismo, criadouro de insetos e o fato de ser um atrativo para furtos e roubos”. Os representante criticaram a falta de critérios legais que fundamentam a concessão do alvará. Pediram aos vereadores que acompanhem o processo e verifiquem as condições para o funcionamento do pátio.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1344/requerimento_336.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1344/requerimento_336.pdf</t>
   </si>
   <si>
     <t>Requer a secretária de saúde que informe se já está disponível para a população o exame BRCA 1 e 2? Este exame serve para comprovar mutações, cerca de 85% das mulheres podem desenvolver o câncer de mama e 50% câncer de ovário. No mês de outubro o governo estadual sancionou a Lei 23.499 para assegurar que o exame seja feito em unidades públicas ou conveniadas integrantes do SUS. A medida garante acesso à Ressonância Magnética para rastreamento de nódulos e cirurgia de mastectomia profilático e a plástica reconstrutiva da mama.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1345/requerimento_337.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1345/requerimento_337.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe qual o mês está no programa do planejamento para asfaltamento da Rua Bocaiúva, Bairro São Vicente?</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_338.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_338.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedido certificado de Reconhecimento a todos os pastores que exercem suas atividades em nosso município. Justificativa: A Lei Municipal 2544/16 institui o Dia do Evangélico em Bom Despacho. O mencionado requerimento visa prestar uma homenagem em virtude desta data.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1347/requerimento_339.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1347/requerimento_339.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida uma Moção de Congratulação ao Padre Antônio Otaviano em virtude dos seus 50 anos de vida sacerdotal.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_340.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_340.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que apresente as seguintes informações: Quantas pessoas existem cadastradas em cada PSF de Bom Despacho. Reitera também a apresentação de informações através do Requerimento 319 de 04 de novembro de 2019, conforme a seguir: Quantos PSFs existem em funcionamento em Bom Despacho. Quantos e quais profissionais existem trabalhando em cada PSF. Qual é a carga horária semanal de cada profissional que trabalha nos PSFs. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_341.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_341.pdf</t>
   </si>
   <si>
     <t>Requer ao senhor Prefeito Municipal que informe, através de relatório detalhado, quais instrumentos o Município possui que são mais abrangentes que a criação de um Programa de Incentivos para o Desenvolvimento de Atividades Econômicas no Município de Bom Despacho através de promulgação de Lei. JUSTIFICATIVA: Este vereador que subscreve encaminhou o Requerimento 329/2019 no dia 18/11/2019 propondo a criação de Projeto de Lei que cria Programa de Incentivos para o Desenvolvimento de Atividades Econômicas, uma vez que Bom Despacho está se desenvolvendo muito lentamente em comparação a outras cidades. Em resposta, a Gestora Pública Lorena Máximo alegou que o Município já tem instrumentos mais abrangentes do que aqueles previstos no Projeto de Lei proposto. No entanto, não mencionou quais são estes instrumentos. Sendo assim, este vereador requer apresentação de relatório constando quais são os instrumentos que Poder Executivo Municipal se utiliza para fomentar o desenvolvimento econômico da</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_342.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_342.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quanto era a porcentagem da tarifa do transporte público sobre o salário mínimo quando todos os ônibus da empresa concessionária Circullare rodavam com dois funcionários, um motorista e um cobrador, bem como quantas rotas aumentaram depois que a empresa mencionada começou a tirar os cobradores dos ônibus. JUSTIFICATIVA: Vários cidadãos estão reclamando que a empresa concessionária do serviço público de transporte coletivo regular de passageiros no município está retirando dos ônibus o funcionário responsável por cobrar o valor das passagens. Agora há em cada veículo apenas o motorista, que fica encarregado de dirigir, cobrar e dar o troco sobre o valor das passagens, causando grande demora no serviço e trazendo riscos de acidentes, uma vez que a grande quantidade de atribuições está sobrecarregando os motoristas e desviando a atenção no trânsito. Desta forma, este Vereadora quer saber se a economia com a diminuição de funcionários está ao menos tra</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1351/requerimento_343.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1351/requerimento_343.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se há no âmbito municipal Decreto dispondo sobre a classificação de atividades de baixo risco. JUSTIFICATIVA: Com a promulgação da Lei Nº 13.874/2019, a chamada Lei da Liberdade Econômica, passou a ser direito de toda pessoa desenvolver atividade econômica de baixo risco sem a necessidade de emissão de alvará de funcionamento. A mesma Lei estabelece que ato do Poder Executivo federal disporá sobre a classificação de atividades de baixo risco a ser observada na ausência de legislação estadual, distrital ou municipal específica. Assim, este Vereador precisa saber se já há um Decreto Executivo Municipal tratando de tal matéria.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_344.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_344.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe qual o motivo de não ser solucionado definitivamente o problema de escoamento de detritos arenosos que ocorre em frente ao VAP Supermercado, na Rua Maria Isabel, na entrada do Campo do Famorine. JUSTIFICATIVA: No local existe areia e outros sedimentos que escorrem com a água da chuva e entope a “boca de lobo” situada logo abaixo na via. O problema persiste há mais de 10 (dez) anos e este Vereador já requereu a resolução, mas infelizmente nada foi feito. O Poder Executivo realizou por diversas vezes trabalhos de remoção dos sedimentos e desentupimento da “boca de lobo”, trazendo gastos periódicos e constantes ao Poder Público de forma ineficiente, pois o problema persiste. Trata-se de uma situação de fácil solução. Basta que seja construída uma contenção para desviar a água pluvial, mas até hoje a obra não foi feita. Este Vereador precisa conhecer o motivo da recusa em resolver o problema, para saber quais medidas tomar.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_345.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_345.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe qual é o procedimento e protocolo adotados pelo Poder Executivo Municipal quando existem árvores perto de vias públicas trazendo riscos à população. JUSTIFICATIVA: Próximo ao VAP Supermercado do Bairro de Fátima e em frente ao SESC há árvores da espécie Eucalipto com risco de cair, trazendo sérios perigos a transeuntes e veículos que lá trafegam. As informações ajudarão este vereador decidir a próxima medida a ser tomada.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_346.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_346.pdf</t>
   </si>
   <si>
     <t>Reitera requerimento ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social a apresentação das seguintes informações: Quando será feita a remarcação das faixas de pedestres e divisão de pistas nas ruas da cidade. Quanto foi gasto no presente ano com sinalização de transito (placas e marcação). Qual motivo de não terem sido instaladas placas de trânsito de parada obrigatória na Rua Maria Isabel nos cruzamentos com as ruas Pedro Tavares Gontijo, Padre Cícero e Chico Marques, bem como na Rua Padre Eustáquio. Qual o motivo de não terem sido instaladas novas guaritas nos pontos de ônibus onde as mesmas foram retiradas. JUSTIFICATIVA: Em requerimento já feito com conteúdo idêntico não foi apresentada nenhuma resposta. As informações subsidiarão o trabalho de fiscalização deste Vereador</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_347.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_347.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente informações sobre o que foi feito com uma verba para aquisição de livros para a Biblioteca Municipal.  Justificativa: Esta vereadora foi procurada por cidadãos informando que o município recebeu uma verba para comprar livros, o que não ocorreu. Desta forma, o Poder Executivo deverá informar como foi gasto o recurso.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1358/requerimento_348.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1358/requerimento_348.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a cópia do processo licitatório nº 20298.000179/2019-54, Inexigibilidade nº 52/2019, e cópia do Contrato nº 146/2019 correspondente, que tem como objeto a locação do equipamento MOTOFOG para complementar as ações de combate à dengue, bem como a apresentação da seguinte informação: - Como a contratação poderia ser uma medida eficiente, uma vez que o valor total gasto de R$63.000,00 (sessenta e três mil reais), num período de 7 (sete) meses, é suficiente para aquisição de dois automóveis novos para o município?  Justificativa: As informações e documentos requeridos instruirão os trabalhos de fiscalização desenvolvidos por esta vereadora, especialmente sobre a legalidade da contratação e análise da viabilidade econômica.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_349.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_349.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe se os recursos da verba estadual no valor de R$100.000,00 (cem mil reais) e da verba federal no valor de R$500.000,00 (quinhentos mil reais), referentes a Emendas Parlamentares indicadas pelo Deputado Federal Lafayette de Andrada, já estão disponíveis na conta de onde serão aplicados. Justificativa: As informações subsidiarão os trabalhos desta vereadora, especialmente o cumprimento do dever de fiscalização.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_350.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_350.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito a cópia do Contrato de Locação de imóvel para funcionamento da EMATER-MG, firmado com o Município. Justificativa: O documento requerido instruirá os trabalhos de fiscalização desenvolvidos por esta vereadora.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_351.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_351.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações e documentos sobre o Pátio de Apreensão de Veículos instalado no Bairro São José, na Rua Castro Alves: - Como foi feito o processo para a concessão do alvará de funcionamento do local e quais servidores foram responsáveis pelo mesmo? - Como foi realizada a fiscalização para a concessão do alvará? - O Poder Executivo Municipal está realizando as fiscalizações necessárias do local, bem como do cumprimento das normas relacionadas ao empreendimento? - Envio de cópia de todo o processo e documentos relacionados à concessão do alvará. Justificativa: Moradores procuraram esta vereadora informando que o local possui várias irregularidades. Os principais problemas apontados são: os galpões estão caindo antes mesmo da inauguração, o espaço é insuficiente de acordo com as normas, está se utilizando dos muros das residências circunjacentes e o empreendimento tem o potencial de trazer problemas de saúde pública</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_352.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_352.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe Quais medidas a secretaria de saúde tem adotado para resolver o problema de excesso de cachorros nas ruas da cidade? Que medidas poderão ser adotadas. JUSTIFICATIVA: Trata-se de questionamento do Sr. Geraldo Castismar, sob o argumento de que no Bairro Simeão Ferreira tem muitos cachorros soltos e abandonados. Os referidos animais atacam os motociclistas frequentemente, provocando risco de acidentes. Por se tratar de bairro localizado a margem da BR 164, quase todos os dias cachorros são atropelados e mortos.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_353.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_353.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de obras que informe quais as medidas adotadas em face da indicação deste vereador quanto à fiscalização da obra existente na Praça da Inconfidência, ao lado da empresa Cabocla Modas, em especial quanto ao padrão de energia, que está instalado o meio do passeio. Justificativa: já faz mais de dois meses desta indicação e o padrão de energia continua instalado no meio do passeio.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_354.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_354.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida moção de congratulações à escola Coronel Praxedes, pela classificação em primeiro lugar no Projeto Bomdelê promovido pela Secretaria Municipal de Educação. Parabéns portanto, à Diretora Gislene e a Cordenadora do Projeto a Vice Diretor Roberta.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1391/requerimento_355.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1391/requerimento_355.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento ao prefeito para que verifique a oportunidade e conveniência de otimizar o projeto de lei complementar em tramitação nesta Casa Legislativa, cujo objeto é a ocupação uso do solo e zoneamento do município, apresentando substitutivo. Justificativa: o projeto foi desarquivado pelo vereador Marcelão, mas retrata a área urbana e de expansão urbana municipal de treze anos atrás. A atualização merece análise, até porque subsidiará importante mecanismo de aplicação de alíquotas de IPTU e estudos sobre a concessão de alvarás de empreendimentos habitacionais, comerciais e industriais.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1392/requerimento_356.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1392/requerimento_356.pdf</t>
   </si>
   <si>
     <t>requer ao secretário de desenvolvimento social que informe: Quais as providências estão sendo tomadas quanto aos moradores de rua e andarilhos que estão permanecendo (morando) nos arredores da praça da estação, pois a situação a cada dia que passa se agrava quanto a sujeira acumulada e vandalismos provocados pelos mesmos trazendo sérios riscos à população de bom-despachense, conforme demonstram as fotos em anexo. - Há possibilidades desta secretaria providenciar passagens para que estes cidadãos retornem a suas respectivas cidades?</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1393/requerimento_357.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1393/requerimento_357.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe quais foram os valores do último LIRA (levantamento do índice rápido do aedes), por bairro e distrito. E qual número atual de agentes de combate a endemias?</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_358.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_358.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito municipal que informe se Já foi protocolado no Tribunal de Justiça os documentos referentes a Lei 2.698/2019 para construção da nova sede do Fórum na cidade?_x000D_
 - Já foi elaborado convênio estabelecendo a contrapartida do Estado de Minas Gerias para com o município de Bom Despacho, em especial quanto à cessão ou doação do prédio da Rua Faustino Teixeira, 91 Centro.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_359.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_359.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que apresente as seguintes informações e documentações: - Cópia dos processos licitatórios dos leilões de veículos e máquinas que foram realizados pelo Executivo Municipal na presente legislatura. - Cópias dos documentos e especificação das placas dos veículos e máquinas objetos dos leilões mencionados. - Especificação do nome e CPF dos arrematantes dos leilões referidos. JUSTIFICATIVA: Os documentos e informações instruirão os trabalhos de fiscalização desta Vereadora.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_360.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_360.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, requer da mesa diretora, que se aprovado pelo plenário seja encaminhado uma Moção de Congratulação ao Famorine Esporte Clube pela sua classificação à finalíssima, contra  a equipe Avaí de Pompéu no torneio regional , promovido por nossa liga municipal. _x000D_
 A partida final foi disputada com muita emoção, neste domingo 01/12/2019 no estádio Pedro Lino da Costa, tendo a equipe de Bom Despacho,_x000D_
 ficado em desvantagem na disputa por pênaltes e sagrado-se desta forma Vice Campeã do torneio._x000D_
 Importante destacar que a Equipe do Famorine é composta de atletas jovens que na maioria vieram das bases do clube e com certeza darão ainda muitas alegrias para os amantes deste apaixonado esporte que é o futebol.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_361.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_361.pdf</t>
   </si>
   <si>
     <t>Requer que seja informado pelo Chefe do Executivo, sobre a situação das obras da Construção do Velório e do aumento da área do Cemitério no Engenho do Ribeiro. Requer também que seja informado a situação da obra para construção da quadra esportiva naquele mesmo local._x000D_
 jUSTIFICATIVA- Estas obras fazem parte de um compromisso assumido pelo prefeito com aquela comunidade ainda em 2018, quando fizemos ali uma reunião itinerente da câmara._x000D_
 Oportunamente, parabenizamos pelas obras já realizadas a exemplo da UBS, rede de esgotos, iluminação de led, pontes , asfaltamento e outras.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_362.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_362.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quanto já foi arrecadado na presente legislatura com o estacionamento rotativo, apresentando relatório detalhado por mês de arrecadação. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_363.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_363.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Trânsito, Proteção Patrimonial e Defesa Social que informe se existe algum projeto em andamento para proporcionar melhorias no trânsito da cidade, especialmente no Centro. JUSTIFICATIVA: Apesar de ser uma cidade de porte pequeno, Bom Despacho já sofre com problemas de trânsito e até congestionamentos no final da tarde. As informações requeridas instruirão este Vereador, auxiliando em seu dever institucional.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_364.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_364.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe o motivo de alguns veículos pertencentes ao município não possuírem identificação. JUSTIFICATIVA: Existem alguns veículos utilizados pela Prefeitura que não possuem identificação visível, a exemplo de uma Van adquirida através de emenda parlamentar do Deputado Federal Tenente Lúcio. Todos os veículos automotores destinados à prestação dos serviços públicos municipais deveriam ser adesivados nas laterais e parte traseira, de forma a identifica-los como bens públicos, permitindo a fiscalização pela população se estão sendo usados indevidamente</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_365.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_365.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que informe se a vacina Pentavalente já está disponível na rede pública do município. JUSTIFICATIVA: A vacina mencionada estava em falta e o Vereador que subscreve não tem informações oficiais sobre o restabelecimento do estoque. A informação integrará o trabalho de fiscalização.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_366.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_366.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Congratulação a Marilda Vieira Nascimento do Couto em virtude de sua aposentadoria como professora pelos anos de dedicação e profissionalismo a favor de nossa comunidade.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1446/requerimento_367.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1446/requerimento_367.pdf</t>
   </si>
   <si>
     <t>requer da secretária de saúde que informe: Quantos agentes fazem parte da equipe de leishmaniose? - Qual número de cães foram notificados com leishmaniose, positivos ou negativos, no ano de 2019?</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_368.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_368.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma MOÇÃO DE CONGRATULAÇÃO à Sra. Maria de Fátima Linhares de Carvalho Mello em virtude de sua dedicação à Metástase do Amor. Justificativa: O gesto solidário da Sra. Maria de Fátima ao ceder para a metástase do amor um imóvel onde aquela entidade pôde instalar sua sede é digno de reconhecimento desta Casa Legislativa.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/requerimento_369.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/requerimento_369.pdf</t>
   </si>
   <si>
     <t>requer que seja concedida uma Moção de Congratulação ao presidente da APAE, Sr. Paulo José Ferreira. Justificativa: O Senhor Paulo tem dedicado Sua vida a APAE, trouxe grandes benefícios aos alunos, aos servidores e toda comunidade, por isso é uma homenagem justa, uma vez que está encerrando seu mandato na Instituição. A presente indicação foi apresentada pela Câmara Jovem através dos Vereadores Jovens Valdinei Rodrigues Gonçalves e Valquíria.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_370.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_370.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito requer da mesa diretora que seja encaminhado ao Sr. Prefeito pedido da seguinte informação:  Se existe previsão para asfaltamento no Bairro São Geraldo, principalmente em parte das ruas Nonô Faria,  Romualdo Simão Vaz e Maria Lina?_x000D_
 Apesar de estar localizado em um ponto nobre da cidade algumas ruas ainda estão com parte sem asfalto, prejudicando muito os moradores da região, visto a poeira ou o barro que ali se concentra.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1450/requerimento_371.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1450/requerimento_371.pdf</t>
   </si>
   <si>
     <t>requer ao Responsável pela COPASA que informe: qual a razão da saída do Distrito de Bom Despacho? quantos funcionários saíram ou sairão com a retirada do distrito? qual a possibilidade de se instalar um núcleo em Bom Despacho?</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_372.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_372.pdf</t>
   </si>
   <si>
     <t>vereadores que este subscrevem requererem que seja concedido uma MOÇÃO DE CONGRATULAÇÃO ao Reverendíssimo Padre Matheus Garbaza, em virtude de sua ordenação sacerdotal no último dia 08/12/19.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_373.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_373.pdf</t>
   </si>
   <si>
     <t>requer que seja concedido uma Moção de Congratulação à Maria Clara Campos Lopes atleta de Karatê pela participação e conquista da Medalha de Prata no Campeonato Mineiro de Karate.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_374.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_374.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe quantos acidentes ocorrerem em Bom Despacho em 2019 ocasionados por problemas na pavimentação asfáltica e por sinalização inadequada ou ausente. JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1454/requerimento_375.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1454/requerimento_375.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe em quais bairros estão ocorrendo operações “tapa buracos” atualmente.  JUSTIFICATIVA: As informações subsidiarão o trabalho de fiscalização deste Vereador.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1455/requerimento_376.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1455/requerimento_376.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que informe quais convênios estão vigentes no município com médicos otorrinolaringologistas e com as demais especialidades, bem como quantas pessoas estão aguardando na fila para colocação de marca-passo e se o município tem recursos para atende-las. JUSTIFICATIVA: As informações subsidiarão os trabalhos de fiscalização deste vereador.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1456/requerimento_377_KsMEFrv.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1456/requerimento_377_KsMEFrv.pdf</t>
   </si>
   <si>
     <t>Requerimento nº ¬¬¬_____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 	A vereadora que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado, seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício  solicitando as seguintes informações:_x000D_
 _x000D_
 1)	Se já foram realizados os estudos dos impactos financeiros referentes ao anteprojeto  de Lei que prorroga, no âmbito do Município de Bom Despacho, o prazo de licença-maternidade das servidoras públicas municipais, por mais 60 dias?_x000D_
 			JUSTIFICATIVA:_x000D_
            Esta vereadora foi procurada por diversas servidoras que solicitaram informações sobre o andamento da referida indicação, realizada por esta vereadora  no dia 03 de  julho de 2017, 06 de novembro de 2017, 22 de outubro de 2018, acompanhada de um anteprojeto de lei.  _x000D_
 	    _x000D_
 	Bom Despacho, 09 de dezembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_378.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_378.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito municipal que informe: Quais os critérios determinados pela Secretaria de Cultura e Turismo para a busca de apoiadores do evento público denominado “Sorteio de Natal”. Justificativa: Analisando o material publicitário divulgado pela Prefeitura constata-se a inclusão dos nomes de alguns Vereadores entre os apoiadores do evento, mas em momento algum a Câmara Municipal ou os Vereadores individualmente, em seu todo, foram chamados para tanto. Preocupa a forma como foi conduzido este ato administrativo, em especial pelo fato de caracterizar ofensa ao princípio da impessoalidade a divulgação de nome de Vereadores entre os apoiadores</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_mocao_expobom.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_mocao_expobom.docx</t>
   </si>
   <si>
     <t>Requerimento nº _____/2019_x000D_
 _x000D_
 _x000D_
 	Senhora Presidente,_x000D_
 _x000D_
 _x000D_
 A vereadora que a este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparados no art. 111 do Regimento Interno c/c artigo 71 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário, _x000D_
 _x000D_
 Requeiro uma moção de congratulação ao Sindicato Rural  de Bom Despacho\MG pelo brilhante trabalho realizado na recepção e organização da 49ª Feira Agropecuária e Industrial de Bom Despacho – EXPOBOM._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Do dia 29 de agosto a 1º de Setembro foi realizada a Feira Agropecuária e Industrial de nossa cidade, oportunidade em que foi realizada a amostra de julgamento das raças GIROLANDO e GIR LEITEIRO e a apresentação de inovações para o desenvolvimento de agronegócios mineiros._x000D_
 _x000D_
 Bom Despacho, 02 de setembro de 2019._x000D_
 _x000D_
 Vereadora Rose Delegada</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/552/proposta_de_emenda_a_lei_organica_51_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/552/proposta_de_emenda_a_lei_organica_51_2019.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 55 da Lei Orgânica Municipal e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13693,67 +13693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/288/proposicao.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/287/proposicao.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/285/rua_do_rosario.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/283/proposicao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_operacao_passeio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_operacao_tapa_buracos..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_saude.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_rede.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/324/bocaiuva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_manutencao_rua_corinto.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_iluminacao_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/333/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/334/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_circulare_horarios_de_onibus_2019.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_alagamento_novo_2019.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_operacao_tapa_buracos_santa_marta..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/345/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/346/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_recmposicao_prefeitura.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_projetos_de_lei..docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_caso_juca_rufino.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no_maria_lina.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao__gran__viver.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao__rua_pouso_alegre.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_no_bbiolonia.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/367/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/368/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/369/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/370/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_15-04-2019.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_art_manha_reiterando.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao__lixao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_rua_sao_jose.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/648/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/821/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/835/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/397/limpeza_lotes_palmeiras.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao__descarte_palmeiras.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/399/viaturas.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/426/indicacoes_06-05-2019.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_operacao_tapa_buracos_varios.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_ldo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/477/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/479/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_engenho.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/482/fundo_compir.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/483/limpeza_lotes_caso_andreia.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_cras.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/481/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao__rose_tapa.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao__camara_jovem_aurelio_faixas.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao__camara_jovem_ryan_brenner_limpeza_lixo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao__camara_jovem_vitor_afonso_roubo_praca.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao__camara_jovem_vitor_afonso_iluminacao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao__camara_jovem_daniel_um.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_rua_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/468/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_doutor_roberto.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_belvedere_1.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_belvedere_3.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/472/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/473/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_belvedere_2.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao__processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/563/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/573/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/576/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao__rose_tapa_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao__valeria.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao__seguranca.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao__seguranca_engenho_ribeiro.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/581/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/582/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/584/indicacao_farmacinha.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_rua_maria_isabel_de_sao_jose..docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao__posturas.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/599/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/600/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_fogo_mata.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_grota_dona_branca..docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_avenida_leste.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_redutor_de_velocidade_engenho_ribeiro.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao__seguranca_engenho_ribeiro_reiteracao.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/917/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/918/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/919/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/920/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_516.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_523.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_533.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_538.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_542.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_557.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/888/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/889/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/890/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao__sao_vicente.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/897/indicacoes_15-07-2019.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao__iluminacao_gameleira.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_troca_led__iluminacao.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_pavimentacao_agosto.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao__reparos_pavimentacao_agosto.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_reiteracao_fatima.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_reiteracao_fatima.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_pavimentacao_chico.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_567.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_569.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_579_ClidF5q.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/indicacao_582_LChGf3N.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_558.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_560.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_562.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao__rose_tapa_chico_brnardino.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao__rose_tapa_aeroporto.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_590_3c2I0qQ.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/requerimento.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_pavimentacao_santiago.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_620_Lc5ELvo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_603.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_601_Sf9lWn7.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_602_viKJzSq.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_655.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_656.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_657.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_660.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_662.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_663.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_664.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_665.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_666.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_679-convertido.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_680-convertido.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/indicacao_681-convertido.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_682-convertido.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_683-convertido.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_684-convertido.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_685-convertido_suqOZNx.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_686-convertido.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1270/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_691.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_692.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/indicacao_708.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_709.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1306/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1307/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_721.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_722.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_723.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_724.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_729.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1322/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_730.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_731.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_732.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_733.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_736.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1330/indicacao_737.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_739.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1334/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1335/indicacao_742_wRb771i.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1339/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_753.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_754.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_755.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_758.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_759_Dv6UMLq.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_760.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_763.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_768_zngx6ws.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_771.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_772.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_774.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1421/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_780.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_782.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_783.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_786.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_791.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_797.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_799.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_800.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_801.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_802.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1445/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_complementar_no_01_2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_complementar_no_03_2019.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_complementar_04_2019.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_complementar_06_2019.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei__5_2019.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_no_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/528/projeto_de_lei_no_12_2019.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_no_15_2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_no_17_2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/545/projeto_de_lei_no_23_2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_no_24_2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_no_24_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_29_2019.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei__31_2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei__32_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei__34_2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_no_37_2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_41_2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_42_2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/projeto_de_lei_43_2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_50_2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_51_2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_no_52_2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_no_53_2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_56_2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei_63_2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei_no_71.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_72_2019.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_no_04_2019.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/529/projeto_de_lei_no_11_2019.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_ldo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/546/projeto_de_lei_21_2019.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/535/projeto_de_lei_no_30_2019.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_33_2019.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei__35_2019.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_36_2019.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_38_2019.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_39_2019.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/fls._2_-_20.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_lei_no_46_2019.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/loa_2020_-_fls_1-20.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_48_2019.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_o_49_2019.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_54_2019.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_lei_no_55_2019.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_no_57_2019.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/projeto_de_lei_no_58_2019.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_no_59_2019.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei_no_60_2019.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_no__61_2019.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/projeto_de_lei_no_62_2019.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1355/projeto_de_lei_no_64_2019.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_no_65_2019.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei_no_66_2019.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1371/projeto_de_lei_67_2019.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1370/projeto_de_lei_68_2019.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1372/projeto_de_lei_no_69_2019.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_73_2019.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1460/projeto_de_lei_74_2019.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1461/projeto_de_lei_no_75_2019.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4340/projeto.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4301/projeto.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4302/projeto_.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4303/projeto_.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4304/projeto.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4305/projeto_.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4306/projeto_.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4307/projeto.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4309/projeto_.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4310/projeto.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/pr_13_2019.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_resolucao_no_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4311/projeto.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_resolucao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/553/proposta_de_projeto_de_resolucao_no_18_2019.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/566/proposta_de_projeto_de_resolucao_no_19_2019.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_20.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4312/projeto.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4313/projeto.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4314/projeto.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4315/projeto_.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4316/projeto.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4317/projeto.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4318/projeto_.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4319/projeto.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4320/projeto_.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4321/projeto_.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4322/projeto.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4324/projeto.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4325/projeto_.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4326/projeto.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4327/projeto.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4328/projeto.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4329/projeto.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4331/resolucao_.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4333/projeto.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4334/projeto.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4335/projeto.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4336/projeto.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4337/projeto.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4338/projeto.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4339/projeto.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_resolucao_no_52_2019.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_no_53_2019.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_resolucao_55_2019_yahAqvV.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/336/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_passe_livre.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_ubs_rosario.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_buracos_plano_de_acao.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_mocao_sandra.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_mocao_angelita.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_mocao_lorena.docx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_15-04-2019.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_residencial_dona_branca_novo.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/377/requerimento_controladoria.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/423/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_aterro_site.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_mocao_patrick.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/430/requer_a_concessao_de_mocao_de_congratulacao_ao_Nr73DUI.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_13-05-2019.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/432/indicacoes_13-05-2019.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_curriculo_referencia.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_deficiencia.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/583/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_hrario_trabalhador.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_mocao_esportes_correto.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_mocao_falcoes.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_creche.docx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/896/sapl.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_escorpioes.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_mocao_aline.docx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/987/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/991/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_286_dxYoBzL.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_292.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_293.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_294__sDHkyF5.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/requerimento_295.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/requerimento_296.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_297.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_298.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_299.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/requerimento301.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_303.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_308.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/requerimento_309.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_310.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_311.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_312.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_313.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_314.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_315-convertido.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_316-convertido.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_317-convertido.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_318-convertido.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_319-convertido.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_320-convertido.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/requerimento_321.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/requerimento_322.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_323.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_324.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_325.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_326.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_327.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_328.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1319/requerimento_329.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1320/requerimento_330.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_331.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento_332.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento_333.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento_334.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1343/requerimento_335.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1344/requerimento_336.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1345/requerimento_337.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_338.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1347/requerimento_339.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_340.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_341.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_342.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1351/requerimento_343.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_344.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_345.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_346.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_347.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1358/requerimento_348.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_349.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_350.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_351.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_352.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_353.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_354.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1391/requerimento_355.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1392/requerimento_356.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1393/requerimento_357.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_358.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_359.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_360.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_361.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_362.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_363.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_364.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_365.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_366.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1446/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_370.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1450/requerimento_371.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_372.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_373.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_374.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1454/requerimento_375.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1455/requerimento_376.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1456/requerimento_377_KsMEFrv.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_378.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_mocao_expobom.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/552/proposta_de_emenda_a_lei_organica_51_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/288/proposicao.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/287/proposicao.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/285/rua_do_rosario.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/283/proposicao.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/276/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/277/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_anderson_04_de_fevereiro_-_31_de_jan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/302/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/303/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/307/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/308/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/313/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_operacao_passeio.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_operacao_tapa_buracos..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_saude.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_rede.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/324/bocaiuva.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_manutencao_rua_corinto.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_iluminacao_vila_gontijo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/333/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/334/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_circulare_horarios_de_onibus_2019.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_alagamento_novo_2019.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_operacao_tapa_buracos_santa_marta..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/345/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/346/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_recmposicao_prefeitura.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_projetos_de_lei..docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_caso_juca_rufino.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no_maria_lina.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao__gran__viver.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao__rua_pouso_alegre.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_no_bbiolonia.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/366/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/367/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/368/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/369/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/370/indicacoes_abril.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_15-04-2019.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_art_manha_reiterando.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao__lixao.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_rua_sao_jose.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/647/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/648/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/418/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/419/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/622/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/415/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/417/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/821/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/822/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/824/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/825/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/826/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/828/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/830/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/831/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/833/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/835/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/837/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/839/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/841/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/397/limpeza_lotes_palmeiras.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao__descarte_palmeiras.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/399/viaturas.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/425/indicacoes.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/426/indicacoes_06-05-2019.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_operacao_tapa_buracos_varios.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_ldo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/623/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/624/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/625/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/449/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/450/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/451/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/452/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/628/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/477/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/478/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/479/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_engenho.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/482/fundo_compir.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/483/limpeza_lotes_caso_andreia.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/484/requerimento_cras.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/481/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/486/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/487/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao__rose_tapa.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/493/indicacao__camara_jovem_aurelio_faixas.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/492/indicacao__camara_jovem_ryan_brenner_limpeza_lixo.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/490/indicacao__camara_jovem_vitor_afonso_roubo_praca.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/489/indicacao__camara_jovem_vitor_afonso_iluminacao.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/488/indicacao__camara_jovem_daniel_um.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/684/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/686/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/496/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_rua_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/531/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/532/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/534/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/536/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/537/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/521/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/522/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/523/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/467/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/468/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_doutor_roberto.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_belvedere_1.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_belvedere_3.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/472/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/473/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/474/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/475/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_belvedere_2.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/498/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/499/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/500/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/554/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/555/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/557/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/558/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/559/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/562/indicacao__processo_seletivo.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/563/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/564/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/571/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/572/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/573/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/574/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/575/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/576/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/577/indicacao__rose_tapa_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/578/indicacao__valeria.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/579/indicacao__seguranca.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao__seguranca_engenho_ribeiro.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/581/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/582/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/584/indicacao_farmacinha.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/585/indicacao_rua_maria_isabel_de_sao_jose..docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/586/indicacao__posturas.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/592/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/593/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/594/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/595/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/596/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/597/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/599/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/600/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/601/indicacao_fogo_mata.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_grota_dona_branca..docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/605/indicacao_avenida_leste.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/606/indicacao_redutor_de_velocidade_engenho_ribeiro.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/607/indicacao__seguranca_engenho_ribeiro_reiteracao.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/633/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/917/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/918/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/919/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/920/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/930/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/931/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/932/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/933/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/934/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/935/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/936/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/937/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/938/indicacao_516.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/939/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_523.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/955/indicacao_533.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/956/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/957/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/958/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/959/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_538.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/961/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_542.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/965/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/966/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/975/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_557.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/888/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/889/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/890/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao__sao_vicente.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/897/indicacoes_15-07-2019.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao__iluminacao_gameleira.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_515.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_troca_led__iluminacao.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_pavimentacao_agosto.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao__reparos_pavimentacao_agosto.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_reiteracao_fatima.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_reiteracao_fatima.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_pavimentacao_chico.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_567.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/999/indicacao_569.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/indicacao_579_ClidF5q.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/indicacao_582_LChGf3N.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_558.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_560.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_562.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao__rose_tapa_chico_brnardino.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/indicacao__rose_tapa_aeroporto.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1050/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_590_3c2I0qQ.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/requerimento.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacoes_rose.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_pavimentacao_santiago.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/indicacao_620_Lc5ELvo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/indicacao_603.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/camara_hoje.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/indicacao_601_Sf9lWn7.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/indicacao_602_viKJzSq.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1152/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1153/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1154/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1155/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1156/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1157/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1158/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1165/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1166/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1179/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao_655.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_656.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_657.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1185/indicacao_660.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1186/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1187/indicacao_662.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1199/indicacao_663.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_664.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1201/indicacao_665.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1202/indicacao_666.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1203/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1204/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1207/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_679-convertido.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_680-convertido.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1247/indicacao_681-convertido.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1248/indicacao_682-convertido.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_683-convertido.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_684-convertido.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_685-convertido_suqOZNx.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_686-convertido.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1268/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1269/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1270/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1271/indicacao_691.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_692.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1274/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1275/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1280/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1285/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1286/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1287/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1288/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1289/indicacao_708.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_709.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1298/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1303/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1304/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1306/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1307/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1308/indicacao_721.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1309/indicacao_722.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1310/indicacao_723.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1311/indicacao_724.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacao_729.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1322/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_730.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1325/indicacao_731.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1326/indicacao_732.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1327/indicacao_733.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_736.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1330/indicacao_737.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_739.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1334/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1335/indicacao_742_wRb771i.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1337/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1339/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1367/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1373/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1374/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1375/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1376/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1378/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_753.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1380/indicacao_754.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1381/indicacao_755.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_758.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1386/indicacao_759_Dv6UMLq.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1387/indicacao_760.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1388/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1390/indicacao_763.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1406/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1407/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1408/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_768_zngx6ws.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1411/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_771.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1414/indicacao_772.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1415/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1416/indicacao_774.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1417/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1419/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1420/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1421/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1422/indicacao_780.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1423/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_782.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1425/indicacao_783.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1426/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1427/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1428/indicacao_786.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_791.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1434/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1435/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1436/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1437/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1438/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1439/indicacao_797.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1440/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_799.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_800.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_801.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_802.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1445/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/507/projeto_de_lei_complementar_no_01_2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/508/projeto_de_lei_complementar_no_03_2019.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_complementar_04_2019.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_complementar_06_2019.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/612/projeto_de_lei__5_2019.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/515/projeto_de_lei_no_08_-_2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/530/projeto_de_lei_no_09_2019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/528/projeto_de_lei_no_12_2019.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_no_15_2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/569/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/527/projeto_de_lei_no_17_2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/545/projeto_de_lei_no_23_2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/525/projeto_de_lei_no_24_2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/526/projeto_de_lei_no_24_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/524/projeto_de_lei_no_29_2019.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei__31_2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/611/projeto_de_lei__32_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei__34_2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_no_37_2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_41_2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_42_2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/projeto_de_lei_43_2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1235/projeto_de_lei_no_50_2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1215/projeto_de_lei_no_51_2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_no_52_2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1237/projeto_de_lei_no_53_2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1219/projeto_de_lei_no_56_2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1266/projeto_de_lei_63_2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei_no_71.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_72_2019.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/pl_02_2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/514/projeto_de_lei_no_04_2019.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/529/projeto_de_lei_no_11_2019.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_ldo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/546/projeto_de_lei_21_2019.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/535/projeto_de_lei_no_30_2019.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/615/projeto_de_lei_33_2019.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/609/projeto_de_lei__35_2019.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_lei_36_2019.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/projeto_de_lei_no_38_2019.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/projeto_de_lei_39_2019.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1243/fls._2_-_20.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1210/projeto_de_lei_no_46_2019.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1242/loa_2020_-_fls_1-20.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1244/projeto_de_lei_no_48_2019.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1208/projeto_de_lei_o_49_2019.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1236/projeto_de_lei_no_54_2019.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_lei_no_55_2019.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_no_57_2019.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1251/projeto_de_lei_no_58_2019.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_no_59_2019.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1255/projeto_de_lei_no_60_2019.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_no__61_2019.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1258/projeto_de_lei_no_62_2019.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1355/projeto_de_lei_no_64_2019.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1354/projeto_de_lei_no_65_2019.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1369/projeto_de_lei_no_66_2019.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1371/projeto_de_lei_67_2019.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1370/projeto_de_lei_68_2019.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1372/projeto_de_lei_no_69_2019.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1405/projeto_de_lei_no_70.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1458/projeto_de_lei_73_2019.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1460/projeto_de_lei_74_2019.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1461/projeto_de_lei_no_75_2019.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4340/projeto.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4301/projeto.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4302/projeto_.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4303/projeto_.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4304/projeto.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4305/projeto_.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4306/projeto_.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4307/projeto.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4309/projeto_.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4310/projeto.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/2251/pr_13_2019.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_resolucao_no_14_-_2019.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4311/projeto.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/567/projeto_de_resolucao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/553/proposta_de_projeto_de_resolucao_no_18_2019.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/566/proposta_de_projeto_de_resolucao_no_19_2019.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/565/projeto_de_resolucao_no_20.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4312/projeto.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4313/projeto.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4314/projeto.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4315/projeto_.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4316/projeto.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4317/projeto.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4318/projeto_.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4319/projeto.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4320/projeto_.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4321/projeto_.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4322/projeto.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4324/projeto.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4325/projeto_.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4326/projeto.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4327/projeto.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4328/projeto.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4329/projeto.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4331/resolucao_.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4333/projeto.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4334/projeto.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4335/projeto.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4336/projeto.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4337/projeto.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4338/projeto.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/4339/projeto.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_de_resolucao_no_52_2019.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_resolucao_no_53_2019.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_resolucao_55_2019_yahAqvV.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/284/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/273/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/299/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/322/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/336/texto_requerimento.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_sapl.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_passe_livre.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento_ubs_rosario.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_buracos_plano_de_acao.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento_mocao_sandra.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento_mocao_angelita.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento_mocao_lorena.docx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_15-04-2019.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/376/requerimento_residencial_dona_branca_novo.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/377/requerimento_controladoria.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/412/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/421/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/422/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/423/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/424/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/427/requerimento_aterro_site.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/429/requerimento_mocao_patrick.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/430/requer_a_concessao_de_mocao_de_congratulacao_ao_Nr73DUI.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/431/indicacoes_13-05-2019.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/432/indicacoes_13-05-2019.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/454/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/455/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/457/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/458/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/460/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/461/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/462/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/463/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/464/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/465/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/485/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/495/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/501/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/502/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/538/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/539/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/540/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/541/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/542/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/519/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/520/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/556/indicacoes_17-06-2019.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/560/requerimento_curriculo_referencia.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/561/requerimento_deficiencia.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/583/indicacoes_e_requerimentos.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_hrario_trabalhador.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_mocao_esportes_correto.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_mocao_falcoes.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_creche.docx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/896/sapl.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_escorpioes.docx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_mocao_aline.docx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/987/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/991/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1111/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/requerimento_286_dxYoBzL.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1170/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1142/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1171/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1173/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1174/requerimento_292.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_293.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1188/requerimento_294__sDHkyF5.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1189/requerimento_295.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1190/requerimento_296.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1191/requerimento_297.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1192/requerimento_298.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1193/requerimento_299.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1194/requerimento301.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1195/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1196/requerimento_303.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1197/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1198/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1221/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1222/requerimento_308.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1223/requerimento_309.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1224/requerimento_310.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_311.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_312.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_313.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1228/requerimento_314.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_315-convertido.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_316-convertido.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_317-convertido.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1262/requerimento_318-convertido.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_319-convertido.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_320-convertido.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1290/requerimento_321.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1291/requerimento_322.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1292/requerimento_323.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1293/requerimento_324.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_325.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_326.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_327.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_328.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1319/requerimento_329.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1320/requerimento_330.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_331.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1340/requerimento_332.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1341/requerimento_333.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1342/requerimento_334.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1343/requerimento_335.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1344/requerimento_336.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1345/requerimento_337.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_338.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1347/requerimento_339.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_340.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_341.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_342.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1351/requerimento_343.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_344.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_345.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1356/requerimento_346.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_347.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1358/requerimento_348.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1359/requerimento_349.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_350.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_351.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_352.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_353.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1364/requerimento_354.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1391/requerimento_355.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1392/requerimento_356.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1393/requerimento_357.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_358.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_359.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_360.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_361.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1398/requerimento_362.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_363.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_364.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_365.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_366.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1446/requerimento_367.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_368.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/requerimento_369.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_370.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1450/requerimento_371.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_372.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_373.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_374.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1454/requerimento_375.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1455/requerimento_376.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1456/requerimento_377_KsMEFrv.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_378.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_mocao_expobom.docx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2019/552/proposta_de_emenda_a_lei_organica_51_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>