--- v0 (2025-12-20)
+++ v1 (2026-06-10)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dra. Rose Delegada.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito a instalação de um redutor de velocidade na Rua Santo Antônio, próximo ao número 180, Bairro do Rosário. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reiteração. Os veículos trafegam em alta velocidade naquela rua colocando em risco a integridade física e a vida de pedestres e de outros condutores de veículos. Segundo moradores daquelas imediações, os acidentes ali são frequentes.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Indica ao Prefeito a Inclusão no Plano de Ação dessa Administração de Projeto de melhoramento da iluminação da Praça Morada do Sol. _x000D_
 _x000D_
 JUSTIFICATIVA: Moradores provocaram esta veadora para que fizesse a intermediação com a administração pública solicitando tal medida, pois  a praça é muito escura. Fator que tem trazido muita insegurança aos moradores e demais pessoas que utilizam a Praça para o lazer.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Cessão Queiroz.</t>
@@ -184,668 +184,668 @@
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Recomposição asfáltica na Rua Chico Marques, esquina com Rua Monsenhor Otaviano, Bairro de Fátima.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Indica ao Prefeito a Realização de um Processo Licitatório para contratar uma assessoria para acompanhar e auxiliar as subcomissões na elaboração dos anteprojetos dos planos de Cargos e Salários dos servidores dessa prefeitura.  _x000D_
 _x000D_
 JUSTIFICATIVA: Representantes das subcomissões apresentaram requerimento nesta casa legislativa solicitando apoio financeiro e técnico na área de cálculos atuariais, jurídica, seguro, previdência social e outros, o que foge a função desta casa, segundo parecer da assessoria jurídica. No entanto, em havendo recurso, é possível este auxílio ser prestado pelo poder executivo.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/21/indicacao_350_zSTjOvH.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/21/indicacao_350_zSTjOvH.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Que sejam notificados os proprietários dos imóveis localizados na Rua João Teófilo, em frente a Igreja São Geraldo, localizados no Bairro Esplanada, para que providenciem a limpeza dos referidos imóveis. _x000D_
 _x000D_
 JUSTIFICATIVAS: Esta vereadora foi procurada por moradores que residem nas imediações e estes informaram que ratos e ratazanas estão invadindo as suas residências, danificando objetos, eletrodomésticos e colocando em risco a saúde de suas famílias.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/22/indicacao_351_09RB6aP.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/22/indicacao_351_09RB6aP.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde Fazer uma vistoria referente a proliferação de ratos no Bairro Esplanada, especialmente em frente à Igreja São Geraldo. _x000D_
 _x000D_
 Justificativa: Fui procurada pelos moradores alegando a grande proliferação de ratos que estão invadindo as casas, carros e utensílios domésticos, colocando a população em pânico e em risco.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/23/indicacao_352_MiWdIsX.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/23/indicacao_352_MiWdIsX.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie o atendimento médico nos PSF’s do município, notadamente o PSF do Bairro Ana Rosa. _x000D_
 _x000D_
 Justificativa: Chegou ao conhecimento desta vereadora que os PSF’s do município, apesar das diversas indicações e requerimentos, continuam com defasagem no quadro de médicos. Há relatos de que o PSF Ana Rosa não possui médico há 3 (três) meses, tendo os cidadãos procurado o estabelecimentos por várias vezes durante o dia em busca de atendimento. Esta situação vem causando graves danos à saúde dos munícipes, notoriamente a prevenção de doenças, colocando em risco a população em especial crianças e idosos.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Fernando Branco</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/24/indicacao_353_dpAT9UA.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/24/indicacao_353_dpAT9UA.pdf</t>
   </si>
   <si>
     <t>Indica o envio de ofício ao Comandante do 7º BPM de Bom Despacho/MG, solicitando intensificar a fiscalização de motocicletas que trafegam pela cidade, utilizando escapamento sem o silencioso ou escapamento esportivo não autorizado. _x000D_
 _x000D_
 Justificativa: Lamentavelmente, na ânsia de “ser notado”, ou para incomodar as pessoas com o barulho, vários motociclistas vem retirando o “miolo” do silencioso, ou furando o escapamento, ou inserindo escapamentos esportivos não autorizados pelo CONTRAN. Tais dispositivos, além de prejudicar o sossego público, principalmente durante as noites, são proibidos, sendo tratado como infração GRAVE no art. 230, Inciso XI, do CTB, inclusive com retenção obrigatória do veículo para regularização do escapamento. Importante salientar que a infração em epígrafe é de competência exclusiva da fiscalização estadual, razão pela qual esta indicação não se dirige à Municipalidade.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/25/indicacao_354_j8KD3qu.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/25/indicacao_354_j8KD3qu.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente determinar a fiscalização das empresas e profissionais liberais que utilizam postes de energia elétrica e outros espaços públicos para veiculação de propaganda. _x000D_
 _x000D_
 Justificativa: Este vereador tem observado que empresas e profissionais liberais vêm utilizando espaços públicos para veiculação de suas propagandas, sujando as ruas, sendo certo que muitos desses profissionais não possuem empresa registrada em Bom Despacho e nem pagam ISSQN.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_355_tjg0ov7.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_355_tjg0ov7.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde a Reforma da UBS JK, Bairro São Vicente.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_356_Nw8IALI.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_356_Nw8IALI.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que seja feita Operação tapa buracos em todo Bairro São Vicente.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_357_7FVapry.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_357_7FVapry.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação ao secretário de obras de Asfaltamento da Rua Manga, próximo ao nº 121, Bairro São Vicente. _x000D_
 _x000D_
 Justificativa: A referida rua este intransitável sendo esta uma reivindicação dos moradores.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_358.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_358.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto a Limpeza e capina na Rua Ibirité, próximo ao número 183, esquina com Rua Três Corações, Bairro Novo São Vicente. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se com muito mato e lixo acumulado o que vem causando grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/34/indicacao_359.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/34/indicacao_359.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto a Instalação de lâmpadas em seis postes já instalados na Av. Geralda Lopes, Bairro Monte Castelo. _x000D_
 _x000D_
 Justificativa: Os moradores da referida rua vêm reivindicando a iluminação há dois meses sem obterem nenhuma resposta até o momento o que vem colocando os moradores em risco.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_360.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_360.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto que verifique a possibilidade de incluir nos planos de ação desta administração o Reparo de buracos no asfalto das ruas localizadas no Bairro Santa Lúcia. _x000D_
 _x000D_
 Justificativa: Estas indicações foram apresentadas na reunião da câmara jovem, realizada na manhã de hoje,  pelo vereadora jovem Iara Lívia, da Escola Wilson Lopes, a qual alegou  que a pavimentação asfáltica do bairro está muito danificada, o que poderá ocasionar acidentes.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_361.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto Que verifique a possibilidade de notificar os proprietários dos imóveis(lotes) localizados atrás do Cemitério Velho, para que proceda a limpeza. _x000D_
 _x000D_
 Justificativa:  Esta indicação foi apresentada na  reunião da câmara jovem, realizada na manhã de hoje,  pelo vereador jovens Gabriel Araújo, da Escola Martinho Fidélis, o qual alegou que os lotes estão muito sujos, atraindo animais peçonhentos e insetos o que poderá ocasionar infestação de doenças.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_362.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_362.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto Que verifique a possibilidade de incluir nos planos de ação desta administração as seguintes obras e ações: 1) Reparo de buracos no asfalto da Av. Doutor Juca, principalmente na área próxima a chegada do Bairro São Vicente. 2)  Redutor de velocidade na Rua Pedro Luquinha, próximos aos números 176 e 182, Bairro Centro. _x000D_
 _x000D_
 Justificativa: Estas indicações foram apresentadas na reunião da câmara jovem, realizada na manhã de hoje,  pelo vereador jovens Gabriel Araújo, da Escola Martinho Fidélis, o qual alegou, respectivamente, precariedade da pavimentação asfáltica e alta velocidade empregada pelos condutores de veículos na rua indicada. Salientou que ambas as situações estão possibilitando riscos para condutores de veículos e pedestres.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_363.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto Que verifique a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. _x000D_
 _x000D_
 JUSTIFICATIVA:  Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235, está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas. Nos últimos dias, devido as chuvas, a rua ficou intransitável.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_364.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_364.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Trânsito Fazer um estudo do fluxo de veículos na rotatória do Pamonhão nos horários de maior movimento com intuito de melhorar o trânsito.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_365.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_365.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Iluminação da Praça Germânica, localizada na Av. Governador Valadares, Bairro São Vicente.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_366.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_366.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Transito a Instalação de uma faixa de pedestres no entroncamento da Rua Araçuaí com Av. Governador Valadares, Bairro São Vicente.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_367.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_367.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Asfaltamento da Rua Papagaios, entre a Av. Dr. Juca e Rua Araxá, Bairro São Vicente.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_368.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: - Asfaltamento da Rua Araxá, entre a Rua Papagaios e Av. Rio de Janeiro, Bairro São Vicente.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_369.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_369.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto o replantio de árvores no passeio da Escola Estadual Miguel Gontijo. _x000D_
 _x000D_
 Justificativa: Lamentavelmente, a maioria das árvores plantadas, recentemente, ao longo do passeio daquela escola já foram arrancadas. Sugere-se a colocação de grades protetoras, tal como realizado na Av. Dr. Roberto, esquina com Rua da Fábrica.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_370.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a iluminação e construção de passeio para pedestres na Praça da Tabatinga.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_371.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Construção de uma lombofaixa na Av. Lalemã Vieira, esquina com Rua Geraldo Xavier, Bairro Esplanada. _x000D_
 _x000D_
 Justificativa: Fui procurado por vários moradores alegando que após o fechamento do portão do batalhão o acesso principal para as mães levarem as crianças para a escola ficou sendo o local acima citado.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_372.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Construção de meio fio na Rua Vereador João Libério (antiga Rua Catalão), nas proximidades do número 20, Bairro Santa Efigênia.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_373.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_373.pdf</t>
   </si>
   <si>
     <t>Reiterar a indicação ao Secretário de Obras de Pavimentação asfáltica da Rua Alexandrina Solto, Bairro Jardim dos Anjos II. _x000D_
 _x000D_
 Justificativa: Trata-se do anseio dos moradores, alegando que a rua encontra-se intransitável. A pavimentação asfáltica é de suma importância para todos gerando qualidade de vida e oportunizando mais trafegabilidade aos veículos e pedestres.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_374.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o reparo de um bueiro que se encontra semiaberto, com a tampa danificada na Av. Dr. Marco Túlio, (Principal avenida do loteamento Gram Viver). _x000D_
 _x000D_
 Justificativa: O referido bueiro vem colocando em risco os veículos que por ali trafegam.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_375.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Meio Ambiente que tome as providências necessárias com relação aos animais que se encontram soltos pelas ruas da cidade. _x000D_
 _x000D_
 Justificativa: Há uma reivindicação por parte da população alegando os riscos e transtornos que os animais vêm causando.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_376.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a Notificação da empresa responsável pela reforma da rodoviária para que se faça os reparos necessários, tendo em vista que mesmo após a reforma se encontram na mesma situação. _x000D_
 _x000D_
 Justificativa: Com a chegada das chuvas a rodoviária apresentou várias goteiras, causando transtornos à população que frequenta o local.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_377.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_377.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde a Contratação de médico na especialidade de psiquiatria para atender na Saúde Mental do município. _x000D_
 _x000D_
 Justificativa: Essa contratação se faz necessária para que os pacientes façam seu retorno em períodos menores e não de 6 em 6 meses como ocorre atualmente.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/59/indicacao_378.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/59/indicacao_378.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Iluminação da Quadra JK, localizada no Bairro JK.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao_379.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Inclusão no Plano de Ação dessa Administração de Projeto de melhoramento da iluminação o Povoado da Garça, bem como, a instalação de postes. _x000D_
 _x000D_
 Justificativa: A referida via está muito escura. Fator que tem trazido muita insegurança aos moradores e demais pessoas que passam pelo local.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/61/indicacao_380.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/61/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Que seja feito um acompanhamento da rota de coleta de lixo pelo fiscal do contrato assinado com as empresas responsáveis, principalmente nos bairros Rosário I e II, Santa Marta, JK. _x000D_
 _x000D_
 Justificativa: Recebi diversas reclamações quanto à má qualidade do serviço que vem sendo prestado pela empresa contratada, sendo que esta está deixando de recolher o lixo em vários bairros. Fator este que tem gerado insatisfação dos moradores e risco de doenças.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/62/indicacao_381.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/62/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja efetuada uma obra de tapa buracos na Travessa Paraíba, 42, Bairro Rosário. _x000D_
 _x000D_
 Justificativa: Fui procurada pela Senhora Conceição, a qual alegou que existe um grande buraco que está causando risco de acidentes.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimentos_reuniao_do_dia_01-10-2018.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimentos_reuniao_do_dia_01-10-2018.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO: Indica à Secretaria de Meio Ambiente e ao Secretário ou Setor responsável realizar vistoria/fiscalização dos bairros Rosário I e II, para verificar eventual invasão de lotes públicos e áreas de interesse ambiental._x000D_
 JUSTIFICATIVA: Este vereador obteve informações de moradores desses bairros, no sentido de que há áreas institucionais e áreas de preservação permanente, às margens do Córrego dos Machados (entre o Beco Zeca do Couto e Av. Das Palmeiras), invadidas, inclusive com construções em andamento.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/68/indicacao_fernando__branco.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/68/indicacao_fernando__branco.docx</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara Municipal de Bom Despacho agendar reunião com todos os Vereadores, a fim de que seja apresentado o sistema de apoio ao processo legislativo SAPL, para início do processo  legislativo eletrônico._x000D_
 Justificativa: Este Vereador, com auxílio do servidor Wagner, já está utilizando o sistema, em fase experimental, já tendo enviado seus requerimentos e indicações por este sistema, o que facilita e acelera todo o processo, além de conferir mais transparência, já que o sistema disponibiliza acesso público, no site da CMBD.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/69/indicacao_384.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/69/indicacao_384.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras, a Construção de um redutor de velocidade na Rua Moema, próximo ao número 546, Bairro São Vicente. _x000D_
 _x000D_
 Justificativa: Essa vereadora foi procurada pelos moradores da referida rua alegando grande fluxo de veículos em alta velocidade o que vem colocando os pedestres em risco.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/70/indicacao_385.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/70/indicacao_385.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Instalação de lâmpadas nos postes já instalados que se encontram sem iluminação na Av. Dr. Juca, próximo ao número 2300, Bairro São Vicente. _x000D_
 Justificativa: Os moradores da referida rua vêm reivindicando a iluminação visto que os postes já estão colocados há algum tempo, colocando os mesmos se encontram em situação de risco.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_386.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_386.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Construção de meio fio e sarjeta na Av. Maria Guerra, no ligamento dos Bairros São Vicente e Dom Joaquim.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_387.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Reitera ao Secretário de Obras a seguinte indicação: Refazer a rede de água no Povoado do Capivari dos Macedos.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_388.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Saúde que Estude a possibilidade de dedetizar o município com o fumacê devido a infestação de pernilongos.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_08-10-2018.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_08-10-2018.docx</t>
   </si>
   <si>
     <t>Indicação: indica ao Secretário de Obras a construção de passeio e sarjeta no canteiro central da Avenida Dois, esquina com Av. das Palmeiras, bairro Rosário II._x000D_
 Justificativa. Trata-se de local recentemente asfaltado, mas que não foi acabado, restando a construção de passeio e sarjeta no canteiro central da Avenida Dois. A ausência de passeio obriga o morador a andar no meio da rua, inclusive após descer do coletivo. Além disso, quando chove, por ausência de sistema de drenagem, a enxurrada impede o morador de atravessar a rua.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_390.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que Verifique por qual motivo os telefones da prefeitura na maioria das vezes não atendem._x000D_
 Justificativa: Há uma reclamação geral por parte da população que não conseguem falar em nenhum dos telefones dos setores da prefeitura, prejudicando assim o acesso às demandas e informações aos cidadãos.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_391.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se faça Limpeza, capina e estudar a viabilidade de fazer uma dedetização no Bairro Jaraguá devido a grande proliferação de pernilongos e outros insetos._x000D_
 Justificativa: O referido bairro encontra-se infestado de pernilongos, o que pode trazer risco a saúde dos moradores, além de possíveis focos de criadouros do mosquito da dengue.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_392.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_392.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que se faça o Prolongamento da rede elétrica com instalação de iluminação na Rua Faustino Teixeira próximo ao número 1311</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_393.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Construção de rampas de acesso para cadeirantes no passeio da Rua Miguel Dias, esquina com o Prédio Eldorado.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_394.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_394.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Operação tapa buracos no início do calçamento da Rua Vivalde Brandão, Bairro Jardim América.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_395.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Que sejam instalados redutores de velocidade, faixas de pedestres e guarita na Avenida Doutor Juca, principalmente nas proximidades da antiga Delegacia de Polícia._x000D_
 Justificativa: A referida avenida é uma importante via de acesso aos bairros São Vicente, JK, Santa Marta, Realengo e outros, sendo que os motoristas que passam por estas ruas estão imprimindo alta velocidade em seus veículos, colocando em risco a segurança de pedestres e outros motoristas. Cabe destacar ainda, que na referida avenida não há qualquer guarita, expondo os moradores que utilizam o transporte público ao sol ou chuva.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Anderson do Gás</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_396.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_396.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Criação de uma UTI Neonatal na Santa Casa e a Disponibilidade de mais médicos na Santa Casa e PA (Pronto Atendimento), principalmente para a área da maternidade.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o Asfaltamento de pequeno trecho do final da Rua Romeu Ribeiro Rezende (Rua A) que se encontra em péssimas condições. Bem como Instalação de Iluminação Pública em uma parte desta rua que ainda não possui.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras tapar buracos nas ruas do Bairro Gameleira. _x000D_
 Justificativa: Estive vistoriando as ruas do Bairro, a pedido dos moradores, juntamente com o Presidente da Associação de Moradores, e pude constatar que várias ruas apresentam buracos prejudicando as pessoas que ali residem.</t>
   </si>
   <si>
     <t>94</t>
@@ -911,51 +911,51 @@
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>- Indica ao Secretário de Obras que Refaça os meio fio em volta da quadra do Bairro de Fátima. _x000D_
 Justificativa: O asfalto no referido local foi feito e não foi finalizada a obra de meio fio.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Instalação de uma academia ao ar livre em frente a quadra do Bairro de Fátima. _x000D_
 Justificativa: o local é bastante frequentado pelos esportistas.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_407.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_407.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor da COPASA a vinda a esta Casa Legislativa para mostrar a população e parlamentares o projeto de construção da represa do córrego dos amados que já encontra-se pronto.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o fechamento do acesso a mata do batalhão. _x000D_
 Justificativa: devido a grande ocorrência de fogo na mata por vândalos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>- Indica ao Secretário de Transito a Colocação de placas de proibido estacionar no início da Estrada do Pica Pau com Avenida Dr. Roberto de Melo Queiroz.</t>
   </si>
   <si>
     <t>105</t>
@@ -982,51 +982,51 @@
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal A operação tapa buracos na Rua Martinho de Oliveira, bairro São João. _x000D_
 Justificativa: A rua está se tornando intransitável, uma vez que o asfaltamento ali foi feito há muito tempo e parece nunca ter recebido manutenção.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Que seja feita a mudança da faixa de pedestre localizada em frente ao ZAP 10 para a frente do Colégio Universo, Praça da Inconfidência, objetivando proporcionar maior conforto e acesso dos estudantes e demais pedestres, quando fazerem a travessia da via. _x000D_
 Justificativa: A localização da faixa é inadequada, prejudicada o estacionamento de veículos nas imediações. Quando os pedestres atravessam a faixa se deparam com um canteiro, que atualmente não possui plantas. Em período chuvoso, o canteiro fica barrento e escorregadio, ocasionando quedas e lesões nos pedestres</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/119/requerimentos_reuniao_do_dia_22-10-2018.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/119/requerimentos_reuniao_do_dia_22-10-2018.docx</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a manutenção do asfalto na Rua Clodoaldo de Oliveira, Centro. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de local com grande fluxo de veículos e mão dupla, com estacionamento de apenas um lado da rua, o que faz com que os motoristas que trafegam rumo à Praça Altino Teodoro tenham que passar muito próximo ao meio-fio, sendo que neste trecho, há vários pequenos buracos, que acabam obrigando o motorista a se dirigir para o centro da via, gerando risco de acidentes.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de uma campanha de isenção de impostos de empresas que queiram se instalar em nosso município.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se faça o conserto de um bueiro na Rua Pedro Tavares Gontijo, abaixo da quadra do Bairro de Fátima. Justificativa: devido as chuvas se abriu uma cratera no local, o que vem colocando a população em risco.</t>
   </si>
   <si>
@@ -1107,97 +1107,97 @@
   <si>
     <t>130</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Reiterar a indicação ao Secretário de Obras de Iluminação da Praça do Bairro Esplanada.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a colocação de um redutor de velocidade na Rua Manoel Pereira, no cruzamento com a Rua Adão Honório que dá acesso ao Bairro São Francisco. Justificativa: o trânsito na Rua Manoel Pereira (antiga linha férrea) está cada vez mais intenso colocando em risco os pedestres deste bairro e outros que por ali transitam.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/138/anexo_indicacao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/138/anexo_indicacao.docx</t>
   </si>
   <si>
     <t>Que sejam colocados uma faixa de pedestres e um redutor de velocidade na Avenida Dr. Juca, próximo a entrada da Rua Geraldo do Tonho, Bairro São Geraldo, onde está instalada a UBS Rosário._x000D_
 _x000D_
 Justificativa: Os usuários da referida UBS, principalmente idosos, crianças e pessoas com deficiência e moléstia grave , estão com muitas dificuldades em atravessar a via, na qual os veículos passam em alta velocidade, o que coloca em risco a integridade física e a vida   deles. Trata-se de reiteração de indicação feita por esta vereadora e o presidente desta casa</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_428.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_428.pdf</t>
   </si>
   <si>
     <t>1) Indica a designação de mais um servidor para a biblioteca municipal._x000D_
  _x000D_
 Justificativa: A biblioteca conta atualmente com 3 servidores, havendo diversos outros serviços que deveriam ser realizados e não o são pela falta de servidores.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/141/requerimentos_reuniao_do_dia_29-10-2018.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/141/requerimentos_reuniao_do_dia_29-10-2018.docx</t>
   </si>
   <si>
     <t>3) Indica ao Secretário de Obras:_x000D_
 - A elaboração e execução de projeto de drenagem de águas pluviais no bairro Rosário II. _x000D_
 Justificativa: A pedido de moradores, este Vereador esteve pessoalmente no bairro Rosário II, no dia 27/10/2018, às 12:00 horas, horário de forte chuva nesta cidade, onde pôde conferir in locu a precariedade da drenagem das águas das chuvas, que acarreta verdadeira inundação em grande extensão da Av. das Palmeiras, além de fortes correntezas em diversas vias perpendiculares, até as águas desaguarem no Ribeirão dos Machados._x000D_
 _x000D_
 - Manutenção do asfalto entre na Av. Pref. Geraldo Simão Vaz, entre as ruas Lambari e Heitor de Melo Franco, bairro Jardim dos Anjos. _x000D_
 _x000D_
 Justificativa: O asfalto nesta avenida, com grande fluxo de veículos, via arterial da cidade, possui diversos trechos em mal estado de conservação. Recentemente, foi realizada a manutenção de um pequeno trecho na esquina entre desta Avenida com a Rua Lambari, mas o restando do quarteirão não foi manutenido.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_430.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_430.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de Encaminhar um projeto de lei que concede aumento de salário aos médicos, para que mais profissionais se interessem a vir trabalhar no município.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Limpeza, capina e conserto das deformações do calçamento dentro do cemitério Velha Necrópole. _x000D_
 _x000D_
 Justificativa: O cemitério encontra-se com muita sujeira, matos e o calçamento todo abalado, visto que o local está propício a gerar uma epidemia de dengue. Estamos às vésperas do dia de finados, onde parte da população irá visitar os jazigos dos entes queridos, sendo um descaso do município deixa-lo nessa situação.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Pavimentação asfáltica e tapar buracos na Rua Diamantina, próximo ao número 233, Conjunto Habitacional Dona Branco, assim como em todas as ruas do referido conjunto habitacional. _x000D_
 _x000D_
 Justificativa: Fui procurada pelos moradores do local reivindicando com urgência a operação tapa buracos como também a pavimentação asfáltica, que vem causando grandes transtornos aos moradores e veículos que por ali trafegam. Segue fotos em anexo.</t>
@@ -1234,1803 +1234,1803 @@
   <si>
     <t>148</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras Tapar buracos na Av. Bandeirantes, em frente a LS Tratores e na Av. Vivalde Brandão, no início do calçamento.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Regularizar o asfalto da Av. Guarujá, nas proximidades do número 193, onde a água das chuvas esta empossando causando transtornos a população próxima, Bairro Aeroporto I.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_438.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_438.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado um plano de ação, após este período chuvoso, para fazer os reparos dos buracos das ruas e avenidas, que foram danificadas em nossa cidade, principalmente no último fim de semana, em decorrência das chuvas. _x000D_
 _x000D_
 Justificativas: circulando pelas ruas e avenidas desta cidade constatei que várias delas apresentam vários buracos, o que prejudica inclusive a fluidez do transito, que se encontra impedido em várias áreas. Sei da impossibilidade desta obra durante este período chuvoso, no entanto, posteriormente tal obra será necessária.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_439.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_439.pdf</t>
   </si>
   <si>
     <t>1) Indica ao Secretário de Obras (e a Concessionária CEMIG), a manutenção da rede elétrica da Praça Padre João Heffels, Centro. _x000D_
 _x000D_
 Justificativa: As lâmpadas da referida praça estão acendendo, automaticamente, por volta das 17:00 horas, desperdiçando energia elétrica. _x000D_
 _x000D_
 2) Indica ao Secretário de Obras, em caráter de reiteração, determinar a limpeza do canal da Av. Dr. Roberto. _x000D_
 _x000D_
 Justificativa: Como era de se esperar, dado ao já informado acúmulo de entulho e de vegetação dentro do canal, com as chuvas do final de semana, houve inundação em vários pontos, causando prejuízos à municipalidade e aos munícipes.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_440.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_440.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a instalação de placa de “proibido parar e estacionar” na Av. das Palmeiras, do nº 13 até a esquina da Rua Conselheiro Antônio Guerra. _x000D_
 _x000D_
 Justificativa: Trata-se de local em que há rotatória, com grande fluxo de veículos e pedestres, e, em razão de motoristas estacionarem seus veículos na Av. das Palmeiras, do nº 13 até a esquina da Rua Conselheiro Antônio Guerra, onde funciona um bar, fica dificultado o trânsito para o motorista que sobe a Av. das Palmeiras, rumo ao Centro.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_441.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_441.pdf</t>
   </si>
   <si>
     <t>1) Indica ao Secretário de Obras: 1-Uma placa de PARE na esquina das ruas Conceição Maria Silva com Gustavo de Paula Lopes. 2-Um quebra-molas rua Gustavo de Paula Lopes. 3-Operação tapa buracos na rua Chico Bernadino (Bairro Morada do Sol - atrás da INPROVETER).</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_442.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_442.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras o Recapeamento da Rua Rosa Araújo e recuperação da obra da rede de esgoto feita recentemente no Bairro São Geraldo. _x000D_
 _x000D_
 Justificativa: A referida rua encontra-se intransitável, principalmente após as chuvas onde se formaram grandes valas e buracos.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_443.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_443.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Limpeza e capina da rotatória na Rua Faustino Teixeira, esquina com Rua Pio XII, Bairro São Francisco. _x000D_
 _x000D_
 Justificativa: A referida rotatória encontra-se com mato alto o que potencializa o aparecimento de insetos e animais peçonhentos, prejudicando a todos moradores do entorno.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_444.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Social que verifique a viabilidade de dar suporte para vários andarilhos que se encontram acampados próximo a rodoviária para retornar as suas cidades de origem, caso possível. _x000D_
 _x000D_
 Justificativa: Há mais de um mês esses andarilhos estão fazendo de abrigo a praça da estação (próximo a rodoviária), o que vem causando grandes transtornos dos moradores do entorno, comerciantes como também a população em geral que utilizam a rodoviária. Tornando-se preocupação por parte de todos visto que essas pessoas têm indícios de consumirem drogas e bebidas alcoólicas, colocando a população em risco.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_445.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente que Notifique o proprietário do lote localizado na Rua La Paz ao lado do número 387, para realizar capina, construção de passeio e muro. _x000D_
 _x000D_
 Justificativa: reivindicação dos moradores.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_446.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_446.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao Secretário de Obras a Construção de um quebra-molas de cascalho no início do asfalto que dá acesso ao povoado do Mato Seco. _x000D_
 _x000D_
 Justificativa: Reivindicação dos moradores.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_447.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_447.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Meio Ambiente a Poda das árvores e limpeza da Praça Irmã Albuquerque. _x000D_
 _x000D_
 Justificativa: Reivindicação dos usuários e moradores.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_448.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_448.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade de o Corpo de Bombeiros atender chamadas pelo número 193 originadas por telefone celular. _x000D_
 _x000D_
 Justificativa: Atualmente o número 193 só recebe ligações originadas por telefones fixos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_449.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_449.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados o Patrolamento da estrada que dá acesso ao povoado Bom Retiro e Córrego Areado.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_450.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_450.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração a pavimentação asfáltica da Avenida Martins Bernardes, Bairro Santa Lúcia II. _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reiteração de indicação. Na referida avenida, próximo ao número 235,  está instalada a Associação do Grupo Art’ Manha de Capoeira, que atende aproximadamente 100 crianças e adolescentes voltadas para projetos de resgate social e a melhoria da pavimentação da referida avenida beneficiará aos integrantes da Associação e as pessoas ali atendidas. Os usuários da via têm sofrido muito com a poeira e o barro.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_451.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indica ao Presidente da Câmara Municipal de Bom Despacho a regulamentação de apresentação de requerimento e indicações diretamente no site da CMBD._x000D_
 _x000D_
 Justificativa: O processo eletrônico para indicações e requerimentos já está funcionando. Este Edil, por mais de uma vez, já indicou o agendamento de reunião dos vereadores com o servidor Wagner, para cadastramento da respectiva senha para operar o sistema, mas até a presente data, apenas este Vereador e a Vereadora Dra. Rose Delegada estão utilizando o novo sistema.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_452.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras notificar os proprietários dos imóveis situados na Av. Manoel Pereira, entre as ruas da Fábrica e Antônio Miguel Soares, para construção de passeio.  _x000D_
 _x000D_
 Justificativa: Trata-se de local com grande fluxo de veículos e pedestres. A ausência de passeio neste trecho e em outros trechos da via obriga os transeuntes deambularem dentro da pista, aumentando o risco de atropelamentos.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_453.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_453.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração e execução de projeto de melhoria no trânsito da rotatória existente entre Av. das Palmeiras e Rua da Fábrica.  _x000D_
 _x000D_
 Justificativa: Trata-se de local em que há rotatória, com grande fluxo de veículos (inclusive caminhões) e pedestres, com faixas de pedestres pintadas na esquina e sinalização confusa.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_454.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indica asfaltamento ou (melhoria da pavimentação) nas proximidades da Praça Rerum Novarum, bairro Dom Joaquim._x000D_
 _x000D_
 Justificativa: Com as recentes chuvas, o local está intransitável, com muitos buracos. Ademais, a parte da rua que já foi asfaltada recentemente já está se soltando.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_455.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_455.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que Realize melhorias em geral na Rua Orlando Rodrigo Primo, em especial próximo ao número 360, Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_456.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_456.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras: Tapar buracos em todas as ruas da cidade e que Realize a limpeza dos bueiros da cidade.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_457.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_457.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a Pavimentação asfáltica das ruas: Pedro Paulo Gontijo, Campo Redondo e Rua Portugal, Bairro Babilônia. _x000D_
 _x000D_
 Justificativa: As ruas encontram-se intransitáveis, principalmente depois das chuvas, com valas e buracos, o que vem causando bastante transtornos e riscos aos moradores e aos veículos que por ali transitam, causando danos e prejuízos aos veículos.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_458.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_458.pdf</t>
   </si>
   <si>
     <t>Reiterar ao secretário de obras a indicação de Pavimentação asfáltica da Rua Alexandrina Solto, Bairro Jardim dos Anjos II. _x000D_
 _x000D_
 Justificativa: Trata-se do anseio dos moradores, alegando que a rua encontra-se intransitável, com muitos buracos, barro o que vem prejudicando os moradores. A pavimentação asfáltica é de suma importância para todos gerando qualidade de vida e oportunizando mais trafegabilidade aos veículos e pedestres.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_459.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_459.pdf</t>
   </si>
   <si>
     <t>Indica a secretária de meio ambiente que Oriente os motoristas do caminhão da coleta de lixo para que estacione nos locais adequados sem prejudicar o transito enquanto a coleta é feita. _x000D_
 _x000D_
 Justificativa: Hoje por volta das 10 horas da manhã, um caminhão de lixo encontrava-se parado de forma transversal ocupando totalmente a Rua Vigário Nicolau, impedindo o fluxo de veículos, como pode ser comprovado pela foto anexa.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_460.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_460.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras o Recapeamento e pavimentação asfáltica das ruas demandadas do Vale do amanhecer. _x000D_
 _x000D_
 Justificativa: Esta vereadora foi procurada por vários moradores do referido bairro alegando a situação de várias ruas que encontram-se intransitável com muitos buracos, causando grandes transtornos.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_461.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_461.pdf</t>
   </si>
   <si>
     <t>Reiteração ao Secretário de Obras da indicação de Construção de canaletas para escoamento das águas pluviais da Av. Maria Guerra e a construção de um quebra mola na Rua Araçuaí que atenda a legislação do CONTRAN. _x000D_
 _x000D_
 Justificativa: Nas margens laterais da Av. Maria Guerra não foram feitas as sarjetas para escoamento das águas pluviais e já se iniciou o processo de erosão das margens da avenida e o quebra-molas de terra foi retirado e ainda não foi construído outro de acordo com a legislação.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_462.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_462.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação ao Assessor para Desenvolvimento do Engenho e Povoados de Disponibilização do maquinário para retirada do gramado do campo do Bairro Esplanada.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_463.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_463.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados o Patrolamento da Rua Alexandrino Solto, Bairro Jardim dos Anjos II e da Rua José Felipe Cardoso, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_464.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_464.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que Notifique a empresa EMPRESER para finalizar as obras de asfaltamento da Rua Geralda Lopes, Bairro Ana Rosa até próximo à Igreja São Benedito.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_465.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_465.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras que Realize operação tapa buracos em todas as ruas da cidade em especial as ruas do Bairro São Vicente.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_466.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_466.pdf</t>
   </si>
   <si>
     <t>Reiteração da Indicação ao Secretário de Obras de Reforma da Quadra do Bairro JK, localizada ao lado do PSF Santa Marta.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_467.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_467.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de incluir no Plano de Ação dessa administração o asfaltamento da Rua Pirapora, Bairro Santa Marta._x000D_
 _x000D_
 JUSTIFICATIVA: Esta obra será de grande importância, pois ligara o residencial Dona Branca e o Bairro Rosário II a Avenida Maria Guerra, Bairro Dom Joaquim, otimizando sobremaneira o trânsito naquela região.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_468.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_468.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras que se faça a Limpeza e capina da Praça Rerum Novarum, Bairro Dom Joaquim. _x000D_
 _x000D_
 Justificativa: A referida praça encontra-se com altos matos, o que aumenta a incidência de mosquitos e animais peçonhentos como também impedindo de ser frequentada por crianças e idosos que a utilizam para lazer, entretenimento e convívio dos moradores.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_469.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_469.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Instalação de lâmpadas nos postes localizados na Av. Chico Bernadino, em frente a fábrica de gesso. _x000D_
 _x000D_
 Justificativa: O local encontra-se totalmente sem iluminação, o que vem colocando os moradores em risco devido a falta de segurança, favorecendo as ações de assaltos, drogas e criminalidade. Ressaltando também que todos pagam a taxa de iluminação pública e tem por direito usufrui-la.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_470.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_470.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras que Estude a viabilidade de implantação de rede de esgoto na Rua Padre Libério, próximo ao VAP supermercados do Bairro de Fátima e outro na Rua Sete, Bairro Rosário II (atrás do supermercado Povão). _x000D_
 _x000D_
 Justificativa: As referidas ruas possuem vários moradores que atualmente não contam com o direito de saneamento básico, deixando resíduos e objetos a céu aberto proliferando um insuportável mau cheiro além de deixa-los mais vulneráveis a contraírem diversas doenças.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_471.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_471.pdf</t>
   </si>
   <si>
     <t>Indica a Empresa Circulare a Implantação de um ponto de ônibus na Praça Altino Teodoro, Centro e outro no Bairro Rosário II dando acesso ao percurso ao Bairro São José. _x000D_
 _x000D_
 Justificativa: Fui procurada por vários usuários das referidas localidades que manifestaram a necessidade da implantação desses pontos, principalmente trabalhadores e idosos que utilizam esses percursos diariamente, que estão tendo dificuldade de locomoção, necessitando fazer uma longa caminhada para terem acesso ao ponto.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_472.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_472.pdf</t>
   </si>
   <si>
     <t>Indica ao Corpo de Bombeiros que faça Vistoria no sistema de combate a incêndio (registro do hidrante) de todas as creches e escolas municipais e estaduais e informar se estão todas de acordo com a legalidade.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_473.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_473.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao secretário de obras de Asfaltamento do prolongamento da Av. Brasil, ao lado do campo dos operários, Bairro Jardim América. _x000D_
 _x000D_
 Justificativa. Fui procurada pelos moradores que reclamaram da poeira e dos buracos.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_474.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_474.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Realize a contenção no início do asfaltamento da Rua Araçuaí com a Av. Maria Guerra. _x000D_
 _x000D_
 Justificativa: devido as chuvas as laterais das referidas ruas estão sendo danificadas podendo comprometer a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_475.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_475.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que realize Melhorias da entrada do Bairro Morada do Sol, localizado atrás da empresa Inproveter. _x000D_
 _x000D_
 Justificativa: Com as chuvas dos últimos dias a situação do referido local piorou bastante devido ao aumento dos buracos.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_476.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_476.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que realize a reparação de um bueiro o mais rápido possível na rua Pedro Tavares Gontijo, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_477.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_477.pdf</t>
   </si>
   <si>
     <t>Indica Construção de meio fio na quadra de Esportes do Bairro Nossa Senhora de Fátima. Realizar “Operação Tapa Buracos” em toda a cidade. _x000D_
 _x000D_
 Justificativa: No período das chuvas a terra está cedendo e invadindo a rua trazendo transtornos aos moradores próximos à quadra.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_478.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_478.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Iluminação da Praça Guilhermino Rodrigues Filho, Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que Solicite à COPASA que faça a construção da rede de esgotos no Bairro Ipiranga, Distrito do Engenho do Ribeiro. _x000D_
 _x000D_
 Justificativa: O bairro já encontra-se todo asfaltado e desde que a COPASA assumiu a manutenção da rede de esgotos do município o referido bairro não dispõe deste serviço.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_480.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_480.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor de Operações do Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DEER/MG), Luiz Alberto Dias Mendes, para que verifique a possibilidade de fazer os reparos necessários na MG-164, nos trechos que dão acesso a saída de Bom Despacho/Martinho Campos, principalmente no trajeto de entrada do Bairro Morada do Sol, e no trecho de acesso a 262. _x000D_
 _x000D_
 Justificativa: Ambos os trechos apresentam dezenas de buracos, enormes, principalmente no trecho de entrada do Bairro Morada do Sol, o que facilita a ocorrência de acidentes automobilísticos, colocando em risco a vida dos pedestres e motoristas que utilizam a referida rodovia.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_481.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Construção de uma lombo-faixa em frente ao Supermercado do VAP do Bairro de Fátima. _x000D_
 _x000D_
 Justificativa: Esta foi uma reivindicação dos funcionários e da população por se tratar de um comércio de grande fluxo de pessoas.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_482.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Implantação de um projeto de Iluminação Pública na Av. Lalemã Vieira B. Esplanada. _x000D_
 _x000D_
 Justificativa: Moradores do Bairro citado alega que, a avenida é larga e consta poste de iluminação só de um lado, ficando assim muito escura. _x000D_
 _x000D_
 E que Notifique o Supermercado Fidélis para construção de passeios na Av. Vivalde Brandão, B. Jardim América, em frente ao lote que pertence a referida empresa. _x000D_
 _x000D_
 Justificativa: Por se tratar de uma Avenida, e não tendo passeios os pedestres andam na rua.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_483.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_483.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que proceda a conscientização dos servidores municipais, notadamente dos agentes de combate a dengue, para que façam uso do crachá de identificação, conforme dispõe a Lei Municipal nº 2.586/2017, bem como instaure as medidas administrativas em caso de infração.  _x000D_
 _x000D_
 JUSTIFICATIVA: A utilização de crachá é importantíssima para que o cidadão tenha condições de identificar o servidor que o atende. No caso dos agentes de combate a dengue, a identificação é fundamental para que o cidadão permita a entrada em sua residência do servidor, diminuindo as chances de um terceiro se passar por agente público. Ante o exposto, faz se o presente requerimento.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_484.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito a viabilização de transporte escolar para as crianças do Bairro Simeão Ferreira e Bairro Nossa Senhora Aparecida (Vale do Amanhecer). _x000D_
 _x000D_
 Justificativa: Juntamente com as mães, pais e familiares dos alunos, peço novamente a administração municipal uma providencia para resolver este sério problema. Diariamente crianças moradoras destas localidades, caminham pelo acostamento da rodovia em direção a escola. Correm riscos enormes, de acidentes graves, atropelamento e morte, dentre outros. As famílias reivindicam ajuda do poder público, pois muitas não tem condições de pagar pelo transporte particular em vans escolares.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_485.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados que seja realizado serviço de reparo, manutenção e cascalhamento de trechos das estradas rurais do Município que estão precisando. _x000D_
 _x000D_
 Justificativa: devido às chuvas intensas e muito barro, causando transtornos aos moradores da zona rural e aos produtores rurais, como por exemplo dificultando muito a coleta e transporte do leite produzido.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_486.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_486.pdf</t>
   </si>
   <si>
     <t>Indica a COPASA que Providencie a ligação de esgoto da Rua Chico Bernardino, Bairro Morada do Sol, nas proximidades da fábrica de gesso e Motel, local onde a COPASA já construiu uma rede e não deu sequência no lançamento.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_487.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_487.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a Drenagem de águas pluviais da Rua Geraldo Xavier, Bairro Esplanada, próximo ao PSF. _x000D_
 _x000D_
 Justificativa: No período das chuvas no cruzamento próximo ao PSF a rua fica totalmente alagada, o que vem prejudicando os moradores e usuários do PSF. Segue fotos em anexo.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_488.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_488.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras a Pavimentação asfáltica da Av. Brasil, Bairro Jardim América. _x000D_
 _x000D_
 Justificativa: A referida avenida encontra-se intransitável com muita lama, buracos e no período da seca com muita poeira, causando grandes transtornos aos moradores e o acesso tornando-se totalmente restrito no período chuvoso.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_489.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_489.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação ao assessor para desenvolvimento do engenho e povoados de Construção de um quebra-molas de cascalho no início do asfalto que dá acesso ao povoado do Mato Seco. _x000D_
 _x000D_
 Justificativa: Reivindicação dos moradores devido ao excesso de poeira do local Bom Despacho.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_490.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_490.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que Realize a operação tapa buracos em todo Bairro São Vicente, especialmente na Av. Governador Valadares, assim como nas outras ruas mais danificadas pelas chuvas.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_491.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_491.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Obras vistoria e manutenção no terreno público (área de reserva), entre as Ruas 6 e 7, nas proximidades do Condomínio Dona Branca._x000D_
 _x000D_
 Justificativa: O trecho não possui passeio, os pedestres têm que deambular dentro da via de trânsito. Ademais, há erosão em pequeno trecho, com risco de se agravar, caso não haja manutenção.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_492.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_492.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a melhoria da entrada do estacionamento da Praça da Estação (Praça de Eventos), pela Rua Ari Marques._x000D_
 _x000D_
 Justificativa: A entrada do referido estacionamento, pela Rua Ari Marques, é estreito e irregular, dificultando o acesso de veículos ao local.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_493.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_493.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação ao secretário de obras de Limpeza, capina e recapeamento das ruas do bairro Novo Dom Joaquim. _x000D_
 _x000D_
 Justificativa: As referidas ruas se encontram com muitos buracos, matos e lixos dificultando o trafego dos veículos causando transtornos e riscos aos moradores.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_494.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_494.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que verifique junto à Administração da Rodoviária a possibilidade de se permitir que os sublocatários dos guichês e salas possam utilizar o sanitário gratuitamente. _x000D_
 _x000D_
 Justificativa: Chegou ao conhecimento desta vereadora que funcionários das empresas de ônibus que trabalham no local estariam sendo cobrados pelo uso do sanitário. Sem olvidar das garantias legais que a licitante possui, é preciso que se tenha bom senso, haja vista que os guichês das empresas funcionam no local e não possuem banheiros individualizados.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_495.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_495.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de obras a Recolocação da tampa de um bueiro localizado na Av. Dr. Juca, próximo a Empresa Animal.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_496.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_496.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Instalação de uma faixa de pedestres estre as Ruas Araçuaí esquina com Av. Governador Valadares.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_497.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_497.pdf</t>
   </si>
   <si>
     <t>Indica a Controladora Interna do Poder Executivo que instaure processo administrativo a fim de apurar irregularidades ocorridas na gestão do Contrato nº141/2017. _x000D_
 _x000D_
 JUSTIFICATIVA: O contrato nº141/2017 refere-se à contratação de empresa para prestação de serviço de análise para diagnóstico financeiro e assistencial, visando analisar as práticas de gestão adotadas pelo Lactário e Posto de Puericultura Menino Jesus (Santa Casa de Bom Despacho). Ocorre que o prazo de vigência do mesmo foi prorrogado por duas oportunidades, todavia não havia previsão de prorrogação no Edital do Pregão Presencial nº 31/2017 e nem no contrato nº141/2017, como se abstrai do item 2.1 de ambas as peças administrativas. Por outro lado, a contratação não se refere a serviços continuados. Constata-se ainda uma confusão entre prazos, tendo o prazo de execução sido prorrogado muito após seu término (120 dias – clausula 5.1 do contrato). Outrossim, utilizou-se de termo aditivo para prorrogação de prazo de vigência contratual como se fosse prorrogação de prazo de execução. Não houve emissão de ordem de serviço, conforme determina a clausula terceira do contrato. Novamente confusão na gestão do contrato, uma vez que considera a assinatura do contrato termo inicial do prazo de execução, quando na verdade se refere a termo inicial de vigência contratual. A execução do contrato nº141/2017 é de grande interesse público, pois visa o aprimoramento das práticas de gestão na saúde municipal, conforme objeto do contrato. Todavia, as reiteradas falhas na gestão do mesmo ocasionaram morosidade e ineficiência da gestão pública, se contrapondo ao interesse público de melhoria na prestação de serviços públicos de saúde em âmbito municipal.  É preciso apurar as irregularidades praticadas, bem como verificar quem deu causa à exponencial atraso na conclusão do contrato. Em anexo, cópia dos documentos obtidos por esta vereadora.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_498.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_498.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Colocação de placas de sinalização: “PARE” na Rua Sergipe esquina com Rua Oriente e outra na Rua Sergipe esquina com Rua Paraná, Bairro Ana Rosa.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_499.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_499.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de transito a Colocação de placa: “PROIBIDO PARAR E ESTACIONAR” no Beco Chacrinha, nos dois sentidos, Bairro São Francisco. _x000D_
 _x000D_
 Justificativa: devido o beco ser muito estreito se parar algum veículo fica impossível a passagem de outro.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_500.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_500.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de iluminação da Pracinha do Bairro Santa Lúcia II._x000D_
 _x000D_
 Justificativa: Este vereador foi informado que o local foi reformado, recentemente, pelos moradores, que fizeram a capina e limpeza, mas ainda não possui iluminação, o que impede a sua efetiva utilização durante a noite.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_501.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_501.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Obras a instalação de lâmpada no poste instalado na Rua 1, nº 60, bairro Bela Vista._x000D_
 _x000D_
 Justificativa: Este vereador foi informado que foi instalado poste no local, mas há muito se espera a colocação de lâmpadas.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_502.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_502.pdf</t>
   </si>
   <si>
     <t>Que seja realizada operação tapa buracos na Avenida Doutor Roberto, em especial, nas proximidades do Roberto Churrasqueiro. _x000D_
 _x000D_
 JUSTIFICATIVA: Circulando pela Avenida Doutor Roberto, constatei vários buracos, o que prejudica, inclusive, a fluidez do transito. Bom Despacho, 17 de dezembro de 2018.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_503.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_503.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja verificada pela administração a possibilidade de manter o convênio celebrado entre o município e o Estado de Minas Gerais para manutenção do IMA nesta cidade. _x000D_
 _x000D_
 Justificativa: Considerando a eminente transição de governo, seria prudente aguardar para que seja verificado com o mesmo quais as possibilidades da renovação sem prejuízo para o município. Seria um gesto de confiança no novo governo, tanto neste, quanto em outros convênios celebrados. Importante lembrar que o IMA hoje tem uma grande estrutura em nossa cidade, exatamente por se tratar de um polo regional.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_504.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_504.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO ao prefeito municipal da seguinte indicação: estudar a possibilidade de se criar uma estrutura para manutenção do funcionamento dos Centros de Educação Infantil (Creches) de forma ininterrupta durante o período de férias. _x000D_
 _x000D_
 Justificativa: Há uma grande reivindicação das mães que relataram a preocupação de onde deixar os filhos para irem trabalhar nesse período de férias, visto que as mesmas não têm condições financeiras para pagarem uma babá e nem tem familiares disponíveis para cuidar das crianças. Se me permite, sugiro que sejam criadas atividades recreativas diversificando nesse período a rotina diária das crianças, simulando a uma colônia de férias.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_505.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_505.pdf</t>
   </si>
   <si>
     <t>Reiteração ao Prefeito Municipal da seguinte indicação: verificar a possibilidade de implantação de um programa social para auxílio ao transporte escolar urbano para crianças de baixa renda, mediante critérios de renda per capita, distância mínima entre residência e escola, bem como frequência escolar. _x000D_
 _x000D_
 Justificativa: Esta vereadora vem sendo procurada por famílias de baixa renda as quais relataram que não possuem condições financeiras de custear o transporte escolar urbano das crianças que compõe o núcleo familiar. Afirmam que deslocamento é necessário por não haver escola pública próxima as suas residências. É fato ainda que as dificuldades do deslocamento até a escola é um dos fatores que contribuem para evasão escolar. O transporte será de grande valia para estas crianças, uma vez que, além de garantir o acesso à escola, pois chegarão ao estabelecimento de ensino com segurança e tranquilidade, haverá ainda um aumento no rendimento escolar, bem como o aprendizado e desenvolvimento social.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_506.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_506.pdf</t>
   </si>
   <si>
     <t>Indica ao secretário de obras que faça a Repintura das faixas de pedestres em frente à Câmara Municipal. _x000D_
 _x000D_
 Justificativa: o local já foi alvo de acidente.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_507.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_507.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça o Recapeamento da entrada do Distrito do Engenho do Ribeiro.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_508.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_508.pdf</t>
   </si>
   <si>
     <t>Indica ao Assessor para Desenvolvimento do Engenho e Povoados a Reforma da ponte que dá acesso ao Povoado do Mato Seco, próxima à Granja Ressaca.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/591/projeto_de_lei_complementar_no_02_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/591/projeto_de_lei_complementar_no_02_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 179 da Lei Complementar 3512014, Código de Obras, e dá outras providências."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei__complementar_6_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei__complementar_6_2018.pdf</t>
   </si>
   <si>
     <t>"Institui, nos termos do art. 182, § 4° da Constituição Federal, os instrumentos para o cumprimento da Função Social da Propriedade Urbana no Município_x000D_
 de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_complementar_7_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_complementar_7_2018.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1.950/03, Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_complementar_no_08_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_complementar_no_08_2018.pdf</t>
   </si>
   <si>
     <t>"Institui o Código Sanitário do Município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_no_22_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_no_22_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade ao poder executivo municipal a realizar audiências públicas antecipadamente a regulamentação de novos valores de taxas e serviços públicos no âmbito do município de Bom Despacho e dá outras providências."</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_no_44_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_no_44_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de fornecimento gratuito de água potável pelos estabelecimentos esportivos e similares aos seus frequentadores e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_o_54_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_o_54_2018.pdf</t>
   </si>
   <si>
     <t>"Inclui o parágrafo único no art. 49 da Lei Municipal n° 1.591, de 30 de abril de 1996 e dá outras providências."</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>"Estabelece regras para comercialização de alimentos e bebidas em 'food trucks ", "trailers ", vans e veículos similares em vias e áreas públicas".</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_no_57_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_no_57_2018.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a doação de área de terreno público e dá outras providências.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4394/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4394/01.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Roberta Fabiana Neves</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4395/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4395/02.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Dalva Helena Soares da Silva</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4396/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4396/03.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos que menciona da Resolução n° 589, de 29 de Junho de 2009.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4397/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4397/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria de Fátima Couto Batista</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4398/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4398/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Rosimaire Cássia dos Santos</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4399/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4399/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria Ana da Conceição Branco Mendes</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4400/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4400/07.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Irene de Maria de Araújo</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4401/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4401/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Helenice Rodrigues Ferreira</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4402/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4402/09.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria Aparecida da Silva Martins</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4403/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4403/10.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Anastácia Clarete Vieira da Cunha</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4404/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4404/11.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4405/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4405/12.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para concessão de honrarias entregues pela Câmara Municipal àqueles que tenham se destacado pela atuação na vida pública ou privada, tendo prestado relevantes serviços à comunidade de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4406/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4406/13.pdf</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4407/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4407/14.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Juliano Toscano Barreto.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4408/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4408/15.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Wendel Cristiano Soares de Mesquinha</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4409/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4409/16.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Edicéia Nunes de Brito</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4410/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4410/17.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Geraldo Junior</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4411/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4411/18.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Evaldo Gonçalves da Silva</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/19.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à Alysson Elias Macedo</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Juliana Jaber Queiroz</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/20.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à João da Silva</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/21.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Antônio Cesário Neto</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Denis Anísio Socorro Carvalho</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/24.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Eduardo Rodrigo da Costa</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/25.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à João Ferreira Lopes</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Bruno Gontijo Araújo Teixeira.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/27.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Douglas Rodrigues Xavier</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/28.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Fernanda da Silva Gontijo</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/29.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maura de Lurdes Teixeira dos Santos</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/30.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à Mabel Mendes da Nóbrega</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/31.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Mozart Foschet</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/32.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à Vânio Sérgio Maia</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/33.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Wilson Edmar da Silva</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/34.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Flávia de Oliveira</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/35.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Aluízio Sebastião Gontijo Couto</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/36.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à Antônio Fracisco de Souza</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/37.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cudadão Honorário à Cassius Romanelli Moreira</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/38.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sérgio Rodrigues da Costa Junior</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/39.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à Pedro Lino da Costa</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/40.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à Cecília Rodrigues Ferreira Leite</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/41.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Antônio Otaviano da Costa Franco</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/42.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9° do Regimento Interno da Câmara Municipal de Bom Despacho/MG - Resolução n°685/2012</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei__1.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Centro de Atendimento ao Cidadão e da outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pr_44_2018.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pr_44_2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Organização Administrativa da Câmara Municipal de Bom Despacho."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde cópia dos documentos apresentados pelo Instituto Labore na reunião realizada no mês de junho de 2018 relacionados ao diagnóstico situacional da Santa Casa de Bom Despacho.</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde Esclarecimentos sobre a falta de profissional na UBS localizada no SESC, sendo eles: Dentista: Saiu dia 22/08/2018 a até a presente data não foi substituído. Enfermeira: Saiu há mais de um mês, sem substituição definitiva. Uma vez que a enfermeira Mariely está apenas trabalhando na parte da manhã até que a situação seja resolvida. _x000D_
 _x000D_
 Justificativa: Diante do exposto, peço esclarecimentos e previsão de regularização da situação e quais medidas serão tomadas.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_196_Z1vo7YO.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_196_Z1vo7YO.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a seguinte informação: Quantas reclamações foram registradas referente à proliferação de ratos e ratazanas no município de Bom Despacho? Quais medidas têm sido adotadas pela secretaria de saúde para controlar os riscos de infestação de ratos no município de Bom Despacho? Foi feita alguma campanha junto à população pela equipe de endemias no sentido de evitar tal proliferação? Os proprietários de imóveis sujos estão sendo notificados a providenciar a limpeza? _x000D_
 _x000D_
 JUSTIFICATIVA: Esta vereadora tem recebido diversas reclamações de moradores, especialmente dos bairros Esplanada, Babilônia e Rosário, os quais alegaram que a presença de ratos em suas residências tem sido frequente, embora estejam adotando medidas preventivas. Alegaram ainda que os roedores estão danificando móveis, eletrodomésticos e colocando em risco a saúde de suas famílias, haja vista que eles podem transmitir várias doenças ao homem, entre elas, leptospirose, peste bubônica, tifo murino, salmoneloses e febre da mordedura.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_197_7rRVVDN.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_197_7rRVVDN.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que Informe a esta Casa se o município possui aparelho ventilatório por BPAP uso domiciliar. Em caso negativo, que informe ainda se há processo licitatório para aquisição ou locação do mencionado aparelho. _x000D_
 _x000D_
 JUSTIFICATIVA: Chegou ao conhecimento desta vereadora que pacientes bondespachenses poderiam receber alta de internação ocorrida em outro município, todavia em razão do município de Bom Despacho/MG não possuir aparelho de suporte ventilatório por BPAP uso domiciliar, os mesmos são mantidos internados longe de casa. O fato é que estes pacientes internados estão sujeitos a infecções hospitalares, bem como ocupam uma vaga de leito, quando poderiam estar em casa, perto de seus familiares durante sua recuperação. Segue em anexo, relatório médico encaminhado a esta vereadora.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_198_aa0vBtt.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_198_aa0vBtt.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Cultura a seguinte informação: Onde estão e como estão sendo armazenados as peças do Museu Municipal?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_199_Cpz6m2z.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_199_Cpz6m2z.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde a seguinte informação: Houve perda do recurso do piso da atenção básica devido a falta do profissional médico?</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_200.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_200.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Gerente Geral da Caixa Econômica Federal, Cláudio Mendonça, as seguintes informações: 1-Qual foi o resultado apresentado pela equipe responsável pelo trabalho técnico social realizado por empresa técnica no Residencial Dona Branca? 2-A Caixa Econômica Federal recebeu alguma denúncia referente à ocupação irregular e depredação de imóveis desocupados no Residencial Dona Branca? 3-Quais são as medidas adotadas ou as medidas que serão adotadas quanto às ocupações irregulares e imóveis desocupados e depredados? Em qual tempo tais medidas serão realizadas? _x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de reiteração do requerimento apresentado nesta casa, no dia 17 de novembro de 2017. Alguns moradores do Residencial Dona Branca procuraram esta parlamentar e informaram que existem dezenas de imóveis desocupados, ou depredados, ou com moradia irregular, enquanto isso, várias pessoas aguardam na fila de suplentes para  a realização do sonho da Casa Própria. Disseram ainda, que há necessidade de adoção de medidas urgentes, haja vista que usuários e traficantes de drogas têm ocupado casas do residencial que estão vazias, trazendo desconforto e insegurança aos moradores.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_201.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_201.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal em exercício, Dr. Bertolino da Costa Neto a seguinte informação: Quando serão disponibilizadas as bolsas do programa PROMUT?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_202.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de saúde a seguinte informação: Qual a quantidade de processos ajuizados contra o município na área de saúde, cujas sentenças foram desfavoráveis ao município? - Qual valor total pago nas sentenças judiciais desfavoráveis ao município nos anos de 2016 até a presente data?</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_203.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_203.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de saúde a seguinte informação: - Qual número atual de pacientes que estão aguardando na fila de cirurgia de cataratas no município? - Quais exames são necessários para a realização do procedimento cirúrgico? - Quantos exames estão sendo disponibilizados mensalmente pelo setor de regulação, avaliação e auditoria? - Por qual motivo os pacientes foram orientados a pagar seus exames na rede particular?</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_204.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_204.pdf</t>
   </si>
   <si>
     <t>Requer aos senhores vereadores que seja encaminhada uma Moção de Congratulação para o Grupo das Margaridas em virtude dos relevantes serviços prestados às entidades do município.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_205.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_205.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito em exercício: cópias do 1) Relatório de Vistoria da Secretaria Municipal de Obras e 2) do Parecer da Secretaria de Meio Ambiente, constantes do processo 80000.000012/2018-19, ambos referentes à infraestrutura do loteamento residencial denominado Geraldo Cesário (autorizado pelo Decreto 8.025/2.018). _x000D_
 _x000D_
 Justificativa: documentos necessários para este Vereador exercer o seu poder-dever fiscalizador.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_206.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_206.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviada uma MOÇÃO DE CONGRATULAÇÃO à Metástase do Amor em virtude dos relevantes serviços prestados à população bondespachense.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_207.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_207.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Meio Ambiente as seguintes informações: apresentar planilha contendo relação de todas fiscalizações realizadas pelo Município durante o período noturno, no ano de 2018, quanto à Lei Municipal nº 2.142/2009, devendo a planilha conter os locais, nome dos estabelecimentos/pessoas/veículos fiscalizados e notificações lavradas. _x000D_
 _x000D_
 Justificativa: Em requerimento anterior, a Secretaria de Meio Ambiente informou que apenas realiza fiscalização quando recebe reclamação, ou seja, quando provocada, o que não atende aos ditames da legislação. Assim, este vereador quer saber se todos os locais objeto de reclamações foram ou estão sendo, devidamente fiscalizados e se a fiscalização tem surtido efeitos positivos.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_208.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_208.pdf</t>
   </si>
   <si>
     <t>Requer do Conselho Municipal de Saúde a Cópia da ata da reunião do conselho municipal de saúde em que foi realizada a denúncia de que houve pagamento de exames, por parte dos pacientes, que foram submetidos a cirurgia de cataratas.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_209.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_209.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que envie o nome da empresa que venceu a licitação para reforma da Praça da Estação bem como de construção e reforma de escolas e creches e informar o prazo de conclusão das obras e valor.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_210.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_210.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Desenvolvimento Social, pedido as seguintes informações:_x000D_
 - Qual o critério adotado para convocação de conselheiro suplente para substituição de Conselheiro Tutelar Titular que se afastar temporariamente? _x000D_
 Justificativa: Primeiramente, esclareço que se trata de substituição temporária em razão de afastamento de conselheiro tutelar titular. Chegou ao conhecimento desta vereadora, através da suplente Celeida Cardoso Mesquita, que conselheiros suplentes recusaram-se a exercer a substituição temporária quando convocados. Apesar de recusarem, mantiveram-se na mesma posição da lista, sendo nomeados novamente para substituição temporária, sem que a lista tenha prosseguido. Assim é preciso elucidar qual o critério é utilizado para substituição temporária, haja vista que para nomeação em definitivo, o eleito que se recusar a tomar posse é reclassificado em último lugar (item 10.7 da Resolução 07/2015/CMDCA), logo para substituição temporária haveria de se adotar o mesmo critério.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_211.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_211.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Administração, pedido das seguintes informações: _x000D_
 - Após homologação do resultado do Processo Seletivo Simplificado de Estágio Não-Obrigatório nº 01/2018, houve prorrogação de contratos de estágio anteriores ao mencionado certame? _x000D_
 - Atualmente, o município possui quantos estagiários para o curso de engenharia civil? _x000D_
 Todos os contratos de estágio foram firmados após a homologação do processo seletivo, respeitando a ordem de classificação? _x000D_
 _x000D_
 Justificativa: Chegou ao conhecimento desta vereadora que a ordem de classificação no Processo Seletivo Simplificado de Estágio Não-Obrigatório nº 01/2018 não vem sendo respeitada nas contratações, pelo que requer as informações solicitadas.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_212.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_212.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal, pedido das seguintes informações: _x000D_
 - Qual o valor anual destinado a adiantamento de despesas por meio de suprimento de fundos por órgão ou repartição? _x000D_
 - Qual o valor despendido neste exercício financeiro com a utilização de adiantamento de despesa? _x000D_
 _x000D_
 Justificativa: O art.5º, caput do Decreto Municipal nº 7.950/18 prevê que o valor repassado mensalmente para cada órgão ou repartição é de R$300,00 (trezentos reais), totalizando R$3.600,00 (três mil e seiscentos reais) no exercício financeiro. Por outro lado, nos art.4º c/c art.6º da Resolução Conjunta nº 001/2018 (Secretarias Administração, Fazenda e Controladoria-Geral) há previsão de R$ 17.600,00 (dezessete mil e seiscentos reais) por exercício financeiro. Considerando que o adiantamento previsto nos art.68 e 69 da Lei Federal nº 4.320/64 destina-se a despesas que não possam se subordinar ao rito normal de licitação, faz-se necessário elucidar qual o valor correto, haja vista que R$ 17.600,00 (dezessete mil e seiscentos reais) por exercício financeiro para cada secretaria é um valor considerado vultuoso.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_213.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_213.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Educação que informe se está em curso revisão do plano de carreira dos profissionais da educação municipal. _x000D_
 Em caso positivo, solicita-se que encaminhe cópia dos trabalhos realizados._x000D_
  _x000D_
 Justificativa: A valorização dos profissionais da educação é matéria de relevante interesse público, razão pela qual requer as informações acima.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_214.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_214.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde as seguintes informações: _x000D_
 - Qual o fundamento legal que embasou a prorrogação do contrato nº141/2017, por meio do 1º termo aditivo firmando em 08/06/2018, haja visto que o contrato não se enquadra nas hipóteses do art.57 da Lei Federal nº 8.666/93? _x000D_
 - Em que data foi entregue a ordem de serviço para início dos trabalhos, nos termos do item 3.3 do contrato nº 141/2017? Encaminhar cópia do protocolo da ordem de serviço. _x000D_
 - O prazo para execução do contrato disposto na clausula 4.1 contrato foi prorrogado? Em caso positivo, encaminhar cópia da justificativa e atesto/aprovação do gestor do contrato, nos termos da clausula 4.2.6 do contrato. _x000D_
 - O contrato nº 141/2017 possui mais termos aditivos? Em caso positivo, encaminhar cópia dos mesmos; em caso negativo, encaminhar cópia do diagnóstico final, haja vista o encerramento do prazo para os trabalhos (conforme 1º termo aditivo, o prazo encerraria aos 08/09/2018). _x000D_
 - Caso a execução do contrato não tenha sido concluída, informar quais etapas foram concluídas, bem como encaminhar cópia das notas fiscais referentes ao pagamento do contratado pelas etapas concluídas. - A contratada descumpriu os prazos pactuados? Em caso positivo, informar se foram aplicadas as penalidades dispostas na clausula décima._x000D_
  _x000D_
 Justificativa: O contrato nº141/2017 refere-se à contratação de empresa para prestação de serviço de análise para diagnóstico financeiro e assistencial, visando analisar as práticas de gestão adotadas pelo Lactário e Posto de Puericultura Menino Jesus (Santa Casa de Bom Despacho). Apesar do contrato ter sido assinado em 09/06/2017, ou seja, há mais de um ano, tendo o prazo de 120 dias para sua execução, ainda não há informação de que o contratado tenha entregado o diagnóstico final. Assim, em razão da morosidade constatada, em defesa do interesse público para que sejam aprimoradas as práticas de gestão na saúde municipal, conforme objeto do contrato, bem como no exercício do dever de fiscalizar no qual está incumbida esta vereadora, apresenta-se o presente requerimento.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_215.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_215.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO para a os organizadores da Festa de São Vicente de Paulo em virtude do sucesso da festa.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_216.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_216.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe qual o critério para fixação da tarifa de abastecimento de água e coleta/tratamento de esgoto no município._x000D_
 Justificativa: O ofício nº 0534/2018/GPFJCC, tendo como anexo cópia do ofício nº0382/2018/GPJCC, informa que o município não possui convênio com a ARSAE-MG, pelo que é preciso esclarecer qual o fundamento para cobrança das atuais tarifas de serviço de abastecimento de água e coleta /tratamento de esgoto.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_217.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_217.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que envie Relatório dos atendimentos prestados no mês de setembro pela Santa Casa e PA (Pronto Atendimento) do município e um Relatório dos profissionais disponíveis e área de atuação junto a Santa Casa e PA (Pronto Atendimento)._x000D_
 Justificativa: Está ocorrendo uma grande demanda e falta de profissionais suficiente para atendimento, inclusive na maternidade.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde pedido da seguinte informação:_x000D_
 - Por qual motivo o Centro de Especialidades Odontológicas vem utilizando anestésicos com prazo de validade vencido?_x000D_
 Justificativa: Várias denúncias chegaram a esta vereadora com relação do uso de anestésicos vencidos.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO ao Grupo de Voluntários pelo belo trabalho desenvolvido nas praças da cidade, e se possível, solicitar que seja agendada data para que todos nós vereadores desta casa, possamos agradecê-los pelo belíssimo trabalho realizado.</t>
   </si>
   <si>
     <t>109</t>
   </si>
@@ -3076,51 +3076,51 @@
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Requer da secretária de Saúde a seguinte informação: _x000D_
 Qual a previsão de entrega da UBS do Engenho do Ribeiro?</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requer da secretária de Saúde a seguinte informação:_x000D_
 Há previsão de compra dos seguintes materiais odontológicos para atendimento das Unidades Básicas de Saúde: Resina, ácido fosfórico, adesivo e sugador?</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requer que seja concedida uma moção de aplausos ao jovem, Thales Afonso dos Santos Corsino, aluno do Colégio Tiradentes de Minas Gerais e ex- integrante da Câmara Jovem e do Parlamento Jovem de Bom Despacho, por ter participado do Projeto Jovem Senador 2018 e ter sido classificado em primeiro lugar no Estado de Minas Gerais, com a elaboração da redação “A Constituição Cidadã: Utopia ou Realidade?”</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/118/requerimentos_reuniao_do_dia_22-10-2018.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/118/requerimentos_reuniao_do_dia_22-10-2018.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal determinar seja encaminhado o extrato (ou planilha) de repasses para a Pasta da Saúde, entre os meses de julho de 2017 a fevereiro de 2018._x000D_
 _x000D_
 JUSTIFICATIVA; informações necessárias para este Vereador exercer o seu poder-dever fiscalizador. (OBS: documentos podem ser enviados para o e.mail fernandobranco2@yahoo.com.br)</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a seguinte informação: Se já foram realizados os estudos dos impactos financeiros referentes ao anteprojeto de Lei que prorroga, no âmbito do Município de Bom Despacho, o prazo de licença-maternidade das servidoras públicas municipais, por mais 60 dias? _x000D_
 Justificativa: Esta vereadora foi procurada por diversas servidoras que solicitaram informações sobre o andamento da referida indicação, realizada por esta vereadora no dia 03 de julho de 2017 e 06 de novembro de 2017, acompanhada de um anteprojeto de lei.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>– Requer do Prefeito Municipal as seguintes informações:_x000D_
  Quantos engenheiros fazem parte do quadro de servidores da Prefeitura Municipal? _x000D_
@@ -3152,518 +3152,518 @@
     <t>136</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Requer da Santa Casa de Bom Despacho que Encaminhe a relação de pacientes que necessitaram de materiais especiais (OPME) durante o período de 2017 a 2018 e dentre eles quais foram custeados pelo município. _x000D_
 Justificativa: Para obter informações e acompanhamento dos critérios dos andamentos das filas de cirurgias com materiais não custeados pelo SUS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Requer que seja encaminhado uma MOÇÃO DE CONGRATULAÇÃO ao Senhor Adair Firmino da Silva, Coronel PM QOR pela sua ordenação diaconal no dia 19 de outubro de 2018</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/139/anexo_mocao.docx</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/139/anexo_mocao.docx</t>
   </si>
   <si>
     <t>Requeiro uma Moção de Congratulação para a professora de redação do Colégio Tiradentes de Minas Gerais, Cássia Patrícia Silva Damasceno, pelo brilhantíssimo trabalho desenvolvido com seus alunos. Destaca-se nesta oportunidade, o apoio incondicional prestado ao aluno, Thales Afonso dos Santos Corsino, o qual foi classificado em primeiro lugar no Estado de Minas Gerais, com a elaboração da redação “A Constituição Cidadã; Utopia ou Realidade” e representará Bom Despacho e Minas Gerais em Brasília, no próximo dia 18 de novembro, no Projeto Jovem Senador 2018.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Requer do secretário de obras a seguinte informação: Como está o cronograma de prolongamento/obras da Av. Dr. Roberto. Favor prestar esclarecimentos. _x000D_
 _x000D_
 Justificativa: Moradores do B.do Rosário próximo à avenida mencionada estão sendo prejudicados com as inundações.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Requer da secretária de saúde a seguinte informação: qual o motivo de não fornecer de imediato as receitas médicas nas UBS sem ter que marcar. _x000D_
 _x000D_
 Justificativa: Vereador foi questionado pela população que está sendo prejudicada, tendo que ir ao Posto para marcar o dia de fazer a Receita Mensal.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Meio Ambiente pedido da seguinte informação: Existe algum estudo, juntamente com os comerciantes, para resolver o problema do acondicionamento do lixo no período noturno e diurno?</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_240.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_240.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de meio ambiente pedido da seguinte informação: por qual motivo o caminhão de lixo não está passando nos bairros Nossa Sra. de Fatima, Babilônia e Simeão Ferreira na parte da manhã? _x000D_
 _x000D_
 Justificativa: Vereador foi questionado pela população que o LIXO fica muito tempo nas cestas causando muita sujeira.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_241.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_241.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de meio ambiente pedido da seguinte informação: A empresa responsável pela coleta do lixo tem a obrigação de manter quantos caminhões diariamente nas ruas? E quantos caminhões tem hoje fazendo esta coleta?</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_242.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Obras a seguinte informação: A Rua Paulo Gontijo no Bairro Babilônia e a Rua Pataxós no Bairro Jardim América fazem parte do plano de asfaltamento do município?</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_243.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Meio Ambiente a seguinte informação: Informar quais projetos de educação ambiental foram realizados no município e qual valor gasto com material educativo.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_244.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Requer aos vereadores que seja encaminhado MOÇÃO DE CONGRATULAÇÃO e aplausos ao 7ºBPM pelos relevantes serviços prestados em prol da segurança do município de Bom Despacho. _x000D_
 _x000D_
 Justificativa: O esforço empreendido pela PM na atuação contra o crime, tanto na repreensão quanto na prevenção tem sido fundamental para diminuir os índices de criminalidade. Por essa razão encaminho o requerimento para aprovação dos senhores vereadores e senhoras vereadoras.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_245.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal pedido das seguintes informações: 1) Por qual motivo a obra de construção da creche localizada no Bairro Rosário II foi paralisada? Existe cronograma para a conclusão da obra? 2) A empresa que fora contratada inicialmente e que desistiu de concluir a obra foi penalizada? Em caso positivo, solicito cópias das notificações? 3) Foi aberto novo processo licitatório para contratar outra empresa para prosseguimento da obra? Quando será o certame? _x000D_
 _x000D_
 JUSTIFICATIVA: Atender a função fiscalizadora e a função intermediadora entre o Poder Executivo e o cidadão. Esta vereadora foi procurada por diversos moradores daquelas imediações que solicitaram tais informações.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_246.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que informe quais as providências serão tomadas para adequar a sala de pernoite de vigias que monitoram o lixão à condições mínimas de dignidade de trabalho. _x000D_
 _x000D_
 Justificativa: Esta vereadora diligenciou junto ao lixão, onde constatou que as instalações onde pernoitam os vigias estão sem condições dignas de trabalho. Não há sanitários, nem energia elétrica, não há linha telefônica, não há abastecimento de água, sequer há um extintor para combater qualquer início de incêndio. Os servidores ficam expostos aos mais diversos agentes nocivos, bem como não há qualquer dignidade da pessoa no trabalho. Diante do exposto, é inadmissível que esta situação permaneça, onde servidores são submetidos às condições tão precárias de trabalho, pelo que são necessárias providências imediatas. Em anexo, fotos do local.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_247.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_247.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido de informação ao prefeito municipal para que informe os motivos que deram ensejo à paralisação na obra de construção da creche no bairro Rosário II, no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG. _x000D_
 _x000D_
 JUSTIFICATIVA: É notória a importância da referida obra para comunidade do bairro Rosário II, pelo que há o anseio popular para que a mencionada obra seja concretizada o mais breve possível. Neste sentido, é necessário esclarecer quais os motivos que deram causa a estagnação da obra, haja vista que a paralisação se contrapõe ao interesse público, salvo se devidamente justificada.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_248.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_248.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Obras que informe se Existe algum pedido de autorização da empresa de internet Net Fácil para furar buracos nas estradas rurais do município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_249.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_249.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de transito que informe se Já foi realizado o processo licitatório para contratação de um especialista em trânsito para fazer um projeto de melhorias no transito em geral da cidade? _x000D_
 _x000D_
 Justificativa: o transito da cidade hoje está ficando muito congestionado em alguns horários e locais de maior fluxo, sendo este o motivo da contratação desse especialista.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_250.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_250.pdf</t>
   </si>
   <si>
     <t>Reiteração a Secretária de saúde de pedido da seguinte informação: Quando serão tomadas providências em relação a situação da estrutura física do PSF JK/Santa Marta, uma vez que quando chove a água escorre pelas paredes molhando toda a unidade, as paredes estão muito sujas e o mais preocupante o esgoto está voltando para dentro da unidade. Algumas portas encontram-se sem alisar, o forro encontra-se danificado, os vidros da sala de reunião quebrados e o muro é baixo. _x000D_
 _x000D_
 Justificativa: O piso molhado torna-se escorregadio trazendo risco de quedas aos usuários. A sujeira nas paredes, que não foram pintadas com tinta lavável, e a rede de esgoto interna comprometem a biossegurança. O muro baixo facilita a entrada de vândalos que usam o espaço para consumo de drogas quebrando os vidros. Vale ressaltar que a referida unidade de saúde atende uma população de aproximadamente 5300 usuários.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_251.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_251.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que Informe por quais motivos a equipe de leishmaniose não está atendendo as notificações de cães com suspeita.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_252.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_252.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que Informe quais foram os valores do último LIRA (levantamento do índice rápido do aedes), por bairro e distrito. E qual número atual de agentes de combate a endemias.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_253.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_253.pdf</t>
   </si>
   <si>
     <t>Requer que o Sr. Vital Libério Guimarães, Excelentíssimo Presidente da Câmara Municipal, preste as seguintes informações e adote as medidas pertinentes: Qual a data em que será realizada a solenidade do Prêmio Mulher Destaque do ano de 2019? Quais vereadores comporão a Comissão Especial para tratar do evento? Em caso negativo, solicito de V. Exa. que adote as referidas medidas._x000D_
 _x000D_
 JUSTIFICATIVA: O objetivo desta informação é acompanhar a agilização dos trabalhos administrativos desta casa e possibilitar que os servidores consigam realizar os preparativos em tempo hábil, atendendo aos ditames legais. A solenidade do Prêmio Mulher Destaque acontece no mês de março, o que requer a realização de licitação para contratação de produtos e serviços. Esperar o mês de fevereiro para a adoção de tais medidas poderá comprometer o evento por impossibilidade de licitar os objetos em tempo hábil.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_254.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_254.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ao Sr. Prefeito, Fernando Jose de Castro Cabral, ofício  solicitando as seguintes informações:_x000D_
 1)	Qual o resultado do último Levantamento Rápido de Índices por Aedes aegypti (LIRAa) em Bom Despacho? Em quais bairros estão concentrados o maior número de focos de reprodução do mosquito e qual o tipo de criadouro predominante?_x000D_
 2)	Como será a operacionalização da fiscalização pelos agentes de endemias na prevenção e combate a dengue, zika e chikungunya? _x000D_
 3)	Quantos agentes de endemias estão contratados no município? Serão realizadas outras contratações?_x000D_
 _x000D_
 JUSTIFICATIVA: Trata-se de informação para o exercício de fiscalização legislativo. Importante lembrar que o período de chuvas e calor  intensos é mais propício à proliferação do mosquito Aedes aegypti, e consequentemente é a época de maior risco de infecção por essas doenças, por isso é de grande importância a realização do levantamento, para que os municípios tenham melhores condições de fazer o planejamento das ações de combate e controle do mosquito.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_255.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_255.pdf</t>
   </si>
   <si>
     <t>Requer que o Gerente do Distrito Regional da COPASA de Bom Despacho, pedido para que compareça a esta Casa Legislativa a fim de prestar esclarecimentos sobre o projeto de construção da represa.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_256.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_256.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de saúde as seguintes informações: 1) Informar o andamento da licitação de médicos para o município. 2) Informar a quantidade de médicos no município que trabalham pelo programa mais médicos. 3) Informar quantas UBS ainda encontram-se sem médicos fixos. 4) Informar quantas pessoas estão nas filas de cirurgia para cataratas e como anda o convênio para a realização de todas as cirurgias. 5) Informar se tem alguma demanda aguardando liberação de licitação ou projeto aguardando posicionamento dessa casa?</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_257.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_257.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe se já iniciou o processo licitatório para compra de uma van com recurso da emenda parlamentar nº37680015 – Ministério da Saúde/Van Transporte Eletivo, que já foi paga ao município no valor de R$190.000,00 (cento e noventa mil).</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_258.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_258.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que informe, no prazo de 15 (quinze) dias e sob as penas do art. 66, parágrafo único, e art. 89, III, ambos da Lei Orgânica do Município de Bom Despacho/MG, os motivos que ensejam a diferença salarial entre secretários, notadamente entre os secretários que possuem cargo efetivo e os demais sem vínculo efetivo com a administração, bem como informe qual o fundamento legal para o pagamento diferenciado de subsídio. _x000D_
 _x000D_
 Justificativa: Em consulta ao Portal da Transparência do Poder Executivo, as vereadoras signatárias constaram que há diferenciação entre os subsídios dos secretários municipais. Assim, em defesa do erário público faz o presente requerimento para elucidar os motivos e fundamentos que embasam tal diferenciação de subsídio.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_259.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_259.pdf</t>
   </si>
   <si>
     <t>Requer da secretária de saúde que informe: Quantos médicos cubanos há no município de Bom Despacho do Programa Mais Médicos? Se caso haja o rompimento do governo federal com o Programa Mais Médicos a secretaria de saúde já está analisando como suprir as vagas que por ventura ficarão em aberto?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_260.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_260.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Planejamento que informe se o pagamento do décimo terceiro salário aos servidores do município será comprometido devido ao atraso nos repasses do governo estadual ao município?</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_261.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_261.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO ao Padre Jayme Lopes Cançado em virtude dos 60 anos de ordenação sacerdotal.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_262.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_262.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente da Câmara, Vital Libério Guimarães, que sejam concedidas moções de congratulação a:_x000D_
 Vitor Araújo Bairral, aluno do 6º ano, Escola Wilson Lopes._x000D_
 Pedro Henrique Campos Gontijo, aluno do 9º ano, Colégio Darwin._x000D_
 _x000D_
 Justificativa: Os dois jovens participaram da Gincana do Saber, etapa Regional, ocorrida na cidade de Nova Serrana, no dia 22 de novembro de 2018, quando em disputa com outras 10 cidades, venceram a disputa, sendo classificados em 1º lugar.  Salientamos que a Gincana tem dentre seus objetivos incentivar estudantes do ensino fundamental a conhecer e estudar a Constituição Federal, por meio de um manual chamado “Constituição em Miúdos”, cuja primeira edição foi elaborada pela Câmara de Pouso Alegre e que, anualmente, é revisado e gratuitamente disponibilizado pelo Senado Federal.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_263.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_263.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito, Fernando José de Castro Cabral, as seguintes informações: Onde vai ser feita a construção da UBS Rosário? Já foi elaborado o Processo arquitetônico estrutural e a planilha de custo? Já foi feito processo licitatório ou há previsão de data para que tal processo aconteça? Há previsão para o início das obras?_x000D_
 _x000D_
 Justificativa: Em contato com a assessoria do Deputado Federal Eduardo Barbosa, buscando informações para atender a população do Bairro Rosário e Adjacências, esta vereadora foi informada que em atendimento a solicitação desta administração e desta vereadora, o referido deputado destinou uma emenda parlamentar de 748.000,00 (setecentos e quarenta e oito mil reais) para a construção da UBS Rosário e que a construção aguarda medidas administrativas a serem adotadas pela administração municipal.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_264.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_264.pdf</t>
   </si>
   <si>
     <t>Requer do secretário de obras que informe Por quais motivos ainda não foi feito o asfaltamento da Av. Maria Conceição Del Duca, próximo ao nº450, nas proximidades da Empresa BD Máquinas, Bairro Jaraguá (Rodovia - MG-164)? _x000D_
 _x000D_
 Justificativa: Este foi um compromisso feito aos proprietários da referida empresa.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_265.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_265.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal pedido das seguintes informações: 1- O governo do Estado já liberou as verbas para a Saúde Bucal quanto aos implantes dentários? 2- Há previsão de entrega de correspondências no Bairro Dona Branca pelos CORREIOS? 3- Existe alguma notificação à Caixa Econômica Federal a respeito do conserto das casas do Conj. Habitacional Dona Branca? 4- Segundo moradores, só existe uma linha de ônibus no Conj. Habitacional Dona Branca, há previsão de aumento dessas linhas? 5- Existe alguma ação para tampar os buracos da nossa cidade?</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_266.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_266.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que determine ao gestor do contrato nº 127/2016 (Tomada de Preço nº 32/2015) que elabore e encaminhe a esta casa relatório detalhado acerca da execução do referido contrato. Além das informações de praxe e dos fatos relevantes que devem compor um relatório, deverá constar dados que justifiquem as reiteradas prorrogações de prazo de execução da obra, quais irregularidades que inviabilizaram a inauguração do PSF Ana Rosa, bom como em quais etapas deveriam ter sido sanadas. Requer que informe se a obra foi recebida por completo e se o PSF Ana Rosa está funcionando no local. Requer ainda que sejam encaminhadas cópias das medições mensais realizadas, bem como dos respectivos documentos de pagamento (empenho, nota fiscal, depósito). _x000D_
 _x000D_
 Justificativa: O contrato nº 127/2016 (Tomada de Preço nº 32/2015) refere-se à construção do PSF Ana Rosa. O contrato foi assinado em 04/05/2016, com prazo de execução da obra de 210 dias, conforme Clausula Quinta, no entanto foram realizados pelo menos 7 aditivos que prorrogam o prazo de execução. Por outro lado, trata-se de uma obra contratada inicialmente pelo valor de R$ 634.407,77, montante considerável, sendo preciso verificar qual o valor pago ao contratado, bem como a que se refere, haja vista que as irregularidades somente foram constatadas momentos antes da inauguração.  Ante o exposto, em defesa do erário e interesse público, no exercício do dever de fiscalizar em que está incumbida esta vereadora, faz-se o presente requerimento.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que informe quais os motivos que deram ensejo a desclassificação da candidata Adriana Rodrigues dos Santos, candidata ao cargo de PEB-1 no Concurso Público, edital nº 04/2013. _x000D_
 _x000D_
 Justificativa: Esta vereadora foi procurada pela candidata que alega ter sido aprovada em exame médico em recurso administrativo, todavia foi desclassificada do concurso. Ante o exposto, faz-se o presente requerimento a fim de fiscalizar e garantir a transparência do certame.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_268.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_268.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado MOÇÃO DE CONGRATULAÇÃO ao Sr. Eduardo Ambrósio, Servidor Público Municipal, em virtude de sua dedicação e desempenho de suas funções.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_269.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_269.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Meio Ambiente que informe se Está sendo cumprida a fiscalização do “Lixão”, principalmente com relação à entrada de pessoas estranhas pra recolher resíduos?</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_270.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_270.pdf</t>
   </si>
   <si>
     <t>Requer do Secretário de Obras que informe Qual a previsão de asfaltamento das Rua Bocaiuva e Rua Manga, Bairro Santa Marta?</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_271.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_271.pdf</t>
   </si>
   <si>
     <t>Com fulcro no art. 188, inciso IV, da Constituição do Estado de Minas Gerais, requer à mesa Diretora desta Casa a propositura de ação direta de inconstitucionalidade dos seguintes dispositivos de Lei Municipal: _x000D_
 I) Inciso X do art. 7º da Lei Municipal 2.350/2013;_x000D_
 II) Inciso X do art. 7º da Lei Municipal 2.351/2013;_x000D_
 III) Inciso X do art. 8º da Lei Municipal 2.349/2013;_x000D_
 IV) Inciso X do art. 8º da Lei Municipal 2.352/2013._x000D_
 _x000D_
 Justificativa: conforme já amplamente debatido por esta Casa, em especial por este Vereador e pela vereadora Dra. Rose Delegada, as regras trazidas nestes dispositivos são inconstitucionais, pois obrigam a todos os servidores nomeados e empossados para os cargos públicos municipais, para fins de aprovação no estágio probatório, alcançarem média de 60% dos pontos em prova específica, aplicada entre o 30º e o 34º mês do estágio, desprezando os demais vetores de avaliação atingidos ao longo de todo o período do estágio probatório, extrapolando, assim, o conceito de avaliação de desempenho previsto no § 4º, artigo 41 da CF, revestindo-se em dispositivos manifestamente inconstitucionais. Importante salientar que, embora tenham precitados dispositivos sido revogados por Lei de iniciativa dos referidos vereadores, o Prefeito Municipal de Bom Despacho já aviou ação direta de inconstitucionalidade da alteração promovida, de modo que, obtida decisão liminar na respectiva ADI, aqueles dispositivos continuam em vigor.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_272.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_272.pdf</t>
   </si>
   <si>
     <t>Requer do Presidente da Câmara, Vital Libério Guimarães, que sejam concedidas moções de congratulação, após aprovação dos demais vereadores, a:_x000D_
 Bruna Andrade Tavares, aluna da APAE Bom Despacho._x000D_
 Soraia Aparecida Silva Vital, professora de Educação Física da APAE._x000D_
 _x000D_
 Justificativa: A jovem aluna, acompanhada de sua professora e treinadora, participaram do campeonato brasileiro das APAE(s), nos dias 3 a 8 de dezembro, na cidade de Canoas\RS, sendo que a nossa jovem Bruna, após disputa acirrada com 23 estados, retornou a Bom Despacho com três medalhas: 1º lugar na modalidade de natação de 25 metros, 2º lugar em natação de 50 metros e 3º lugar em Handebol._x000D_
 Esta vitória só foi possível devido ao trabalho belíssimo desenvolvido na APAE Bom Despacho e a junção de esforços da aluna Bruna e da dedicada professora, Soraia, que juntas, e com bastante treino, elevaram mais uma vez a nossa cidade ao pódio. _x000D_
 É por isso, que a mesa desta casa legislativa requer esta justa homenagem.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_273.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_273.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito, Fernando José de Castro Cabral, as seguintes informações:_x000D_
 Quando foi realizada a licitação para aquisição de veículo de transporte de idosos do centro de convivência, gerenciada pela Secretaria de Desenvolvimento Social?_x000D_
 Em caso positivo, qual a data prevista para a entrega do veículo._x000D_
 _x000D_
 Justificativa: Atendendo à solicitação desta vereadora, o Deputado Eduardo Barbosa destinou uma emenda parlamentar no valor de 170.000,00 (cento e setenta mil reais) para a aquisição de veículo para transporte de usuários e equipe do Serviço de Proteção Especial, especialmente para os idosos do Centro de Convivência do Idoso. Tais informações possibilitará esta parlamentar de manter o deputado responsável pela emenda e os destinatários informados da aquisição.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_274.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_274.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal que: Considerando que o AVC é atualmente a principal causa de morte no Brasil e a principal causa de sequelas incapacitantes em adultos no mundo todo. Cerca de 70% das pessoas que sofrem um derrame não retorna ao trabalho depois do acidente vascular cerebral e 50% ficam dependentes de outras pessoas no dia a dia. _x000D_
 Considerando que TEMPO É CEREBRO, que o diagnóstico precoce com o exame de Tomografia Craniana, deve ser realizado o mais rápido possível para que o tratamento com o trombolítico Alteplase, seja feito nas primeiras 4 horas e meia, objetivando o aumento da sobrevida sem incapacidade dos pacientes. Venho através desse solicitar algumas informações da situação de Bom Despacho._x000D_
 1) Qual o número de Hipertensos e diabéticos de nossa cidade?_x000D_
 2) Qual o índice de obesidade de nossos usuários?_x000D_
 3) Quais as atividades preventivas estão sendo realizadas na atenção básica na prevenção dos casos de AVC?_x000D_
 4) Qual a incidência de AVC em nossa cidade?_x000D_
 5) Qual a taxa de mortalidade por AVC em nossa cidade?_x000D_
 6) A porta de entrada de urgência de nossa cidade está preparada para atender adequadamente os casos de AVC prontamente?_x000D_
 7) Tem capacidade de realizar Tomografia 24h?_x000D_
 8) O laudo sai imediatamente?_x000D_
 9) Tem o Trombolitico, Alterplase disponível para todos os pacientes, inclusive os do SUS?_x000D_
 10) Os profissionais estão preparados para fazer o diagnóstico e o tratamento do AVC dentro das 4horas e meia?_x000D_
 11) Quais os profissionais de saúde o município mandou para a capacitação realizada no  dia 23 de novembro, oferecida pelo Cisurg-oeste?</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_275.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_275.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que informe porque não estão sendo agendadas o retorno ao médico dos pacientes submetidos as cirurgias pelo SUS para consulta pós-operatório. _x000D_
 _x000D_
 Justificativa: Chegou ao conhecimento desta vereadora que pacientes submetidos à cirurgia pelo SUS não estão conseguindo a consulta pós-operatório. O retorno ao médico após a cirurgia é importantíssimo para recuperação do paciente, pois previne que imprevistos prejudiquem ou agravem o estado de saúde do cidadão.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Requer ao responsável pela Cemig no município que informe se houve a comunicação prévia, com antecedência de 15 dias, como prevê o disposto no art.173, inc.I, alínea “b” da Resolução Normativa nº 414/2010 da ANEEL para as suspensões de fornecimento de energia recentemente efetuadas em massa no município. _x000D_
 _x000D_
 Justificativa: Chegou ao conhecimento desta vereadora que recentemente vários imóveis tiveram a suspensão do fornecimento de energia no município por inadimplência. É certo que a empresa detentora do monopólio tem o direito de realizar a suspensão do fornecimento em caso de inadimplência, mas também é certo que consumidor tenha direito a ser previamente notificado, possibilitando que negocie a dívida ou pague para evitar a suspensão.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_277.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_277.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente dos Correios que informe se Existe a possibilidade de se fazer a entrega de correspondências na Rua Angola, Bairro Dom Joaquim?</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_278.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_278.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária de Saúde que encaminhe a esta casa cópia da conclusão e diagnóstico final referente ao contrato nº141/2017. _x000D_
 _x000D_
 JUSTIFICATIVA: No ofício nº 00667/2018/SEMUSA, a secretária de saúde afirma que a terceira etapa do contrato nº141/2017 havia sido concluída, analisada pela gerência de gestão plena e liberada para emissão de nota fiscal. Apesar desta vereadora já ter requerido por diversas oportunidades cópia da conclusão e diagnóstico final referente ao contrato nº 141/2017, a senhora secretária não se dignou a enviar o referido documento. Assim, mais uma vez e agora comprovadamente que os trabalhos foram concluídos, reitera o requerimento para envio de cópia da conclusão e diagnóstico final no prazo de 15 dias, sob pena de incidir em infração administrativa, nos termos do art.61, parágrafo único da Lei Orgânica do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_279.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_279.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pela Cemig no município que informe qual o prazo médio de restabelecimento do fornecimento de energia em caso de suspensão por inadimplência. _x000D_
 _x000D_
 JUSTIFICATIVA: Este vereador tem ciência da Resolução Normativa nº 414/2010 da ANEEL, a qual estabelece o prazo máximo de 24 horas para religar o fornecimento de energia. Todavia, entendo que o prazo é extenso, haja vista a importância da energia elétrica para uma família, a qual se desdobra para realizar o pagamento, bem como que o procedimento para religar o fornecimento de energia é, na maioria das vezes simples, demandando em torno de três minutos.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_280.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_280.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor da COPASA em Bom Despacho informar sobre o andamento da obra de construção do reservatório de água do bairro São Vicente, juntado cópia dos documentos pertinentes (projeto básico, edital de licitação, etc)._x000D_
 _x000D_
 Justificativa: Durante a CPI, o Diretor da COPASA, Sr. Daniel, prometeu à Comissão que iria construir reservatório de água do bairro São Vicente, mas passado mais de 1 (um) ano da crise hídrica, não há notícia de que a obra tenha iniciado, havendo apenas a informação de que adquiriu lotes naquele bairro, onde será construído o reservatório.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_281.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_281.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário de administração que informe quantas empresas contratadas no município de Bom Despacho? Qual valor pago a cada uma delas?</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_282.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_282.pdf</t>
   </si>
   <si>
     <t>Requer uma MOÇÃO DE CONGRATULAÇÃO ao Sr. Daniel Antunes Neto (Gerente do Distrito Regional da COPASA de Bom Despacho), em virtude dos relevantes serviços prestados à comunidade bondespachense.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3970,67 +3970,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/21/indicacao_350_zSTjOvH.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/22/indicacao_351_09RB6aP.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/23/indicacao_352_MiWdIsX.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/24/indicacao_353_dpAT9UA.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/25/indicacao_354_j8KD3qu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_355_tjg0ov7.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_356_Nw8IALI.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_357_7FVapry.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/34/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/59/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/61/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/62/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimentos_reuniao_do_dia_01-10-2018.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/68/indicacao_fernando__branco.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/69/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/70/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_08-10-2018.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/119/requerimentos_reuniao_do_dia_22-10-2018.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/138/anexo_indicacao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/141/requerimentos_reuniao_do_dia_29-10-2018.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/591/projeto_de_lei_complementar_no_02_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei__complementar_6_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_complementar_7_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_complementar_no_08_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_no_22_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_no_44_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_o_54_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_no_57_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4394/01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4395/02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4396/03.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4397/04.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4398/05.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4399/06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4400/07.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4401/08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4402/09.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4403/10.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4404/11.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4405/12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4406/13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4407/14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4408/15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4409/16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4410/17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4411/18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/20.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/29.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/31.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/33.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei__1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pr_44_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_196_Z1vo7YO.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_197_7rRVVDN.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_198_aa0vBtt.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_199_Cpz6m2z.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/118/requerimentos_reuniao_do_dia_22-10-2018.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/139/anexo_mocao.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_282.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/21/indicacao_350_zSTjOvH.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/22/indicacao_351_09RB6aP.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/23/indicacao_352_MiWdIsX.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/24/indicacao_353_dpAT9UA.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/25/indicacao_354_j8KD3qu.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/26/indicacao_355_tjg0ov7.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/27/indicacao_356_Nw8IALI.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/28/indicacao_357_7FVapry.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/33/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/34/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/35/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/36/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/37/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/39/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/40/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/41/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/42/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/43/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/44/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/59/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/60/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/61/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/62/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/67/requerimentos_reuniao_do_dia_01-10-2018.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/68/indicacao_fernando__branco.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/69/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/70/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_08-10-2018.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/119/requerimentos_reuniao_do_dia_22-10-2018.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/138/anexo_indicacao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/141/requerimentos_reuniao_do_dia_29-10-2018.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_458.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_466.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_469.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_472.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_474.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_496.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_498.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/254/indicacao_499.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_503.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_504.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/591/projeto_de_lei_complementar_no_02_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/613/projeto_de_lei__complementar_6_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/618/projeto_de_lei_complementar_7_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_complementar_no_08_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/568/projeto_de_lei_no_22_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_no_44_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_o_54_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/602/projeto_de_lei_no_57_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4394/01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4395/02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4396/03.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4397/04.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4398/05.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4399/06.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4400/07.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4401/08.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4402/09.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4403/10.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4404/11.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4405/12.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4406/13.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4407/14.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4408/15.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4409/16.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4410/17.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4411/18.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/19.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/20.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/26.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/27.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/28.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/29.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/30.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/31.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/32.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/33.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/34.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/35.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/36.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/37.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/38.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/39.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/40.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/41.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/42.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/614/projeto_de_lei__1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/2250/pr_44_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento_196_Z1vo7YO.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento_197_7rRVVDN.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/31/requerimento_198_aa0vBtt.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/32/requerimento_199_Cpz6m2z.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/48/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/49/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/50/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/63/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/64/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/65/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/74/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/75/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/76/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/77/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/78/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/79/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/88/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/89/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/118/requerimentos_reuniao_do_dia_22-10-2018.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/139/anexo_mocao.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/165/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/168/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/169/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/197/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/211/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/212/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/215/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/217/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/218/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/230/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/231/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/232/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/235/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/236/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/239/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/240/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/242/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento_282.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>