--- v0 (2025-12-21)
+++ v1 (2026-06-11)
@@ -54,1528 +54,1528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/506/projeto_de_lei_complementar_no_04_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/506/projeto_de_lei_complementar_no_04_2017.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar 35- 2014 Código de Obras e dá outras providências."</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_complementar_no_06_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_complementar_no_06_2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Código de Postura do Município de Bom Despacho' e dá outras providências."</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2365/pl_08_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2365/pl_08_2017.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual ao vencimento dos servidores efetivos e ocupantes de cargos em comissão da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fernando Branco</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2368/pl_12_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2368/pl_12_2017.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura de 2017 a 2020 e 2021/2014</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marcelão</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2369/pl_14_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2369/pl_14_2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público - Praça Germânica</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2373/pl_18_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2373/pl_18_2017.pdf</t>
   </si>
   <si>
     <t>Estabelece a política municipal contra pichações e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2374/pl_19_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2374/pl_19_2017.pdf</t>
   </si>
   <si>
     <t>Concede contribuição e subvenção às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2375/pl_20_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2375/pl_20_2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público - Rua Tarcísio Amaral</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Joice Quirino</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2378/pl_23_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2378/pl_23_2017.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que menciona e dá outras providências</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Dr. Fernando Pediatra</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2379/pl_24_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2379/pl_24_2017.pdf</t>
   </si>
   <si>
     <t>Altera o nome da creche São Vicente.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Anderson do Gás</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2386/pl_29_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2386/pl_29_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de crachá por funcionários, empregados, temporário, estagiários e particulares em colaboração, no exercício de atribuição pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Dra. Rose Delegada.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2390/pl_33_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2390/pl_33_2017.pdf</t>
   </si>
   <si>
     <t>Altera o caput da art. 10 e inclui os arts. 10-A e 10-B na Lei Municipal nº 2.142, de 09 de dezembro de 2009.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2392/pl_35_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2392/pl_35_2017.pdf</t>
   </si>
   <si>
     <t>Altera nome de logradouro público e dá outras providências</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2400/pl_43_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2400/pl_43_2017.pdf</t>
   </si>
   <si>
     <t>Proíbe a inauguração de obras públicas inacabadas ou que não atendam ao fim que se destinam no âmbito do município de Bom Despacho, e dá outras providências.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Cessão Queiroz.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2407/pl_52_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2407/pl_52_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação no site oficial e portal da transparência da Prefeitura Municipal das informações sobre infrações de trânsito e acidentes veiculares ocorridos no âmbito do município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Marcelão, Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/1895/projeto_de_lei_58_-_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/1895/projeto_de_lei_58_-_2017.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Bom Despacho a efetuar a alienação gratuita de área defronte a imóveis e dá outras providências."</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2416/pl_59_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2416/pl_59_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Atendimento ao Público nos Estabelecimentos Bancários.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Dra. Rose Delegada., Vital Guimarães.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_no_60_2019.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_no_60_2019.pdf</t>
   </si>
   <si>
     <t>"Institui "Educação Ambiental" como disciplina da parte diversificada no quadro curricular na rede municipal de ensino e dá outras providências."</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2420/pl_63_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2420/pl_63_2017.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos e condições para concessão de título de utilidade pública das entidades civis constituídas no município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2424/pl_68_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2424/pl_68_2017.pdf</t>
   </si>
   <si>
     <t>Altera e consolida a legislação sobre a denominação de logradouros e próprios públicos do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Marquinho.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2425/pl_69_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2425/pl_69_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores de ar nas tubulações do sistema de água da cidade de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2429/pl_74_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2429/pl_74_2017.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2431/veto_parcial_pl_76_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2431/veto_parcial_pl_76_2017.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de Lei Complementar nº 11/2017</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2432/pl_77_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2432/pl_77_2017.pdf</t>
   </si>
   <si>
     <t>Institui Homenagem anual a pessoa ou grupo de pessoas que se destacaram no serviço voluntário do município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Fernando Branco, Cessão Queiroz.</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2433/pl_80_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2433/pl_80_2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal 2.609/2017 e dá providências.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2434/pl_81_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2434/pl_81_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diárias de viagem no âmbito do Poder Legislativo Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2435/pl_82_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2435/pl_82_2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Logradouro Público.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2438/pl_85_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2438/pl_85_2017.pdf</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2358/pl_01_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2358/pl_01_2017.pdf</t>
   </si>
   <si>
     <t>Reajusta os subsídios do Vice-Prefeito, Secretários Municipais e equiparados e dá outras providências.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2359/pl_02_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2359/pl_02_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.382, de 19 de dezembro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2360/pl_03_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2360/pl_03_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Estado de Minas Gerais para emprego de mão de obra de recuperandos, e dá outras providências.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2361/pl_04_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2361/pl_04_2017.pdf</t>
   </si>
   <si>
     <t>Altera valor de subvenção a entidade que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2362/pl_05_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2362/pl_05_2017.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos municipais de Bom Despacho.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2363/pl_06_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2363/pl_06_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a firmar convênio com a Faculdade de Medicina de Barbacena – FAME – FUNJOB, e dá outras providências._x000D_
 Indexação</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2364/pl_07_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2364/pl_07_2017.pdf</t>
   </si>
   <si>
     <t>Concede aumento aos profissionais do Magistério Público Municipal vinculados ao Plano de Cargos, Carreiras e Vencimentos do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2366/pl_09_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2366/pl_09_2017.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2367/pl_11_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2367/pl_11_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Plano de Incentivo a Aposentadoria – PIA – dos servidores públicos do Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2370/pl_15_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2370/pl_15_2017.pdf</t>
   </si>
   <si>
     <t>Cria a Região Administrativa Distrital do Engenho do Ribeiro e a Região Administrativa do Bairro São Vicente e adjacências.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2371/pl_16_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2371/pl_16_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio com a Instituição de Cooperação Intermunicipal do Médio Paraopeba – i.CISMEP e dá outras providências.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2372/pl_17_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2372/pl_17_2017.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de auxiliar de necropsia plantonista no Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2376/pl_21_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2376/pl_21_2017.pdf</t>
   </si>
   <si>
     <t>Regulamenta a exploração do serviço táxi.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2377/pl_22_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2377/pl_22_2017.pdf</t>
   </si>
   <si>
     <t>Institui o serviço público de coleta seletiva e destinação de resíduos domiciliares e assemelhados no Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2380/pl_25_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2380/pl_25_2017.pdf</t>
   </si>
   <si>
     <t>Incorpora o auxílio-alimentação ao vencimento básico dos servidores públicos municipais de Bom Despacho.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2383/pl_26_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2383/pl_26_2017.pdf</t>
   </si>
   <si>
     <t>Dá denominação à quadra do Pamonhão e determina outras providências.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera os arts. 7º, 8º e inciso I do art. 22 da Lei 2.202/2011, que dispõe sobre a Política Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2385/pl_28_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2385/pl_28_2017.pdf</t>
   </si>
   <si>
     <t>Reserva cota de vagas para negros nos concursos públicos para provimento de cargos efetivos e empregos temporários no âmbito da administração pública municipal direta e indireta.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2387/pl_30_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2387/pl_30_2017.pdf</t>
   </si>
   <si>
     <t>Ratifica a 8ª alteração do Protocolo de Intenções firmado pelo Município de Bom Despacho com os outros Municípios que integram o CONSÓRCIO DE MUNICÍPIOS DO ALTO SÃO FRANCISCO – COMASF, datada de 29 de março de 2017.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2389/pl_32_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2389/pl_32_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza aprovação de loteamento para fins de interesse social.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2391/pl_34_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2391/pl_34_2017.pdf</t>
   </si>
   <si>
     <t>Altera os prazos previstos no art. 2º da Lei 2.457/14 e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2395/pl_38_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2395/pl_38_2017.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2396/pl_39_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2396/pl_39_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho/MG a participar de consórcio público e Ratifica a 10ª Alteração do Contrato da Instituição de Cooperação Intermunicipal do Médio Paraopeba – i.CISMEP, e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2397/pl_40_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2397/pl_40_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza a Inclusão de Ação na Revisão do PPA 2017 - Lei 2.563/2016 e abre Crédito Adicional Especial na LOA 2017 - Lei 2.562/2016.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2398/pl_42_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2398/pl_42_2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Universidade para todos - PROMUT - destinado a conceder bolsas de estudo universitário para estudantes de famílias  de baixa renda</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2401/pl_44_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2401/pl_44_2017.pdf</t>
   </si>
   <si>
     <t>Altera o art.10 e cria o artigo 10-A da Lei 2.202/2011 que dispõe sobre a Politica Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/pl_45_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/pl_45_2017.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Universidade para Todos – PROMUT – destinado a conceder bolsas de estudo universitário para estudantes de famílias de baixa renda.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2399/pl_47_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2399/pl_47_2017.pdf</t>
   </si>
   <si>
     <t>Concede contribuição à Cooperativa de Trabalho de Catadores de Recicláveis de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2403/pl_48_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2403/pl_48_2017.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento dos Cemitérios Públicos no Município de BD e dá outras providências</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2404/pl_49_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2404/pl_49_2017.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores públicos municipais que aposentaram com paridade.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2405/pl_50_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2405/pl_50_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar financiamento do PMAT – Programa de Modernização da Administração Tributária e da Gestão dos Setores Sociais Básicos, do BNDES junto à Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2406/pl_51_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2406/pl_51_2017.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.322 de 10 de junho de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2409/pl_53_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2409/pl_53_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bom Despacho a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2410/pl_54_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2410/pl_54_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre viagem a serviço e concessão de diária ao servidor dos órgãos de Administração Pública Direta, Autárquica e Fundacional do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2411/pl_55_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2411/pl_55_2017.pdf</t>
   </si>
   <si>
     <t>Cria normas para utilização racional e eficiente da água disponibilizada para consumo e dá outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2412/pl_56_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2412/pl_56_2020.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2.598, de 9 de agosto de 2.017, e dá outras providências.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2417/pl_61_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2417/pl_61_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2018-2021.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2418/pl_62_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2418/pl_62_2017.pdf</t>
   </si>
   <si>
     <t>Estima as receitas e fixa as despesas do Orçamento Fiscal e da Seguridade Social do Município de Bom Despacho para o exercício de 2.018.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2421/pl_64_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2421/pl_64_2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da 2.524/15 e dá outras providências.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2422/pl_65_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2422/pl_65_2017.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Meio Ambiente – FMMA – do Município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2423/pl_66_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2423/pl_66_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.567/2016, alterada pela Lei Municipal nº 2.569/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2426/pl_70_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2426/pl_70_2017.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2427/pl_71_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2427/pl_71_2017.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2428/pl_73_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2428/pl_73_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de pagamento pela utilização do Estacionamento Rotativo a Oficiais de Justiça, quando do cumprimento de diligências e dá outras providências.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2430/pl_75_2020.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2430/pl_75_2020.pdf</t>
   </si>
   <si>
     <t>Revoga e altera dispositivos das Leis Municipais 1.427/94, na parte em que regulamenta o inciso IX do art. 37 da CF/88 no âmbito Municipal; 2.034/06, que instituiu o Processo Seletivo no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2436/pl_83_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2436/pl_83_2017.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 2.532, de 17 de dezembro de 2.015, que Dispõe sobre a Vigilância, a Prevenção, o Combate e o Controle das doenças transmitidas pelo mosquito Aedes aegypti no Município de Bom Despacho e dá outras Providências.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2437/pl_84_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2437/pl_84_2017.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 736, de 6 de dezembro de 1.977, que dispõe sobre Loteamento e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2439/pl_86_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2439/pl_86_2017.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Proteção e Defesa do Consumidor – FUMDEC – e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2440/pl_87_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2440/pl_87_2017.pdf</t>
   </si>
   <si>
     <t>Cria cargos de médico e odontólogo</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2441/pl_88_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2441/pl_88_2017.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a alienação de bens imóveis que menciona, de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2442/pl_89_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2442/pl_89_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a firmar convênio com a Faculdade de Ciências Médicas de Minas Gerais – FELUMA e o município de Bom Despacho/MG, para estágio de internato de saúde coletiva.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2443/pl_90_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2443/pl_90_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Conservação e Defesa do Meio Ambiente – CODEMA do município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2444/pl_91_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2444/pl_91_2017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo a conceder reajuste e aumento para os servidores que indica.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2206/pl_92_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2206/pl_92_2017.pdf</t>
   </si>
   <si>
     <t>"Concede Abono aos servidores que indica, revoga a Lei nº 2.224/2011, e dá outras providências."</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2445/pl_93_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2445/pl_93_2017.pdf</t>
   </si>
   <si>
     <t>Altera a lei 2.623/17, que estima as receitas e fixa as despesas do Orçamento Fiscal e da Seguridade Social do Município de Bom Despacho para o exercício de 2.018.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4456/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4456/01.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 64 da Resolução n°685/2012, que aprova o Regimento da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4457/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4457/02.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo concedido à mulher bondespachense à Denise Gontijo Queiroz Araújo Costa</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4458/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4458/03.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo concedido à mulher bondespachense à Samira Maria Araújo.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4459/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4459/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo concedido à mulher bondespachense à Dra. Sônia Helena Tavares de Azevedo</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4460/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4460/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Aurita Francisca de Jesus</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4461/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4461/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense Juliana Jáber Queiroz</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4462/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4462/07.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura de 2017 à 2020.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4463/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4463/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria Celeste de Paulo</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4464/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4464/09.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense Edna Aparecida Gontijo</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4465/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4465/10.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Ilda Umbelina de Jesus</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4466/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4466/11.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Vera Lúcia Cardoso Couto</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4467/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4467/12.pdf</t>
   </si>
   <si>
     <t>Altera Regimento Interno da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4468/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4468/14.pdf</t>
   </si>
   <si>
     <t>Promove adequações na Resolução n° 844/2016</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4469/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4469/15.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 9° da Resolução n° 685/2012 (Regimento Interno da Câmara Municipal de Bom Despacho) e dá outras providências.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4470/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4470/16.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Marcelo Santos Chaves</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4471/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4471/17.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Ricardo Eugênio Gotelip Cardoso</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4472/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4472/18.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Mozart Lúcio Costa</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4473/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4473/19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Jorge Luiz Neto</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4474/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4474/20.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Márcio José da Silva</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4475/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4475/21.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Maria José César Rosa</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Moacir Cândido Duarte</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4477/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4477/23.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Maurício Jesus da Silva</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4478/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4478/24.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Vinícius Rodrigues Santos</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4479/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4479/25.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à Maria Helena Simões</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4480/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4480/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maria de Fátima Rodrigues</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4481/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4481/27.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à João Paulo Silva Pinto</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4482/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4482/28.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Gianna Alves Sato</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4483/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4483/29.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Wesley Geraldo Santos</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4484/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4484/30.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Silvano Geraldo da Silva</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4485/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4485/31.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à Padre Denilson Carlos Nascimento Costa</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4486/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4486/32.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sérgio Luís Calais Randan Resende</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4487/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4487/33.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Renato Geraldo de Assunção</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4488/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4488/34.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Mário Quirino</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4489/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4489/35.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Gabriel Gontijo</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4490/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4490/36.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Manoel Nunes Rodrigues</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4491/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4491/37.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Débora Cristina Brettas Andrade Guerra</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4492/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4492/38.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Vinícius José Marques Gontijo</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4493/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4493/39.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal à Giovani Avelar Vieira</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4494/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4494/40.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Padre José Raimundo da Costa</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4495/41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4495/41.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Flavio Faria Antunes</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4496/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4496/42.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Wender Silva Souza</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4497/43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4497/43.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Coronel PM Helbert Figuriró de Loudes</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4498/44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4498/44.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Olegário Maciel</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2393/pl_36_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2393/pl_36_2017.pdf</t>
   </si>
   <si>
     <t>Veto integral à Projeto de Lei 18/2017</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2394/veto_projeto_de_lei_24_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2394/veto_projeto_de_lei_24_2017.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei 24 2017</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2415/veto_pl_57_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2415/veto_pl_57_2017.pdf</t>
   </si>
   <si>
     <t>Veto parcial à Proposição de Lei nº 21/2017.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2408/pl_67_2017.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2408/pl_67_2017.pdf</t>
   </si>
   <si>
     <t>Veto à Proposição de Lei nº 52/2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1882,67 +1882,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/506/projeto_de_lei_complementar_no_04_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_complementar_no_06_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2365/pl_08_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2368/pl_12_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2369/pl_14_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2373/pl_18_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2374/pl_19_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2375/pl_20_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2378/pl_23_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2379/pl_24_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2386/pl_29_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2390/pl_33_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2392/pl_35_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2400/pl_43_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2407/pl_52_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/1895/projeto_de_lei_58_-_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2416/pl_59_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_no_60_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2420/pl_63_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2424/pl_68_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2425/pl_69_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2429/pl_74_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2431/veto_parcial_pl_76_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2432/pl_77_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2433/pl_80_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2434/pl_81_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2435/pl_82_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2438/pl_85_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2358/pl_01_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2359/pl_02_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2360/pl_03_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2361/pl_04_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2362/pl_05_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2363/pl_06_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2364/pl_07_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2366/pl_09_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2367/pl_11_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2370/pl_15_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2371/pl_16_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2372/pl_17_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2376/pl_21_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2377/pl_22_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2380/pl_25_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2383/pl_26_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2385/pl_28_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2387/pl_30_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2389/pl_32_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2391/pl_34_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2395/pl_38_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2396/pl_39_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2397/pl_40_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2398/pl_42_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2401/pl_44_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/pl_45_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2399/pl_47_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2403/pl_48_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2404/pl_49_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2405/pl_50_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2406/pl_51_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2409/pl_53_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2410/pl_54_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2411/pl_55_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2412/pl_56_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2417/pl_61_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2418/pl_62_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2421/pl_64_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2422/pl_65_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2423/pl_66_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2426/pl_70_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2427/pl_71_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2428/pl_73_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2430/pl_75_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2436/pl_83_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2437/pl_84_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2439/pl_86_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2440/pl_87_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2441/pl_88_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2442/pl_89_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2443/pl_90_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2444/pl_91_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2206/pl_92_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2445/pl_93_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4456/01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4457/02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4458/03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4459/04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4460/05.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4461/06.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4462/07.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4463/08.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4464/09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4465/10.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4466/11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4467/12.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4468/14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4469/15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4470/16.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4471/17.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4472/18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4473/19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4474/20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4475/21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4477/23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4478/24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4479/25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4480/26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4481/27.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4482/28.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4483/29.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4484/30.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4485/31.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4486/32.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4487/33.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4488/34.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4489/35.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4490/36.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4491/37.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4492/38.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4493/39.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4494/40.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4495/41.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4496/42.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4497/43.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4498/44.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2393/pl_36_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2394/veto_projeto_de_lei_24_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2415/veto_pl_57_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2408/pl_67_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/506/projeto_de_lei_complementar_no_04_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_complementar_no_06_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2365/pl_08_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2368/pl_12_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2369/pl_14_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2373/pl_18_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2374/pl_19_2017.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2375/pl_20_2017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2378/pl_23_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2379/pl_24_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2386/pl_29_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2390/pl_33_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2392/pl_35_2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2400/pl_43_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2407/pl_52_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/1895/projeto_de_lei_58_-_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2416/pl_59_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/570/projeto_de_lei_no_60_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2420/pl_63_2017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2424/pl_68_2017.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2425/pl_69_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2429/pl_74_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2431/veto_parcial_pl_76_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2432/pl_77_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2433/pl_80_2017.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2434/pl_81_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2435/pl_82_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2438/pl_85_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2358/pl_01_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2359/pl_02_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2360/pl_03_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2361/pl_04_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2362/pl_05_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2363/pl_06_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2364/pl_07_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2366/pl_09_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2367/pl_11_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2370/pl_15_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2371/pl_16_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2372/pl_17_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2376/pl_21_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2377/pl_22_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2380/pl_25_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2383/pl_26_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2385/pl_28_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2387/pl_30_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2389/pl_32_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2391/pl_34_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2395/pl_38_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2396/pl_39_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2397/pl_40_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2398/pl_42_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2401/pl_44_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2402/pl_45_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2399/pl_47_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2403/pl_48_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2404/pl_49_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2405/pl_50_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2406/pl_51_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2409/pl_53_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2410/pl_54_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2411/pl_55_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2412/pl_56_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2417/pl_61_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2418/pl_62_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2421/pl_64_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2422/pl_65_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2423/pl_66_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2426/pl_70_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2427/pl_71_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2428/pl_73_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2430/pl_75_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2436/pl_83_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2437/pl_84_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2439/pl_86_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2440/pl_87_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2441/pl_88_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2442/pl_89_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2443/pl_90_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2444/pl_91_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2206/pl_92_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2445/pl_93_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4456/01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4457/02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4458/03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4459/04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4460/05.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4461/06.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4462/07.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4463/08.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4464/09.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4465/10.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4466/11.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4467/12.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4468/14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4469/15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4470/16.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4471/17.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4472/18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4473/19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4474/20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4475/21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4477/23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4478/24.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4479/25.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4480/26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4481/27.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4482/28.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4483/29.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4484/30.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4485/31.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4486/32.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4487/33.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4488/34.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4489/35.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4490/36.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4491/37.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4492/38.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4493/39.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4494/40.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4495/41.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4496/42.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4497/43.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/4498/44.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2393/pl_36_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2394/veto_projeto_de_lei_24_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2415/veto_pl_57_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2017/2408/pl_67_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>