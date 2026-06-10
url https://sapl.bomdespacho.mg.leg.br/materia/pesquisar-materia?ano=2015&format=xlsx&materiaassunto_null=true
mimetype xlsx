--- v0 (2025-12-20)
+++ v1 (2026-06-10)
@@ -51,603 +51,603 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4511/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4511/01.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Membros do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4512/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4512/02.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de despesas com a entrega do Prêmio Mulher Destaque</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4513/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4513/03.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Adriana Carla da Silva</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4514/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4514/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Margarida Maria de Jesus de Lelis</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4515/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4515/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Rita Maria de Andrade</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4516/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4516/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria da Conceição Silva</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4517/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4517/07.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondspachense à Alexandra Aparecida Guimarães</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4518/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4518/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria Elisabeth Silva Costa</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4519/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4519/10.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Luzia Áurea da Silva</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4520/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4520/12.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria de Lourdes Alves da Costa</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4521/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4521/14.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens a dá outra providências.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4522/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4522/15.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Centro de Atendimento ao Cidadão - CAC - de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4523/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4523/16.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal de Bom Despacho, a compensação de horários pelos servidores do Legislativo.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4524/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4524/17.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Deputado Estadual Antônio Carlos Arantes</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4525/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4525/18.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sérgio Teixeira Cunha</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4526/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4526/19.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios dos vereadores para a Legislatura de 2017 a 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4527/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4527/20.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário à Anderson Cleber do Prado</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4528/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4528/21.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Tarcísio José da Silva</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4529/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4529/22.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Fábio Regis Rodrigues</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4530/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4530/23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Franz Ricardo Cabrera Jimenez</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4531/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4531/24.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Sigê de Siqueira</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4532/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4532/25.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Fábio Avelar Oliveira</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4533/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4533/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Eliani Esther dos Santos Salgado</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4534/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4534/27.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Maria Odete Teixeira Gontijo</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4535/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4535/28.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Edilson Ivair Costa</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4536/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4536/29.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Alair Conceição do Couto</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4537/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4537/30.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Antônio Tavares Gontijo</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4538/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4538/31.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Geraldo Raimundo Gontijo</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4539/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4539/32.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Geraldo Magela da Silva</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4540/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4540/33.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Paulo César Rodrigues</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4541/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4541/34.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Ildel Adriano Rodrigues</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4542/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4542/35.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Marcio Araújo de Lacerda</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4543/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4543/36.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal ao Ten. Cel. PM Rodrigo Teixeira Coimbra</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4544/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4544/37.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Daniela Sidney Campos Faria</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4545/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4545/38.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Dilson Guilhermo da Silva</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4546/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4546/39.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Gilberto Pedro Rangel</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4547/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4547/40.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Wander Rafael Soares</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4548/41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4548/41.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à José Francisco Rodrigues Gontijo</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4549/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4549/42.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Raimundo Cançado Rosado</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4550/43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4550/43.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Luiz Paulo Ribeiro Campos</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4551/44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4551/44.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Vicente Rafael do Couto</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4552/45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4552/45.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4553/47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4553/47.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução n°32/2015.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4554/48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4554/48.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Resolução n°33/2015.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4555/49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4555/49.pdf</t>
   </si>
   <si>
     <t>Altera o Porjeto de Resolução n°37/2015.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4556/50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4556/50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realizar despesas com a entrega dos Títulos de Cidadão Honorário, Medalha Coronel Tininho e Mérito Municipal.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4557/51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4557/51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a celebrar convênio com o Tribunal de Justiça de Minas Gerais para cessão de servidores efetivos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -954,67 +954,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4511/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4512/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4513/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4514/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4515/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4516/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4517/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4518/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4519/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4520/12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4521/14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4522/15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4523/16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4524/17.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4525/18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4526/19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4527/20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4528/21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4529/22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4530/23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4531/24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4532/25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4533/26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4534/27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4535/28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4536/29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4537/30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4538/31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4539/32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4540/33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4541/34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4542/35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4543/36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4544/37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4545/38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4546/39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4547/40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4548/41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4549/42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4550/43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4551/44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4552/45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4553/47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4554/48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4555/49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4556/50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4557/51.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4511/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4512/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4513/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4514/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4515/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4516/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4517/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4518/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4519/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4520/12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4521/14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4522/15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4523/16.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4524/17.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4525/18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4526/19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4527/20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4528/21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4529/22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4530/23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4531/24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4532/25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4533/26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4534/27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4535/28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4536/29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4537/30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4538/31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4539/32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4540/33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4541/34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4542/35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4543/36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4544/37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4545/38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4546/39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4547/40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4548/41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4549/42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4550/43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4551/44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4552/45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4553/47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4554/48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4555/49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4556/50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2015/4557/51.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="129.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>