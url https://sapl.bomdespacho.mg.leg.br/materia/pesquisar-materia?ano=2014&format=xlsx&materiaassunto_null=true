--- v0 (2025-12-20)
+++ v1 (2026-06-10)
@@ -51,696 +51,696 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4558/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4558/01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do valor dos vencimentos dos Servidores dos Servidores do Poder Legislativo do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4559/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4559/02.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens e dá outras providências.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4560/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4560/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do valor dos subsídios dos Membros do Poder Legislativo do Município de Bom Despacho.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4561/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4561/04.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Cláudia Ferreira do Amaral</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4562/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4562/05.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Carmélia Maria Cançado Ferreira</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4563/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4563/06.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria das Graças D'ávila.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4564/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4564/07.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à  mulher bondespachense à Rosa de Fátima Vaz Gontijo Oliveira</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4565/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4565/08.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Sebastiana Geralda Ribeiro da Silva</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4566/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4566/09.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Emília dos Santos Couto</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4567/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4567/10.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense á Maria Vicentina Rodrigues Costa Paiva</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4568/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4568/11.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Maria Anonietta Leite Assumpção</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4569/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4569/12.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mulher Destaque - Tributo à mulher bondespachense à Ana Lúcia Tavares Ferreira</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4570/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4570/13.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°385/2012, que aprova o Regimento da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4571/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4571/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com a entrega do Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4572/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4572/16.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°589/2009 para criar o cargo de Assessor de Comunicação nos quadros da Câmara Municipal de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4573/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4573/17.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas da Prefeitura Municipal de Bom Despacho</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Resolução n°593/2009.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4575/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4575/19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos vencimentos dos servidores da Câmara Municipal previsto no enexos II da Resolução 589/2009.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4576/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4576/20.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Avaliação de Desempenho dos Servidores da Câmara Municipal de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4577/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4577/21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realizar despesas com a entrega dos Títulos de Cidadão Honorário, Medalha Coronel Tininho e Mérito Municipal.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4578/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4578/22.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Rangel Giácono Polcaro Faria</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4579/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4579/23.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Omar Rodrigo de Castro</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4580/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4580/24.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Padre Marcelo Adriano Ribeiro</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4581/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4581/25.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Moacir Eustáquio Teixeira</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4582/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4582/26.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Fernando Becker Lamounier</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4583/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4583/27.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Pedro José Neto</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4584/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4584/28.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Paulo Sérgio Rodrigues</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4585/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4585/29.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Alessandra Felícia de Araújo</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4586/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4586/30.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maria do Carmo Afonso Carvalho</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4587/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4587/31.pdf</t>
   </si>
   <si>
     <t>Concede Título Cidadão Honorário ao Deputado Estadual Marques Batista de Abreu</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4588/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4588/32.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Elcia Maria da Silva</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4589/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4589/33.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Robson Modesto da Rocha</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4590/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4590/34.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Doutor Denilson Diniz dos Santos</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4591/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4591/35.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Rodrigo Amaral Fonseca Cardoso Gontijo</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4592/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4592/36.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Coronel Wolney Halan Marques</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4593/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4593/37.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Marco Aurélio Broilo Resende</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4594/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4594/38.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Valdir Mariano</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4595/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4595/39.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Ernani Xavier Rodrigues</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4596/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4596/40.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Carlos Botelho</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4597/41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4597/41.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Daniel Ferreira Lobo</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4598/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4598/42.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Resolução n°589/2009.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4599/43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4599/43.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Waltezinho Baeta de Melo</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4600/44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4600/44.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Renato Lopes Cardoso</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4601/45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4601/45.pdf</t>
   </si>
   <si>
     <t>Concede Tiítulo de Cidadão Honorário ao Padre Cristiano Caetano Leal</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4602/47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4602/47.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à José Geraldo Costa</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4603/48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4603/48.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Daladier Joaquim da Costa</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4604/49.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4604/49.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Odilon Pereira Campos</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4605/50.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4605/50.pdf</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4606/51.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4606/51.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°685/2012, que aprova o Regimento da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4607/52.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4607/52.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Bom Despacho/MG a oferecer vagas de estágio e dá outras providências.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4608/54.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4608/54.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Abílio Bernardes da Silva</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4609/55.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4609/55.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de Constas da Prefeitura Municipal de Bom Despacho/MG - 2013</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4610/57.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4610/57.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 64 da Resolução n°685/2012, que aprova o Regimento da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4611/58.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4611/58.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo do Regimento Interno.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4612/59.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4612/59.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Resolução 289/2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1047,67 +1047,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4558/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4559/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4560/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4561/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4562/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4563/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4564/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4565/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4566/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4567/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4568/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4569/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4570/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4571/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4572/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4573/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4575/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4576/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4577/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4578/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4579/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4580/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4581/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4582/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4583/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4584/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4585/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4586/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4587/31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4588/32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4589/33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4590/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4591/35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4592/36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4593/37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4594/38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4595/39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4596/40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4597/41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4598/42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4599/43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4600/44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4601/45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4602/47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4603/48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4604/49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4605/50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4606/51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4607/52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4608/54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4609/55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4610/57.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4611/58.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4612/59.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4558/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4559/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4560/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4561/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4562/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4563/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4564/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4565/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4566/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4567/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4568/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4569/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4570/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4571/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4572/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4573/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4575/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4576/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4577/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4578/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4579/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4580/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4581/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4582/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4583/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4584/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4585/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4586/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4587/31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4588/32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4589/33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4590/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4591/35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4592/36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4593/37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4594/38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4595/39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4596/40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4597/41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4598/42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4599/43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4600/44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4601/45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4602/47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4603/48.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4604/49.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4605/50.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4606/51.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4607/52.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4608/54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4609/55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4610/57.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4611/58.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2014/4612/59.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="142.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>