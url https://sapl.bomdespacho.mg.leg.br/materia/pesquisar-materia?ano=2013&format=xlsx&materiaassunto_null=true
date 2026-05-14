--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -51,591 +51,591 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4613/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4613/01.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Funcionários da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4614/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4614/02.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 1° e parágrafo único da Resolução n°146/87 que Regulamenta o uso de veículo, telefone e correspondência postal, na Câmara Municipal de Bom Despacho e revoga a Resolução n°488/02 que propõe a revogação do parágrafo único do art. 1° da resolução n°146/87.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4615/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4615/03.pdf</t>
   </si>
   <si>
     <t>Transforma em § 1° o parágrafo único do art. 12, I, cria o § 2°; revoga o parágrafo único do art. 12, II, alínea "a"; cria o art. 13-A da Resolução 589/2009 que dispõe sobre a Organização Administrativa da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4616/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4616/04.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Servidor Público do Ano no Poder Legislativo.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4617/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4617/05.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de contas da Prefeitura de Bom Despacho - Exercício de 2006.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4618/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4618/06.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4619/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4619/07.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Senhora Cássia de Oliveira Faria</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4620/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4620/08.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maurício Antônio Lopes</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4621/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4621/09.pdf</t>
   </si>
   <si>
     <t>Institui Cronograma de Ações para Implantação e Adequação da Contabilidade Aplicada ao Setor Público conforme determina a Portaria STN n°231/2013.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4622/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4622/10.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Alberto Pinto Coelho</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4623/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4623/11.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Municipal à Flávio dos Reis Pereira Lopes</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4624/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4624/12.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Cláudio Gonçalves Miranda</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4625/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4625/13.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 114 do Regimento Interno da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4626/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4626/14.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Senhora Leda Domingos Alves</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4627/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4627/15.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Fabiano Galletti Toletino</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4628/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4628/16.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Itamar Gontijo Teixeira</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4629/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4629/17.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorária a Sra. Joice Martins Silva Quirino</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4630/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4630/18.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Mérito Municipal à José Geraldo da Silva</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4631/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4631/19.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Jacques Gontijo Álvares</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4632/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4632/20.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Francisco Carlos Delfino</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4633/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4633/21.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio de Cidadão Honorário à Domingos Sávio</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4634/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4634/22.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Mérito Municipal à Dr. Péricles Marcelo Gontijo</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4635/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4635/23.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Marco Fidélis Campos</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4636/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4636/24.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Pacífico Antônio Cypriano da Silva</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4637/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4637/25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com a entrega dos Títulos de Cidadão Honorário, Medalha Coronel Tininho e Mérito Municipal.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4638/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4638/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Marcelo Augusto Santos</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4639/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4639/27.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Geraldo Eustáquio dos Santos</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4640/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4640/28.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à José Maria Campos</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4641/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4641/29.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal à Vicente de Paula Cordeiro</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4642/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4642/30.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Elton Batista de Oliveira</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4643/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4643/31.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Cláudio Henrique Gomes Martinelli</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4644/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4644/32.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal à Cláudio Ferreira da Silva</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4645/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4645/33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre repasse do veículo da Câmara Municipal de Bom Despacho ao Poder Executivo.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4646/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4646/34.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Maurício Bolina Reis Ribeiro</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4647/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4647/35.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Cláudio Joaquim Teixeira</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4648/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4648/36.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à João Roni Santos Filho</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4649/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4649/37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da TV WEB pela CÂMARA MUNICIPAL DE BOM DESPACHO e dá outras providências.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4650/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4650/38.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens e dá outras providências.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4651/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4651/39.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis da Câmara Municipal para entidades sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4652/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4652/40.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO - I da Resolução 589/2009.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4653/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4653/42.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n°710/2013.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4654/43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4654/43.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Regimento Interno da Câmara Municipal de Bom Despacho, aprovado pela Resolução n°685/2012, extinguindo o  voto secreto e dá outras providências.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4655/44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4655/44.pdf</t>
   </si>
   <si>
     <t>Institui Prêmio Mulher Destaque.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4656/45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4656/45.pdf</t>
   </si>
   <si>
     <t>Institui Prêmio do Servidor Público do Ano - 2013</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aprovada Prestação de Contas da Prefeitura Municipal de Bom Despacho - Exercício 2011</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4658/47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4658/47.pdf</t>
   </si>
   <si>
     <t>Concede Gratificação à Servidor do Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -942,67 +942,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4613/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4614/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4615/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4616/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4617/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4618/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4619/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4620/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4621/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4622/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4623/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4624/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4625/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4626/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4627/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4628/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4629/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4630/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4631/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4632/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4633/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4634/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4635/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4636/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4637/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4638/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4639/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4640/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4641/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4642/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4643/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4644/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4645/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4646/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4647/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4648/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4649/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4650/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4651/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4652/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4653/42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4654/43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4655/44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4656/45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4658/47.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4613/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4614/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4615/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4616/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4617/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4618/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4619/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4620/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4621/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4622/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4623/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4624/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4625/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4626/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4627/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4628/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4629/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4630/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4631/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4632/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4633/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4634/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4635/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4636/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4637/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4638/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4639/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4640/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4641/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4642/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4643/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4644/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4645/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4646/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4647/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4648/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4649/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4650/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4651/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4652/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4653/42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4654/43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4655/44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4656/45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2013/4658/47.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>