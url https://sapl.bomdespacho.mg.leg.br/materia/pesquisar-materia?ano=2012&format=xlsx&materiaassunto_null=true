--- v0 (2025-12-20)
+++ v1 (2026-05-16)
@@ -51,594 +51,594 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao-188.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao-188.pdf</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4665/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4665/01.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho à Alfredo Gontijo de Oliveira</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4666/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4666/02.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG à Dauro de Carvalho e Silva</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4667/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4667/03.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária à Wagner Soares Santana</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4668/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4668/04.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG à Dr. Francisco Expedito Lara</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4669/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4669/05.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorário de Bom Despacho/MG à Luiz Carlos Severiano Coelho</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4670/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4670/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comenda "Medalha Centenário".</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4671/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4671/07.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4672/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4672/08.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 2005.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4673/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4673/09.pdf</t>
   </si>
   <si>
     <t>Outorga a Medalha Centenário ao Senhor José Viera Lucas</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4674/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4674/10.pdf</t>
   </si>
   <si>
     <t>Outorga a Medalha Centenário à Senhora Ana Lúcia Tavares Ferreira</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4675/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4675/11.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Comunitário Coronel Tininho à Paulo Lopes do Amaral</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4676/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4676/12.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho à Névio Antenor Souto do Amaral</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4677/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4677/13.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Centenário ao Senhor José Calais de Resende Filho</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4678/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4678/14.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho à Ronaldo Valadares Gontijo</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4679/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4679/15.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG à Antônio Simões Pessoa</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4680/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4680/16.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Centenário ao Senhor Haroldo de Souza Queiroz</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4681/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4681/17.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma de Mérito Municipal</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4682/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4682/18.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Centenário ao Senhor Afonso Nogueira Soares</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4683/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4683/19.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Senhor João Alves Cardoso</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4684/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4684/20.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Senhor Ricardo Augusto Silvino</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4685/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4685/21.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Centenário ao Senhor Paulino Gontijo Queiroz Cançado</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4686/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4686/22.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha do Centenário ao Senhor Raimundo Nonato de Oliveira</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4687/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4687/23.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Centenário à Universidade Presidente Antônio Carlos - UNIPAC</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4688/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4688/24.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadão Honorário de Bom Despacho/MG o Senhor Alexandre Borges Coelho</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4689/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4689/25.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho à Ana Maria de Castro Mesquita</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4690/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4690/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho ao Senhor Roberto Motta Pereira</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4691/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4691/27.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG à Sra. Maria Aparecida Lopes do Amaral Mesquita</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4692/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4692/28.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Mérito Comunitário Coronel Tininho ao Senhor Magno César da Silva</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4693/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4693/29.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG ao Sr. Afonso Carlos de Araújo</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4694/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4694/30.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG ao Sr. João Batista Simeão da Silva</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4695/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4695/31.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG ao Sr. José Guilherme de Barros</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4696/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4696/34.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Senhor Flávio de Melo Queiroz</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4697/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4697/35.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG à Sra. Ana Lúcia Tavares Ferreira</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4698/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4698/36.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Senhor Flávio Renato Vieira Castro</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4699/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4699/37.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Comunitário Coronel Tininho ao Senhor Robinson Correa Gontijo</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4700/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4700/38.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Mérito Municipal de Bom Despacho/MG ao Sr. Erivelton Francisco das Chagas</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4701/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4701/39.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Centenário ao 7° Batalhão de Policia Militar do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4702/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4702/40.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Sr. Clésio Andrade</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4703/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4703/42.pdf</t>
   </si>
   <si>
     <t>Aprova o Código de Ética Profissional do Servidor Público do Poder Legislativo Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4704/43.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4704/43.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura de 2013 à 2016.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4705/44.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4705/44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar com festividades.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4706/45.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4706/45.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 2010.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4707/46.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4707/46.pdf</t>
   </si>
   <si>
     <t>Aprova o Código de Ética e Decoro Parlamentar da Câmara Municipal de Bom Despacho /MG.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4708/47.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4708/47.pdf</t>
   </si>
   <si>
     <t>Aprova Regimento Interno da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4709/48.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4709/48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com a posse de Agentes Políticos e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -945,67 +945,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao-188.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4665/01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4666/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4667/03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4668/04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4669/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4670/06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4671/07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4672/08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4673/09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4674/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4675/11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4676/12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4677/13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4678/14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4679/15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4680/16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4681/17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4682/18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4683/19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4684/20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4685/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4686/22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4687/23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4688/24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4689/25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4690/26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4691/27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4692/28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4693/29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4694/30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4695/31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4696/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4697/35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4698/36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4699/37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4700/38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4701/39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4702/40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4703/42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4704/43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4705/44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4706/45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4707/46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4708/47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4709/48.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao-188.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4665/01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4666/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4667/03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4668/04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4669/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4670/06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4671/07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4672/08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4673/09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4674/10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4675/11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4676/12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4677/13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4678/14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4679/15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4680/16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4681/17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4682/18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4683/19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4684/20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4685/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4686/22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4687/23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4688/24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4689/25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4690/26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4691/27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4692/28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4693/29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4694/30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4695/31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4696/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4697/35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4698/36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4699/37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4700/38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4701/39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4702/40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4703/42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4704/43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4705/44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4706/45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4707/46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4708/47.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2012/4709/48.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="98.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>