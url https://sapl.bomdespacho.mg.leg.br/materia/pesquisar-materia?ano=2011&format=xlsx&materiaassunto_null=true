--- v0 (2025-12-21)
+++ v1 (2026-05-15)
@@ -51,444 +51,444 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4724/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4724/01.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos do Funcionalismo da Câmara Municipal.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4725/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4725/02.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Dr. Antônio Augusto Jumbo Anastasia.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4726/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4726/03.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4727/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4727/04.pdf</t>
   </si>
   <si>
     <t>Outorga Cidadania Honorária de Bom Despacho/MG ao Senhor Inácio Franco</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4728/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4728/06.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Municipal Coronel Tininho ao Sr. Itagildo Garbaza.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4729/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4729/07.pdf</t>
   </si>
   <si>
     <t>Outorga Cidadania Honorária de Bom Despacho/MG ao Sr. Modesto Araújo de Carvalho Neto</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4730/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4730/08.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania de Bom Despacho/MG ao Deputado Federal Marcus Vinícius Caetano Pestana da Silva</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4731/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4731/09.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Dr. Rodrigo Rodrigues Borato</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4732/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4732/10.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Comunitário Coronel Tininho ao Sr. Marco Rodrigo Costa</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4733/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4733/11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4734/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4734/12.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Dr. Célio de Assis</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4735/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4735/13.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Coronel Tininho ao Ten. Cel. PM Eduardo Campos de Paulo</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4736/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4736/14.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução de n° 589/2009, de 29 de junho de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4737/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4737/15.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG à Sra. Paula Souto Cançado Fernandes</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4738/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4738/16.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Municipal Comunitário Coronel Tininho ao Sr. Ricardo Valadares Gontijo</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4739/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4739/17.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 2009.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4740/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4740/18.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 2007.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4741/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4741/19.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Coronel Tininho ao Rmvo. Padre Edson Augusto Teixeira</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4763/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4763/20.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Sr. José Eustáquio Dornelas Penido</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4764/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4764/21.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Dr. Fernando Humberto dos Santos</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4765/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4765/22.pdf</t>
   </si>
   <si>
     <t>Concede Medalha do Mérito Comunitário Coronel Tininho ao Sr. Eduardo Gontijo Couto</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4766/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4766/23.pdf</t>
   </si>
   <si>
     <t>Estabelece as hipóteses de impedimento para nomeação, designação ou contratação, em comissão de funções, cargos e empregos na administração pública direta e indireta no Poder Legislativo.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4767/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4767/24.pdf</t>
   </si>
   <si>
     <t>Cria o fundo legislativo procultura de apoio às bibliotecas públicas municipais, incentivo à leitura e à redação estudantil no âmbito das escolas públicas do Município e Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4768/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4768/25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com Sessão de Outorga de Títulos Honoríficos.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4769/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4769/26.pdf</t>
   </si>
   <si>
     <t>Fixa o número de vereadores da Câmara Municipal de Bom Despacho para Legislatura.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4770/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4770/27.pdf</t>
   </si>
   <si>
     <t>Aprova prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 2002.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4771/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4771/28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Central de Documentos Perdidos no Município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4772/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4772/29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Título "Educador(a) do Ano", e dá outras providências.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4773/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4773/30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comenda "Medalha Centenário".</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4774/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4774/31.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 20 da Resolução n° 589/09 e modifica a redação de seus dois anexos.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4775/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4775/32.pdf</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4776/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4776/33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com as festividades de Fim de Ano.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4777/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4777/34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Presidente da Câmara Municipal a Celebrar Convênio com o Tribunal de Justiça de Minas Gerais.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4778/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4778/35.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Servidores da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,67 +795,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4724/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4725/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4726/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4727/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4728/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4729/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4730/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4731/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4732/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4733/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4734/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4735/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4736/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4737/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4738/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4739/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4740/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4741/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4763/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4764/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4765/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4766/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4767/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4768/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4769/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4770/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4771/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4772/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4773/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4774/31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4775/32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4776/33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4777/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4778/35.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4724/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4725/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4726/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4727/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4728/06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4729/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4730/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4731/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4732/10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4733/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4734/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4735/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4736/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4737/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4738/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4739/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4740/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4741/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4763/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4764/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4765/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4766/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4767/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4768/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4769/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4770/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4771/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4772/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4773/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4774/31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4775/32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4776/33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4777/34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2011/4778/35.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="173.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>