--- v0 (2025-12-20)
+++ v1 (2026-05-15)
@@ -51,231 +51,231 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4804/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4804/01.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução de n° 546/05 e seu Anexo Único e dá outras providências.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/02.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Resolução de n°546/05.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4806/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4806/03.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores dos vencimentos dos cargos dos Servidores do município de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4807/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4807/04.pdf</t>
   </si>
   <si>
     <t>Cria Subsecretaria no Povoado do Engenho do Ribeiro no Bairro São Vicente e dá outras providências.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4808/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4808/05.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária de Bom Despacho/MG ao Dr. Experidião Iziodoro Afonso Porto</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4809/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4809/06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com pagamentos de transporte.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4810/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4810/07.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4811/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4811/08.pdf</t>
   </si>
   <si>
     <t>Altera tabela no anexo I da Resolução de n° 399/05, alterada pelas Resoluções n°s 543/05 e 558/06.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4812/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4812/09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais, para a Legislatura de 2009 à 2012.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4813/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4813/11.pdf</t>
   </si>
   <si>
     <t>Aprova Prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 1997.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4814/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4814/12.pdf</t>
   </si>
   <si>
     <t>Declara a nulidade do Compromisso de Ajustamento de Conduta.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4815/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4815/13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão da Sede Câmara Municipal.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4816/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4816/14.pdf</t>
   </si>
   <si>
     <t>Revoga as Resoluções 576/08 e 577/08.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4817/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4817/15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com as festividades de Fim de Ano.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4818/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4818/16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com as posse de Agentes Políticos e dá outras providências.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4819/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4819/17.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 2° e 3° da Resolução de n° 577/08.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -582,67 +582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4804/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4806/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4807/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4808/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4809/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4810/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4811/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4812/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4813/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4814/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4815/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4816/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4817/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4818/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4819/17.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4804/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4805/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4806/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4807/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4808/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4809/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4810/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4811/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4812/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4813/11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4814/12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4815/13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4816/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4817/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4818/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2008/4819/17.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="109.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>