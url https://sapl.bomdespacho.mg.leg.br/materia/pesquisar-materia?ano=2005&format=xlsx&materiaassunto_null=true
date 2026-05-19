--- v0 (2025-12-20)
+++ v1 (2026-05-19)
@@ -51,333 +51,333 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4859/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4859/01.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo do Regimento Interno da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4860/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4860/02.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Telefonista.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4861/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4861/03.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de restos de materiais de construção e ferramentas à Prefeitura Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4862/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4862/04.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo III da Resolução N°373/97.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4863/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4863/05.pdf</t>
   </si>
   <si>
     <t>Autoriza a Celebração de Convênio com Fundação Antônio Carlos e dá outras providências.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4864/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4864/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização dos subsídios dos Vereadores e Presidente da Câmara Municipal, Prefeito e Vice-Prefeito nos termos do artigo 67, em seus parágrafos 1° e 2° da Lei Orgânica do Município de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4865/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4865/08.pdf</t>
   </si>
   <si>
     <t>Cria cargos no Anexo II da Resolução N° 373/97.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4866/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4866/09.pdf</t>
   </si>
   <si>
     <t>Acrescente-se parágrafo único, no artigo 1° da Resolução de n° 529/05.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4867/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4867/11.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens e dá outras providências.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4868/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4868/12.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III, da Resolução n° 373/97, e dá outras providências.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4869/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4869/13.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores dos vencimentos dos cargos dos Servidores do Município de Bom Despacho/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4870/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4870/14.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4871/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4871/15.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4872/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4872/16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto Previdenciário e dá outras providências.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4873/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4873/17.pdf</t>
   </si>
   <si>
     <t>Cria Centro de atendimento ao cidadão e dá outras providências.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4874/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4874/18.pdf</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4875/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4875/19.pdf</t>
   </si>
   <si>
     <t>Cria Cargos de Auxiliar Administrativos I e II.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4876/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4876/20.pdf</t>
   </si>
   <si>
     <t>Cria Cargos no Anexo II da Resolução N°373/97.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4877/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4877/21.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Parlamentar "FALA CIDADÃO".</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4878/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4878/22.pdf</t>
   </si>
   <si>
     <t>Altera tabela no anexo I da Resolução de n° 399/05.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4879/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4879/23.pdf</t>
   </si>
   <si>
     <t>Cria Almoxarifado da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4880/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4880/24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro funcional da Câmara Municipal de Bom Despacho e dá outras providências.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4881/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4881/25.pdf</t>
   </si>
   <si>
     <t>Dá nova Redação a Dispositivo da Resolução N°402/97.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/26.pdf</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4883/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4883/27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com as festividades de Fim de Ano.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -684,67 +684,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4859/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4860/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4861/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4862/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4863/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4864/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4865/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4866/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4867/11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4868/12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4869/13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4870/14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4871/15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4872/16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4873/17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4874/18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4875/19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4876/20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4877/21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4878/22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4879/23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4880/24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4881/25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4883/27.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4859/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4860/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4861/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4862/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4863/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4864/07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4865/08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4866/09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4867/11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4868/12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4869/13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4870/14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4871/15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4872/16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4873/17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4874/18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4875/19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4876/20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4877/21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4878/22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4879/23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4880/24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4881/25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4882/26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2005/4883/27.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>