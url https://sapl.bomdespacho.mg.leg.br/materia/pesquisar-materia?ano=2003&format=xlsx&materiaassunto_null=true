--- v0 (2025-12-20)
+++ v1 (2026-05-19)
@@ -51,399 +51,399 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4899/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4899/01.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos anexos II e III da Resolução N°373/97.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4900/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4900/02.pdf</t>
   </si>
   <si>
     <t>Dá direito a Mesa "Diretora  para construir o Anexo I da Câmara Municipal de Bom Despacho/MG".</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4901/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4901/03.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos Anexos II e III da Resolução 493/03.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4902/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4902/04.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de material ao Proerd.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4903/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4903/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de Vereadores no "A importância e a participação dos Secretários de Educação, Educadores e Legisladores no Plano Municipal de Educação.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4904/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4904/06.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório da Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4905/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4905/07.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Antônio Eustáquio de Araújo</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4906/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4906/08.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de obras literárias aos estabelecimentos de Ensino de Bom Despacho.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4907/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4907/09.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Marco Rodrigo Costa</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4908/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4908/10.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Lindon Batista Neves</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4909/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4909/11.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento por prestação de serviços de ornamentação.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4910/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4910/12.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Francisco Eduardo Queiroz Cançado.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4911/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4911/14.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Dr. Asmeldo Rodrigues Ferreira Leite</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4912/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4912/15.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Carlos Alberto Luiz Silva</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4913/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4913/16.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4914/17.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4914/17.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. José Rodrigues dos Santos</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4915/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4915/18.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. José Alves Pinto</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4916/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4916/19.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4917/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4917/20.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Eric Alves Silva</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Segundo Clodomiro Anaya Rojas.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4919/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4919/22.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei 1642/97 ao Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4920/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4920/23.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Roberto Cardoso do Couto</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4921/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4921/24.pdf</t>
   </si>
   <si>
     <t>Outorga Cidadania Honorária ao Sr. Antônio Gomes de Oliveira</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4922/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4922/25.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho à Sra. Maria Cecília Ferreira Delfino</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4923/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4923/26.pdf</t>
   </si>
   <si>
     <t>Reajusta vencimentos dos membros do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4924/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4924/27.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária Dr. Geraldo Magela Lopes</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4925/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4925/28.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Ten. Cel PM Alcides Raimundo da Silva</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4926/29.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4926/29.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Ten. Cel. PM Célio Marcelino da Silva</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4927/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4927/30.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr, Willian Gonçalves da Costa</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4928/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4928/31.pdf</t>
   </si>
   <si>
     <t>Concede Diploma Mérito Municipal ao Sr. Marcos Fidelis Campos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,67 +750,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4899/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4900/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4901/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4902/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4903/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4904/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4905/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4906/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4907/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4908/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4909/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4910/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4911/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4912/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4913/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4914/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4915/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4916/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4917/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4919/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4920/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4921/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4922/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4923/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4924/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4925/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4926/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4927/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4928/31.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4899/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4900/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4901/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4902/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4903/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4904/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4905/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4906/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4907/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4908/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4909/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4910/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4911/14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4912/15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4913/16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4914/17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4915/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4916/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4917/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4919/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4920/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4921/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4922/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4923/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4924/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4925/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4926/29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4927/30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2003/4928/31.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="149.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>