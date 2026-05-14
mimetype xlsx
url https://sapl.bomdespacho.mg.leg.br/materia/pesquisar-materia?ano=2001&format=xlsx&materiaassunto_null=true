--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -51,519 +51,519 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4936/01.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4936/01.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 4° da Resolução de n°81/85, que Institui a Tribuna Livre Livre na Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4937/02.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4937/02.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução de n°437B, de 13.09.1999.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4938/03.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4938/03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de Vereadores no Curso O PROCESSO E A TÉCNICA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4939/04.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4939/04.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Dárcio Guimarães de Andrade.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4940/05.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4940/05.pdf</t>
   </si>
   <si>
     <t>Altera anexos das resoluções n°s 373/97 e 396/97.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4941/06.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4941/06.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Bel. Nelson Henrique Queiroz Garolfo.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4942/07.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4942/07.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Revmo. Sr. Padre João Lúcio Gomes Benfica.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4943/08.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4943/08.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento à ex-agentes políticos.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4944/09.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4944/09.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Cel. PM Álvaro Antônio Nicolau.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4945/10.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4945/10.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio financeiro a Liga Municipal de Esportes de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4946/11.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4946/11.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Antônio Júlio de Faria</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4947/12.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4947/12.pdf</t>
   </si>
   <si>
     <t>Propõe a revogação da Resolução de n°443/00.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4948/13.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4948/13.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens do patrimônio da Câmara.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4949/14.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4949/14.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária à Sra. Maria José Camargo Magalhães Rodrigues Prado.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4950/15.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4950/15.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. José Adilson de Oliveira.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4954/16.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4954/16.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de placas por ocasião das festividades do DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4955/18.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4955/18.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadão Honorário à Sra. Maria Helena Menezes Lima</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4956/19.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4956/19.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Manoel José Werneek</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4957/20.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4957/20.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Ten. Cel. PM Gentil Alberto de Menezes</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4958/21.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4958/21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar despesas com a Sessão Solene, por ocasião de entrega de títulos de Mérito Municipal, Cidadania Honorária e Medalha Coronel Tininho.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4959/22.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4959/22.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Dr. Márcio Antônio Domigues</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4960/23.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4960/23.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Exmo. Dr. José Antônio Ferreira Brandão Santos</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4961/24.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4961/24.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Servio Leonidas de Araújo.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4962/25.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4962/25.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária à Sra. Margarida Helena Quintão Valente</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4963/26.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4963/26.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Dr. Paulo Sérgio Ferreira</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4964/27.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4964/27.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Ricardo Lúcio de Alvarenga</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4965/28.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4965/28.pdf</t>
   </si>
   <si>
     <t>Outorga Título de Cidadania Honorária ao Sr. Vereador José Maria Pereira</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4966/30.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4966/30.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Dr. Gabriel Teixeira Gontijo</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4967/31.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4967/31.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Major PM Domingos Sávio de Mendonça.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4968/32.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4968/32.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Coronel Tininho ao Sr. Vereador Professor Hugo Modesto Gontijo.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4969/33.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4969/33.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1° da Resolução de n°467/01, que dispõe sobre autorização para realizar despesas com a cessão Solene, por ocasião de entrega de títulos honoríficos.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4970/34.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4970/34.pdf</t>
   </si>
   <si>
     <t>Altera horário das reuniões da Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4971/35.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4971/35.pdf</t>
   </si>
   <si>
     <t>Altera o texto do art. 64 do Regimento Interno da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4972/36.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4972/36.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo do Regimento Interno da Cãmara Municipal de Bom Despacho/MG.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4973/37.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4973/37.pdf</t>
   </si>
   <si>
     <t>Altera anexo da Resolução de n°373.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4974/38.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4974/38.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Vereador Estudande" na Câmara Municipal de Bom Despacho.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4975/39.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4975/39.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas da Prefeitura Municipal de Bom Despacho/MG, exercício de 1999.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4976/40.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4976/40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de Vereadores no "15° Congresso Mineiro de Vereadores".</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4977/41.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4977/41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação de Vereadores  no "Debate de Vereadores".</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4978/42.pdf</t>
+    <t>http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4978/42.pdf</t>
   </si>
   <si>
     <t>Normatiza o recebimento do 13° salário pelos vereadores da Câmara Municipal de Bom Despacho/MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -870,67 +870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4936/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4937/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4938/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4939/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4940/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4941/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4942/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4943/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4944/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4945/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4946/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4947/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4948/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4949/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4950/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4954/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4955/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4956/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4957/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4958/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4959/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4960/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4961/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4962/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4963/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4964/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4965/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4966/30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4967/31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4968/32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4969/33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4970/34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4971/35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4972/36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4973/37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4974/38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4975/39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4976/40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4977/41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4978/42.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4936/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4937/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4938/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4939/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4940/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4941/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4942/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4943/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4944/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4945/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4946/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4947/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4948/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4949/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4950/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4954/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4955/18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4956/19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4957/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4958/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4959/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4960/23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4961/24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4962/25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4963/26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4964/27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4965/28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4966/30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4967/31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4968/32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4969/33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4970/34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4971/35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4972/36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4973/37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4974/38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4975/39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4976/40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4977/41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bomdespacho.mg.leg.br/media/sapl/public/materialegislativa/2001/4978/42.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>